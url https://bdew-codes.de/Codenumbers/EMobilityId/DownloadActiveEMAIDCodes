--- v0 (2026-05-21)
+++ v1 (2026-06-15)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf79a17993b744a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1928a0a16b14405a11a4310ee1d84db.psmdcp" Id="Rb0a721f352344afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd44e2bb172d4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4984e274db64e149b6cdf39f928a315.psmdcp" Id="R2d84ea0e322841e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Providerlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2860" uniqueCount="2860">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2874" uniqueCount="2874">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>DE NOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Northeimer Sport und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EPS</x:t>
   </x:si>
   <x:si>
     <x:t>"ISATT innovatives Steuerungs- und Automatisierungstechnik Team GmbH"</x:t>
   </x:si>
   <x:si>
     <x:t>DE CLA</x:t>
   </x:si>
   <x:si>
     <x:t>"Liebevoll!" in der Auermühle GmbH</x:t>
   </x:si>
   <x:si>
@@ -191,50 +191,56 @@
   <x:si>
     <x:t>DE AEG</x:t>
   </x:si>
   <x:si>
     <x:t>AggerEnergie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 682</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AGRAVIS Raiffeisen Tankstellen GmbH     </x:t>
   </x:si>
   <x:si>
     <x:t>DE 309</x:t>
   </x:si>
   <x:si>
     <x:t>AH Beteiligungsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AW8</x:t>
   </x:si>
   <x:si>
     <x:t>Ahrtal-Werke GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AHS Solar GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE ASG</x:t>
   </x:si>
   <x:si>
     <x:t>AlbatrosServiceGesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AEW</x:t>
   </x:si>
   <x:si>
     <x:t>Albwerk Elektro- und Kommunikationstechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ALN</x:t>
   </x:si>
   <x:si>
     <x:t>ALDI Nord Deutschland Stiftung &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ALD</x:t>
   </x:si>
   <x:si>
     <x:t>ALDI SÜD Dienstleistungs-SE &amp; Co. oHG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ABF</x:t>
@@ -1073,50 +1079,56 @@
   <x:si>
     <x:t>DE C44</x:t>
   </x:si>
   <x:si>
     <x:t>Campingpark Heidewald</x:t>
   </x:si>
   <x:si>
     <x:t>DE CAD</x:t>
   </x:si>
   <x:si>
     <x:t>Campingplatz Auf dem Simpel</x:t>
   </x:si>
   <x:si>
     <x:t>DE SSI</x:t>
   </x:si>
   <x:si>
     <x:t>Campingplatz Stover Strand International Kloodt OHG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 005</x:t>
   </x:si>
   <x:si>
     <x:t>Caravan Center Bocholt GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE CTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CardTank24, Inh. Ralf Gilbert</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE CVD</x:t>
   </x:si>
   <x:si>
     <x:t>Caritas - Altenhilfe Dortmund GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CVA</x:t>
   </x:si>
   <x:si>
     <x:t>Caritasverband im Dekanat Ahaus-Vreden e.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE KNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carl Knauber Holding GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE CEA</x:t>
   </x:si>
   <x:si>
     <x:t>CEAG Notlichtsysteme GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CEN</x:t>
@@ -1391,50 +1403,56 @@
   <x:si>
     <x:t>DE DTZ</x:t>
   </x:si>
   <x:si>
     <x:t>DEUTZ Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE DGV</x:t>
   </x:si>
   <x:si>
     <x:t>DG Nexolution Mobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE JCD</x:t>
   </x:si>
   <x:si>
     <x:t>Diederichs Karosserieteile GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DCS</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Charging Solutions GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE D24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digitalexperten24 UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE DCH</x:t>
   </x:si>
   <x:si>
     <x:t>DirectCharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DOG</x:t>
   </x:si>
   <x:si>
     <x:t>Dittes Oberflächentechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DMT</x:t>
   </x:si>
   <x:si>
     <x:t>DKV EURO SERVICE GmbH + Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE DSB</x:t>
   </x:si>
   <x:si>
     <x:t>Domäne Schaumburg</x:t>
   </x:si>
   <x:si>
     <x:t>DE SDL</x:t>
@@ -1769,56 +1787,50 @@
   <x:si>
     <x:t>DE ELK</x:t>
   </x:si>
   <x:si>
     <x:t>Elektro Kury</x:t>
   </x:si>
   <x:si>
     <x:t>DE LIL</x:t>
   </x:si>
   <x:si>
     <x:t>Elektro Lillich GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DEA</x:t>
   </x:si>
   <x:si>
     <x:t>Elektro Morawetz</x:t>
   </x:si>
   <x:si>
     <x:t>DE EOL</x:t>
   </x:si>
   <x:si>
     <x:t>Elektro Obernauer</x:t>
   </x:si>
   <x:si>
-    <x:t>DE 061</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE ELE</x:t>
   </x:si>
   <x:si>
     <x:t>elektroauto.at Handels GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EGM</x:t>
   </x:si>
   <x:si>
     <x:t>Elektro-Germey GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELX</x:t>
   </x:si>
   <x:si>
     <x:t>elexon GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELI</x:t>
   </x:si>
   <x:si>
     <x:t>eliso GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GCE</x:t>
@@ -2657,50 +2669,56 @@
   <x:si>
     <x:t>DE PAD</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Paderborn/Lippstadt Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE 647</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Stuttgart Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE 814</x:t>
   </x:si>
   <x:si>
     <x:t>FLVW Marketing GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FRD</x:t>
   </x:si>
   <x:si>
     <x:t>FORD SMART MOBILITY U.K. LIMITED</x:t>
   </x:si>
   <x:si>
+    <x:t>DE FOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford-Werke GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE V8K</x:t>
   </x:si>
   <x:si>
     <x:t>fortuna hospitality GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 112</x:t>
   </x:si>
   <x:si>
     <x:t>Frank Görlitz</x:t>
   </x:si>
   <x:si>
     <x:t>DE ACF</x:t>
   </x:si>
   <x:si>
     <x:t>Frank Wagner</x:t>
   </x:si>
   <x:si>
     <x:t>DE FUW</x:t>
   </x:si>
   <x:si>
     <x:t>Franke &amp; Werner GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LOH</x:t>
@@ -5243,50 +5261,56 @@
   <x:si>
     <x:t>DE PFL</x:t>
   </x:si>
   <x:si>
     <x:t>Pütz Frischdienst &amp; Lebensmittel GmbH Groß- und Einzelhandel</x:t>
   </x:si>
   <x:si>
     <x:t>DE PWM</x:t>
   </x:si>
   <x:si>
     <x:t>PWM GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE PYM</x:t>
   </x:si>
   <x:si>
     <x:t>Pyradise Entertainment Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE Q1A</x:t>
   </x:si>
   <x:si>
     <x:t>Q1 Tankstellen-Immobilien-Verwaltungs GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE QPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q-Park Recharge Germany GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE QST</x:t>
   </x:si>
   <x:si>
     <x:t>QUINtec Smart Technology GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QU1</x:t>
   </x:si>
   <x:si>
     <x:t>Quooker Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QWC</x:t>
   </x:si>
   <x:si>
     <x:t>Qwello GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QRM</x:t>
   </x:si>
   <x:si>
     <x:t>Qwello Rhein-Main GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 129</x:t>
@@ -6479,50 +6503,56 @@
   <x:si>
     <x:t>DE FRE</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Freudenstadt GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SFW</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Fröndenberg Wickede GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SGA</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Garbsen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SGE</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Geesthacht GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE GEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stadtwerke Geldern GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE GEN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Gengenbach -Versorgungsbetriebe-</x:t>
   </x:si>
   <x:si>
     <x:t>DE GMH</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Georgsmarienhütte GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GER</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Germersheim GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GES</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Geseke GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SGF</x:t>
@@ -7259,50 +7289,56 @@
   <x:si>
     <x:t>DE PIN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Südholstein GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SHL</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Suhl/Zella-Mehlis GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TBL</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Tecklenburger Land GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE TET</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Teterow GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE CCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stadtwerke Torgau CityCharge GmbH &amp; Co.KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE TSE</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Traunstein GmbH &amp; Co.KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE TRO</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Troisdorf GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE XLS</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Trostberg GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SWV</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Viernheim GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SVS</x:t>
@@ -7719,50 +7755,56 @@
     <x:t>Systemtechnik Kruschwitz</x:t>
   </x:si>
   <x:si>
     <x:t>DE 127</x:t>
   </x:si>
   <x:si>
     <x:t>T.W.O. Technische Werke Osning GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TAK</x:t>
   </x:si>
   <x:si>
     <x:t>TAK Renewable Energy UG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE MBT</x:t>
   </x:si>
   <x:si>
     <x:t>Tank &amp; Rast Entwicklungsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TNK</x:t>
   </x:si>
   <x:si>
     <x:t>TankE GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tankpool24 international GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TCE</x:t>
   </x:si>
   <x:si>
     <x:t>Taubert Consulting GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TCP</x:t>
   </x:si>
   <x:si>
     <x:t>TCS-Tank Card Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TEA</x:t>
   </x:si>
   <x:si>
     <x:t>TEAG Mobil GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TMO</x:t>
   </x:si>
   <x:si>
     <x:t>TEAG Thüringer Energie AG</x:t>
   </x:si>
@@ -8655,52 +8697,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1430" totalsRowShown="0">
-  <x:autoFilter ref="A1:B1430"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1437" totalsRowShown="0">
+  <x:autoFilter ref="A1:B1437"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Code"/>
     <x:tableColumn id="2" name="Company"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -8956,51 +8998,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B1430"/>
+  <x:dimension ref="A1:B1437"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -20404,50 +20446,106 @@
         <x:v>2853</x:v>
       </x:c>
     </x:row>
     <x:row r="1428" spans="1:2">
       <x:c r="A1428" s="0" t="s">
         <x:v>2854</x:v>
       </x:c>
       <x:c r="B1428" s="0" t="s">
         <x:v>2855</x:v>
       </x:c>
     </x:row>
     <x:row r="1429" spans="1:2">
       <x:c r="A1429" s="0" t="s">
         <x:v>2856</x:v>
       </x:c>
       <x:c r="B1429" s="0" t="s">
         <x:v>2857</x:v>
       </x:c>
     </x:row>
     <x:row r="1430" spans="1:2">
       <x:c r="A1430" s="0" t="s">
         <x:v>2858</x:v>
       </x:c>
       <x:c r="B1430" s="0" t="s">
         <x:v>2859</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1431" spans="1:2">
+      <x:c r="A1431" s="0" t="s">
+        <x:v>2860</x:v>
+      </x:c>
+      <x:c r="B1431" s="0" t="s">
+        <x:v>2861</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1432" spans="1:2">
+      <x:c r="A1432" s="0" t="s">
+        <x:v>2862</x:v>
+      </x:c>
+      <x:c r="B1432" s="0" t="s">
+        <x:v>2863</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1433" spans="1:2">
+      <x:c r="A1433" s="0" t="s">
+        <x:v>2864</x:v>
+      </x:c>
+      <x:c r="B1433" s="0" t="s">
+        <x:v>2865</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1434" spans="1:2">
+      <x:c r="A1434" s="0" t="s">
+        <x:v>2866</x:v>
+      </x:c>
+      <x:c r="B1434" s="0" t="s">
+        <x:v>2867</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1435" spans="1:2">
+      <x:c r="A1435" s="0" t="s">
+        <x:v>2868</x:v>
+      </x:c>
+      <x:c r="B1435" s="0" t="s">
+        <x:v>2869</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1436" spans="1:2">
+      <x:c r="A1436" s="0" t="s">
+        <x:v>2870</x:v>
+      </x:c>
+      <x:c r="B1436" s="0" t="s">
+        <x:v>2871</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1437" spans="1:2">
+      <x:c r="A1437" s="0" t="s">
+        <x:v>2872</x:v>
+      </x:c>
+      <x:c r="B1437" s="0" t="s">
+        <x:v>2873</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>