--- v1 (2026-06-15)
+++ v2 (2026-07-05)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd44e2bb172d4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4984e274db64e149b6cdf39f928a315.psmdcp" Id="R2d84ea0e322841e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb99ac20dafee4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52cffd989e1b4fa7aa253e26e7a4de95.psmdcp" Id="R23f2a2b110404fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Providerlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2874" uniqueCount="2874">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2878" uniqueCount="2878">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>DE NOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Northeimer Sport und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EPS</x:t>
   </x:si>
   <x:si>
     <x:t>"ISATT innovatives Steuerungs- und Automatisierungstechnik Team GmbH"</x:t>
   </x:si>
   <x:si>
     <x:t>DE CLA</x:t>
   </x:si>
   <x:si>
     <x:t>"Liebevoll!" in der Auermühle GmbH</x:t>
   </x:si>
   <x:si>
@@ -461,2334 +461,2328 @@
   <x:si>
     <x:t>DE MBY</x:t>
   </x:si>
   <x:si>
     <x:t>Autobahn Tank &amp; Rast GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 369</x:t>
   </x:si>
   <x:si>
     <x:t>Autoforum Dojmi, Lackier- und KFZMeisterbetrieb, Inh. Dragan Dojmi e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE AHS</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Andreas Schröder GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Elstermann GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE AHF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Fiege GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GAW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Göthling am Wartenberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Gotthard König GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Habighorst GmbH &amp; Co KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Haese GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus im Dreisamtal GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus KAHLE GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Koch GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Martin Osseforth GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ASL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Schubnell OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Selm GmbH &amp; Co. Kommanditgesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Sorg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ABD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Stien GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Trompeter GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Woldegk GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MAZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Wolter GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoservice Hansen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoservice Holger Schmitt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ASE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autostrom Einert GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autostrom plus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autotechnik Heinz Müller</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autowelt Schuler Donaueschingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autowelt Schuler GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AvD Wirtschaftsdienst GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVENCY GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVEX Mineralölhandelsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE APS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIA AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVP Autoland GmbH &amp; Co KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AW Management GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXXTEQ Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B. u. B. GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B::Optronics GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Backcharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Backend Success GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bäcker Schüren GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bad Honnef Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>badenova AG &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE B02</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bähre Energie- &amp; Haustechnik GmbH     </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE VMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>barely digital GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barwig Group GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bauer Elektroanlagen Süd GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bauer Energietechnik e.K.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bauer Unternehmensgruppe GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bauernladen Dölger</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerische Motoren Werke AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BTV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerischer Tennis-Verband Betriebs-GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BayWa Mobility Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBM Baumarkt Barsinghausen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDEW Bundesverband der Energie- und Wasserwirtschaft e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Charge S.r.l., Zweigniederlassung München</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beamtenwohnungsverein eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEB+ Energies GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>becharged GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE R1B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behrensdorf GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behrenswerth Energieservice GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELKAW GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bender GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bender Smart Charging GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benediktushof gGmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BCM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERGER Stromversorgungen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Energieagentur Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Stadtwerke EnergiePartner GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Stadtwerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BKP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Stadtwerke KommunalPartner GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BVB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Volksbank eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE UBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berner Elektrotechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BES - Badische Energie-Servicegesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BHJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Betriebsholding Familie Jepsen eGbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEU GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEW Bergische Energie- und Wasser-Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE Q1B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyond Fuels GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BFM Immobilien GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIDIREX GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIGGE ENERGIE GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIGGE ENERGIE Ladeinfrastruktur GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BXX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bill-X GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Energie Pirmasens GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK Benzin-Kontor Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blücher Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE WAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bojani GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bona GmbH Deutschland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bornewasser e.K. Licht-, Kraft-, Industrie-Anlagen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP Europa SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E4M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Braun Energiedienstleistungen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Braunschweiger Versorgungs-Aktiengesellschaft &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAWO GE Solution LIS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREPARK GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AMW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brouwer Estate GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BruderhausDiakonie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brümmer -u. Henkelmann GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brunel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTB Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buchholz Digital GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BürgerEnergie Nordschwarzwald-Gäu eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Burghardt Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buscher Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BWF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BwFuhrparkService GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE C44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campingpark Heidewald</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campingplatz Auf dem Simpel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campingplatz Stover Strand International Kloodt OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caravan Center Bocholt GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CardTank24, Inh. Ralf Gilbert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caritas - Altenhilfe Dortmund GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caritasverband im Dekanat Ahaus-Vreden e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carl Knauber Holding GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAG Notlichtsysteme GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENERO Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGM Clinical Europe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CAF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charge at Friends GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chargecloud GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CPW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargeForce (GmbH &amp; Co.) KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargeHere GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargemaker GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargePoint Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHARGEUNITY GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargeX GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargit B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemnitzer Siedlungsgemeinschaft eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Christian Böwing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Christine Schäfer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle K Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIRRANTIC GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cityca e-carsharing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CIW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citywatt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Claus Heinemann Elektroanlagen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cocharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfortcharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONNECT Charge Bridge UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE V2G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COUNTROL GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cowelio GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cramer-Mühle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cremer-Heitmann GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cross Market Places GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CT Mineralöle GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cubos Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CUL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Culinarium GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUT! Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 596</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Czogalla </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>da emobil GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DaDaCon GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Buses Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daniel Booms</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DKU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Das Kubatzki Hotelgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DCZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>decarbon1ze GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dein elektroladen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denkfabrik im Grünen Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Post AG neu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHER MOTORYACHTVERBAND e.V. (DMYV)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsches Rotes Kreuz, Kreisverband Gelsenkirchen e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTZ Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DGV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG Nexolution Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diederichs Karosserieteile GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Charging Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE D24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digitalexperten24 UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DirectCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dittes Oberflächentechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKV EURO SERVICE GmbH + Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DSB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domäne Schaumburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donau-Stadtwerke Dillingen-Lauingen Heimatenergie GmbH (DSDL Heimatenergie GmbH)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dördelmann Backwaren Produktions GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dorfener Bau und Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dörpsmobil Schwedeneck e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dorr Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dortmunder Energie- und Wasserversorgung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPD Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS EMOVA GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Strom GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duvenbeck Logistics Holding GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E&amp;L Energie und Ladepunkte GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E. Klein Elektroanlagen GmbH &amp; Co.KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.MAGIS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.ON Drive GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.ON Energie Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA EnergieArchitektur GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AAZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaaze GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAM Natur Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EasyPark GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SHK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eberhard Schmücker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBERwerk GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBM Group GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECE Energy GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eCharge Budenheim GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-clearing.net GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CLV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eClever Systems GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ecoCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ecowerk e-charge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEKA Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEKA Versorgungsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDi Energie - Direkt Hohenlohe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE STE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eduard Steffens Bauunternehmung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>effexx green GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGF EnergieGesellschaft Frankenberg mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-Het GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHG Energie Handel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ehrhardt AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHRLE-Consulting GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eichberger Schiffservice-GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Einkaufszentrum Kösener Straße 36-40 GmbH &amp; Co. Verwaltungs KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eins energie in sachsen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eisenacher Versorgungs-Betriebe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EJI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-jin GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elaway GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electra Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ElectricRoutes GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätsgenossenschaft Unterneukirchen eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Antholz G.M.B.H.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Hindelang eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Mittelbaden AG &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ETV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Tegernsee Vertriebs- und Service-KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerke Schönau Vertriebs GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Heinemann Inh. Oliver Fassoth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Keßler GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Kock GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Kury</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Lillich GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Morawetz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Obernauer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>elektroauto.at Handels GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro-Germey GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>elexon GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eliso GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elli Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elmer ... die Autowelt Emsdetten GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eLoaded GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elonitec GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elwateg-Elektrohandel GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EM1 GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-MAXX GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMB Energie Brandenburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Merge Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-mobilio GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Mobilität Stephan GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE END</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMobility Netzwerk Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EXO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMOXXO GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>empact GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>emvion Smart Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enapi GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NBW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EnBW mobility+ AG &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ODR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EnBW Ostwürttemberg DonauRies AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneco eMobility B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENERANDO Technologies GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enercity Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enercity digital GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie &amp; Mobilität Oranienburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie 360 GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Calw GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Mittelsachsen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie SaarLorLux AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 1ES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energie schwaben gmbh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Service Bietigheim-Bissingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Südbayern GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasser Potsdam GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasser Wahlstedt/Bad Segeberg GmbH &amp; Co. KG (ews)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wassergesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasserversorgung Bonn/Rhein-Sieg GmbH (EnW Bonn/Rhein-Sieg)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wasserversorgung Bruchsal GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wasserversorgung Bünde Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wasserwerke Bautzen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wirtschaftsberatung Herbert Oepen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Waldeck-Frankenberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiedienste der Landeshauptstadt Stuttgart GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegenossenschaft Chemnitz - Zwickau eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegenossenschaft für Wittmund eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegewinner eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energielenker service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energielösung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERM</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Energieservice Rhein-Main GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieservice-Ratingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ALZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Alzenau GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Apolda GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Dahlenburg-Bleckede AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Filstal GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Gera GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Inselsberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Klettgau-Rheintal GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Leverkusen GmbH &amp; Co. KG (EVL)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Limburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Main-Spessart GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Mittelrhein AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Nordhausen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TOB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Oberhausen AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ROD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Rodau GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Rudolstadt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Sylt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewelten Oberaudorf GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Dannstadter Höhe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Waldbröl GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Zeulenroda GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EQE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enerquinn GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enewa GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGIE Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENIO GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enpulse Ventures GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensev GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTEGA Plus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>envia Mitteldeutsche Energie AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPC 1 GmbH &amp; Co.KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epping Green Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eprimo GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ercoteq Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-regio GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erhard Nübler Pension Brunnenhof</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erich-Alexander-Hinz e.K. Hotel Kurhaus am Inselsee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erinion GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESB GmbH Elektromontage, Steuerungsbau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-service energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>esploro projects GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eßer Office GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esslinger Omnibusverkehr E. Fischle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E2S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Este Energy Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESWE Versorgungs AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EUL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eulektro GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUROGATE Technical Services GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euskirchener Baugesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EV Freaks GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>evd energieversorgung dormagen gmbh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVE Energieversorgung Elbtalaue GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVH GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVI Energieversorgung Hildesheim GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolve Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Eichsfeldgas GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Pricing GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Schmid GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWE Go GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWE Go HOCHTIEF Ladepartner GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-werk Sachsenwald GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWN Entsorgungswerk für Nuklearanlagen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWR Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWS Elektrizitätswerke Schönau eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWV Energie- und Wasser-Versorgung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EZE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eze.network GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FSD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fahrschule Dovermann</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fahrschule Gödde MobilitätsCoaching GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAHRWerk statt stillstand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FairEnergie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Family Hotel Oberhof GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAMIS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Färber Hotelbetriebs GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastned Deutschland GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feldhaus Immobilien GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fenster Fassade Service König GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KFB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fidelis hospitality Kaufbeuren GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ILA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelis Hospitality Landshut GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fidelis hospitality Neu-Isenburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Fiege Logistik Stiftung &amp; Co. KG </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Filderstadtwerke</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fillibri GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIN-Green OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fink IT-Solutions GmbH &amp;. Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fip Charging GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRMENLADEN GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAVIA IT-Management GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FlippCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Floading Energy Infra B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Florian Reitgaßl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Energie &amp; Wasser GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Erfurt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Köln/Bonn Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen München Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Paderborn/Lippstadt Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Stuttgart Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLVW Marketing GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORD SMART MOBILITY U.K. LIMITED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford-Werke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE V8K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fortuna hospitality GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frank Görlitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ACF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frank Wagner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FUW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franke &amp; Werner GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LOH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franz Davids, Loherhof GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franz-Josef Küppers e.K.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fraport AG Frankfurt Airport Services Worldwide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fraunhofer-Gesellschaft zur Förderung der angewandten Forschung eingetragener Verein</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Friedrich Wohnen &amp; Pflegen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>frischli Milchwerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>frischli Milchwerke GmbH &amp; Co. Huber oHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FYT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRYTE Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE ESC</x:t>
   </x:si>
   <x:si>
-    <x:t>Autohaus Eschengrund GmbH</x:t>
-[...2279 lines deleted...]
-    <x:t>FRYTE Mobility GmbH</x:t>
+    <x:t>FSN Autozentrum Eschengrund GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FUE</x:t>
   </x:si>
   <x:si>
     <x:t>Future Energy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GCX</x:t>
   </x:si>
   <x:si>
     <x:t>G Charge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GVP</x:t>
   </x:si>
   <x:si>
     <x:t>Gasversorgung Pforzheim Land GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KGL</x:t>
   </x:si>
   <x:si>
     <x:t>Gebäudemanagement und Systemtechnik KNAUFT</x:t>
   </x:si>
@@ -3167,50 +3161,56 @@
   <x:si>
     <x:t>DE GR5</x:t>
   </x:si>
   <x:si>
     <x:t>Grüne Energie GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE GSL</x:t>
   </x:si>
   <x:si>
     <x:t>Grünstrom Ladepark A44 GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GMB</x:t>
   </x:si>
   <x:si>
     <x:t>Grünstrom Meiningen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GWL</x:t>
   </x:si>
   <x:si>
     <x:t>Grünwelt Wärmestrom GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GS Die Genossenschaft eG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE GSG</x:t>
   </x:si>
   <x:si>
     <x:t>GSG Berlin GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE NB2</x:t>
   </x:si>
   <x:si>
     <x:t>Guido Nußbaum</x:t>
   </x:si>
   <x:si>
     <x:t>DE TOM</x:t>
   </x:si>
   <x:si>
     <x:t>Günter Ott - Ihre Gebäudereinigung e.K. Inh. Thomas Ott</x:t>
   </x:si>
   <x:si>
     <x:t>DE GCB</x:t>
   </x:si>
   <x:si>
     <x:t>GüstrowCard Betreibergesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 186</x:t>
@@ -3383,56 +3383,50 @@
   <x:si>
     <x:t>DE HZ2</x:t>
   </x:si>
   <x:si>
     <x:t>Heidenheimer Zeitung Gesellschaft mit beschränkter Haftung u. Co. Kommanditgesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE 777</x:t>
   </x:si>
   <x:si>
     <x:t>Heil Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 844</x:t>
   </x:si>
   <x:si>
     <x:t>HeimatEnergie+ GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE FIP</x:t>
   </x:si>
   <x:si>
     <x:t>Heinrich Fip GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
-    <x:t>DE HKL</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE KFG</x:t>
   </x:si>
   <x:si>
     <x:t>Helmer GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HEN</x:t>
   </x:si>
   <x:si>
     <x:t>Henkel AG &amp; Co. KGaA</x:t>
   </x:si>
   <x:si>
     <x:t>DE HEO</x:t>
   </x:si>
   <x:si>
     <x:t>HEOS Object GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HR1</x:t>
   </x:si>
   <x:si>
     <x:t>Hermann Reckers GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HGD</x:t>
@@ -3737,50 +3731,56 @@
   <x:si>
     <x:t>DE 711</x:t>
   </x:si>
   <x:si>
     <x:t>Isabell De Saedeleer</x:t>
   </x:si>
   <x:si>
     <x:t>DE LST</x:t>
   </x:si>
   <x:si>
     <x:t>Isabellenhütte Heusler GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE IEV</x:t>
   </x:si>
   <x:si>
     <x:t>ista Express Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE IST</x:t>
   </x:si>
   <x:si>
     <x:t>ista SE</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ITN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT Neeb GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE ITM</x:t>
   </x:si>
   <x:si>
     <x:t>item Industrietechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PID</x:t>
   </x:si>
   <x:si>
     <x:t>IW-Service Thomas Mertens</x:t>
   </x:si>
   <x:si>
     <x:t>DE ZAN</x:t>
   </x:si>
   <x:si>
     <x:t>J.W. Zander GmbH &amp; Co. KG Freiburg i.Br.</x:t>
   </x:si>
   <x:si>
     <x:t>DE 2PS</x:t>
   </x:si>
   <x:si>
     <x:t>Jaguar Land Rover Limited</x:t>
   </x:si>
   <x:si>
     <x:t>DE 190</x:t>
@@ -4097,50 +4097,56 @@
   <x:si>
     <x:t>DE FLY</x:t>
   </x:si>
   <x:si>
     <x:t>Kurprinz 2380 UG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE 997</x:t>
   </x:si>
   <x:si>
     <x:t>KÜS Prüfstelle und KFZ-Sachverständigenbüro Christian Hellmann</x:t>
   </x:si>
   <x:si>
     <x:t>DE KSE</x:t>
   </x:si>
   <x:si>
     <x:t>Kuster Energy Tankstellen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KIQ</x:t>
   </x:si>
   <x:si>
     <x:t>KWiQ GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE KWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KWMS Germany GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE KWS</x:t>
   </x:si>
   <x:si>
     <x:t>KWS LOCHOW GMBH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KZY</x:t>
   </x:si>
   <x:si>
     <x:t>KZY Marketplace Solutions GMBH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LEX</x:t>
   </x:si>
   <x:si>
     <x:t>LADE EXPRESS GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LDO</x:t>
   </x:si>
   <x:si>
     <x:t>LADE operate GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LDZ</x:t>
@@ -5079,50 +5085,56 @@
     <x:t>Parkgaragengesellschaft Baden-Baden mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE PHM</x:t>
   </x:si>
   <x:si>
     <x:t>ParkHere GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TM8</x:t>
   </x:si>
   <x:si>
     <x:t>Patt Elektrotechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MLK</x:t>
   </x:si>
   <x:si>
     <x:t>Pattonville Energie und Wasser GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FPE</x:t>
   </x:si>
   <x:si>
     <x:t>Paul Fischer GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paul Schockemöhle Logistics Damme GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PDF</x:t>
   </x:si>
   <x:si>
     <x:t>PDFC Consulting GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE JH4</x:t>
   </x:si>
   <x:si>
     <x:t>Peter &amp; Carl Hans Hansen Baugeschäft Inh. Jan Hansen</x:t>
   </x:si>
   <x:si>
     <x:t>DE 501</x:t>
   </x:si>
   <x:si>
     <x:t>Peter Greven GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE PJE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Peter Jakob </x:t>
   </x:si>
@@ -8697,52 +8709,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1437" totalsRowShown="0">
-  <x:autoFilter ref="A1:B1437"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1439" totalsRowShown="0">
+  <x:autoFilter ref="A1:B1439"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Code"/>
     <x:tableColumn id="2" name="Company"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -8998,51 +9010,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B1437"/>
+  <x:dimension ref="A1:B1439"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -20502,50 +20514,66 @@
         <x:v>2867</x:v>
       </x:c>
     </x:row>
     <x:row r="1435" spans="1:2">
       <x:c r="A1435" s="0" t="s">
         <x:v>2868</x:v>
       </x:c>
       <x:c r="B1435" s="0" t="s">
         <x:v>2869</x:v>
       </x:c>
     </x:row>
     <x:row r="1436" spans="1:2">
       <x:c r="A1436" s="0" t="s">
         <x:v>2870</x:v>
       </x:c>
       <x:c r="B1436" s="0" t="s">
         <x:v>2871</x:v>
       </x:c>
     </x:row>
     <x:row r="1437" spans="1:2">
       <x:c r="A1437" s="0" t="s">
         <x:v>2872</x:v>
       </x:c>
       <x:c r="B1437" s="0" t="s">
         <x:v>2873</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1438" spans="1:2">
+      <x:c r="A1438" s="0" t="s">
+        <x:v>2874</x:v>
+      </x:c>
+      <x:c r="B1438" s="0" t="s">
+        <x:v>2875</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1439" spans="1:2">
+      <x:c r="A1439" s="0" t="s">
+        <x:v>2876</x:v>
+      </x:c>
+      <x:c r="B1439" s="0" t="s">
+        <x:v>2877</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>