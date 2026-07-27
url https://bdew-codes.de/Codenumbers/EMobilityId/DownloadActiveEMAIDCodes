--- v2 (2026-07-05)
+++ v3 (2026-07-27)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb99ac20dafee4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52cffd989e1b4fa7aa253e26e7a4de95.psmdcp" Id="R23f2a2b110404fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4819e15a31241e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99fb308f4af947848b253f7e21907900.psmdcp" Id="R1c61d6b29e8f44af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Providerlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2878" uniqueCount="2878">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2892" uniqueCount="2892">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>DE NOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Northeimer Sport und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EPS</x:t>
   </x:si>
   <x:si>
     <x:t>"ISATT innovatives Steuerungs- und Automatisierungstechnik Team GmbH"</x:t>
   </x:si>
   <x:si>
     <x:t>DE CLA</x:t>
   </x:si>
   <x:si>
     <x:t>"Liebevoll!" in der Auermühle GmbH</x:t>
   </x:si>
   <x:si>
@@ -863,50 +863,56 @@
   <x:si>
     <x:t>DE BSW</x:t>
   </x:si>
   <x:si>
     <x:t>Berliner Stadtwerke GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BKP</x:t>
   </x:si>
   <x:si>
     <x:t>Berliner Stadtwerke KommunalPartner GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BVB</x:t>
   </x:si>
   <x:si>
     <x:t>Berliner Volksbank eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE UBE</x:t>
   </x:si>
   <x:si>
     <x:t>Berner Elektrotechnik GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berufsgenossenschaft Energie Textil Elektro Medienerzeugnisse</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE BES</x:t>
   </x:si>
   <x:si>
     <x:t>BES - Badische Energie-Servicegesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BHJ</x:t>
   </x:si>
   <x:si>
     <x:t>Betriebsholding Familie Jepsen eGbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEU</x:t>
   </x:si>
   <x:si>
     <x:t>BEU GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEW</x:t>
   </x:si>
   <x:si>
     <x:t>BEW Bergische Energie- und Wasser-Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE Q1B</x:t>
@@ -1163,50 +1169,56 @@
   <x:si>
     <x:t>DE CM2</x:t>
   </x:si>
   <x:si>
     <x:t>Chargemaker GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CPI</x:t>
   </x:si>
   <x:si>
     <x:t>ChargePoint Germany GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CHU</x:t>
   </x:si>
   <x:si>
     <x:t>CHARGEUNITY GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CHX</x:t>
   </x:si>
   <x:si>
     <x:t>ChargeX GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE CCP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charging+ GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE CHA</x:t>
   </x:si>
   <x:si>
     <x:t>Chargit B.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE CSG</x:t>
   </x:si>
   <x:si>
     <x:t>Chemnitzer Siedlungsgemeinschaft eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE CBC</x:t>
   </x:si>
   <x:si>
     <x:t>Christian Böwing</x:t>
   </x:si>
   <x:si>
     <x:t>DE SH2</x:t>
   </x:si>
   <x:si>
     <x:t>Christine Schäfer</x:t>
   </x:si>
   <x:si>
     <x:t>DE CKE</x:t>
@@ -1283,50 +1295,56 @@
   <x:si>
     <x:t>DE CMP</x:t>
   </x:si>
   <x:si>
     <x:t>Cross Market Places GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CTM</x:t>
   </x:si>
   <x:si>
     <x:t>CT Mineralöle GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CO1</x:t>
   </x:si>
   <x:si>
     <x:t>Cubos Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CUL</x:t>
   </x:si>
   <x:si>
     <x:t>Culinarium GbR</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ECU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curious Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE CUT</x:t>
   </x:si>
   <x:si>
     <x:t>CUT! Energy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 596</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Czogalla </x:t>
   </x:si>
   <x:si>
     <x:t>DE DAS</x:t>
   </x:si>
   <x:si>
     <x:t>da emobil GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DAD</x:t>
   </x:si>
   <x:si>
     <x:t>DaDaCon GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DBS</x:t>
@@ -2063,50 +2081,56 @@
   <x:si>
     <x:t>DE EDS</x:t>
   </x:si>
   <x:si>
     <x:t>Energiedienste der Landeshauptstadt Stuttgart GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ECZ</x:t>
   </x:si>
   <x:si>
     <x:t>Energiegenossenschaft Chemnitz - Zwickau eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EGW</x:t>
   </x:si>
   <x:si>
     <x:t>Energiegenossenschaft für Wittmund eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 000</x:t>
   </x:si>
   <x:si>
     <x:t>Energiegewinner eG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE EKO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiekonzept Ortenau GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE ELC</x:t>
   </x:si>
   <x:si>
     <x:t>energielenker service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEM</x:t>
   </x:si>
   <x:si>
     <x:t>energielösung GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ERM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Energieservice Rhein-Main GmbH </x:t>
   </x:si>
   <x:si>
     <x:t>DE RAT</x:t>
   </x:si>
   <x:si>
     <x:t>Energieservice-Ratingen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ALZ</x:t>
@@ -3515,50 +3539,56 @@
   <x:si>
     <x:t>DE HKT</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel Krone Tübingen Stagl-Schlagenhauff GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE LHW</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel Neuwarft Ketelsen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 232</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel Osterfeld GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HSN</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel Sellhorn Gastronomie GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Terrassenhof GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE HWH</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel Wardenburger Hof Christian Fischbeck e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE 317</x:t>
   </x:si>
   <x:si>
     <x:t>Hotelbetriebsgesellschaft Zwenkau mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HOZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hotz GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 167</x:t>
   </x:si>
   <x:si>
     <x:t>Hubertus Wiemers</x:t>
   </x:si>
   <x:si>
     <x:t>DE ICE</x:t>
@@ -4703,56 +4733,50 @@
   <x:si>
     <x:t>DE GRE</x:t>
   </x:si>
   <x:si>
     <x:t>morgenEnergie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MLL</x:t>
   </x:si>
   <x:si>
     <x:t>Mountain Lifestyle GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE MSU</x:t>
   </x:si>
   <x:si>
     <x:t>msu solutions GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWT</x:t>
   </x:si>
   <x:si>
     <x:t>Müller-Mühle GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
-    <x:t>DE MW8</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE MMX</x:t>
   </x:si>
   <x:si>
     <x:t>Mumme Energie GbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE M30</x:t>
   </x:si>
   <x:si>
     <x:t>Mundt GmbH Hannover</x:t>
   </x:si>
   <x:si>
     <x:t>DE 696</x:t>
   </x:si>
   <x:si>
     <x:t>Mundt GmbH Magdeburg</x:t>
   </x:si>
   <x:si>
     <x:t>DE PME</x:t>
   </x:si>
   <x:si>
     <x:t>Murdoch Consulting GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MVV</x:t>
@@ -5291,50 +5315,56 @@
   <x:si>
     <x:t>DE Q1A</x:t>
   </x:si>
   <x:si>
     <x:t>Q1 Tankstellen-Immobilien-Verwaltungs GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QPA</x:t>
   </x:si>
   <x:si>
     <x:t>Q-Park Recharge Germany GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QST</x:t>
   </x:si>
   <x:si>
     <x:t>QUINtec Smart Technology GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QU1</x:t>
   </x:si>
   <x:si>
     <x:t>Quooker Deutschland GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE THG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quotlix GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE QWC</x:t>
   </x:si>
   <x:si>
     <x:t>Qwello GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QRM</x:t>
   </x:si>
   <x:si>
     <x:t>Qwello Rhein-Main GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 129</x:t>
   </x:si>
   <x:si>
     <x:t>R &amp; M Beteiligungsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RCP</x:t>
   </x:si>
   <x:si>
     <x:t>Radius Charge Limited</x:t>
   </x:si>
   <x:si>
     <x:t>DE 2CV</x:t>
@@ -5741,50 +5771,56 @@
   <x:si>
     <x:t>DE 373</x:t>
   </x:si>
   <x:si>
     <x:t>Seepark Süsel GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ICK</x:t>
   </x:si>
   <x:si>
     <x:t>Seepark Turmstraße 5 GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SEU</x:t>
   </x:si>
   <x:si>
     <x:t>SE-Gebäudeautomation AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE DAV</x:t>
   </x:si>
   <x:si>
     <x:t>Sektion Kassel des Deutschen Alpenvereins (DAV) e. V.</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sempt-Elektrizitäts-Werke GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE HL2</x:t>
   </x:si>
   <x:si>
     <x:t>Senger Holstein GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 543</x:t>
   </x:si>
   <x:si>
     <x:t>Senioren-Wohnstift Mozart Betriebsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE S4C</x:t>
   </x:si>
   <x:si>
     <x:t>Service4Charger GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ETA</x:t>
   </x:si>
   <x:si>
     <x:t>ServiceSTADTwerke GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE CTP</x:t>
@@ -6227,50 +6263,56 @@
   <x:si>
     <x:t>DE REI</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bad Reichenhall KU</x:t>
   </x:si>
   <x:si>
     <x:t>DE SWS</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bad Säckingen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TOL</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bad Tölz GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SKB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Baiersdorf Kommunalunternehmen, Anstalt des öffentlichen Rechts der Stadt Baiersdorf</x:t>
   </x:si>
   <x:si>
+    <x:t>DE BAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stadtwerke Balingen</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE SBI</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bielefeld Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE SBB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bietigheim-Bissingen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BIN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bingen</x:t>
   </x:si>
   <x:si>
     <x:t>DE SBW</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bitterfeld-Wolfen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BOX</x:t>
@@ -7667,56 +7709,50 @@
   <x:si>
     <x:t>DE STS</x:t>
   </x:si>
   <x:si>
     <x:t>SWARCO Traffic Systems GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SWB</x:t>
   </x:si>
   <x:si>
     <x:t>swb Vertrieb Bremen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SBV</x:t>
   </x:si>
   <x:si>
     <x:t>SWBV Versorgungs-GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SWE</x:t>
   </x:si>
   <x:si>
     <x:t>SWE Energie GmbH</x:t>
   </x:si>
   <x:si>
-    <x:t>DE SEV</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE NRW</x:t>
   </x:si>
   <x:si>
     <x:t>SWK Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KLS</x:t>
   </x:si>
   <x:si>
     <x:t>SWK Stadtwerke Kaiserslautern Versorgungs-AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SLB</x:t>
   </x:si>
   <x:si>
     <x:t>SWLB Mobilität GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LIS</x:t>
   </x:si>
   <x:si>
     <x:t>SWM Versorgungs GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE NMS</x:t>
@@ -7773,50 +7809,56 @@
     <x:t>T.W.O. Technische Werke Osning GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TAK</x:t>
   </x:si>
   <x:si>
     <x:t>TAK Renewable Energy UG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE MBT</x:t>
   </x:si>
   <x:si>
     <x:t>Tank &amp; Rast Entwicklungsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TNK</x:t>
   </x:si>
   <x:si>
     <x:t>TankE GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TPE</x:t>
   </x:si>
   <x:si>
     <x:t>tankpool24 international GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tankstelle Peter</x:t>
   </x:si>
   <x:si>
     <x:t>DE TCE</x:t>
   </x:si>
   <x:si>
     <x:t>Taubert Consulting GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TCP</x:t>
   </x:si>
   <x:si>
     <x:t>TCS-Tank Card Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TEA</x:t>
   </x:si>
   <x:si>
     <x:t>TEAG Mobil GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TMO</x:t>
   </x:si>
   <x:si>
     <x:t>TEAG Thüringer Energie AG</x:t>
   </x:si>
@@ -8709,52 +8751,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1439" totalsRowShown="0">
-  <x:autoFilter ref="A1:B1439"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1446" totalsRowShown="0">
+  <x:autoFilter ref="A1:B1446"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Code"/>
     <x:tableColumn id="2" name="Company"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -9010,51 +9052,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B1439"/>
+  <x:dimension ref="A1:B1446"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -20530,50 +20572,106 @@
         <x:v>2871</x:v>
       </x:c>
     </x:row>
     <x:row r="1437" spans="1:2">
       <x:c r="A1437" s="0" t="s">
         <x:v>2872</x:v>
       </x:c>
       <x:c r="B1437" s="0" t="s">
         <x:v>2873</x:v>
       </x:c>
     </x:row>
     <x:row r="1438" spans="1:2">
       <x:c r="A1438" s="0" t="s">
         <x:v>2874</x:v>
       </x:c>
       <x:c r="B1438" s="0" t="s">
         <x:v>2875</x:v>
       </x:c>
     </x:row>
     <x:row r="1439" spans="1:2">
       <x:c r="A1439" s="0" t="s">
         <x:v>2876</x:v>
       </x:c>
       <x:c r="B1439" s="0" t="s">
         <x:v>2877</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1440" spans="1:2">
+      <x:c r="A1440" s="0" t="s">
+        <x:v>2878</x:v>
+      </x:c>
+      <x:c r="B1440" s="0" t="s">
+        <x:v>2879</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1441" spans="1:2">
+      <x:c r="A1441" s="0" t="s">
+        <x:v>2880</x:v>
+      </x:c>
+      <x:c r="B1441" s="0" t="s">
+        <x:v>2881</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1442" spans="1:2">
+      <x:c r="A1442" s="0" t="s">
+        <x:v>2882</x:v>
+      </x:c>
+      <x:c r="B1442" s="0" t="s">
+        <x:v>2883</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1443" spans="1:2">
+      <x:c r="A1443" s="0" t="s">
+        <x:v>2884</x:v>
+      </x:c>
+      <x:c r="B1443" s="0" t="s">
+        <x:v>2885</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1444" spans="1:2">
+      <x:c r="A1444" s="0" t="s">
+        <x:v>2886</x:v>
+      </x:c>
+      <x:c r="B1444" s="0" t="s">
+        <x:v>2887</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1445" spans="1:2">
+      <x:c r="A1445" s="0" t="s">
+        <x:v>2888</x:v>
+      </x:c>
+      <x:c r="B1445" s="0" t="s">
+        <x:v>2889</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1446" spans="1:2">
+      <x:c r="A1446" s="0" t="s">
+        <x:v>2890</x:v>
+      </x:c>
+      <x:c r="B1446" s="0" t="s">
+        <x:v>2891</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>