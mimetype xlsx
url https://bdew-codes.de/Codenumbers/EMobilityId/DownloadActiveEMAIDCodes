--- v3 (2026-07-27)
+++ v4 (2026-07-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4819e15a31241e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99fb308f4af947848b253f7e21907900.psmdcp" Id="R1c61d6b29e8f44af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8237b6928f84bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1baf7983a93a42279fc634b638835417.psmdcp" Id="R1730af7558b542d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Providerlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2892" uniqueCount="2892">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>