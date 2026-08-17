--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8237b6928f84bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1baf7983a93a42279fc634b638835417.psmdcp" Id="R1730af7558b542d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9618ca65669c4484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b970800e8d247f38daa28b3bc371ec0.psmdcp" Id="Reef39101e9ee4f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Providerlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2892" uniqueCount="2892">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2904" uniqueCount="2904">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>DE NOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Northeimer Sport und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EPS</x:t>
   </x:si>
   <x:si>
     <x:t>"ISATT innovatives Steuerungs- und Automatisierungstechnik Team GmbH"</x:t>
   </x:si>
   <x:si>
     <x:t>DE CLA</x:t>
   </x:si>
   <x:si>
     <x:t>"Liebevoll!" in der Auermühle GmbH</x:t>
   </x:si>
   <x:si>
@@ -755,4458 +755,4482 @@
   <x:si>
     <x:t>DE BTV</x:t>
   </x:si>
   <x:si>
     <x:t>Bayerischer Tennis-Verband Betriebs-GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 122</x:t>
   </x:si>
   <x:si>
     <x:t>BayWa Mobility Solutions GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 308</x:t>
   </x:si>
   <x:si>
     <x:t>BBM Baumarkt Barsinghausen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BDE</x:t>
   </x:si>
   <x:si>
     <x:t>BDEW Bundesverband der Energie- und Wasserwirtschaft e.V.</x:t>
   </x:si>
   <x:si>
+    <x:t>DE BWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beamtenwohnungsverein eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEB+ Energies GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>becharged GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE R1B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behrensdorf GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behrenswerth Energieservice GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELKAW GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bender GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bender Smart Charging GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benediktushof gGmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BCM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERGER Stromversorgungen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Energieagentur Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Stadtwerke EnergiePartner GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Stadtwerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BKP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Stadtwerke KommunalPartner GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BVB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Volksbank eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE UBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berner Elektrotechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berufsgenossenschaft Energie Textil Elektro Medienerzeugnisse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BES - Badische Energie-Servicegesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BHJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Betriebsholding Familie Jepsen eGbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEU GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEW Bergische Energie- und Wasser-Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE Q1B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyond Fuels GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BFM Immobilien GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIDIREX GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIGGE ENERGIE GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIGGE ENERGIE Ladeinfrastruktur GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BXX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bill-X GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Energie Pirmasens GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK Benzin-Kontor Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blücher Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE WAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bojani GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bona GmbH Deutschland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bornewasser e.K. Licht-, Kraft-, Industrie-Anlagen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP Europa SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E4M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Braun Energiedienstleistungen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Braunschweiger Versorgungs-Aktiengesellschaft &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAWO GE Solution LIS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREPARK GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AMW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brouwer Estate GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BruderhausDiakonie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brümmer -u. Henkelmann GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brunel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTB Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buchholz Digital GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BürgerEnergie Nordschwarzwald-Gäu eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Burghardt Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buscher Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BWF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BwFuhrparkService GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE C44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campingpark Heidewald</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campingplatz Auf dem Simpel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campingplatz Stover Strand International Kloodt OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caravan Center Bocholt GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CardTank24, Inh. Ralf Gilbert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caritas - Altenhilfe Dortmund GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caritasverband im Dekanat Ahaus-Vreden e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carl Knauber Holding GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAG Notlichtsysteme GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENERO Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGM Clinical Europe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CAF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charge at Friends GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chargecloud GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CPW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargeForce (GmbH &amp; Co.) KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargeHere GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargemaker GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargePoint Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHARGEUNITY GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargeX GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CCP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charging+ GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargit B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemnitzer Siedlungsgemeinschaft eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Christian Böwing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Christine Schäfer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle K Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIRRANTIC GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cityca e-carsharing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CIW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citywatt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Claus Heinemann Elektroanlagen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cocharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfortcharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONNECT Charge Bridge UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE V2G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COUNTROL GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cowelio GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cramer-Mühle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cremer-Heitmann GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cross Market Places GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CT Mineralöle GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cubos Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CUL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Culinarium GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curious Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUT! Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 596</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Czogalla </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>da emobil GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DaDaCon GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Buses Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daniel Booms</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DKU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Das Kubatzki Hotelgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DCZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>decarbon1ze GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dein elektroladen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denkfabrik im Grünen Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Post AG neu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHER MOTORYACHTVERBAND e.V. (DMYV)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsches Rotes Kreuz, Kreisverband Gelsenkirchen e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTZ Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DGV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG Nexolution Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diederichs Karosserieteile GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Charging Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE D24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digitalexperten24 UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DirectCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dittes Oberflächentechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKV EURO SERVICE GmbH + Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DSB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domäne Schaumburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donau-Stadtwerke Dillingen-Lauingen Heimatenergie GmbH (DSDL Heimatenergie GmbH)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dördelmann Backwaren Produktions GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dorfener Bau und Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dörpsmobil Schwedeneck e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dorr Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dortmunder Energie- und Wasserversorgung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPD Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS EMOVA GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Strom GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duvenbeck Logistics Holding GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E&amp;L Energie und Ladepunkte GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E. Klein Elektroanlagen GmbH &amp; Co.KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.MAGIS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.ON Drive GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.ON Energie Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA EnergieArchitektur GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AAZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaaze GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAM Natur Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EasyPark GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SHK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eberhard Schmücker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBERwerk GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBM Group GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECE Energy GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eCharge Budenheim GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-clearing.net GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CLV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eClever Systems GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ecoCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ecowerk e-charge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEKA Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEKA Versorgungsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred E-Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDi Energie - Direkt Hohenlohe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE STE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eduard Steffens Bauunternehmung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>effexx green GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGF EnergieGesellschaft Frankenberg mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-Het GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHG Energie Handel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ehrhardt AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHRLE-Consulting GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eichberger Schiffservice-GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Einkaufszentrum Kösener Straße 36-40 GmbH &amp; Co. Verwaltungs KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eins energie in sachsen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eisenacher Versorgungs-Betriebe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EJI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-jin GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elaway GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electra Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ElectricRoutes GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätsgenossenschaft Unterneukirchen eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Antholz G.M.B.H.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Hindelang eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Mittelbaden AG &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ETV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Tegernsee Vertriebs- und Service-KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerke Schönau Vertriebs GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Heinemann Inh. Oliver Fassoth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Keßler GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Kock GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Kury</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Lillich GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Morawetz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Obernauer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>elektroauto.at Handels GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro-Germey GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>elexon GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eliso GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elli Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elmer ... die Autowelt Emsdetten GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eLoaded GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elonitec GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elwateg-Elektrohandel GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EM1 GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-MAXX GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMB Energie Brandenburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Merge Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-mobilio GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Mobilität Stephan GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE END</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMobility Netzwerk Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EXO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMOXXO GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>empact GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>emvion Smart Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enapi GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NBW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EnBW mobility+ AG &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ODR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EnBW Ostwürttemberg DonauRies AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneco eMobility B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENERANDO Technologies GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enercity Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enercity digital GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie &amp; Mobilität Oranienburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie 360 GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Calw GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Mittelsachsen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie SaarLorLux AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 1ES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energie schwaben gmbh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Service Bietigheim-Bissingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Südbayern GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasser Potsdam GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasser Wahlstedt/Bad Segeberg GmbH &amp; Co. KG (ews)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wassergesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasserversorgung Bonn/Rhein-Sieg GmbH (EnW Bonn/Rhein-Sieg)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wasserversorgung Bruchsal GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wasserversorgung Bünde Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wasserwerke Bautzen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wirtschaftsberatung Herbert Oepen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Waldeck-Frankenberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiedienste der Landeshauptstadt Stuttgart GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegenossenschaft Chemnitz - Zwickau eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegenossenschaft für Wittmund eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegewinner eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiekonzept Ortenau GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energielenker service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energielösung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERM</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Energieservice Rhein-Main GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieservice-Ratingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ALZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Alzenau GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Apolda GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Dahlenburg-Bleckede AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Filstal GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Gera GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Inselsberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Klettgau-Rheintal GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Leverkusen GmbH &amp; Co. KG (EVL)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Limburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Main-Spessart GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Mittelrhein AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Nordhausen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TOB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Oberhausen AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ROD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Rodau GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Rudolstadt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Sylt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewelten Oberaudorf GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Dannstadter Höhe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Waldbröl GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Zeulenroda GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EQE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enerquinn GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enewa GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGIE Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENIO GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enpulse Ventures GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensev GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTEGA Plus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>envia Mitteldeutsche Energie AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPC 1 GmbH &amp; Co.KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epping Green Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eprimo GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ercoteq Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-regio GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erhard Nübler Pension Brunnenhof</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erich-Alexander-Hinz e.K. Hotel Kurhaus am Inselsee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erinion GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESB GmbH Elektromontage, Steuerungsbau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-service energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>esploro projects GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eßer Office GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esslinger Omnibusverkehr E. Fischle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E2S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Este Energy Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESWE Versorgungs AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EUL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eulektro GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUROGATE Technical Services GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euskirchener Baugesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EV Freaks GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>evd energieversorgung dormagen gmbh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVE Energieversorgung Elbtalaue GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVH GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVI Energieversorgung Hildesheim GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolve Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Eichsfeldgas GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Pricing GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Schmid GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWE Go GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWE Go HOCHTIEF Ladepartner GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-werk Sachsenwald GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWN Entsorgungswerk für Nuklearanlagen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWR Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWS Elektrizitätswerke Schönau eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWV Energie- und Wasser-Versorgung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EZE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eze.network GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FSD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fahrschule Dovermann</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fahrschule Gödde MobilitätsCoaching GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAHRWerk statt stillstand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FairEnergie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Family Hotel Oberhof GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAMIS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Färber Hotelbetriebs GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastned Deutschland GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feldhaus Immobilien GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fenster Fassade Service König GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KFB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fidelis hospitality Kaufbeuren GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ILA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelis Hospitality Landshut GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fidelis hospitality Neu-Isenburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Fiege Logistik Stiftung &amp; Co. KG </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Filderstadtwerke</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fillibri GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIN-Green OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fink IT-Solutions GmbH &amp;. Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fip Charging GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRMENLADEN GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAVIA IT-Management GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FlippCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Floading Energy Infra B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Florian Reitgaßl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Energie &amp; Wasser GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Erfurt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Köln/Bonn Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen München Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Paderborn/Lippstadt Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Stuttgart Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLVW Marketing GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORD SMART MOBILITY U.K. LIMITED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford-Werke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE V8K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fortuna hospitality GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frank Görlitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ACF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frank Wagner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FUW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franke &amp; Werner GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LOH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franz Davids, Loherhof GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franz-Josef Küppers e.K.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fraport AG Frankfurt Airport Services Worldwide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fraunhofer-Gesellschaft zur Förderung der angewandten Forschung eingetragener Verein</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Friedrich Wohnen &amp; Pflegen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>frischli Milchwerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>frischli Milchwerke GmbH &amp; Co. Huber oHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FYT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRYTE Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSN Autozentrum Eschengrund GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Future Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Charge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasversorgung Pforzheim Land GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gebäudemanagement und Systemtechnik KNAUFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gebr Nüsken oHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gebrüder Miller, Elektrizitätsversorgung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geise Elektrotechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GELSENWASSER AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GMA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Altenbeken</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Bodenwöhr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Grömitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Holdorf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OTW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Ottersweier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Schafflund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE STH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Seth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Sievertstedt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE UHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Unterhaching</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Baiersbronn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Garmisch-Partenkirchen, KU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Gundelfingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Haßloch GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Kiefersfelden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Krauchenwies - Stromversorgung -</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Murnau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Nümbrecht GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Ruppichteroth GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Steißlingen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Stockelsdorf GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GSP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Südpfalz GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GNO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENO Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENO-HAUS Stuttgart GmbH &amp; Co.KG - Verwaltungsgesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEO Gesellschaft für Energieversorgung Ostalb mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GGB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Georg Große Böckmann</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gepvolt SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LKB</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Gesellschaft für Verhaltensmedizin und Gesundheitsforschung AG </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GETEC mobility solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFW-BAU Gesellschaft zur Förderung des Westfälischen Baugewerbes mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GGW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGEW, Gruppen-Gas- und Elektrizitätswerk Bergstraße Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ght GmbH Elektronik im Verkehr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIGAENERGIE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GK SOFTWARE SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 930</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Glaubenszentrum e.V. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glinicke Energie + Service GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GLS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLS Gemeinschaftsbank e.G.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLS Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gohm + Graf Hardenberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Betonelemente Vöhringen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Parking Services GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Süd GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golfclub Hösel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golfplatz Altenstadt GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golfplatz Eggeberg GmbH &amp; Co. Anlagen KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gothaer Stadtwerke ENERGIE GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GP JOULE Connect GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GDF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GraphDefined GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green Camping am Rhein</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green Flash GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greenbox Mobile Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GreenCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GreenFlux Assets B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greenman Energy Operations GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grid &amp; Co. GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Große Entrup Photovoltaik GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GKL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Große Kreisstadt Leimen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Group24 AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grundstücksgesellschaft Bad Honnef mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grüne Energie GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grünstrom Ladepark A44 GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grünstrom Meiningen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grünwelt Wärmestrom GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GS Die Genossenschaft eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSG Berlin GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guido Nußbaum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Günter Ott - Ihre Gebäudereinigung e.K. Inh. Thomas Ott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GCB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GüstrowCard Betreibergesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gutshof Rethmar Betriebsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GVG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVG Rhein-Erft GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CPO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H2 Campus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE H2M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H2 MOBILITY Deutschland GmbH &amp; Co KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HA Energieerzeugung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hagemeyer Retail GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hager Electro GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HagerEnergy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hailo-Werk Rudolf Loh GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halberstadtwerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HMW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haller Mobilität und Wärme GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>halstrup-walcher GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Hamburg Verkehrsanlagen GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamburger Energienetze GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamburger Energiewerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamburger Energiewerke Mobil GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HWA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hans Wagner GmbH Mineralölvertrieb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HLG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hansestadt Lüneburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HanseWerk AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harald Gyo und Mirko Gyo GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harald Knaus Der Elektroprofi GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harz Energie GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HKO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hauptzollamt Koblenz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Havelland-Solar Immobilien GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hectronic GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hedin Automotive Services GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 19A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEG Energie GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SSO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heidekreis e-mobil GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heidenheimer Zeitung Gesellschaft mit beschränkter Haftung u. Co. Kommanditgesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heil Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HeimatEnergie+ GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heinrich Fip GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 5HE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heitzer GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KFG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helmer GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henkel AG &amp; Co. KGaA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEOS Object GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermann Reckers GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermes Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hesotec electrify gmbh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HCP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HeyCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HM Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 1ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOBA Green Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HochsauerlandEnergie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE UCB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschule Trier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HTL</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOCHTIEF Ladepartner GmbH  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HM0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hohe Mark Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HomE of Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 573</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Hoppmann &amp; Schneider GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Albena</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ADS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel An der Sauer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Antoniushof Sanladerer OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HKT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Krone Tübingen Stagl-Schlagenhauff GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Neuwarft Ketelsen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Osterfeld GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Sellhorn Gastronomie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Terrassenhof GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Wardenburger Hof Christian Fischbeck e.K.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotelbetriebsgesellschaft Zwenkau mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HOZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotz GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubertus Wiemers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubject GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ICD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubject Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUMMEL energize e. K.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUMMEL Systemhaus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HURTER NETCOM IT-Systemmanagement GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hymes Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IAV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAV GmbH Ingenieurgesellschaft Auto und Verkehr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ib company GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ICA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICA Chipkartensysteme GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ILI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILIOS Company UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE VKW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>illwerke vkw AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immobilien Reparatur- und Servicegesellschaft mbH Neubrandenburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE INE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In(n) Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE VAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>InCharge AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IKW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing. Konrad Weinmann GmbH + Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing. W. Riemer GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE I2G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>inno2grid GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE INN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>innocept mobility UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INOL GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inselparkplatz Dagebüll GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inselwerke eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>integrierte Dienste, gemeinnützige Gesellschaft mit beschränkter Haftung | iD GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Inter Medical Medizintechnik GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IO-Dynamics GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONITY GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IOY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONITY Holding GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP Innovative Power GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IQE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>iQma Energy GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isabell De Saedeleer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isabellenhütte Heusler GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ista Express Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ista SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ITN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT Neeb GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ITM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>item Industrietechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IW-Service Thomas Mertens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ZAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J.W. Zander GmbH &amp; Co. KG Freiburg i.Br.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 2PS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jaguar Land Rover Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 190</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JB Solarstrom </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jenny AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jessen Verwaltung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joachim Buck</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JOB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>job Jenaer Objektmanagement- und Betriebsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jöchle Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE VE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joh.Wilh. von Eicken GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johannes-Diakonie Mosbach</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jolt Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jolt Energy Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jörg Schneider - emmili.de</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HRR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Josefs-Gesellschaft gAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Josefsheim gGmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JRS GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jutzy Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K.A.T. Entwicklungsgesellschaft für Abgasreinigung und Thermographie mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAHAGE Autozentrum GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karin Hertel GmbH &amp; Co. Kommanditgesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karl Frey Campingplatzbetriebe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karl Stengle GmbH &amp; Co KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karosserie + Lack Herrmann GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LUI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kastens Hotel Luisenhof Marie Sdralek geb. Kasten GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Katholische Hospitalvereinigung Weser-Egge gGmbh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaufland Dienstleistung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCS Energy GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEDI Hotel Papenburg GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KHN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KH Energie GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kia Connect GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ABC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiesel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klaus Belger</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klaus Frisch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLE Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AKD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klindwort Blockheizkraftwerk GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLING Charging Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KLW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klinik Wartenberg Professor Dr. Selmair GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kloiber GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kluwe Baubedarf GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNÖV-NetT (Breitband) GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koehler Paper SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KommEnergie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kommunalunternehmen Marktredwitz Anstalt des öffentlichen Rechts der Stadt Marktredwitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SLL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kommunalunternehmen Stadtwerke Landsberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kommunalunternehmen Stadtwerke Penzberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kommunalunternehmen Stadtwerke Pfaffenhofen a. d. Ilm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kommunalwind Nord GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Köthen Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KWF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraftwerk Farchant A. Poettinger &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraftwerke Haag GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kramer Elektro-Anlagen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kreissparkasse Halle-Wiedenbrück</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SOK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kreissparkasse Saale-Orla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE T24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KS Holding GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kurprinz 2380 UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KÜS Prüfstelle und KFZ-Sachverständigenbüro Christian Hellmann</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuster Energy Tankstellen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KIQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KWiQ GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KWMS Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KWS LOCHOW GMBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KZY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KZY Marketplace Solutions GMBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LADE EXPRESS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LADE operate GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LDZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lade.ZEIT GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FFB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladelösungen Fürstenfeldbruck GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE VIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LadeNetz BinaVils GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LKT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladepark Kinzigtal GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LPK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladepark Kreuz-Hilden GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lade-plus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladesonne GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladestationen Südwest GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladestationen Südwest Verwaltungs GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAN1 Hotspots GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landesforsten Rheinland-Pfalz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landgasthof Deinert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Landgasthof Neue Schänke </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landratsamt Rottal-Inn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HLW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LandStrom GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Langosta Strom-Land Venture (LSLV) GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 24L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEAP 24 Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lebenshilfe Gießen e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lechwerke AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leea GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GKH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lehala Stromproduktions KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LENA Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE XOO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEON Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TLW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leon Werle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LEU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leu Energie GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 251</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LH Beteiligungsgesellschaft mbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Libreo GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licht- und Kraftwerke Sonneberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LichtBlick eMobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LichtBlick SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lidl Dienstleistung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGA Bank eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIMERA Gartenbauservice GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liphora GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LLS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lippstädter Ladesäulen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLM Ladelösung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logistic Concept GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LokalWerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lother GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE N30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPZ Parken &amp; Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRT Automotive GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSW Energie GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LZA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lüdemann &amp; Zankel AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUEB+WOLTERS GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumosa GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE M8M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>m8mit mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAHLE chargeBIG GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAINGAU Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MNV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mainova Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintal-Werke Gesellschaft mit beschränkter Haftung - Stadtwerke der Stadt Maintal -</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mainzer Golfclub GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malermeister Heddergott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manke Wohnen III GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANN Naturenergie GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marc Robert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MBG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marco Bungalski GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marion Heisterkamp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marita Robert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mark-E Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Markus Königsdorfer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maschinenring Tuttlingen-Stockach GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mauri Bowling Münster GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mblty GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-Color Karosserie Lackiererei GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCS Micronic Computer Systeme GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>me energy Technologies GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medical Valley Center GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>medl GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEGA Grüne Energien GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 1K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">meingrünstrom GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meißener Stadtwerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MEB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Menge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MENNEKES Digital Services GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENNEKES Elektrotechnik GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mentorics GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mer Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercedes - AMG Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercedes-Benz AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metzingen Connect GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meygo Charge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MH Vertriebs UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Michael Gebhard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Michael Golz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midorion GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mieter- und Bauverein Karlsruhe eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MLS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILES Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mindener Stadtwerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minera Kraftstoffe - Mineraloelwerk Rempel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MODEE GmbH Design &amp; Fashion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOIA Operations Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTANA Energieversorgung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE POW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOON POWER GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>morgenEnergie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MLL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mountain Lifestyle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MSU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>msu solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Müller-Mühle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MMX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mumme Energie GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE M30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mundt GmbH Hannover</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mundt GmbH Magdeburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murdoch Consulting GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MVV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVV Energie AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MW 1 Logistik-Zentrum GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MWEnergy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MWG-Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>naturenergie holding AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATURSTROM AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NaturStromHandel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neander Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NSR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NetzService Ruhr GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NeuAmerika GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neubrandenburger Wohnungsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neue Energie Fellbach GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE VEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neue Energien GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neue Energien Hilden GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuhaus &amp; Co Gesellschaft für Logistik OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Generation Energy UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEW Niederrhein Energie und Wasser GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nico Treffkorn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ZSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nicole und Michael von Klitzing GbR VuV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nico's Fahrschule &amp; Bustouristik-GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nine to nine UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 0PS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Automotive Europe SAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nonoxx pro GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordgröön Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordseeheilbad Borkum GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVATAS GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOFLEET Verwaltungsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NürnbergMesse GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nürtingen Beteiligung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NVB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nvb smart GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG Charging GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OB7 GMBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obelisk GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBERHESSISCHE VERSORGUNGS-BETRIEBE AKTIENGESELLSCHAFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OVB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offenbacher Verkehrs-Betriebe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHP Automation Systems GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ohra Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OKO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ökoblick AFL UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oli Systems GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLI TransIT GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oliver Duhr, DuSolaris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oliver Göcke</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMS E-Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Your Route GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onectro Electro Systems GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ODE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLEN Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osnabrücker Parkstätten- Betriebsgesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osterholzer Stadtwerke GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CPK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ostsee-Campingplatz Kagelbusch L. Gosch GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUTLETCITY AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Overkott &amp; Garbacz GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PACE Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Packsize GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PSP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PaderSprinter GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DRZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PamSun GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pariamus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LSB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parkgaragengesellschaft Baden-Baden mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ParkHere GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patt Elektrotechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pattonville Energie und Wasser GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paul Fischer GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paul Schockemöhle Logistics Damme GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PDF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDFC Consulting GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peter &amp; Carl Hans Hansen Baugeschäft Inh. Jan Hansen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peter Greven GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PJE</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Peter Jakob </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PfalzLader GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PUG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pflege- und Gesundheitsservice Cornelia Friedrich GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PhiRoh GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PION Technology AG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE PLN</x:t>
   </x:si>
   <x:si>
-    <x:t>Be Charge S.r.l., Zweigniederlassung München</x:t>
-[...4403 lines deleted...]
-    <x:t>PION Technology AG</x:t>
+    <x:t>Plenitude On The Road S.r.l., Zweigniederlassung München</x:t>
   </x:si>
   <x:si>
     <x:t>DE 8PS</x:t>
   </x:si>
   <x:si>
     <x:t>Plugsurfing GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PMC</x:t>
   </x:si>
   <x:si>
     <x:t>PMC Personal Mobility Center Nordwest eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE POS</x:t>
   </x:si>
   <x:si>
     <x:t>Polarstern GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VP1</x:t>
   </x:si>
   <x:si>
     <x:t>Popp Fahrzeugbau GmbH</x:t>
   </x:si>
@@ -6059,50 +6083,56 @@
   <x:si>
     <x:t>DE SPW</x:t>
   </x:si>
   <x:si>
     <x:t>Spurwechsel GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SSL</x:t>
   </x:si>
   <x:si>
     <x:t>SSL Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 840</x:t>
   </x:si>
   <x:si>
     <x:t>St. Augustinus-Krankenhaus gemeinnützige GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GYM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Staatliches Lise Meitner Gymnasium </x:t>
   </x:si>
   <x:si>
+    <x:t>DE H24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stackdose GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 430</x:t>
   </x:si>
   <x:si>
     <x:t>Stadt Burglengenfeld</x:t>
   </x:si>
   <x:si>
     <x:t>DE ERW</x:t>
   </x:si>
   <x:si>
     <x:t>Stadt Erwitte</x:t>
   </x:si>
   <x:si>
     <x:t>DE GLB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadt Glücksburg (Ostsee)</x:t>
   </x:si>
   <x:si>
     <x:t>DE 070</x:t>
   </x:si>
   <x:si>
     <x:t>Stadt Haan</x:t>
   </x:si>
   <x:si>
     <x:t>DE SUW</x:t>
@@ -7409,54 +7439,60 @@
   <x:si>
     <x:t>DE WM1</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Waldkirch GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WKB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Waldkraiburg GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WUE</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Waldmünchen Anstalt des öffentlichen Rechts (kommunaler Eigenbetrieb)</x:t>
   </x:si>
   <x:si>
     <x:t>DE STW</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Waldshut-Tiengen GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE WEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stadtwerke Warendorf GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE WAF</x:t>
   </x:si>
   <x:si>
-    <x:t>Stadtwerke Warendorf GmbH</x:t>
+    <x:t>Stadtwerke Warendorf Holding GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 288</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Wedel GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WEM</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Weilheim i. OB Energie GmbH - SWE</x:t>
   </x:si>
   <x:si>
     <x:t>DE SWW</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Weimar GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 674</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Weinheim GmbH</x:t>
   </x:si>
@@ -8513,84 +8549,84 @@
   <x:si>
     <x:t>DE WAG</x:t>
   </x:si>
   <x:si>
     <x:t>Westfalen Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE WWL</x:t>
   </x:si>
   <x:si>
     <x:t>Westfalen Weser Ladeservice GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 201</x:t>
   </x:si>
   <x:si>
     <x:t>WestfalenWIND Plus GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE WWE</x:t>
   </x:si>
   <x:si>
     <x:t>WestfalenWIND Strom GmbH</x:t>
   </x:si>
   <x:si>
-    <x:t>DE WEV</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE WIE</x:t>
   </x:si>
   <x:si>
     <x:t>Wiegenstein GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE WFE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Wilhelm Fegler Reifen + Fahrzeugtechnik </x:t>
   </x:si>
   <x:si>
     <x:t>DE HYR</x:t>
   </x:si>
   <x:si>
     <x:t>Wilhelm Hoyer B.V. &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE W2M</x:t>
   </x:si>
   <x:si>
     <x:t>wind2move GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE WPK</x:t>
   </x:si>
   <x:si>
     <x:t>Windpark Kalkhorst GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE WIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Windpower Gesellschaft zur Nutzung regenerativer Energien mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WCH</x:t>
   </x:si>
   <x:si>
     <x:t>Winnen Gesellschaft für Elektro- und Kommunikationstechnik mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WLN</x:t>
   </x:si>
   <x:si>
     <x:t>Wirelane GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LAD</x:t>
   </x:si>
   <x:si>
     <x:t>Wirelane Retail GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KLE</x:t>
   </x:si>
   <x:si>
     <x:t>Wirtschaftsbetriebe der Stadt Norden GmbH</x:t>
   </x:si>
@@ -8751,52 +8787,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1446" totalsRowShown="0">
-  <x:autoFilter ref="A1:B1446"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1452" totalsRowShown="0">
+  <x:autoFilter ref="A1:B1452"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Code"/>
     <x:tableColumn id="2" name="Company"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -9052,51 +9088,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B1446"/>
+  <x:dimension ref="A1:B1452"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -20628,50 +20664,98 @@
         <x:v>2885</x:v>
       </x:c>
     </x:row>
     <x:row r="1444" spans="1:2">
       <x:c r="A1444" s="0" t="s">
         <x:v>2886</x:v>
       </x:c>
       <x:c r="B1444" s="0" t="s">
         <x:v>2887</x:v>
       </x:c>
     </x:row>
     <x:row r="1445" spans="1:2">
       <x:c r="A1445" s="0" t="s">
         <x:v>2888</x:v>
       </x:c>
       <x:c r="B1445" s="0" t="s">
         <x:v>2889</x:v>
       </x:c>
     </x:row>
     <x:row r="1446" spans="1:2">
       <x:c r="A1446" s="0" t="s">
         <x:v>2890</x:v>
       </x:c>
       <x:c r="B1446" s="0" t="s">
         <x:v>2891</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1447" spans="1:2">
+      <x:c r="A1447" s="0" t="s">
+        <x:v>2892</x:v>
+      </x:c>
+      <x:c r="B1447" s="0" t="s">
+        <x:v>2893</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1448" spans="1:2">
+      <x:c r="A1448" s="0" t="s">
+        <x:v>2894</x:v>
+      </x:c>
+      <x:c r="B1448" s="0" t="s">
+        <x:v>2895</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1449" spans="1:2">
+      <x:c r="A1449" s="0" t="s">
+        <x:v>2896</x:v>
+      </x:c>
+      <x:c r="B1449" s="0" t="s">
+        <x:v>2897</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1450" spans="1:2">
+      <x:c r="A1450" s="0" t="s">
+        <x:v>2898</x:v>
+      </x:c>
+      <x:c r="B1450" s="0" t="s">
+        <x:v>2899</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1451" spans="1:2">
+      <x:c r="A1451" s="0" t="s">
+        <x:v>2900</x:v>
+      </x:c>
+      <x:c r="B1451" s="0" t="s">
+        <x:v>2901</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1452" spans="1:2">
+      <x:c r="A1452" s="0" t="s">
+        <x:v>2902</x:v>
+      </x:c>
+      <x:c r="B1452" s="0" t="s">
+        <x:v>2903</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>