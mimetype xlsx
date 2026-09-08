--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9618ca65669c4484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b970800e8d247f38daa28b3bc371ec0.psmdcp" Id="Reef39101e9ee4f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e6653a626a44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b07cc9b5add4458ea5db5db9e6d31c0a.psmdcp" Id="R8ad706eb2c7f492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Providerlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2904" uniqueCount="2904">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2928" uniqueCount="2928">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>DE NOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Northeimer Sport und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EPS</x:t>
   </x:si>
   <x:si>
     <x:t>"ISATT innovatives Steuerungs- und Automatisierungstechnik Team GmbH"</x:t>
   </x:si>
   <x:si>
     <x:t>DE CLA</x:t>
   </x:si>
   <x:si>
     <x:t>"Liebevoll!" in der Auermühle GmbH</x:t>
   </x:si>
   <x:si>
@@ -143,50 +143,56 @@
   <x:si>
     <x:t>DE ABE</x:t>
   </x:si>
   <x:si>
     <x:t>Abel Mobilfunk GmbH &amp; Co.KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ASP</x:t>
   </x:si>
   <x:si>
     <x:t>Abfallentsorgungs- &amp; Stadtreinigungsbetrieb Paderborn - ASP-</x:t>
   </x:si>
   <x:si>
     <x:t>DE ACE</x:t>
   </x:si>
   <x:si>
     <x:t>Acemo GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ABP</x:t>
   </x:si>
   <x:si>
     <x:t>Adaptive Balancing Power GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ADH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adelholzener Alpenquellen GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE ADI</x:t>
   </x:si>
   <x:si>
     <x:t>ADITES GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AEP</x:t>
   </x:si>
   <x:si>
     <x:t>ads-tec Energy Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ADV</x:t>
   </x:si>
   <x:si>
     <x:t>advercharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AED</x:t>
   </x:si>
   <x:si>
     <x:t>aedes engineering GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AEG</x:t>
@@ -701,90 +707,96 @@
   <x:si>
     <x:t>DE BAD</x:t>
   </x:si>
   <x:si>
     <x:t>badenova AG &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE B02</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bähre Energie- &amp; Haustechnik GmbH     </x:t>
   </x:si>
   <x:si>
     <x:t>DE VMO</x:t>
   </x:si>
   <x:si>
     <x:t>barely digital GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BGE</x:t>
   </x:si>
   <x:si>
     <x:t>Barwig Group GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE BZI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BASTIZI Photovoltaik und Energieeffizenz</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 012</x:t>
   </x:si>
   <x:si>
     <x:t>Bauer Elektroanlagen Süd GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEE</x:t>
   </x:si>
   <x:si>
     <x:t>Bauer Energietechnik e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE MB1</x:t>
   </x:si>
   <x:si>
     <x:t>Bauer Unternehmensgruppe GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Bauernladen Dölger</x:t>
   </x:si>
   <x:si>
     <x:t>DE BM1</x:t>
   </x:si>
   <x:si>
     <x:t>Bayerische Motoren Werke AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BTV</x:t>
   </x:si>
   <x:si>
     <x:t>Bayerischer Tennis-Verband Betriebs-GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 122</x:t>
   </x:si>
   <x:si>
-    <x:t>BayWa Mobility Solutions GmbH</x:t>
+    <x:t>BayWa Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE 308</x:t>
   </x:si>
   <x:si>
     <x:t>BBM Baumarkt Barsinghausen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BDE</x:t>
   </x:si>
   <x:si>
     <x:t>BDEW Bundesverband der Energie- und Wasserwirtschaft e.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE BWV</x:t>
   </x:si>
   <x:si>
     <x:t>Beamtenwohnungsverein eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BBE</x:t>
   </x:si>
   <x:si>
     <x:t>BEB+ Energies GmbH</x:t>
   </x:si>
@@ -887,4476 +899,4500 @@
   <x:si>
     <x:t>DE BES</x:t>
   </x:si>
   <x:si>
     <x:t>BES - Badische Energie-Servicegesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BHJ</x:t>
   </x:si>
   <x:si>
     <x:t>Betriebsholding Familie Jepsen eGbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEU</x:t>
   </x:si>
   <x:si>
     <x:t>BEU GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEW</x:t>
   </x:si>
   <x:si>
     <x:t>BEW Bergische Energie- und Wasser-Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BFM Immobilien GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIDIREX GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIGGE ENERGIE GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIGGE ENERGIE Ladeinfrastruktur GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BXX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bill-X GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Energie Pirmasens GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK Benzin-Kontor Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blücher Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE WAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bojani GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bona GmbH Deutschland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bornewasser e.K. Licht-, Kraft-, Industrie-Anlagen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP Europa SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E4M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Braun Energiedienstleistungen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Braunschweiger Versorgungs-Aktiengesellschaft &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAWO GE Solution LIS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREPARK GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AMW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brouwer Estate GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BruderhausDiakonie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brümmer -u. Henkelmann GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brunel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTB Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buchholz Digital GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BürgerEnergie Nordschwarzwald-Gäu eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Burghardt Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buscher Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BWF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BwFuhrparkService GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE C44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campingpark Heidewald</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campingplatz Auf dem Simpel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campingplatz Stover Strand International Kloodt OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caravan Center Bocholt GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CardTank24, Inh. Ralf Gilbert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caritas - Altenhilfe Dortmund GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caritasverband im Dekanat Ahaus-Vreden e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carl Knauber Holding GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAG Notlichtsysteme GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENERO Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGM Clinical Europe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CAF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charge at Friends GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chargecloud GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CPW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargeForce (GmbH &amp; Co.) KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargeHere GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargemaker GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargePoint Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CPO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargePool GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHARGEUNITY GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargeX GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CCP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charging+ GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargit B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemnitzer Siedlungsgemeinschaft eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Christian Böwing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Christine Schäfer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle K Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIRRANTIC GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cityca e-carsharing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CIW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citywatt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Claus Heinemann Elektroanlagen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cocharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfortcharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONNECT Charge Bridge UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE V2G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COUNTROL GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cowelio GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cramer-Mühle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cross Market Places GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CT Mineralöle GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cubos Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CUL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Culinarium GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curious Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUT! Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 596</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Czogalla </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>da emobil GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DaDaCon GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Buses Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daniel Booms</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DKU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Das Kubatzki Hotelgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DCZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>decarbon1ze GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dein elektroladen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denkfabrik im Grünen Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Post AG neu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHER MOTORYACHTVERBAND e.V. (DMYV)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsches Rotes Kreuz, Kreisverband Gelsenkirchen e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTZ Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DGV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG Nexolution Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diederichs Karosserieteile GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Charging Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE D24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digitalexperten24 UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DirectCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dittes Oberflächentechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKV EURO SERVICE GmbH + Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DSB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domäne Schaumburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donau-Stadtwerke Dillingen-Lauingen Heimatenergie GmbH (DSDL Heimatenergie GmbH)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dördelmann Backwaren Produktions GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dorfener Bau und Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dörpsmobil Schwedeneck e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dorr Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dortmunder Energie- und Wasserversorgung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPD Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS EMOVA GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS Steuerberatungsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Strom GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duvenbeck Logistics Holding GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E&amp;L Energie und Ladepunkte GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E. Klein Elektroanlagen GmbH &amp; Co.KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.MAGIS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.ON Drive GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.ON Energie Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA EnergieArchitektur GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AAZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaaze GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAM Natur Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EasyPark GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SHK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eberhard Schmücker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBERwerk GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBM Group GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECE Energy GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eCharge Budenheim GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-clearing.net GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CLV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eClever Systems GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ecoCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ecowerk e-charge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEKA Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEKA Versorgungsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred E-Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDi Energie - Direkt Hohenlohe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE STE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eduard Steffens Bauunternehmung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>effexx green GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGF EnergieGesellschaft Frankenberg mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-Het GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHG Energie Handel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ehrhardt AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHRLE-Consulting GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eichberger Schiffservice-GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Einkaufszentrum Kösener Straße 36-40 GmbH &amp; Co. Verwaltungs KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eins energie in sachsen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eisenacher Versorgungs-Betriebe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EJI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-jin GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elaway GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electra Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätsgenossenschaft Unterneukirchen eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Antholz G.M.B.H.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Hindelang eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Mittelbaden AG &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ETV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Tegernsee Vertriebs- und Service-KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerke Schönau Vertriebs GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Heinemann Inh. Oliver Fassoth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Keßler GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Kock GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Kury</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Lillich GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Morawetz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Obernauer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>elektroauto.at Handels GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro-Germey GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>elexon GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eliso GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elli Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elmer ... die Autowelt Emsdetten GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eLoaded GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elonitec GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elwateg-Elektrohandel GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EM1 GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-MAXX GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMB Energie Brandenburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Merge Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-mobilio GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Mobilität Stephan GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE END</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMobility Netzwerk Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EXO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMOXXO GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>empact GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>emvion Smart Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enapi GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NBW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EnBW mobility+ AG &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ODR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EnBW Ostwürttemberg DonauRies AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneco eMobility B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENERANDO Technologies GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enercity Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enercity digital GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie &amp; Mobilität Oranienburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie 360 GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Calw GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Mittelsachsen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie SaarLorLux AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 1ES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energie schwaben gmbh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Service Bietigheim-Bissingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Südbayern GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasser Potsdam GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasser Wahlstedt/Bad Segeberg GmbH &amp; Co. KG (ews)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wassergesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasserversorgung Bonn/Rhein-Sieg GmbH (EnW Bonn/Rhein-Sieg)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wasserversorgung Bruchsal GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wasserversorgung Bünde Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wasserwerke Bautzen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wirtschaftsberatung Herbert Oepen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Waldeck-Frankenberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiedienste der Landeshauptstadt Stuttgart GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegenossenschaft Chemnitz - Zwickau eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegenossenschaft für Wittmund eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegewinner eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiekonzept Ortenau GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energielenker service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energielösung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERM</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Energieservice Rhein-Main GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieservice-Ratingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ALZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Alzenau GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Apolda GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Dahlenburg-Bleckede AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Filstal GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Gera GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Inselsberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Klettgau-Rheintal GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Leverkusen GmbH &amp; Co. KG (EVL)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Limburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Main-Spessart GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Mittelrhein AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Nordhausen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TOB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Oberhausen AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ROD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Rodau GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Rudolstadt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Sylt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewelten Oberaudorf GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Dannstadter Höhe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Waldbröl GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Zeulenroda GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EQE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enerquinn GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enewa GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGIE Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENIO GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enpulse Ventures GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensev GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTEGA Plus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>envia Mitteldeutsche Energie AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPC 1 GmbH &amp; Co.KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epping Green Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eprimo GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ercoteq Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-regio GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erhard Nübler Pension Brunnenhof</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erich-Alexander-Hinz e.K. Hotel Kurhaus am Inselsee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erinion GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESB GmbH Elektromontage, Steuerungsbau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-service energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>esploro projects GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eßer Office GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esslinger Omnibusverkehr E. Fischle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E2S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Este Energy Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESWE Versorgungs AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EUL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eulektro GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUROGATE Technical Services GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euskirchener Baugesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EV Freaks GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>evd energieversorgung dormagen gmbh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVE Energieversorgung Elbtalaue GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVH GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVI Energieversorgung Hildesheim GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DRV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN Drive GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolve Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Eichsfeldgas GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Pricing GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Schmid GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWE Go GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWE Go HOCHTIEF Ladepartner GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-werk Sachsenwald GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWN Entsorgungswerk für Nuklearanlagen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWR Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWS Elektrizitätswerke Schönau eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWV Energie- und Wasser-Versorgung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EZE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eze.network GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FSD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fahrschule Dovermann</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fahrschule Gödde MobilitätsCoaching GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAHRWerk statt stillstand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FairEnergie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Family Hotel Oberhof GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAMIS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Färber Hotelbetriebs GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastned Deutschland GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feldhaus Immobilien GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fenster Fassade Service König GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KFB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fidelis hospitality Kaufbeuren GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ILA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelis Hospitality Landshut GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fidelis hospitality Neu-Isenburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Fiege Logistik Stiftung &amp; Co. KG </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Filderstadtwerke</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fillibri GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIN-Green OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fink IT-Solutions GmbH &amp;. Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fip Charging GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRMENLADEN GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAVIA IT-Management GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FlippCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Floading Energy Infra B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Florian Reitgaßl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Energie &amp; Wasser GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Erfurt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Köln/Bonn Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen München Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Paderborn/Lippstadt Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Stuttgart Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLVW Marketing GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORD SMART MOBILITY U.K. LIMITED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford-Werke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE V8K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fortuna hospitality GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frank Görlitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ACF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frank Wagner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FUW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franke &amp; Werner GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LOH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franz Davids, Loherhof GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franz-Josef Küppers e.K.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fraport AG Frankfurt Airport Services Worldwide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fraunhofer-Gesellschaft zur Förderung der angewandten Forschung eingetragener Verein</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Friedrich Wohnen &amp; Pflegen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>frischli Milchwerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>frischli Milchwerke GmbH &amp; Co. Huber oHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FYT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRYTE Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSN Autozentrum Eschengrund GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Future Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Charge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasversorgung Pforzheim Land GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gebäudemanagement und Systemtechnik KNAUFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gebr Nüsken oHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gebrüder Miller, Elektrizitätsversorgung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geise Elektrotechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GELSENWASSER AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GMA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Altenbeken</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Bodenwöhr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Grömitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Holdorf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OTW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Ottersweier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Schafflund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE STH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Seth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Sievertstedt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE UHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Unterhaching</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Baiersbronn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Garmisch-Partenkirchen, KU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Gundelfingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Haßloch GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Kiefersfelden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Krauchenwies - Stromversorgung -</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Murnau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Nümbrecht GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Ruppichteroth GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Steißlingen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Stockelsdorf GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GSP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Südpfalz GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GNO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENO Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENO-HAUS Stuttgart GmbH &amp; Co.KG - Verwaltungsgesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEO Gesellschaft für Energieversorgung Ostalb mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GGB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Georg Große Böckmann</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gepvolt SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LKB</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Gesellschaft für Verhaltensmedizin und Gesundheitsforschung AG </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GETEC mobility solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFW-BAU Gesellschaft zur Förderung des Westfälischen Baugewerbes mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GGW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGEW, Gruppen-Gas- und Elektrizitätswerk Bergstraße Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ght GmbH Elektronik im Verkehr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIGAENERGIE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GK SOFTWARE SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 930</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Glaubenszentrum e.V. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glinicke Energie + Service GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GLS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLS Gemeinschaftsbank e.G.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLS Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Betonelemente Vöhringen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Parking Services GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Süd GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golfclub Hösel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golfplatz Altenstadt GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golfplatz Eggeberg GmbH &amp; Co. Anlagen KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gothaer Stadtwerke ENERGIE GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GP JOULE Connect GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graf Hardenberg GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GDF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GraphDefined GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green Camping am Rhein</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green Flash GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greenbox Mobile Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GreenCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GreenFlux Assets B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greenman Energy Operations GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grid &amp; Co. GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Große Entrup Photovoltaik GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GKL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Große Kreisstadt Leimen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Group24 AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grundstücksgesellschaft Bad Honnef mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grüne Energie GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grünstrom Ladepark A44 GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grünstrom Meiningen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Grünwelt Wärmestrom GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GS Die Genossenschaft eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSG Berlin GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guido Nußbaum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Günter Ott - Ihre Gebäudereinigung e.K. Inh. Thomas Ott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GCB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GüstrowCard Betreibergesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gutshof Rethmar Betriebsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GVG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVG Rhein-Erft GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE H2M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H2 MOBILITY Deutschland GmbH &amp; Co KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HA Energieerzeugung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hagemeyer Retail GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hager Electro GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HagerEnergy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hailo-Werk Rudolf Loh GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halberstadtwerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HMW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haller Mobilität und Wärme GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>halstrup-walcher GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Hamburg Verkehrsanlagen GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SNH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamburger Energienetze GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamburger Energiewerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hamburger Energiewerke Mobil GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HWA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hans Wagner GmbH Mineralölvertrieb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HLG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hansestadt Lüneburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HanseWerk AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harald Gyo und Mirko Gyo GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harald Knaus Der Elektroprofi GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harz Energie GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HKO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hauptzollamt Koblenz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Havelland-Solar Immobilien GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hectronic GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hedin Automotive Services GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 19A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEG Energie GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SSO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heidekreis e-mobil GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heidenheimer Zeitung Gesellschaft mit beschränkter Haftung u. Co. Kommanditgesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heil Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HeimatEnergie+ GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heinrich Fip GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 5HE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heitzer GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KFG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Helmer GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henkel AG &amp; Co. KGaA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEOS Object GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermann Reckers GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hermes Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hesotec electrify gmbh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HCP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HeyCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HM Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 1ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOBA Green Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HochsauerlandEnergie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE UCB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschule Trier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HTL</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOCHTIEF Ladepartner GmbH  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HM0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hohe Mark Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HomE of Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 573</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Hoppmann &amp; Schneider GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Albena</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ADS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel An der Sauer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Antoniushof Sanladerer OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HKT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Krone Tübingen Stagl-Schlagenhauff GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Neuwarft Ketelsen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Osterfeld GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Sellhorn Gastronomie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Terrassenhof GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Wardenburger Hof Christian Fischbeck e.K.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotelbetriebsgesellschaft Zwenkau mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HOZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotz GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR-Tech e.K.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubertus Wiemers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubject GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ICD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubject Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUMMEL energize e. K.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUMMEL Systemhaus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HURTER NETCOM IT-Systemmanagement GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hymes Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IAV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAV GmbH Ingenieurgesellschaft Auto und Verkehr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ib company GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ICA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICA Chipkartensysteme GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IKT Regio-Netzwerk GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ILI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILIOS Company UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE VKW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>illwerke vkw AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Immobilien Reparatur- und Servicegesellschaft mbH Neubrandenburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE INE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In(n) Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE VAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>InCharge AB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IKW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing. Konrad Weinmann GmbH + Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ing. W. Riemer GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE I2G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>inno2grid GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE INN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>innocept mobility UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INOL GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inselparkplatz Dagebüll GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inselwerke eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>integrierte Dienste, gemeinnützige Gesellschaft mit beschränkter Haftung | iD GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Inter Medical Medizintechnik GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IO-Dynamics GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONITY GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IOY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IONITY Holding GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP Innovative Power GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IQE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>iQma Energy GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isabell De Saedeleer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isabellenhütte Heusler GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ista Express Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE IST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ista SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ITN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT Neeb GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ITM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>item Industrietechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IW-Service Thomas Mertens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ZAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J.W. Zander GmbH &amp; Co. KG Freiburg i.Br.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 2PS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jaguar Land Rover Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 190</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JB Solarstrom </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jenny AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jessen Verwaltung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joachim Buck</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JOB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>job Jenaer Objektmanagement- und Betriebsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jöchle Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE VE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joh.Wilh. von Eicken GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johannes-Diakonie Mosbach</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jolt Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jolt Energy Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jörg Schneider - emmili.de</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HRR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Josefs-Gesellschaft gAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Josefsheim gGmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JRS GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jutzy Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K.A.T. Entwicklungsgesellschaft für Abgasreinigung und Thermographie mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAHAGE Autozentrum GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karin Hertel GmbH &amp; Co. Kommanditgesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karl Frey Campingplatzbetriebe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karl Stengle GmbH &amp; Co KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karosserie + Lack Herrmann GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LUI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kastens Hotel Luisenhof Marie Sdralek geb. Kasten GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Katholische Hospitalvereinigung Weser-Egge gGmbh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaufland Dienstleistung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCS Energy GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEDI Hotel Papenburg GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KHN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KH Energie GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kia Connect GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ABC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiesel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klaus Belger</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klaus Frisch</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLE Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AKD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klindwort Blockheizkraftwerk GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLING Charging Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KLW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Klinik Wartenberg Professor Dr. Selmair GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kloiber GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kluwe Baubedarf GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNÖV-NetT (Breitband) GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koehler Paper SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KommEnergie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kommunalunternehmen Marktredwitz Anstalt des öffentlichen Rechts der Stadt Marktredwitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SLL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kommunalunternehmen Stadtwerke Landsberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kommunalunternehmen Stadtwerke Penzberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kommunalunternehmen Stadtwerke Pfaffenhofen a. d. Ilm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kommunalwind Nord GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Köthen Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KWF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraftwerk Farchant A. Poettinger &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraftwerke Haag GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kramer Elektro-Anlagen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kreissparkasse Halle-Wiedenbrück</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SOK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kreissparkasse Saale-Orla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE T24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KS Holding GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kurprinz 2380 UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KÜS Prüfstelle und KFZ-Sachverständigenbüro Christian Hellmann</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kuster Energy Tankstellen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KIQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KWiQ GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KWMS Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KWS LOCHOW GMBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KZY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KZY Marketplace Solutions GMBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LADE EXPRESS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LADE operate GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LDZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lade.ZEIT GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FFB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladelösungen Fürstenfeldbruck GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE VIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LadeNetz BinaVils GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LKT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladepark Kinzigtal GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LPK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladepark Kreuz-Hilden GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lade-plus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladesonne GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladestationen Südwest GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladestationen Südwest Verwaltungs GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAN1 Hotspots GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landesforsten Rheinland-Pfalz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landgasthof Deinert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Landgasthof Neue Schänke </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landratsamt Rottal-Inn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HLW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LandStrom GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LSL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Langosta Strom-Land Venture (LSLV) GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 24L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEAP 24 Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lebenshilfe Gießen e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lechwerke AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leea GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GKH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lehala Stromproduktions KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LENA Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE XOO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEON Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TLW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leon Werle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LEU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leu Energie GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 251</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LH Beteiligungsgesellschaft mbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Libreo GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licht- und Kraftwerke Sonneberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LichtBlick eMobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LichtBlick SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lidl Dienstleistung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGA Bank eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIMERA Gartenbauservice GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liphora GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LLS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lippstädter Ladesäulen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLM Ladelösung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logistic Concept GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LokalWerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lother GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE N30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPZ Parken &amp; Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRT Automotive GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSW Energie GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LZA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lüdemann &amp; Zankel AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUEB+WOLTERS GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lumosa GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE M8M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>m8mit mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAHLE chargeBIG GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAINGAU Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MNV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mainova Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintal-Werke Gesellschaft mit beschränkter Haftung - Stadtwerke der Stadt Maintal -</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mainzer Golfclub GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malermeister Heddergott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manke Wohnen III GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANN Naturenergie GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marc Robert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MBG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marco Bungalski GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marion Heisterkamp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marita Robert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mark-E Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Markus Königsdorfer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maschinenring Tuttlingen-Stockach GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mauri Bowling Münster GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Max Bögl Stiftung &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mblty GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M-Color Karosserie Lackiererei GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCS Micronic Computer Systeme GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>me energy Technologies GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medical Valley Center GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>medl GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEGA Grüne Energien GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 1K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">meingrünstrom GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meißener Stadtwerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MEB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Menge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MENNEKES Digital Services GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENNEKES Elektrotechnik GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mentorics GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mer Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercedes - AMG Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercedes-Benz AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metzingen Connect GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meygo Charge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MH Vertriebs UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Michael Gebhard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Michael Golz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Midorion GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mieter- und Bauverein Karlsruhe eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MLS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILES Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mindener Stadtwerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minera Kraftstoffe - Mineraloelwerk Rempel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MODEE GmbH Design &amp; Fashion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOIA Operations Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTANA Energieversorgung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE POW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOON POWER GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>morgenEnergie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MLL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mountain Lifestyle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MSU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>msu solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Müller-Mühle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MMX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mumme Energie GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE M30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mundt GmbH Hannover</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mundt GmbH Magdeburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murdoch Consulting GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MVV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVV Energie AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MW 1 Logistik-Zentrum GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MWEnergy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MWG-Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>naturenergie holding AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATURSTROM AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NaturStromHandel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neander Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NSR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NetzService Ruhr GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NeuAmerika GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neubrandenburger Wohnungsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neue Energie Fellbach GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE VEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neue Energien GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neue Energien Hilden GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuhaus &amp; Co Gesellschaft für Logistik OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Generation Energy UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEW Niederrhein Energie und Wasser GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nico Treffkorn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ZSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nicole und Michael von Klitzing GbR VuV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nico's Fahrschule &amp; Bustouristik-GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nine to nine UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 0PS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nissan Automotive Europe SAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NNX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nonoxx pro GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordgröön Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordseeheilbad Borkum GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVATAS GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOFLEET Verwaltungsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NürnbergMesse GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nürtingen Beteiligung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NVB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nvb smart GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG Charging GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OB7 GMBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OBL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Obelisk GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBERHESSISCHE VERSORGUNGS-BETRIEBE AKTIENGESELLSCHAFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OVB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Offenbacher Verkehrs-Betriebe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OHP Automation Systems GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ohra Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OKO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ökoblick AFL UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oli Systems GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLI TransIT GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oliver Duhr, DuSolaris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oliver Göcke</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMS E-Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>On Your Route GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onectro Electro Systems GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ODE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLEN Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osnabrücker Parkstätten- Betriebsgesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osterholzer Stadtwerke GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CPK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ostsee-Campingplatz Kagelbusch L. Gosch GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OUTLETCITY AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Overkott &amp; Garbacz GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P3 re:invent GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PA1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PACE Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Packsize GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PSP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PaderSprinter GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DRZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PamSun GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pariamus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LSB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parkgaragengesellschaft Baden-Baden mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ParkHere GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patt Elektrotechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pattonville Energie und Wasser GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paul Fischer GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paul Schockemöhle Logistics Damme GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PDF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDFC Consulting GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peter &amp; Carl Hans Hansen Baugeschäft Inh. Jan Hansen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peter Greven GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PJE</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Peter Jakob </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PfalzLader GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PUG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pflege- und Gesundheitsservice Cornelia Friedrich GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PhiRoh GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PION Technology AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plenitude On The Road S.r.l., Zweigniederlassung München</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 8PS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plugsurfing GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PMC Personal Mobility Center Nordwest eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE POS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polarstern GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE VP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popp Fahrzeugbau GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porsche Sales &amp; Marketplace GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porsche Zentrum - 5 Seen Hörmann Sportwagen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE UBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POSID Technologies GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PowerGo Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE POJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWERJames GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Präg Strom &amp; Gas GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Privatbrauerei Waldhaus Joh. Schmid GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>projectLIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prometall Fertigungstechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prometall Verwaltungs GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Propan Rheingas GmbH &amp; Co. Kommanditgesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE I64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prox IT UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRS Parkraum Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PSB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PS Bioenergie GmbH &amp; Co.KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pütz Frischdienst &amp; Lebensmittel GmbH Groß- und Einzelhandel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWM GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PYM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pyradise Entertainment Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE Q1B</x:t>
   </x:si>
   <x:si>
-    <x:t>Beyond Fuels GmbH</x:t>
-[...4421 lines deleted...]
-    <x:t>Pyradise Entertainment Gesellschaft mit beschränkter Haftung</x:t>
+    <x:t>Q1 Energie AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE Q1A</x:t>
   </x:si>
   <x:si>
     <x:t>Q1 Tankstellen-Immobilien-Verwaltungs GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QPA</x:t>
   </x:si>
   <x:si>
     <x:t>Q-Park Recharge Germany GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QST</x:t>
   </x:si>
   <x:si>
     <x:t>QUINtec Smart Technology GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QU1</x:t>
   </x:si>
   <x:si>
     <x:t>Quooker Deutschland GmbH</x:t>
   </x:si>
@@ -5591,50 +5627,56 @@
   <x:si>
     <x:t>DE EWR</x:t>
   </x:si>
   <x:si>
     <x:t>RheiNet GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE REW</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinhessische Energie- und Wasserversorgungs-Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE RHG</x:t>
   </x:si>
   <x:si>
     <x:t>rhenag Rheinische Energie Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE REF</x:t>
   </x:si>
   <x:si>
     <x:t>RhönEnergie Fulda GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE RIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Richard EBV</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE REC</x:t>
   </x:si>
   <x:si>
     <x:t>RICHTER ElektroCom GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EFL</x:t>
   </x:si>
   <x:si>
     <x:t>ROAD B.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE RRS</x:t>
   </x:si>
   <x:si>
     <x:t>Roadrunner Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 811</x:t>
   </x:si>
   <x:si>
     <x:t>Robert Bosch Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE RSB</x:t>
@@ -5909,50 +5951,56 @@
   <x:si>
     <x:t>DE SXT</x:t>
   </x:si>
   <x:si>
     <x:t>Sixt GmbH &amp; Co. Autovermietung KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SLT</x:t>
   </x:si>
   <x:si>
     <x:t>SLE - Tourismus und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 342</x:t>
   </x:si>
   <x:si>
     <x:t>SMA Solar Technology AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 5MA</x:t>
   </x:si>
   <x:si>
     <x:t>SmarAct Holding GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ART</x:t>
+  </x:si>
+  <x:si>
+    <x:t>smart EMOTION GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE LND</x:t>
   </x:si>
   <x:si>
     <x:t>smartlab Innovationsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SMO</x:t>
   </x:si>
   <x:si>
     <x:t>smartops GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE S01</x:t>
   </x:si>
   <x:si>
     <x:t>SMATRICS GmbH &amp; Co KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 096</x:t>
   </x:si>
   <x:si>
     <x:t>SMH GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SMC</x:t>
@@ -7079,56 +7127,50 @@
   <x:si>
     <x:t>DE 235</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Neustrelitz Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE NEU</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Neuwied GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE NIE</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Niesky GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WBN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Norderney GmbH</x:t>
   </x:si>
   <x:si>
-    <x:t>DE NOR</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE REM</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Oberkirch GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE OER</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Oerlinghausen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SOH</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Offenbach Holding GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE OLC</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Olching GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE OML</x:t>
@@ -8015,68 +8057,80 @@
   <x:si>
     <x:t>DE TS1</x:t>
   </x:si>
   <x:si>
     <x:t>Thüga SmartService GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TEP</x:t>
   </x:si>
   <x:si>
     <x:t>Tiger Energy Project GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 824</x:t>
   </x:si>
   <x:si>
     <x:t>timpla GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tinkerforge GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE TIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tischlerei Kromp</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE TND</x:t>
   </x:si>
   <x:si>
     <x:t>TND Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TOA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TO Apfelwiese Achim GmbH </x:t>
   </x:si>
   <x:si>
     <x:t>DE DES</x:t>
   </x:si>
   <x:si>
     <x:t>TotalEnergies Marketing Deutschland GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tourismus Buck GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE TDG</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE F95</x:t>
   </x:si>
   <x:si>
     <x:t>TR plus Gebäudereinigung GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TRA</x:t>
   </x:si>
   <x:si>
     <x:t>Trafineo GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE T01</x:t>
   </x:si>
   <x:si>
     <x:t>TRATON Charging Solutions AB</x:t>
   </x:si>
   <x:si>
     <x:t>DE 963</x:t>
@@ -8141,50 +8195,56 @@
   <x:si>
     <x:t>DE 368</x:t>
   </x:si>
   <x:si>
     <x:t>Uli Kaiser Elektrotechnik</x:t>
   </x:si>
   <x:si>
     <x:t>DE UTA</x:t>
   </x:si>
   <x:si>
     <x:t>UNION TANK Eckstein GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EDG</x:t>
   </x:si>
   <x:si>
     <x:t>Univers Operations GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 2HD</x:t>
   </x:si>
   <x:si>
     <x:t>Universitätsklinikum Heidelberg</x:t>
   </x:si>
   <x:si>
+    <x:t>DE UWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UWS Service GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE UEZ</x:t>
   </x:si>
   <x:si>
     <x:t>ÜZ Mainfranken eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE UEN</x:t>
   </x:si>
   <x:si>
     <x:t>ÜZW Energie AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SYC</x:t>
   </x:si>
   <x:si>
     <x:t>valantic Software &amp; Technology Innovations GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VES</x:t>
   </x:si>
   <x:si>
     <x:t>Vattenfall Europe Sales GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE APL</x:t>
@@ -8697,50 +8757,62 @@
     <x:t>WPE Münsterland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WSW</x:t>
   </x:si>
   <x:si>
     <x:t>WSW Energie &amp; Wasser AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWL</x:t>
   </x:si>
   <x:si>
     <x:t>Wupperlager GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FKU</x:t>
   </x:si>
   <x:si>
     <x:t>Würth Elektrogroßhandel GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE WEE</x:t>
   </x:si>
   <x:si>
     <x:t>X Nordrhein-Westfalen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE X4E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>X4Oxygen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zegra Spargelwelt GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ZFP</x:t>
   </x:si>
   <x:si>
     <x:t>Zentrum für Psychiatrie Südwürttemberg</x:t>
   </x:si>
   <x:si>
     <x:t>DE ZSW</x:t>
   </x:si>
   <x:si>
     <x:t>Zentrum für Sonnenenergie- und Wasserstoff-Forschung Baden-Württemberg (ZSW)</x:t>
   </x:si>
   <x:si>
     <x:t>DE ZVG</x:t>
   </x:si>
   <x:si>
     <x:t>Zweckverband Gruppenwasserwerk Dieburg Körperschaft des öffentlichen Rechts</x:t>
   </x:si>
   <x:si>
     <x:t>DE 191</x:t>
   </x:si>
   <x:si>
     <x:t>Zweckverband Landeswasserversorgung</x:t>
   </x:si>
@@ -8787,52 +8859,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1452" totalsRowShown="0">
-  <x:autoFilter ref="A1:B1452"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1464" totalsRowShown="0">
+  <x:autoFilter ref="A1:B1464"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Code"/>
     <x:tableColumn id="2" name="Company"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -9088,51 +9160,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B1452"/>
+  <x:dimension ref="A1:B1464"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -20712,50 +20784,146 @@
         <x:v>2897</x:v>
       </x:c>
     </x:row>
     <x:row r="1450" spans="1:2">
       <x:c r="A1450" s="0" t="s">
         <x:v>2898</x:v>
       </x:c>
       <x:c r="B1450" s="0" t="s">
         <x:v>2899</x:v>
       </x:c>
     </x:row>
     <x:row r="1451" spans="1:2">
       <x:c r="A1451" s="0" t="s">
         <x:v>2900</x:v>
       </x:c>
       <x:c r="B1451" s="0" t="s">
         <x:v>2901</x:v>
       </x:c>
     </x:row>
     <x:row r="1452" spans="1:2">
       <x:c r="A1452" s="0" t="s">
         <x:v>2902</x:v>
       </x:c>
       <x:c r="B1452" s="0" t="s">
         <x:v>2903</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1453" spans="1:2">
+      <x:c r="A1453" s="0" t="s">
+        <x:v>2904</x:v>
+      </x:c>
+      <x:c r="B1453" s="0" t="s">
+        <x:v>2905</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1454" spans="1:2">
+      <x:c r="A1454" s="0" t="s">
+        <x:v>2906</x:v>
+      </x:c>
+      <x:c r="B1454" s="0" t="s">
+        <x:v>2907</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1455" spans="1:2">
+      <x:c r="A1455" s="0" t="s">
+        <x:v>2908</x:v>
+      </x:c>
+      <x:c r="B1455" s="0" t="s">
+        <x:v>2909</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1456" spans="1:2">
+      <x:c r="A1456" s="0" t="s">
+        <x:v>2910</x:v>
+      </x:c>
+      <x:c r="B1456" s="0" t="s">
+        <x:v>2911</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1457" spans="1:2">
+      <x:c r="A1457" s="0" t="s">
+        <x:v>2912</x:v>
+      </x:c>
+      <x:c r="B1457" s="0" t="s">
+        <x:v>2913</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1458" spans="1:2">
+      <x:c r="A1458" s="0" t="s">
+        <x:v>2914</x:v>
+      </x:c>
+      <x:c r="B1458" s="0" t="s">
+        <x:v>2915</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1459" spans="1:2">
+      <x:c r="A1459" s="0" t="s">
+        <x:v>2916</x:v>
+      </x:c>
+      <x:c r="B1459" s="0" t="s">
+        <x:v>2917</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1460" spans="1:2">
+      <x:c r="A1460" s="0" t="s">
+        <x:v>2918</x:v>
+      </x:c>
+      <x:c r="B1460" s="0" t="s">
+        <x:v>2919</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1461" spans="1:2">
+      <x:c r="A1461" s="0" t="s">
+        <x:v>2920</x:v>
+      </x:c>
+      <x:c r="B1461" s="0" t="s">
+        <x:v>2921</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1462" spans="1:2">
+      <x:c r="A1462" s="0" t="s">
+        <x:v>2922</x:v>
+      </x:c>
+      <x:c r="B1462" s="0" t="s">
+        <x:v>2923</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1463" spans="1:2">
+      <x:c r="A1463" s="0" t="s">
+        <x:v>2924</x:v>
+      </x:c>
+      <x:c r="B1463" s="0" t="s">
+        <x:v>2925</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1464" spans="1:2">
+      <x:c r="A1464" s="0" t="s">
+        <x:v>2926</x:v>
+      </x:c>
+      <x:c r="B1464" s="0" t="s">
+        <x:v>2927</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>