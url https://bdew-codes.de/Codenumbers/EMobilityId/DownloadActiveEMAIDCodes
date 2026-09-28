--- v6 (2026-09-08)
+++ v7 (2026-09-28)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23e6653a626a44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b07cc9b5add4458ea5db5db9e6d31c0a.psmdcp" Id="R8ad706eb2c7f492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f9dd565c2f43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8a4b3cef5b2444ab42c58c81cf8a6bd.psmdcp" Id="R22d8e0f7157c4df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Providerlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2928" uniqueCount="2928">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2952" uniqueCount="2952">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>DE NOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Northeimer Sport und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EPS</x:t>
   </x:si>
   <x:si>
     <x:t>"ISATT innovatives Steuerungs- und Automatisierungstechnik Team GmbH"</x:t>
   </x:si>
   <x:si>
     <x:t>DE CLA</x:t>
   </x:si>
   <x:si>
     <x:t>"Liebevoll!" in der Auermühle GmbH</x:t>
   </x:si>
   <x:si>
@@ -515,50 +515,56 @@
   <x:si>
     <x:t>DE HAE</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Haese GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AID</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus im Dreisamtal GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KAH</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus KAHLE GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE AKE</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Koch GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE KRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Kramer e. K. - Inhaber: Bernd Moser</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE OSS</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Martin Osseforth GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ASL</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Schubnell OHG</x:t>
   </x:si>
   <x:si>
     <x:t>DE AS1</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Selm GmbH &amp; Co. Kommanditgesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE 552</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Sorg GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ABD</x:t>
@@ -869,50 +875,56 @@
   <x:si>
     <x:t>DE BSW</x:t>
   </x:si>
   <x:si>
     <x:t>Berliner Stadtwerke GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BKP</x:t>
   </x:si>
   <x:si>
     <x:t>Berliner Stadtwerke KommunalPartner GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BVB</x:t>
   </x:si>
   <x:si>
     <x:t>Berliner Volksbank eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE UBE</x:t>
   </x:si>
   <x:si>
     <x:t>Berner Elektrotechnik GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE BFW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berufsförderungswerk Hamm GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 555</x:t>
   </x:si>
   <x:si>
     <x:t>Berufsgenossenschaft Energie Textil Elektro Medienerzeugnisse</x:t>
   </x:si>
   <x:si>
     <x:t>DE BES</x:t>
   </x:si>
   <x:si>
     <x:t>BES - Badische Energie-Servicegesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BHJ</x:t>
   </x:si>
   <x:si>
     <x:t>Betriebsholding Familie Jepsen eGbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEU</x:t>
   </x:si>
   <x:si>
     <x:t>BEU GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEW</x:t>
@@ -1727,50 +1739,56 @@
   <x:si>
     <x:t>DE EVB</x:t>
   </x:si>
   <x:si>
     <x:t>Eisenacher Versorgungs-Betriebe GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EJI</x:t>
   </x:si>
   <x:si>
     <x:t>e-jin GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELY</x:t>
   </x:si>
   <x:si>
     <x:t>Elaway GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELD</x:t>
   </x:si>
   <x:si>
     <x:t>Electra Germany GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE EFM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ElectroFleet Mobility GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE EGS</x:t>
   </x:si>
   <x:si>
     <x:t>Elektrizitätsgenossenschaft Unterneukirchen eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ECO</x:t>
   </x:si>
   <x:si>
     <x:t>Elektrizitätswerk Antholz G.M.B.H.</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWH</x:t>
   </x:si>
   <x:si>
     <x:t>Elektrizitätswerk Hindelang eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWM</x:t>
   </x:si>
   <x:si>
     <x:t>Elektrizitätswerk Mittelbaden AG &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ETV</x:t>
@@ -2237,50 +2255,56 @@
   <x:si>
     <x:t>DE EWO</x:t>
   </x:si>
   <x:si>
     <x:t>Energiewelten Oberaudorf GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWD</x:t>
   </x:si>
   <x:si>
     <x:t>Energiewerke Dannstadter Höhe GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWW</x:t>
   </x:si>
   <x:si>
     <x:t>Energiewerke Waldbröl GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWZ</x:t>
   </x:si>
   <x:si>
     <x:t>Energiewerke Zeulenroda GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE EGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energydata GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE EQE</x:t>
   </x:si>
   <x:si>
     <x:t>enerquinn GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EN0</x:t>
   </x:si>
   <x:si>
     <x:t>enewa GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EDK</x:t>
   </x:si>
   <x:si>
     <x:t>ENGIE Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ETS</x:t>
   </x:si>
   <x:si>
     <x:t>ENIO GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CHI</x:t>
@@ -2435,50 +2459,56 @@
   <x:si>
     <x:t>DE EVH</x:t>
   </x:si>
   <x:si>
     <x:t>EVH GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EHI</x:t>
   </x:si>
   <x:si>
     <x:t>EVI Energieversorgung Hildesheim GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE DRV</x:t>
   </x:si>
   <x:si>
     <x:t>EVN Drive GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DPC</x:t>
   </x:si>
   <x:si>
     <x:t>Evolve Energy GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EV-Port GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE EIC</x:t>
   </x:si>
   <x:si>
     <x:t>EW Eichsfeldgas GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EVP</x:t>
   </x:si>
   <x:si>
     <x:t>EW Pricing GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EW2</x:t>
   </x:si>
   <x:si>
     <x:t>EW Schmid GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWE</x:t>
   </x:si>
   <x:si>
     <x:t>EWE Go GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EHT</x:t>
@@ -2645,50 +2675,56 @@
   <x:si>
     <x:t>DE FVA</x:t>
   </x:si>
   <x:si>
     <x:t>FLAVIA IT-Management GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FLP</x:t>
   </x:si>
   <x:si>
     <x:t>FlippCharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FLD</x:t>
   </x:si>
   <x:si>
     <x:t>Floading Energy Infra B.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE RCS</x:t>
   </x:si>
   <x:si>
     <x:t>Florian Reitgaßl</x:t>
   </x:si>
   <x:si>
+    <x:t>DE FLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flotteladen GbR</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE BER</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Energie &amp; Wasser GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FEG</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Erfurt GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CGN</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Köln/Bonn Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE FMG</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen München Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE PAD</x:t>
@@ -2783,50 +2819,56 @@
   <x:si>
     <x:t>DE FR3</x:t>
   </x:si>
   <x:si>
     <x:t>frischli Milchwerke GmbH &amp; Co. Huber oHG</x:t>
   </x:si>
   <x:si>
     <x:t>DE FYT</x:t>
   </x:si>
   <x:si>
     <x:t>FRYTE Mobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ESC</x:t>
   </x:si>
   <x:si>
     <x:t>FSN Autozentrum Eschengrund GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FUE</x:t>
   </x:si>
   <x:si>
     <x:t>Future Energy GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE FYE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FY Energy GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE GCX</x:t>
   </x:si>
   <x:si>
     <x:t>G Charge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GVP</x:t>
   </x:si>
   <x:si>
     <x:t>Gasversorgung Pforzheim Land GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KGL</x:t>
   </x:si>
   <x:si>
     <x:t>Gebäudemanagement und Systemtechnik KNAUFT</x:t>
   </x:si>
   <x:si>
     <x:t>DE NUE</x:t>
   </x:si>
   <x:si>
     <x:t>Gebr Nüsken oHG</x:t>
   </x:si>
   <x:si>
     <x:t>DE GME</x:t>
@@ -2978,51 +3020,51 @@
   <x:si>
     <x:t>GENO Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GHS</x:t>
   </x:si>
   <x:si>
     <x:t>GENO-HAUS Stuttgart GmbH &amp; Co.KG - Verwaltungsgesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE GEO</x:t>
   </x:si>
   <x:si>
     <x:t>GEO Gesellschaft für Energieversorgung Ostalb mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GGB</x:t>
   </x:si>
   <x:si>
     <x:t>Georg Große Böckmann</x:t>
   </x:si>
   <x:si>
     <x:t>DE GEP</x:t>
   </x:si>
   <x:si>
-    <x:t>Gepvolt SE</x:t>
+    <x:t>GEPVOLT 4 BATTERY GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LKB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Gesellschaft für Verhaltensmedizin und Gesundheitsforschung AG </x:t>
   </x:si>
   <x:si>
     <x:t>DE GMS</x:t>
   </x:si>
   <x:si>
     <x:t>GETEC mobility solutions GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 138</x:t>
   </x:si>
   <x:si>
     <x:t>GFW-BAU Gesellschaft zur Förderung des Westfälischen Baugewerbes mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GGW</x:t>
   </x:si>
   <x:si>
     <x:t>GGEW, Gruppen-Gas- und Elektrizitätswerk Bergstraße Aktiengesellschaft</x:t>
   </x:si>
@@ -3815,50 +3857,56 @@
   <x:si>
     <x:t>DE ITM</x:t>
   </x:si>
   <x:si>
     <x:t>item Industrietechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PID</x:t>
   </x:si>
   <x:si>
     <x:t>IW-Service Thomas Mertens</x:t>
   </x:si>
   <x:si>
     <x:t>DE ZAN</x:t>
   </x:si>
   <x:si>
     <x:t>J.W. Zander GmbH &amp; Co. KG Freiburg i.Br.</x:t>
   </x:si>
   <x:si>
     <x:t>DE 2PS</x:t>
   </x:si>
   <x:si>
     <x:t>Jaguar Land Rover Limited</x:t>
   </x:si>
   <x:si>
+    <x:t>DE JAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Janssen Mineralöle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 190</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JB Solarstrom </x:t>
   </x:si>
   <x:si>
     <x:t>DE JEV</x:t>
   </x:si>
   <x:si>
     <x:t>Jenny AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE JES</x:t>
   </x:si>
   <x:si>
     <x:t>Jessen Verwaltung GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE JAI</x:t>
   </x:si>
   <x:si>
     <x:t>Joachim Buck</x:t>
   </x:si>
   <x:si>
     <x:t>DE JOB</x:t>
@@ -5489,50 +5537,56 @@
   <x:si>
     <x:t>DE RSR</x:t>
   </x:si>
   <x:si>
     <x:t>Raiffeisenbank Straubing eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RNM</x:t>
   </x:si>
   <x:si>
     <x:t>Raiffeisen-Warengenossenschaft Niedersachsen Mitte eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RWG</x:t>
   </x:si>
   <x:si>
     <x:t>Raiffeisen-Warengenossenschaft Osthannover eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RAG</x:t>
   </x:si>
   <x:si>
     <x:t>Railand Raiffeisen AG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE RST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAISA eG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE RWV</x:t>
   </x:si>
   <x:si>
     <x:t>Rathenower Wärmeversorgung GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE REA</x:t>
   </x:si>
   <x:si>
     <x:t>REA eCharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RED</x:t>
   </x:si>
   <x:si>
     <x:t>redpepperIT UG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE ONE</x:t>
   </x:si>
   <x:si>
     <x:t>reev GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RIT</x:t>
@@ -6023,50 +6077,56 @@
   <x:si>
     <x:t>DE 1EC</x:t>
   </x:si>
   <x:si>
     <x:t>solar-bewegt uG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE SLP</x:t>
   </x:si>
   <x:si>
     <x:t>SolarLoader+ GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LVP</x:t>
   </x:si>
   <x:si>
     <x:t>solid GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SOM</x:t>
   </x:si>
   <x:si>
     <x:t>SOLIX ENERGIE aus Bürgerhand Rheinhessen eG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE SO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solutec GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE SKO</x:t>
   </x:si>
   <x:si>
     <x:t>Sonektro GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 229</x:t>
   </x:si>
   <x:si>
     <x:t>Sonne Tanken GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SAT</x:t>
   </x:si>
   <x:si>
     <x:t>Sonnen- und Alternativ-Technik GmbH u. Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SBC</x:t>
   </x:si>
   <x:si>
     <x:t>Sonnenbatterie Center Franken GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SI6</x:t>
@@ -6755,50 +6815,56 @@
   <x:si>
     <x:t>DE SHU</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Hanau Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE HMS</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Hann. Münden Energien GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HAS</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Haslach i.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE HAT</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Hattingen GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE HVB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stadtwerke Havelberg GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 1HD</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Heidelberg Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SHE</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Heidenheim Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE SHN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Heilbronn GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 237</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Hemer Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE HBN</x:t>
@@ -8075,54 +8141,60 @@
   <x:si>
     <x:t>DE WRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tinkerforge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TIK</x:t>
   </x:si>
   <x:si>
     <x:t>Tischlerei Kromp</x:t>
   </x:si>
   <x:si>
     <x:t>DE TND</x:t>
   </x:si>
   <x:si>
     <x:t>TND Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TOA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TO Apfelwiese Achim GmbH </x:t>
   </x:si>
   <x:si>
+    <x:t>DE PFG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tönnies Lebensmittel GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE DES</x:t>
   </x:si>
   <x:si>
-    <x:t>TotalEnergies Marketing Deutschland GmbH</x:t>
+    <x:t>TotalEnergies Charging Solutions Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 423</x:t>
   </x:si>
   <x:si>
     <x:t>Tourismus Buck GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TDG</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE F95</x:t>
   </x:si>
   <x:si>
     <x:t>TR plus Gebäudereinigung GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TRA</x:t>
   </x:si>
   <x:si>
     <x:t>Trafineo GmbH &amp; Co. KG</x:t>
   </x:si>
@@ -8348,51 +8420,51 @@
   <x:si>
     <x:t>VIRTA International GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VB1</x:t>
   </x:si>
   <x:si>
     <x:t>Volksbank Heiden eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 593</x:t>
   </x:si>
   <x:si>
     <x:t>Volksbank Selm-Bork eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE NFZ</x:t>
   </x:si>
   <x:si>
     <x:t>Volkswagen Zentrum Oldenburg GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VCX</x:t>
   </x:si>
   <x:si>
-    <x:t>Voltaik Check OHG</x:t>
+    <x:t>Voltaik Check Inh. Enno Jürgens e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE VTE</x:t>
   </x:si>
   <x:si>
     <x:t>Voltedge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 474</x:t>
   </x:si>
   <x:si>
     <x:t>Voltpark Diemelstadt GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 779</x:t>
   </x:si>
   <x:si>
     <x:t>Voltus GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VOR</x:t>
   </x:si>
   <x:si>
     <x:t>Vorbeck GmbH &amp; Co. KG</x:t>
   </x:si>
@@ -8474,51 +8546,51 @@
   <x:si>
     <x:t>Wattif Europe GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FSW</x:t>
   </x:si>
   <x:si>
     <x:t>WBF-Wirtschaftsbetriebe Freital GmbH, Beteiligungs- und Verwaltungsgesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE WVP</x:t>
   </x:si>
   <x:si>
     <x:t>Wealth Values GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WTE</x:t>
   </x:si>
   <x:si>
     <x:t>WEAT Electronic Datenservice GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WWS</x:t>
   </x:si>
   <x:si>
-    <x:t>Weber + Wimmer Beteiligungs GmbH</x:t>
+    <x:t>Weber + Wimmer Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FGH</x:t>
   </x:si>
   <x:si>
     <x:t>WEDLICH Green Station GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TAL</x:t>
   </x:si>
   <x:si>
     <x:t>WEG Wreecher Idyll</x:t>
   </x:si>
   <x:si>
     <x:t>DE WGT</x:t>
   </x:si>
   <x:si>
     <x:t>Weingut Becker</x:t>
   </x:si>
   <x:si>
     <x:t>DE WKW</x:t>
   </x:si>
   <x:si>
     <x:t>Weißachtal-Kraftwerke eG</x:t>
   </x:si>
@@ -8859,52 +8931,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1464" totalsRowShown="0">
-  <x:autoFilter ref="A1:B1464"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1476" totalsRowShown="0">
+  <x:autoFilter ref="A1:B1476"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Code"/>
     <x:tableColumn id="2" name="Company"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -9160,51 +9232,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B1464"/>
+  <x:dimension ref="A1:B1476"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -20880,50 +20952,146 @@
         <x:v>2921</x:v>
       </x:c>
     </x:row>
     <x:row r="1462" spans="1:2">
       <x:c r="A1462" s="0" t="s">
         <x:v>2922</x:v>
       </x:c>
       <x:c r="B1462" s="0" t="s">
         <x:v>2923</x:v>
       </x:c>
     </x:row>
     <x:row r="1463" spans="1:2">
       <x:c r="A1463" s="0" t="s">
         <x:v>2924</x:v>
       </x:c>
       <x:c r="B1463" s="0" t="s">
         <x:v>2925</x:v>
       </x:c>
     </x:row>
     <x:row r="1464" spans="1:2">
       <x:c r="A1464" s="0" t="s">
         <x:v>2926</x:v>
       </x:c>
       <x:c r="B1464" s="0" t="s">
         <x:v>2927</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1465" spans="1:2">
+      <x:c r="A1465" s="0" t="s">
+        <x:v>2928</x:v>
+      </x:c>
+      <x:c r="B1465" s="0" t="s">
+        <x:v>2929</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1466" spans="1:2">
+      <x:c r="A1466" s="0" t="s">
+        <x:v>2930</x:v>
+      </x:c>
+      <x:c r="B1466" s="0" t="s">
+        <x:v>2931</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1467" spans="1:2">
+      <x:c r="A1467" s="0" t="s">
+        <x:v>2932</x:v>
+      </x:c>
+      <x:c r="B1467" s="0" t="s">
+        <x:v>2933</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1468" spans="1:2">
+      <x:c r="A1468" s="0" t="s">
+        <x:v>2934</x:v>
+      </x:c>
+      <x:c r="B1468" s="0" t="s">
+        <x:v>2935</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1469" spans="1:2">
+      <x:c r="A1469" s="0" t="s">
+        <x:v>2936</x:v>
+      </x:c>
+      <x:c r="B1469" s="0" t="s">
+        <x:v>2937</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1470" spans="1:2">
+      <x:c r="A1470" s="0" t="s">
+        <x:v>2938</x:v>
+      </x:c>
+      <x:c r="B1470" s="0" t="s">
+        <x:v>2939</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1471" spans="1:2">
+      <x:c r="A1471" s="0" t="s">
+        <x:v>2940</x:v>
+      </x:c>
+      <x:c r="B1471" s="0" t="s">
+        <x:v>2941</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1472" spans="1:2">
+      <x:c r="A1472" s="0" t="s">
+        <x:v>2942</x:v>
+      </x:c>
+      <x:c r="B1472" s="0" t="s">
+        <x:v>2943</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1473" spans="1:2">
+      <x:c r="A1473" s="0" t="s">
+        <x:v>2944</x:v>
+      </x:c>
+      <x:c r="B1473" s="0" t="s">
+        <x:v>2945</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1474" spans="1:2">
+      <x:c r="A1474" s="0" t="s">
+        <x:v>2946</x:v>
+      </x:c>
+      <x:c r="B1474" s="0" t="s">
+        <x:v>2947</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1475" spans="1:2">
+      <x:c r="A1475" s="0" t="s">
+        <x:v>2948</x:v>
+      </x:c>
+      <x:c r="B1475" s="0" t="s">
+        <x:v>2949</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1476" spans="1:2">
+      <x:c r="A1476" s="0" t="s">
+        <x:v>2950</x:v>
+      </x:c>
+      <x:c r="B1476" s="0" t="s">
+        <x:v>2951</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>