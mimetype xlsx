--- v7 (2026-09-28)
+++ v8 (2026-10-20)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f9dd565c2f43a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8a4b3cef5b2444ab42c58c81cf8a6bd.psmdcp" Id="R22d8e0f7157c4df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07eb5699f9c84147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0352219800d43068304c78d53cc5d51.psmdcp" Id="Rd204bed0491246d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Providerlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2952" uniqueCount="2952">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2986" uniqueCount="2986">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>DE NOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Northeimer Sport und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EPS</x:t>
   </x:si>
   <x:si>
     <x:t>"ISATT innovatives Steuerungs- und Automatisierungstechnik Team GmbH"</x:t>
   </x:si>
   <x:si>
     <x:t>DE CLA</x:t>
   </x:si>
   <x:si>
     <x:t>"Liebevoll!" in der Auermühle GmbH</x:t>
   </x:si>
   <x:si>
@@ -743,56 +743,50 @@
   <x:si>
     <x:t>DE 012</x:t>
   </x:si>
   <x:si>
     <x:t>Bauer Elektroanlagen Süd GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEE</x:t>
   </x:si>
   <x:si>
     <x:t>Bauer Energietechnik e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE MB1</x:t>
   </x:si>
   <x:si>
     <x:t>Bauer Unternehmensgruppe GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Bauernladen Dölger</x:t>
   </x:si>
   <x:si>
-    <x:t>DE BM1</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE BTV</x:t>
   </x:si>
   <x:si>
     <x:t>Bayerischer Tennis-Verband Betriebs-GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 122</x:t>
   </x:si>
   <x:si>
     <x:t>BayWa Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE 308</x:t>
   </x:si>
   <x:si>
     <x:t>BBM Baumarkt Barsinghausen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BDE</x:t>
   </x:si>
   <x:si>
     <x:t>BDEW Bundesverband der Energie- und Wasserwirtschaft e.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE BWV</x:t>
@@ -1259,1925 +1253,1943 @@
   <x:si>
     <x:t>DE CIW</x:t>
   </x:si>
   <x:si>
     <x:t>Citywatt GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MUC</x:t>
   </x:si>
   <x:si>
     <x:t>Claus Heinemann Elektroanlagen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE COC</x:t>
   </x:si>
   <x:si>
     <x:t>cocharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CCH</x:t>
   </x:si>
   <x:si>
     <x:t>Comfortcharge GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE V2G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COUNTROL GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cowelio GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cramer-Mühle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cross Market Places GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CT Mineralöle GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cubos Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CUL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Culinarium GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curious Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUT! Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 596</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Czogalla </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>da emobil GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DaDaCon GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Buses Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daniel Booms</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DKU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Das Kubatzki Hotelgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DCZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>decarbon1ze GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dein elektroladen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denkfabrik im Grünen Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Post AG neu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHER MOTORYACHTVERBAND e.V. (DMYV)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsches Rotes Kreuz, Kreisverband Gelsenkirchen e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTZ Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DGV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG Nexolution Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diederichs Karosserieteile GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Charging Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE D24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digitalexperten24 UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DirectCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dittes Oberflächentechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKV EURO SERVICE GmbH + Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DSB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domäne Schaumburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donau-Stadtwerke Dillingen-Lauingen Heimatenergie GmbH (DSDL Heimatenergie GmbH)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dördelmann Backwaren Produktions GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dorfener Bau und Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dörpsmobil Schwedeneck e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dorr Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dortmunder Energie- und Wasserversorgung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPD Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS EMOVA GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS Steuerberatungsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Strom GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duvenbeck Logistics Holding GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E&amp;L Energie und Ladepunkte GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E. Klein Elektroanlagen GmbH &amp; Co.KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.MAGIS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.ON Drive GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.ON Energie Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA EnergieArchitektur GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AAZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaaze GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAM Natur Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EasyPark GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SHK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eberhard Schmücker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBERwerk GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBM Group GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECE Energy GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eCharge Budenheim GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-clearing.net GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CLV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eClever Systems GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ecoCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ecowerk e-charge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEKA Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEKA Versorgungsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred E-Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDi Energie - Direkt Hohenlohe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE STE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eduard Steffens Bauunternehmung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>effexx green GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGF EnergieGesellschaft Frankenberg mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-Het GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHG Energie Handel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ehrhardt AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHRLE-Consulting GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eichberger Schiffservice-GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Einkaufszentrum Kösener Straße 36-40 GmbH &amp; Co. Verwaltungs KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eins energie in sachsen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eisenacher Versorgungs-Betriebe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EJI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-jin GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elaway GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electra Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EFM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ElectroFleet Mobility GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätsgenossenschaft Unterneukirchen eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Antholz G.M.B.H.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Hindelang eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Mittelbaden AG &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ETV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Tegernsee Vertriebs- und Service-KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerke Schönau Vertriebs GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Heinemann Inh. Oliver Fassoth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Keßler GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Kock GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Kury</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Lillich GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Morawetz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Obernauer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>elektroauto.at Handels GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro-Germey GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>elexon GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eliso GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elli Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elmer ... die Autowelt Emsdetten GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eLoaded GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elonitec GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elwateg-Elektrohandel GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EM1 GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-MAXX GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMB Energie Brandenburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Merge Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-mobilio GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Mobilität Stephan GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE END</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMobility Netzwerk Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EXO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMOXXO GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>empact GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>emvion Smart Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enapi GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NBW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EnBW mobility+ AG &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ODR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EnBW Ostwürttemberg DonauRies AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneco eMobility B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENERANDO Technologies GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enercity Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enercity digital GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie &amp; Mobilität Oranienburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie 360 GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Calw GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Mittelsachsen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie SaarLorLux AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 1ES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energie schwaben gmbh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Service Bietigheim-Bissingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Südbayern GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Versorgung Butzbach GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasser Potsdam GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasser Wahlstedt/Bad Segeberg GmbH &amp; Co. KG (ews)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wassergesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasserversorgung Bonn/Rhein-Sieg GmbH (EnW Bonn/Rhein-Sieg)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wasserversorgung Bruchsal GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wasserversorgung Bünde Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wasserwerke Bautzen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wirtschaftsberatung Herbert Oepen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Waldeck-Frankenberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiedienste der Landeshauptstadt Stuttgart GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegenossenschaft Chemnitz - Zwickau eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegenossenschaft für Wittmund eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegewinner eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiekonzept Ortenau GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energielenker service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energielösung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERM</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Energieservice Rhein-Main GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieservice-Ratingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ALZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Alzenau GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Apolda GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Dahlenburg-Bleckede AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Filstal GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Gera GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Inselsberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Klettgau-Rheintal GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Leverkusen GmbH &amp; Co. KG (EVL)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Limburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Main-Spessart GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Mittelrhein AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Nordhausen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TOB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Oberhausen AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ROD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Rodau GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Rudolstadt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Sylt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewelten Oberaudorf GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Dannstadter Höhe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Waldbröl GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Zeulenroda GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energydata GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EQE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enerquinn GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enewa GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGIE Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENIO GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enpulse Ventures GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensev GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTEGA Plus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>envia Mitteldeutsche Energie AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPC 1 GmbH &amp; Co.KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epping Green Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eprimo GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ercoteq Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-regio GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erhard Nübler Pension Brunnenhof</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erich-Alexander-Hinz e.K. Hotel Kurhaus am Inselsee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erinion GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESB GmbH Elektromontage, Steuerungsbau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-service energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>esploro projects GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eßer Office GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esslinger Omnibusverkehr E. Fischle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E2S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Este Energy Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESWE Versorgungs AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EUL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eulektro GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUROGATE Technical Services GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euskirchener Baugesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EV Freaks GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>evd energieversorgung dormagen gmbh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVE Energieversorgung Elbtalaue GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evert Otter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVH GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVI Energieversorgung Hildesheim GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DRV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN Drive GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolve Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EV-Port GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Eichsfeldgas GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Pricing GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Schmid GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWE Go GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWE Go HOCHTIEF Ladepartner GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-werk Sachsenwald GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWN Entsorgungswerk für Nuklearanlagen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWR Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWS Elektrizitätswerke Schönau eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWV Energie- und Wasser-Versorgung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EZE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eze.network GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Fabian Hoffmann </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FSD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fahrschule Dovermann</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fahrschule Gödde MobilitätsCoaching GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAHRWerk statt stillstand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FairEnergie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Family Hotel Oberhof GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAMIS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Färber Hotelbetriebs GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastned Deutschland GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feldhaus Immobilien GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fenster Fassade Service König GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KFB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fidelis hospitality Kaufbeuren GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ILA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelis Hospitality Landshut GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fidelis hospitality Neu-Isenburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Fiege Logistik Stiftung &amp; Co. KG </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Filderstadtwerke</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fillibri GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIN-Green OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fink IT-Solutions GmbH &amp;. Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fip Charging GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRMENLADEN GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAVIA IT-Management GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FlippCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Floading Energy Infra B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Florian Reitgaßl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flotteladen GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Energie &amp; Wasser GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Erfurt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Köln/Bonn Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen München Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Paderborn/Lippstadt Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Stuttgart Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLVW Marketing GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORD SMART MOBILITY U.K. LIMITED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford-Werke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE V8K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fortuna hospitality GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frank Görlitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ACF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frank Wagner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FUW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franke &amp; Werner GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LOH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franz Davids, Loherhof GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franz-Josef Küppers e.K.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fraport AG Frankfurt Airport Services Worldwide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fraunhofer-Gesellschaft zur Förderung der angewandten Forschung eingetragener Verein</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FSO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Friedrich Hoffmann</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Friedrich Wohnen &amp; Pflegen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>frischli Milchwerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>frischli Milchwerke GmbH &amp; Co. Huber oHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FYT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRYTE Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSN Autozentrum Eschengrund GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Future Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FYE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FY Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Charge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gasversorgung Pforzheim Land GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gebäudemanagement und Systemtechnik KNAUFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gebr Nüsken oHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gebrüder Miller, Elektrizitätsversorgung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geise Elektrotechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GELSENWASSER AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GMA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Altenbeken</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Bodenwöhr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Grömitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Holdorf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OTW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Ottersweier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Schafflund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE STH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Seth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Sievertstedt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE UHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeinde Unterhaching</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Baiersbronn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Garmisch-Partenkirchen, KU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Gundelfingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Haßloch GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Kiefersfelden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Krauchenwies - Stromversorgung -</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Murnau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Nümbrecht GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Ruppichteroth GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Steißlingen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Stockelsdorf GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GSP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Südpfalz GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GNO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENO Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENO-HAUS Stuttgart GmbH &amp; Co.KG - Verwaltungsgesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEO Gesellschaft für Energieversorgung Ostalb mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GGB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Georg Große Böckmann</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEPVOLT 4 BATTERY GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LKB</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Gesellschaft für Verhaltensmedizin und Gesundheitsforschung AG </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GETEC mobility solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFW-BAU Gesellschaft zur Förderung des Westfälischen Baugewerbes mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GGW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGEW, Gruppen-Gas- und Elektrizitätswerk Bergstraße Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ght GmbH Elektronik im Verkehr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIGAENERGIE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GK SOFTWARE SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 930</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Glaubenszentrum e.V. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glinicke Energie + Service GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GLS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLS Gemeinschaftsbank e.G.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLS Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Betonelemente Vöhringen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Parking Services GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Süd GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golfclub Hösel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golfplatz Altenstadt GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golfplatz Eggeberg GmbH &amp; Co. Anlagen KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gothaer Stadtwerke ENERGIE GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE CNT</x:t>
   </x:si>
   <x:si>
-    <x:t>CONNECT Charge Bridge UG (haftungsbeschränkt)</x:t>
-[...1870 lines deleted...]
-  <x:si>
     <x:t>GP JOULE Connect GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 212</x:t>
   </x:si>
   <x:si>
     <x:t>Graf Hardenberg GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE GDF</x:t>
   </x:si>
   <x:si>
     <x:t>GraphDefined GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 973</x:t>
   </x:si>
   <x:si>
     <x:t>Green Camping am Rhein</x:t>
   </x:si>
   <x:si>
     <x:t>DE GFC</x:t>
   </x:si>
   <x:si>
     <x:t>Green Flash GmbH</x:t>
@@ -3497,92 +3509,104 @@
   <x:si>
     <x:t>DE HEO</x:t>
   </x:si>
   <x:si>
     <x:t>HEOS Object GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HR1</x:t>
   </x:si>
   <x:si>
     <x:t>Hermann Reckers GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HGD</x:t>
   </x:si>
   <x:si>
     <x:t>Hermes Germany GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HTE</x:t>
   </x:si>
   <x:si>
     <x:t>hesotec electrify gmbh</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ETH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heuschmid Elektrotechnik</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE HCP</x:t>
   </x:si>
   <x:si>
     <x:t>HeyCharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AHO</x:t>
   </x:si>
   <x:si>
     <x:t>HM Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 1ST</x:t>
   </x:si>
   <x:si>
     <x:t>HOBA Green Energy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HE1</x:t>
   </x:si>
   <x:si>
     <x:t>HochsauerlandEnergie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE UCB</x:t>
   </x:si>
   <x:si>
     <x:t>Hochschule Trier</x:t>
   </x:si>
   <x:si>
     <x:t>DE HTL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOCHTIEF Ladepartner GmbH  </x:t>
   </x:si>
   <x:si>
     <x:t>DE HM0</x:t>
   </x:si>
   <x:si>
     <x:t>Hohe Mark Energie GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE HKM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hölkemeier Spedition GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE HOM</x:t>
   </x:si>
   <x:si>
     <x:t>HomE of Mobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 573</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Hoppmann &amp; Schneider GmbH </x:t>
   </x:si>
   <x:si>
     <x:t>DE HPA</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel Albena</x:t>
   </x:si>
   <x:si>
     <x:t>DE ADS</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel An der Sauer</x:t>
   </x:si>
   <x:si>
     <x:t>DE HAR</x:t>
@@ -3803,50 +3827,56 @@
   <x:si>
     <x:t>DE ION</x:t>
   </x:si>
   <x:si>
     <x:t>IONITY GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE IOY</x:t>
   </x:si>
   <x:si>
     <x:t>IONITY Holding GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE IPG</x:t>
   </x:si>
   <x:si>
     <x:t>IP Innovative Power GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE IQE</x:t>
   </x:si>
   <x:si>
     <x:t>iQma Energy GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE HOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irene Hoffmann</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 711</x:t>
   </x:si>
   <x:si>
     <x:t>Isabell De Saedeleer</x:t>
   </x:si>
   <x:si>
     <x:t>DE LST</x:t>
   </x:si>
   <x:si>
     <x:t>Isabellenhütte Heusler GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE IEV</x:t>
   </x:si>
   <x:si>
     <x:t>ista Express Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE IST</x:t>
   </x:si>
   <x:si>
     <x:t>ista SE</x:t>
   </x:si>
   <x:si>
     <x:t>DE ITN</x:t>
@@ -3947,50 +3977,56 @@
   <x:si>
     <x:t>DE EMM</x:t>
   </x:si>
   <x:si>
     <x:t>Jörg Schneider - emmili.de</x:t>
   </x:si>
   <x:si>
     <x:t>DE HRR</x:t>
   </x:si>
   <x:si>
     <x:t>Josefs-Gesellschaft gAG</x:t>
   </x:si>
   <x:si>
     <x:t>DE JHP</x:t>
   </x:si>
   <x:si>
     <x:t>Josefsheim gGmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE JRS</x:t>
   </x:si>
   <x:si>
     <x:t>JRS GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE HJG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jürgen Goschke</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 118</x:t>
   </x:si>
   <x:si>
     <x:t>Jutzy Energy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KAT</x:t>
   </x:si>
   <x:si>
     <x:t>K.A.T. Entwicklungsgesellschaft für Abgasreinigung und Thermographie mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KHG</x:t>
   </x:si>
   <x:si>
     <x:t>KAHAGE Autozentrum GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 039</x:t>
   </x:si>
   <x:si>
     <x:t>Karin Hertel GmbH &amp; Co. Kommanditgesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE 172</x:t>
@@ -4145,50 +4181,56 @@
   <x:si>
     <x:t>DE SWP</x:t>
   </x:si>
   <x:si>
     <x:t>Kommunalunternehmen Stadtwerke Pfaffenhofen a. d. Ilm</x:t>
   </x:si>
   <x:si>
     <x:t>DE KWN</x:t>
   </x:si>
   <x:si>
     <x:t>Kommunalwind Nord GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KOE</x:t>
   </x:si>
   <x:si>
     <x:t>Köthen Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KWF</x:t>
   </x:si>
   <x:si>
     <x:t>Kraftwerk Farchant A. Poettinger &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE MSU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraftwerk Software Systems GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE KWH</x:t>
   </x:si>
   <x:si>
     <x:t>Kraftwerke Haag GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KRP</x:t>
   </x:si>
   <x:si>
     <x:t>Kramer Elektro-Anlagen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 230</x:t>
   </x:si>
   <x:si>
     <x:t>Kreissparkasse Halle-Wiedenbrück</x:t>
   </x:si>
   <x:si>
     <x:t>DE SOK</x:t>
   </x:si>
   <x:si>
     <x:t>Kreissparkasse Saale-Orla</x:t>
   </x:si>
   <x:si>
     <x:t>DE T24</x:t>
@@ -4565,74 +4607,92 @@
   <x:si>
     <x:t>DE 245</x:t>
   </x:si>
   <x:si>
     <x:t>Manke Wohnen III GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE MAN</x:t>
   </x:si>
   <x:si>
     <x:t>MANN Naturenergie GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 267</x:t>
   </x:si>
   <x:si>
     <x:t>Marc Robert</x:t>
   </x:si>
   <x:si>
     <x:t>DE MBG</x:t>
   </x:si>
   <x:si>
     <x:t>Marco Bungalski GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marco Hahn</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE MHE</x:t>
   </x:si>
   <x:si>
     <x:t>Marion Heisterkamp</x:t>
   </x:si>
   <x:si>
     <x:t>DE 241</x:t>
   </x:si>
   <x:si>
     <x:t>Marita Robert</x:t>
   </x:si>
   <x:si>
     <x:t>DE MKE</x:t>
   </x:si>
   <x:si>
     <x:t>Mark-E Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE KGE</x:t>
   </x:si>
   <x:si>
     <x:t>Markus Königsdorfer</x:t>
   </x:si>
   <x:si>
+    <x:t>DE MAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin Bauer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin Skrabak</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE MRT</x:t>
   </x:si>
   <x:si>
     <x:t>Maschinenring Tuttlingen-Stockach GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MSM</x:t>
   </x:si>
   <x:si>
     <x:t>Mauri Bowling Münster GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MBE</x:t>
   </x:si>
   <x:si>
     <x:t>Max Bögl Stiftung &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE MBL</x:t>
   </x:si>
   <x:si>
     <x:t>mblty GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MCO</x:t>
@@ -4799,56 +4859,50 @@
   <x:si>
     <x:t>DE MON</x:t>
   </x:si>
   <x:si>
     <x:t>MONTANA Energieversorgung GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE POW</x:t>
   </x:si>
   <x:si>
     <x:t>MOON POWER GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GRE</x:t>
   </x:si>
   <x:si>
     <x:t>morgenEnergie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MLL</x:t>
   </x:si>
   <x:si>
     <x:t>Mountain Lifestyle GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
-    <x:t>DE MSU</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE EWT</x:t>
   </x:si>
   <x:si>
     <x:t>Müller-Mühle GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE MMX</x:t>
   </x:si>
   <x:si>
     <x:t>Mumme Energie GbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE M30</x:t>
   </x:si>
   <x:si>
     <x:t>Mundt GmbH Hannover</x:t>
   </x:si>
   <x:si>
     <x:t>DE 696</x:t>
   </x:si>
   <x:si>
     <x:t>Mundt GmbH Magdeburg</x:t>
   </x:si>
   <x:si>
     <x:t>DE PME</x:t>
@@ -4955,50 +5009,56 @@
   <x:si>
     <x:t>DE NEW</x:t>
   </x:si>
   <x:si>
     <x:t>NEW Niederrhein Energie und Wasser GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EBS</x:t>
   </x:si>
   <x:si>
     <x:t>Nico Treffkorn</x:t>
   </x:si>
   <x:si>
     <x:t>DE ZSE</x:t>
   </x:si>
   <x:si>
     <x:t>Nicole und Michael von Klitzing GbR VuV</x:t>
   </x:si>
   <x:si>
     <x:t>DE NIC</x:t>
   </x:si>
   <x:si>
     <x:t>Nico's Fahrschule &amp; Bustouristik-GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nils Thiedau</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE PWR</x:t>
   </x:si>
   <x:si>
     <x:t>nine to nine UG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE 0PS</x:t>
   </x:si>
   <x:si>
     <x:t>Nissan Automotive Europe SAS</x:t>
   </x:si>
   <x:si>
     <x:t>DE NNX</x:t>
   </x:si>
   <x:si>
     <x:t>nonoxx pro GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 249</x:t>
   </x:si>
   <x:si>
     <x:t>Nordgröön Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 956</x:t>
@@ -5327,50 +5387,56 @@
   <x:si>
     <x:t>DE UBC</x:t>
   </x:si>
   <x:si>
     <x:t>POSID Technologies GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PGO</x:t>
   </x:si>
   <x:si>
     <x:t>PowerGo Germany GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE POJ</x:t>
   </x:si>
   <x:si>
     <x:t>POWERJames GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PSG</x:t>
   </x:si>
   <x:si>
     <x:t>Präg Strom &amp; Gas GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE HH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praxis Dr Hommel</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE PWH</x:t>
   </x:si>
   <x:si>
     <x:t>Privatbrauerei Waldhaus Joh. Schmid GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LAL</x:t>
   </x:si>
   <x:si>
     <x:t>projectLIS</x:t>
   </x:si>
   <x:si>
     <x:t>DE 992</x:t>
   </x:si>
   <x:si>
     <x:t>Prometall Fertigungstechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 993</x:t>
   </x:si>
   <x:si>
     <x:t>Prometall Verwaltungs GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PRG</x:t>
@@ -5729,50 +5795,56 @@
   <x:si>
     <x:t>DE 811</x:t>
   </x:si>
   <x:si>
     <x:t>Robert Bosch Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE RSB</x:t>
   </x:si>
   <x:si>
     <x:t>Robert Schmidt, Hoch-, Tief- u. Straßenbau Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE ROC</x:t>
   </x:si>
   <x:si>
     <x:t>ROCO Familien eGbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE NUS</x:t>
   </x:si>
   <x:si>
     <x:t>Rolf Nußbaumer GmbH Karosserie- Lackier- und Kraftfahrzeugtechnik</x:t>
   </x:si>
   <x:si>
+    <x:t>DE RYK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ronny Ristow</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE RRX</x:t>
   </x:si>
   <x:si>
     <x:t>Rossreiter GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MPS</x:t>
   </x:si>
   <x:si>
     <x:t>Route220 S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>DE RPA</x:t>
   </x:si>
   <x:si>
     <x:t>RP Automobile GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RRB</x:t>
   </x:si>
   <x:si>
     <x:t>rrbone GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 747</x:t>
@@ -6107,50 +6179,56 @@
   <x:si>
     <x:t>DE SKO</x:t>
   </x:si>
   <x:si>
     <x:t>Sonektro GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 229</x:t>
   </x:si>
   <x:si>
     <x:t>Sonne Tanken GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SAT</x:t>
   </x:si>
   <x:si>
     <x:t>Sonnen- und Alternativ-Technik GmbH u. Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SBC</x:t>
   </x:si>
   <x:si>
     <x:t>Sonnenbatterie Center Franken GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonnenhof Lautenbach Betriebs GmbH &amp; Co KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE SI6</x:t>
   </x:si>
   <x:si>
     <x:t>Sonneninitiative e.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE 408</x:t>
   </x:si>
   <x:si>
     <x:t>Sonnenpark Hotel GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SSP</x:t>
   </x:si>
   <x:si>
     <x:t>Sonnenstrom Saarpfalz OHG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Sonnenwende Weser GmbH &amp; Co. KG  </x:t>
   </x:si>
   <x:si>
     <x:t>DE SOP</x:t>
@@ -6290,51 +6368,51 @@
   <x:si>
     <x:t>Stadtreinigung Hamburg AöR</x:t>
   </x:si>
   <x:si>
     <x:t>DE S30</x:t>
   </x:si>
   <x:si>
     <x:t>StadtWatt eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SEE</x:t>
   </x:si>
   <x:si>
     <x:t>STADTWERK MOBILITY PLUS GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SRW</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerk Rheda-Wiedenbrück GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE AAL</x:t>
   </x:si>
   <x:si>
-    <x:t>Stadtwerke Aalen GmbH</x:t>
+    <x:t>Stadtwerke Aalen GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ACH</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Achim AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE AHL</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Ahlen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AHB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Ahrensburg GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SAM</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Amberg Bäder und Park GmbH</x:t>
   </x:si>
@@ -7715,50 +7793,56 @@
   <x:si>
     <x:t>DE STA</x:t>
   </x:si>
   <x:si>
     <x:t>STAWAG - Stadt- und Städteregionswerke Aachen AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SB6</x:t>
   </x:si>
   <x:si>
     <x:t>STEELWORK HARDT GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 986</x:t>
   </x:si>
   <x:si>
     <x:t>Stefan Heisterkamp</x:t>
   </x:si>
   <x:si>
     <x:t>DE BAU</x:t>
   </x:si>
   <x:si>
     <x:t>Steffen Bauknecht</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steffen Galle</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE EMK</x:t>
   </x:si>
   <x:si>
     <x:t>Stephan Kraus</x:t>
   </x:si>
   <x:si>
     <x:t>DE 662</x:t>
   </x:si>
   <x:si>
     <x:t>Stiftung Attl - Einrichtung für Menschen mit Behinderung</x:t>
   </x:si>
   <x:si>
     <x:t>DE 833</x:t>
   </x:si>
   <x:si>
     <x:t>Stiftung Bildung und Gesundheitshilfe</x:t>
   </x:si>
   <x:si>
     <x:t>DE ITS</x:t>
   </x:si>
   <x:si>
     <x:t>STILL Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE SEO</x:t>
@@ -8399,50 +8483,56 @@
   <x:si>
     <x:t>DE VRA</x:t>
   </x:si>
   <x:si>
     <x:t>Villa Raab GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE VIN</x:t>
   </x:si>
   <x:si>
     <x:t>VinFast Germany GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VIO</x:t>
   </x:si>
   <x:si>
     <x:t>VIOCON GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VIR</x:t>
   </x:si>
   <x:si>
     <x:t>VIRTA International GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE VTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VitaSol GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE VB1</x:t>
   </x:si>
   <x:si>
     <x:t>Volksbank Heiden eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 593</x:t>
   </x:si>
   <x:si>
     <x:t>Volksbank Selm-Bork eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE NFZ</x:t>
   </x:si>
   <x:si>
     <x:t>Volkswagen Zentrum Oldenburg GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VCX</x:t>
   </x:si>
   <x:si>
     <x:t>Voltaik Check Inh. Enno Jürgens e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE VTE</x:t>
@@ -8465,50 +8555,56 @@
   <x:si>
     <x:t>DE VOR</x:t>
   </x:si>
   <x:si>
     <x:t>Vorbeck GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE VRY</x:t>
   </x:si>
   <x:si>
     <x:t>vryon GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DDM</x:t>
   </x:si>
   <x:si>
     <x:t>VSB Integrated Energy Solutions GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VSE</x:t>
   </x:si>
   <x:si>
     <x:t>VSE Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
+    <x:t>DE DW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W&amp;K Asset Management GbR</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE WMA</x:t>
   </x:si>
   <x:si>
     <x:t>W. Markgraf GmbH &amp; Co KG Bauunternehmung</x:t>
   </x:si>
   <x:si>
     <x:t>DE W3D</x:t>
   </x:si>
   <x:si>
     <x:t>w3 GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AGL</x:t>
   </x:si>
   <x:si>
     <x:t>Wagner Haus- und Umwelttechnik GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 367</x:t>
   </x:si>
   <x:si>
     <x:t>Wäller e-charge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FLB</x:t>
@@ -8733,50 +8829,56 @@
     <x:t>Windpark Kalkhorst GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE WIP</x:t>
   </x:si>
   <x:si>
     <x:t>Windpower Gesellschaft zur Nutzung regenerativer Energien mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WCH</x:t>
   </x:si>
   <x:si>
     <x:t>Winnen Gesellschaft für Elektro- und Kommunikationstechnik mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WLN</x:t>
   </x:si>
   <x:si>
     <x:t>Wirelane GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LAD</x:t>
   </x:si>
   <x:si>
     <x:t>Wirelane Retail GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIRKSTATT GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KLE</x:t>
   </x:si>
   <x:si>
     <x:t>Wirtschaftsbetriebe der Stadt Norden GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WBL</x:t>
   </x:si>
   <x:si>
     <x:t>Wirtschaftsbetriebe Lingen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 678</x:t>
   </x:si>
   <x:si>
     <x:t>Wirtschaftsförderung in Dorsten Gesellschaft mit beschränkter Haftung (WINDOR)</x:t>
   </x:si>
   <x:si>
     <x:t>DE WIS</x:t>
   </x:si>
   <x:si>
     <x:t>WISAG Elektrotechnik Holding GmbH &amp; Co. KG</x:t>
   </x:si>
@@ -8931,52 +9033,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1476" totalsRowShown="0">
-  <x:autoFilter ref="A1:B1476"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1493" totalsRowShown="0">
+  <x:autoFilter ref="A1:B1493"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Code"/>
     <x:tableColumn id="2" name="Company"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -9232,51 +9334,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B1476"/>
+  <x:dimension ref="A1:B1493"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -21048,50 +21150,186 @@
         <x:v>2945</x:v>
       </x:c>
     </x:row>
     <x:row r="1474" spans="1:2">
       <x:c r="A1474" s="0" t="s">
         <x:v>2946</x:v>
       </x:c>
       <x:c r="B1474" s="0" t="s">
         <x:v>2947</x:v>
       </x:c>
     </x:row>
     <x:row r="1475" spans="1:2">
       <x:c r="A1475" s="0" t="s">
         <x:v>2948</x:v>
       </x:c>
       <x:c r="B1475" s="0" t="s">
         <x:v>2949</x:v>
       </x:c>
     </x:row>
     <x:row r="1476" spans="1:2">
       <x:c r="A1476" s="0" t="s">
         <x:v>2950</x:v>
       </x:c>
       <x:c r="B1476" s="0" t="s">
         <x:v>2951</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1477" spans="1:2">
+      <x:c r="A1477" s="0" t="s">
+        <x:v>2952</x:v>
+      </x:c>
+      <x:c r="B1477" s="0" t="s">
+        <x:v>2953</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1478" spans="1:2">
+      <x:c r="A1478" s="0" t="s">
+        <x:v>2954</x:v>
+      </x:c>
+      <x:c r="B1478" s="0" t="s">
+        <x:v>2955</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1479" spans="1:2">
+      <x:c r="A1479" s="0" t="s">
+        <x:v>2956</x:v>
+      </x:c>
+      <x:c r="B1479" s="0" t="s">
+        <x:v>2957</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1480" spans="1:2">
+      <x:c r="A1480" s="0" t="s">
+        <x:v>2958</x:v>
+      </x:c>
+      <x:c r="B1480" s="0" t="s">
+        <x:v>2959</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1481" spans="1:2">
+      <x:c r="A1481" s="0" t="s">
+        <x:v>2960</x:v>
+      </x:c>
+      <x:c r="B1481" s="0" t="s">
+        <x:v>2961</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1482" spans="1:2">
+      <x:c r="A1482" s="0" t="s">
+        <x:v>2962</x:v>
+      </x:c>
+      <x:c r="B1482" s="0" t="s">
+        <x:v>2963</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1483" spans="1:2">
+      <x:c r="A1483" s="0" t="s">
+        <x:v>2964</x:v>
+      </x:c>
+      <x:c r="B1483" s="0" t="s">
+        <x:v>2965</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1484" spans="1:2">
+      <x:c r="A1484" s="0" t="s">
+        <x:v>2966</x:v>
+      </x:c>
+      <x:c r="B1484" s="0" t="s">
+        <x:v>2967</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1485" spans="1:2">
+      <x:c r="A1485" s="0" t="s">
+        <x:v>2968</x:v>
+      </x:c>
+      <x:c r="B1485" s="0" t="s">
+        <x:v>2969</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1486" spans="1:2">
+      <x:c r="A1486" s="0" t="s">
+        <x:v>2970</x:v>
+      </x:c>
+      <x:c r="B1486" s="0" t="s">
+        <x:v>2971</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1487" spans="1:2">
+      <x:c r="A1487" s="0" t="s">
+        <x:v>2972</x:v>
+      </x:c>
+      <x:c r="B1487" s="0" t="s">
+        <x:v>2973</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1488" spans="1:2">
+      <x:c r="A1488" s="0" t="s">
+        <x:v>2974</x:v>
+      </x:c>
+      <x:c r="B1488" s="0" t="s">
+        <x:v>2975</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1489" spans="1:2">
+      <x:c r="A1489" s="0" t="s">
+        <x:v>2976</x:v>
+      </x:c>
+      <x:c r="B1489" s="0" t="s">
+        <x:v>2977</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1490" spans="1:2">
+      <x:c r="A1490" s="0" t="s">
+        <x:v>2978</x:v>
+      </x:c>
+      <x:c r="B1490" s="0" t="s">
+        <x:v>2979</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1491" spans="1:2">
+      <x:c r="A1491" s="0" t="s">
+        <x:v>2980</x:v>
+      </x:c>
+      <x:c r="B1491" s="0" t="s">
+        <x:v>2981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1492" spans="1:2">
+      <x:c r="A1492" s="0" t="s">
+        <x:v>2982</x:v>
+      </x:c>
+      <x:c r="B1492" s="0" t="s">
+        <x:v>2983</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1493" spans="1:2">
+      <x:c r="A1493" s="0" t="s">
+        <x:v>2984</x:v>
+      </x:c>
+      <x:c r="B1493" s="0" t="s">
+        <x:v>2985</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>