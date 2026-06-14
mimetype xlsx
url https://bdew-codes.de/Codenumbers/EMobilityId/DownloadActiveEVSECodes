--- v0 (2026-05-21)
+++ v1 (2026-06-14)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddb7ff023ad4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d27c38a6504cfa8ec6f2dc196da04f.psmdcp" Id="R7731039956194c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20033d196d3489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2c4215021004b5187722e0611dbfc3a.psmdcp" Id="R88bd11eb8c3a4a10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Operatorlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3249" uniqueCount="3249">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3269" uniqueCount="3269">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>DE NOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Northeimer Sport und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EPS</x:t>
   </x:si>
   <x:si>
     <x:t>"ISATT innovatives Steuerungs- und Automatisierungstechnik Team GmbH"</x:t>
   </x:si>
   <x:si>
     <x:t>DE CLA</x:t>
   </x:si>
   <x:si>
     <x:t>"Liebevoll!" in der Auermühle GmbH</x:t>
   </x:si>
   <x:si>
@@ -209,50 +209,56 @@
   <x:si>
     <x:t>DE AEG</x:t>
   </x:si>
   <x:si>
     <x:t>AggerEnergie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 682</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AGRAVIS Raiffeisen Tankstellen GmbH     </x:t>
   </x:si>
   <x:si>
     <x:t>DE 309</x:t>
   </x:si>
   <x:si>
     <x:t>AH Beteiligungsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AW8</x:t>
   </x:si>
   <x:si>
     <x:t>Ahrtal-Werke GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AHS Solar GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE AIX</x:t>
   </x:si>
   <x:si>
     <x:t>aixACCT Systems GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE NAS</x:t>
   </x:si>
   <x:si>
     <x:t>Albatros Multi Tenant S.á r.l</x:t>
   </x:si>
   <x:si>
     <x:t>DE ASG</x:t>
   </x:si>
   <x:si>
     <x:t>AlbatrosServiceGesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AEW</x:t>
   </x:si>
   <x:si>
     <x:t>Albwerk Elektro- und Kommunikationstechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ALN</x:t>
@@ -1205,50 +1211,56 @@
   <x:si>
     <x:t>DE BHD</x:t>
   </x:si>
   <x:si>
     <x:t>BruderhausDiakonie</x:t>
   </x:si>
   <x:si>
     <x:t>DE BH1</x:t>
   </x:si>
   <x:si>
     <x:t>Brümmer -u. Henkelmann GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BRU</x:t>
   </x:si>
   <x:si>
     <x:t>Brunel GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BTB</x:t>
   </x:si>
   <x:si>
     <x:t>BTB Blockheizkraftwerks- Träger- und Betreibergesellschaft mbH Berlin</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ULG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bücher GbR</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE BHE</x:t>
   </x:si>
   <x:si>
     <x:t>Bucher Hydraulics Erding GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BUD</x:t>
   </x:si>
   <x:si>
     <x:t>Buchholz Digital GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BUH</x:t>
   </x:si>
   <x:si>
     <x:t>Buhck Abfallverwertung und Recycling GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BED</x:t>
   </x:si>
   <x:si>
     <x:t>Bürger Energie Erzgebirge eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BNG</x:t>
@@ -1289,80 +1301,92 @@
   <x:si>
     <x:t>DE C44</x:t>
   </x:si>
   <x:si>
     <x:t>Campingpark Heidewald</x:t>
   </x:si>
   <x:si>
     <x:t>DE CAD</x:t>
   </x:si>
   <x:si>
     <x:t>Campingplatz Auf dem Simpel</x:t>
   </x:si>
   <x:si>
     <x:t>DE SSI</x:t>
   </x:si>
   <x:si>
     <x:t>Campingplatz Stover Strand International Kloodt OHG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 006</x:t>
   </x:si>
   <x:si>
     <x:t>Caravan Center Bocholt GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE CTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CardTank24, Inh. Ralf Gilbert</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE CVD</x:t>
   </x:si>
   <x:si>
     <x:t>Caritas - Altenhilfe Dortmund GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DLG</x:t>
   </x:si>
   <x:si>
     <x:t>Caritasverband für den Landkreis Dillingen / Donau e.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE CVA</x:t>
   </x:si>
   <x:si>
     <x:t>Caritasverband im Dekanat Ahaus-Vreden e.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE KNA</x:t>
   </x:si>
   <x:si>
     <x:t>Carl Knauber Holding GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HSE</x:t>
   </x:si>
   <x:si>
     <x:t>Carsten Erbguth</x:t>
   </x:si>
   <x:si>
+    <x:t>DE CGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsten Grobe</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE CEA</x:t>
   </x:si>
   <x:si>
     <x:t>CEAG Notlichtsysteme GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CEN</x:t>
   </x:si>
   <x:si>
     <x:t>CENERO Energy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CGM</x:t>
   </x:si>
   <x:si>
     <x:t>CGM Clinical Europe GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CAF</x:t>
   </x:si>
   <x:si>
     <x:t>Charge at Friends GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CCD</x:t>
@@ -1661,50 +1685,56 @@
   <x:si>
     <x:t>DE DTZ</x:t>
   </x:si>
   <x:si>
     <x:t>DEUTZ Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE DGV</x:t>
   </x:si>
   <x:si>
     <x:t>DG Nexolution Mobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE JCD</x:t>
   </x:si>
   <x:si>
     <x:t>Diederichs Karosserieteile GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DCS</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Charging Solutions GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE D24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digitalexperten24 UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE DCH</x:t>
   </x:si>
   <x:si>
     <x:t>DirectCharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DOG</x:t>
   </x:si>
   <x:si>
     <x:t>Dittes Oberflächentechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DKV</x:t>
   </x:si>
   <x:si>
     <x:t>DKV EURO SERVICE GmbH + Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE DMG</x:t>
   </x:si>
   <x:si>
     <x:t>DMG interpersonal e.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE DSB</x:t>
@@ -2105,56 +2135,50 @@
   <x:si>
     <x:t>DE ELK</x:t>
   </x:si>
   <x:si>
     <x:t>Elektro Kury</x:t>
   </x:si>
   <x:si>
     <x:t>DE LIL</x:t>
   </x:si>
   <x:si>
     <x:t>Elektro Lillich GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DEA</x:t>
   </x:si>
   <x:si>
     <x:t>Elektro Morawetz</x:t>
   </x:si>
   <x:si>
     <x:t>DE EOL</x:t>
   </x:si>
   <x:si>
     <x:t>Elektro Obernauer</x:t>
   </x:si>
   <x:si>
-    <x:t>DE 061</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE ELE</x:t>
   </x:si>
   <x:si>
     <x:t>elektroauto.at Handels GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EGM</x:t>
   </x:si>
   <x:si>
     <x:t>Elektro-Germey GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELX</x:t>
   </x:si>
   <x:si>
     <x:t>elexon GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELI</x:t>
   </x:si>
   <x:si>
     <x:t>eliso GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GCE</x:t>
@@ -3008,50 +3032,56 @@
   <x:si>
     <x:t>DE FIN</x:t>
   </x:si>
   <x:si>
     <x:t>FIN-Green OHG</x:t>
   </x:si>
   <x:si>
     <x:t>DE FIT</x:t>
   </x:si>
   <x:si>
     <x:t>Fink IT-Solutions GmbH &amp;. Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE COE</x:t>
   </x:si>
   <x:si>
     <x:t>Fip Charging GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FLA</x:t>
   </x:si>
   <x:si>
     <x:t>FIRMENLADEN GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fischer Stromwerk GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE FVA</x:t>
   </x:si>
   <x:si>
     <x:t>FLAVIA IT-Management GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FWW</x:t>
   </x:si>
   <x:si>
     <x:t>Fliesen Walters</x:t>
   </x:si>
   <x:si>
     <x:t>DE FLP</x:t>
   </x:si>
   <x:si>
     <x:t>FlippCharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FLD</x:t>
   </x:si>
   <x:si>
     <x:t>Floading Energy Infra B.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE RCS</x:t>
@@ -3078,50 +3108,56 @@
     <x:t>Flughafen Köln/Bonn Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE FMG</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen München Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE PAD</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Paderborn/Lippstadt Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE 951</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Stuttgart Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE 814</x:t>
   </x:si>
   <x:si>
     <x:t>FLVW Marketing GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford-Werke GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE V8K</x:t>
   </x:si>
   <x:si>
     <x:t>fortuna hospitality GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 112</x:t>
   </x:si>
   <x:si>
     <x:t>Frank Görlitz</x:t>
   </x:si>
   <x:si>
     <x:t>DE OEM</x:t>
   </x:si>
   <x:si>
     <x:t>Frank Oemig</x:t>
   </x:si>
   <x:si>
     <x:t>DE ACF</x:t>
   </x:si>
   <x:si>
     <x:t>Frank Wagner</x:t>
   </x:si>
@@ -4239,50 +4275,56 @@
   <x:si>
     <x:t>DE VKW</x:t>
   </x:si>
   <x:si>
     <x:t>illwerke vkw AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RSG</x:t>
   </x:si>
   <x:si>
     <x:t>Immobilien Reparatur- und Servicegesellschaft mbH Neubrandenburg</x:t>
   </x:si>
   <x:si>
     <x:t>DE INE</x:t>
   </x:si>
   <x:si>
     <x:t>In(n) Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VAT</x:t>
   </x:si>
   <x:si>
     <x:t>InCharge AB</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>inergia GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE IKW</x:t>
   </x:si>
   <x:si>
     <x:t>Ing. Konrad Weinmann GmbH + Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RIE</x:t>
   </x:si>
   <x:si>
     <x:t>Ing. W. Riemer GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE I2G</x:t>
   </x:si>
   <x:si>
     <x:t>inno2grid GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE INN</x:t>
   </x:si>
   <x:si>
     <x:t>innocept mobility UG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE IO1</x:t>
@@ -6030,50 +6072,56 @@
   <x:si>
     <x:t>DE PWM</x:t>
   </x:si>
   <x:si>
     <x:t>PWM GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE PYM</x:t>
   </x:si>
   <x:si>
     <x:t>Pyradise Entertainment Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE Q1E</x:t>
   </x:si>
   <x:si>
     <x:t>Q1 Energie AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE Q1A</x:t>
   </x:si>
   <x:si>
     <x:t>Q1 Tankstellen-Immobilien-Verwaltungs GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE QPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q-Park Recharge Germany GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 123</x:t>
   </x:si>
   <x:si>
     <x:t>QTRADO GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE QST</x:t>
   </x:si>
   <x:si>
     <x:t>QUINtec Smart Technology GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QU1</x:t>
   </x:si>
   <x:si>
     <x:t>Quooker Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QWC</x:t>
   </x:si>
   <x:si>
     <x:t>Qwello GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QRM</x:t>
@@ -7473,50 +7521,56 @@
   <x:si>
     <x:t>DE FRE</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Freudenstadt GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SFW</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Fröndenberg Wickede GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LEG</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Garbsen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SGE</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Geesthacht GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE GEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stadtwerke Geldern GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE GEN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Gengenbach -Versorgungsbetriebe-</x:t>
   </x:si>
   <x:si>
     <x:t>DE GMH</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Georgsmarienhütte GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GER</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Germersheim GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GES</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Geseke GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SGF</x:t>
@@ -8263,50 +8317,56 @@
     <x:t>Stadtwerke Stuttgart GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PIN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Südholstein GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SHL</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Suhl/Zella-Mehlis GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TBL</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Tecklenburger Land GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE TET</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Teterow GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stadtwerke Torgau CityCharge GmbH &amp; Co.KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE TSE</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Traunstein GmbH &amp; Co.KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE TRO</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Troisdorf GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TBG</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Trostberg GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SWV</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Viernheim GmbH</x:t>
   </x:si>
@@ -9830,52 +9890,52 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1631" totalsRowShown="0">
-  <x:autoFilter ref="A1:B1631"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1641" totalsRowShown="0">
+  <x:autoFilter ref="A1:B1641"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Code"/>
     <x:tableColumn id="2" name="Company"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -10131,51 +10191,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B1631"/>
+  <x:dimension ref="A1:B1641"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -11970,83 +12030,83 @@
       <x:c r="B226" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:2">
       <x:c r="A227" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:2">
       <x:c r="A228" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:2">
       <x:c r="A229" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:2">
       <x:c r="A230" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:2">
       <x:c r="A231" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:2">
       <x:c r="A232" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:2">
       <x:c r="A233" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="B233" s="0" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:2">
       <x:c r="A234" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:2">
       <x:c r="A235" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:2">
       <x:c r="A236" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
@@ -12074,83 +12134,83 @@
       <x:c r="B239" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:2">
       <x:c r="A240" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:2">
       <x:c r="A241" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:2">
       <x:c r="A242" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:2">
       <x:c r="A243" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:2">
       <x:c r="A244" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:2">
       <x:c r="A245" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:2">
       <x:c r="A246" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="B246" s="0" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:2">
       <x:c r="A247" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:2">
       <x:c r="A248" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:2">
       <x:c r="A249" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
@@ -12178,147 +12238,147 @@
       <x:c r="B252" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:2">
       <x:c r="A253" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:2">
       <x:c r="A254" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:2">
       <x:c r="A255" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:2">
       <x:c r="A256" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:2">
       <x:c r="A257" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:2">
       <x:c r="A258" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:2">
       <x:c r="A259" s="0" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="B259" s="0" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:2">
       <x:c r="A260" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:2">
       <x:c r="A261" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:2">
       <x:c r="A262" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:2">
       <x:c r="A263" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:2">
       <x:c r="A264" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:2">
       <x:c r="A265" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:2">
       <x:c r="A266" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:2">
       <x:c r="A267" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="B267" s="0" t="s">
         <x:v>528</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:2">
       <x:c r="A268" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:2">
       <x:c r="A269" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:2">
       <x:c r="A270" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
@@ -13394,83 +13454,83 @@
       <x:c r="B404" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:2">
       <x:c r="A405" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:2">
       <x:c r="A406" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:2">
       <x:c r="A407" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:2">
       <x:c r="A408" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:2">
       <x:c r="A409" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:2">
       <x:c r="A410" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:2">
       <x:c r="A411" s="0" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="B411" s="0" t="s">
         <x:v>815</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:2">
       <x:c r="A412" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:2">
       <x:c r="A413" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:2">
       <x:c r="A414" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
@@ -14705,99 +14765,99 @@
       </x:c>
       <x:c r="B568" s="0" t="s">
         <x:v>1130</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:2">
       <x:c r="A569" s="0" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:2">
       <x:c r="A570" s="0" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:2">
       <x:c r="A571" s="0" t="s">
         <x:v>1135</x:v>
       </x:c>
-      <x:c r="B571" s="1" t="s">
+      <x:c r="B571" s="0" t="s">
         <x:v>1136</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:2">
       <x:c r="A572" s="0" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
         <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:2">
       <x:c r="A573" s="0" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:2">
       <x:c r="A574" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
         <x:v>1142</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:2">
       <x:c r="A575" s="0" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:2">
       <x:c r="A576" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
         <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:2">
       <x:c r="A577" s="0" t="s">
         <x:v>1147</x:v>
       </x:c>
-      <x:c r="B577" s="0" t="s">
+      <x:c r="B577" s="1" t="s">
         <x:v>1148</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:2">
       <x:c r="A578" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:2">
       <x:c r="A579" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>1152</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:2">
       <x:c r="A580" s="0" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
         <x:v>1154</x:v>
@@ -16602,107 +16662,107 @@
       <x:c r="B805" s="0" t="s">
         <x:v>1604</x:v>
       </x:c>
     </x:row>
     <x:row r="806" spans="1:2">
       <x:c r="A806" s="0" t="s">
         <x:v>1605</x:v>
       </x:c>
       <x:c r="B806" s="0" t="s">
         <x:v>1606</x:v>
       </x:c>
     </x:row>
     <x:row r="807" spans="1:2">
       <x:c r="A807" s="0" t="s">
         <x:v>1607</x:v>
       </x:c>
       <x:c r="B807" s="0" t="s">
         <x:v>1608</x:v>
       </x:c>
     </x:row>
     <x:row r="808" spans="1:2">
       <x:c r="A808" s="0" t="s">
         <x:v>1609</x:v>
       </x:c>
       <x:c r="B808" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1610</x:v>
       </x:c>
     </x:row>
     <x:row r="809" spans="1:2">
       <x:c r="A809" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>1612</x:v>
       </x:c>
     </x:row>
     <x:row r="810" spans="1:2">
       <x:c r="A810" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="B810" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1614</x:v>
       </x:c>
     </x:row>
     <x:row r="811" spans="1:2">
       <x:c r="A811" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="B811" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1616</x:v>
       </x:c>
     </x:row>
     <x:row r="812" spans="1:2">
       <x:c r="A812" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="B812" s="0" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
     </x:row>
     <x:row r="813" spans="1:2">
       <x:c r="A813" s="0" t="s">
-        <x:v>1618</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="B813" s="0" t="s">
-        <x:v>1619</x:v>
+        <x:v>1620</x:v>
       </x:c>
     </x:row>
     <x:row r="814" spans="1:2">
       <x:c r="A814" s="0" t="s">
-        <x:v>1620</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="B814" s="0" t="s">
-        <x:v>1621</x:v>
+        <x:v>1622</x:v>
       </x:c>
     </x:row>
     <x:row r="815" spans="1:2">
       <x:c r="A815" s="0" t="s">
+        <x:v>1623</x:v>
+      </x:c>
+      <x:c r="B815" s="0" t="s">
         <x:v>1622</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1623</x:v>
       </x:c>
     </x:row>
     <x:row r="816" spans="1:2">
       <x:c r="A816" s="0" t="s">
         <x:v>1624</x:v>
       </x:c>
       <x:c r="B816" s="0" t="s">
         <x:v>1625</x:v>
       </x:c>
     </x:row>
     <x:row r="817" spans="1:2">
       <x:c r="A817" s="0" t="s">
         <x:v>1626</x:v>
       </x:c>
       <x:c r="B817" s="0" t="s">
         <x:v>1627</x:v>
       </x:c>
     </x:row>
     <x:row r="818" spans="1:2">
       <x:c r="A818" s="0" t="s">
         <x:v>1628</x:v>
       </x:c>
       <x:c r="B818" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
@@ -17330,107 +17390,107 @@
       <x:c r="B896" s="0" t="s">
         <x:v>1785</x:v>
       </x:c>
     </x:row>
     <x:row r="897" spans="1:2">
       <x:c r="A897" s="0" t="s">
         <x:v>1786</x:v>
       </x:c>
       <x:c r="B897" s="0" t="s">
         <x:v>1787</x:v>
       </x:c>
     </x:row>
     <x:row r="898" spans="1:2">
       <x:c r="A898" s="0" t="s">
         <x:v>1788</x:v>
       </x:c>
       <x:c r="B898" s="0" t="s">
         <x:v>1789</x:v>
       </x:c>
     </x:row>
     <x:row r="899" spans="1:2">
       <x:c r="A899" s="0" t="s">
         <x:v>1790</x:v>
       </x:c>
       <x:c r="B899" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1791</x:v>
       </x:c>
     </x:row>
     <x:row r="900" spans="1:2">
       <x:c r="A900" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="B900" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1793</x:v>
       </x:c>
     </x:row>
     <x:row r="901" spans="1:2">
       <x:c r="A901" s="0" t="s">
-        <x:v>1793</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="B901" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1795</x:v>
       </x:c>
     </x:row>
     <x:row r="902" spans="1:2">
       <x:c r="A902" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="B902" s="0" t="s">
-        <x:v>1796</x:v>
+        <x:v>1797</x:v>
       </x:c>
     </x:row>
     <x:row r="903" spans="1:2">
       <x:c r="A903" s="0" t="s">
-        <x:v>1797</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="B903" s="0" t="s">
-        <x:v>1798</x:v>
+        <x:v>1799</x:v>
       </x:c>
     </x:row>
     <x:row r="904" spans="1:2">
       <x:c r="A904" s="0" t="s">
-        <x:v>1799</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="B904" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1801</x:v>
       </x:c>
     </x:row>
     <x:row r="905" spans="1:2">
       <x:c r="A905" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="B905" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1803</x:v>
       </x:c>
     </x:row>
     <x:row r="906" spans="1:2">
       <x:c r="A906" s="0" t="s">
+        <x:v>1804</x:v>
+      </x:c>
+      <x:c r="B906" s="0" t="s">
         <x:v>1803</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1804</x:v>
       </x:c>
     </x:row>
     <x:row r="907" spans="1:2">
       <x:c r="A907" s="0" t="s">
         <x:v>1805</x:v>
       </x:c>
       <x:c r="B907" s="0" t="s">
         <x:v>1806</x:v>
       </x:c>
     </x:row>
     <x:row r="908" spans="1:2">
       <x:c r="A908" s="0" t="s">
         <x:v>1807</x:v>
       </x:c>
       <x:c r="B908" s="0" t="s">
         <x:v>1808</x:v>
       </x:c>
     </x:row>
     <x:row r="909" spans="1:2">
       <x:c r="A909" s="0" t="s">
         <x:v>1809</x:v>
       </x:c>
       <x:c r="B909" s="0" t="s">
         <x:v>1810</x:v>
       </x:c>
@@ -17458,107 +17518,107 @@
       <x:c r="B912" s="0" t="s">
         <x:v>1816</x:v>
       </x:c>
     </x:row>
     <x:row r="913" spans="1:2">
       <x:c r="A913" s="0" t="s">
         <x:v>1817</x:v>
       </x:c>
       <x:c r="B913" s="0" t="s">
         <x:v>1818</x:v>
       </x:c>
     </x:row>
     <x:row r="914" spans="1:2">
       <x:c r="A914" s="0" t="s">
         <x:v>1819</x:v>
       </x:c>
       <x:c r="B914" s="0" t="s">
         <x:v>1820</x:v>
       </x:c>
     </x:row>
     <x:row r="915" spans="1:2">
       <x:c r="A915" s="0" t="s">
         <x:v>1821</x:v>
       </x:c>
       <x:c r="B915" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1822</x:v>
       </x:c>
     </x:row>
     <x:row r="916" spans="1:2">
       <x:c r="A916" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="B916" s="0" t="s">
-        <x:v>1823</x:v>
+        <x:v>1824</x:v>
       </x:c>
     </x:row>
     <x:row r="917" spans="1:2">
       <x:c r="A917" s="0" t="s">
-        <x:v>1824</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="B917" s="0" t="s">
-        <x:v>1825</x:v>
+        <x:v>1826</x:v>
       </x:c>
     </x:row>
     <x:row r="918" spans="1:2">
       <x:c r="A918" s="0" t="s">
-        <x:v>1826</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="B918" s="0" t="s">
-        <x:v>1827</x:v>
+        <x:v>1828</x:v>
       </x:c>
     </x:row>
     <x:row r="919" spans="1:2">
       <x:c r="A919" s="0" t="s">
-        <x:v>1828</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="B919" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1830</x:v>
       </x:c>
     </x:row>
     <x:row r="920" spans="1:2">
       <x:c r="A920" s="0" t="s">
-        <x:v>1830</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="B920" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1832</x:v>
       </x:c>
     </x:row>
     <x:row r="921" spans="1:2">
       <x:c r="A921" s="0" t="s">
-        <x:v>1832</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="B921" s="0" t="s">
-        <x:v>1833</x:v>
+        <x:v>1834</x:v>
       </x:c>
     </x:row>
     <x:row r="922" spans="1:2">
       <x:c r="A922" s="0" t="s">
+        <x:v>1835</x:v>
+      </x:c>
+      <x:c r="B922" s="0" t="s">
         <x:v>1834</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1835</x:v>
       </x:c>
     </x:row>
     <x:row r="923" spans="1:2">
       <x:c r="A923" s="0" t="s">
         <x:v>1836</x:v>
       </x:c>
       <x:c r="B923" s="0" t="s">
         <x:v>1837</x:v>
       </x:c>
     </x:row>
     <x:row r="924" spans="1:2">
       <x:c r="A924" s="0" t="s">
         <x:v>1838</x:v>
       </x:c>
       <x:c r="B924" s="0" t="s">
         <x:v>1839</x:v>
       </x:c>
     </x:row>
     <x:row r="925" spans="1:2">
       <x:c r="A925" s="0" t="s">
         <x:v>1840</x:v>
       </x:c>
       <x:c r="B925" s="0" t="s">
         <x:v>1841</x:v>
       </x:c>
@@ -19562,115 +19622,115 @@
       <x:c r="B1175" s="0" t="s">
         <x:v>2341</x:v>
       </x:c>
     </x:row>
     <x:row r="1176" spans="1:2">
       <x:c r="A1176" s="0" t="s">
         <x:v>2342</x:v>
       </x:c>
       <x:c r="B1176" s="0" t="s">
         <x:v>2343</x:v>
       </x:c>
     </x:row>
     <x:row r="1177" spans="1:2">
       <x:c r="A1177" s="0" t="s">
         <x:v>2344</x:v>
       </x:c>
       <x:c r="B1177" s="0" t="s">
         <x:v>2345</x:v>
       </x:c>
     </x:row>
     <x:row r="1178" spans="1:2">
       <x:c r="A1178" s="0" t="s">
         <x:v>2346</x:v>
       </x:c>
       <x:c r="B1178" s="0" t="s">
-        <x:v>2345</x:v>
+        <x:v>2347</x:v>
       </x:c>
     </x:row>
     <x:row r="1179" spans="1:2">
       <x:c r="A1179" s="0" t="s">
-        <x:v>2347</x:v>
+        <x:v>2348</x:v>
       </x:c>
       <x:c r="B1179" s="0" t="s">
-        <x:v>2348</x:v>
+        <x:v>2349</x:v>
       </x:c>
     </x:row>
     <x:row r="1180" spans="1:2">
       <x:c r="A1180" s="0" t="s">
-        <x:v>2349</x:v>
+        <x:v>2350</x:v>
       </x:c>
       <x:c r="B1180" s="0" t="s">
-        <x:v>2350</x:v>
+        <x:v>2351</x:v>
       </x:c>
     </x:row>
     <x:row r="1181" spans="1:2">
       <x:c r="A1181" s="0" t="s">
-        <x:v>2351</x:v>
+        <x:v>2352</x:v>
       </x:c>
       <x:c r="B1181" s="0" t="s">
-        <x:v>2352</x:v>
+        <x:v>2353</x:v>
       </x:c>
     </x:row>
     <x:row r="1182" spans="1:2">
       <x:c r="A1182" s="0" t="s">
-        <x:v>2353</x:v>
+        <x:v>2354</x:v>
       </x:c>
       <x:c r="B1182" s="0" t="s">
-        <x:v>2354</x:v>
+        <x:v>2355</x:v>
       </x:c>
     </x:row>
     <x:row r="1183" spans="1:2">
       <x:c r="A1183" s="0" t="s">
-        <x:v>2355</x:v>
+        <x:v>2356</x:v>
       </x:c>
       <x:c r="B1183" s="0" t="s">
-        <x:v>2356</x:v>
+        <x:v>2357</x:v>
       </x:c>
     </x:row>
     <x:row r="1184" spans="1:2">
       <x:c r="A1184" s="0" t="s">
-        <x:v>2357</x:v>
+        <x:v>2358</x:v>
       </x:c>
       <x:c r="B1184" s="0" t="s">
-        <x:v>2358</x:v>
+        <x:v>2359</x:v>
       </x:c>
     </x:row>
     <x:row r="1185" spans="1:2">
       <x:c r="A1185" s="0" t="s">
-        <x:v>2359</x:v>
+        <x:v>2360</x:v>
       </x:c>
       <x:c r="B1185" s="0" t="s">
-        <x:v>2360</x:v>
+        <x:v>2361</x:v>
       </x:c>
     </x:row>
     <x:row r="1186" spans="1:2">
       <x:c r="A1186" s="0" t="s">
+        <x:v>2362</x:v>
+      </x:c>
+      <x:c r="B1186" s="0" t="s">
         <x:v>2361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2362</x:v>
       </x:c>
     </x:row>
     <x:row r="1187" spans="1:2">
       <x:c r="A1187" s="0" t="s">
         <x:v>2363</x:v>
       </x:c>
       <x:c r="B1187" s="0" t="s">
         <x:v>2364</x:v>
       </x:c>
     </x:row>
     <x:row r="1188" spans="1:2">
       <x:c r="A1188" s="0" t="s">
         <x:v>2365</x:v>
       </x:c>
       <x:c r="B1188" s="0" t="s">
         <x:v>2366</x:v>
       </x:c>
     </x:row>
     <x:row r="1189" spans="1:2">
       <x:c r="A1189" s="0" t="s">
         <x:v>2367</x:v>
       </x:c>
       <x:c r="B1189" s="0" t="s">
         <x:v>2368</x:v>
       </x:c>
@@ -21466,131 +21526,131 @@
       <x:c r="B1413" s="0" t="s">
         <x:v>2816</x:v>
       </x:c>
     </x:row>
     <x:row r="1414" spans="1:2">
       <x:c r="A1414" s="0" t="s">
         <x:v>2817</x:v>
       </x:c>
       <x:c r="B1414" s="0" t="s">
         <x:v>2818</x:v>
       </x:c>
     </x:row>
     <x:row r="1415" spans="1:2">
       <x:c r="A1415" s="0" t="s">
         <x:v>2819</x:v>
       </x:c>
       <x:c r="B1415" s="0" t="s">
         <x:v>2820</x:v>
       </x:c>
     </x:row>
     <x:row r="1416" spans="1:2">
       <x:c r="A1416" s="0" t="s">
         <x:v>2821</x:v>
       </x:c>
       <x:c r="B1416" s="0" t="s">
-        <x:v>2820</x:v>
+        <x:v>2822</x:v>
       </x:c>
     </x:row>
     <x:row r="1417" spans="1:2">
       <x:c r="A1417" s="0" t="s">
-        <x:v>2822</x:v>
+        <x:v>2823</x:v>
       </x:c>
       <x:c r="B1417" s="0" t="s">
-        <x:v>2823</x:v>
+        <x:v>2824</x:v>
       </x:c>
     </x:row>
     <x:row r="1418" spans="1:2">
       <x:c r="A1418" s="0" t="s">
-        <x:v>2824</x:v>
+        <x:v>2825</x:v>
       </x:c>
       <x:c r="B1418" s="0" t="s">
-        <x:v>2825</x:v>
+        <x:v>2826</x:v>
       </x:c>
     </x:row>
     <x:row r="1419" spans="1:2">
       <x:c r="A1419" s="0" t="s">
-        <x:v>2826</x:v>
+        <x:v>2827</x:v>
       </x:c>
       <x:c r="B1419" s="0" t="s">
-        <x:v>2827</x:v>
+        <x:v>2828</x:v>
       </x:c>
     </x:row>
     <x:row r="1420" spans="1:2">
       <x:c r="A1420" s="0" t="s">
-        <x:v>2828</x:v>
+        <x:v>2829</x:v>
       </x:c>
       <x:c r="B1420" s="0" t="s">
-        <x:v>2829</x:v>
+        <x:v>2830</x:v>
       </x:c>
     </x:row>
     <x:row r="1421" spans="1:2">
       <x:c r="A1421" s="0" t="s">
-        <x:v>2830</x:v>
+        <x:v>2831</x:v>
       </x:c>
       <x:c r="B1421" s="0" t="s">
-        <x:v>2831</x:v>
+        <x:v>2832</x:v>
       </x:c>
     </x:row>
     <x:row r="1422" spans="1:2">
       <x:c r="A1422" s="0" t="s">
-        <x:v>2832</x:v>
+        <x:v>2833</x:v>
       </x:c>
       <x:c r="B1422" s="0" t="s">
-        <x:v>2833</x:v>
+        <x:v>2834</x:v>
       </x:c>
     </x:row>
     <x:row r="1423" spans="1:2">
       <x:c r="A1423" s="0" t="s">
-        <x:v>2834</x:v>
+        <x:v>2835</x:v>
       </x:c>
       <x:c r="B1423" s="0" t="s">
-        <x:v>2835</x:v>
+        <x:v>2836</x:v>
       </x:c>
     </x:row>
     <x:row r="1424" spans="1:2">
       <x:c r="A1424" s="0" t="s">
-        <x:v>2836</x:v>
+        <x:v>2837</x:v>
       </x:c>
       <x:c r="B1424" s="0" t="s">
-        <x:v>2837</x:v>
+        <x:v>2838</x:v>
       </x:c>
     </x:row>
     <x:row r="1425" spans="1:2">
       <x:c r="A1425" s="0" t="s">
-        <x:v>2838</x:v>
+        <x:v>2839</x:v>
       </x:c>
       <x:c r="B1425" s="0" t="s">
-        <x:v>2839</x:v>
+        <x:v>2840</x:v>
       </x:c>
     </x:row>
     <x:row r="1426" spans="1:2">
       <x:c r="A1426" s="0" t="s">
+        <x:v>2841</x:v>
+      </x:c>
+      <x:c r="B1426" s="0" t="s">
         <x:v>2840</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2841</x:v>
       </x:c>
     </x:row>
     <x:row r="1427" spans="1:2">
       <x:c r="A1427" s="0" t="s">
         <x:v>2842</x:v>
       </x:c>
       <x:c r="B1427" s="0" t="s">
         <x:v>2843</x:v>
       </x:c>
     </x:row>
     <x:row r="1428" spans="1:2">
       <x:c r="A1428" s="0" t="s">
         <x:v>2844</x:v>
       </x:c>
       <x:c r="B1428" s="0" t="s">
         <x:v>2845</x:v>
       </x:c>
     </x:row>
     <x:row r="1429" spans="1:2">
       <x:c r="A1429" s="0" t="s">
         <x:v>2846</x:v>
       </x:c>
       <x:c r="B1429" s="0" t="s">
         <x:v>2847</x:v>
       </x:c>
@@ -21858,195 +21918,195 @@
       <x:c r="B1462" s="0" t="s">
         <x:v>2913</x:v>
       </x:c>
     </x:row>
     <x:row r="1463" spans="1:2">
       <x:c r="A1463" s="0" t="s">
         <x:v>2914</x:v>
       </x:c>
       <x:c r="B1463" s="0" t="s">
         <x:v>2915</x:v>
       </x:c>
     </x:row>
     <x:row r="1464" spans="1:2">
       <x:c r="A1464" s="0" t="s">
         <x:v>2916</x:v>
       </x:c>
       <x:c r="B1464" s="0" t="s">
         <x:v>2917</x:v>
       </x:c>
     </x:row>
     <x:row r="1465" spans="1:2">
       <x:c r="A1465" s="0" t="s">
         <x:v>2918</x:v>
       </x:c>
       <x:c r="B1465" s="0" t="s">
-        <x:v>2917</x:v>
+        <x:v>2919</x:v>
       </x:c>
     </x:row>
     <x:row r="1466" spans="1:2">
       <x:c r="A1466" s="0" t="s">
-        <x:v>2919</x:v>
+        <x:v>2920</x:v>
       </x:c>
       <x:c r="B1466" s="0" t="s">
-        <x:v>2920</x:v>
+        <x:v>2921</x:v>
       </x:c>
     </x:row>
     <x:row r="1467" spans="1:2">
       <x:c r="A1467" s="0" t="s">
-        <x:v>2921</x:v>
+        <x:v>2922</x:v>
       </x:c>
       <x:c r="B1467" s="0" t="s">
-        <x:v>2922</x:v>
+        <x:v>2923</x:v>
       </x:c>
     </x:row>
     <x:row r="1468" spans="1:2">
       <x:c r="A1468" s="0" t="s">
-        <x:v>2923</x:v>
+        <x:v>2924</x:v>
       </x:c>
       <x:c r="B1468" s="0" t="s">
-        <x:v>2924</x:v>
+        <x:v>2925</x:v>
       </x:c>
     </x:row>
     <x:row r="1469" spans="1:2">
       <x:c r="A1469" s="0" t="s">
-        <x:v>2925</x:v>
+        <x:v>2926</x:v>
       </x:c>
       <x:c r="B1469" s="0" t="s">
-        <x:v>2926</x:v>
+        <x:v>2927</x:v>
       </x:c>
     </x:row>
     <x:row r="1470" spans="1:2">
       <x:c r="A1470" s="0" t="s">
-        <x:v>2927</x:v>
+        <x:v>2928</x:v>
       </x:c>
       <x:c r="B1470" s="0" t="s">
-        <x:v>2928</x:v>
+        <x:v>2929</x:v>
       </x:c>
     </x:row>
     <x:row r="1471" spans="1:2">
       <x:c r="A1471" s="0" t="s">
-        <x:v>2929</x:v>
+        <x:v>2930</x:v>
       </x:c>
       <x:c r="B1471" s="0" t="s">
-        <x:v>2928</x:v>
+        <x:v>2931</x:v>
       </x:c>
     </x:row>
     <x:row r="1472" spans="1:2">
       <x:c r="A1472" s="0" t="s">
-        <x:v>2930</x:v>
+        <x:v>2932</x:v>
       </x:c>
       <x:c r="B1472" s="0" t="s">
-        <x:v>2931</x:v>
+        <x:v>2933</x:v>
       </x:c>
     </x:row>
     <x:row r="1473" spans="1:2">
       <x:c r="A1473" s="0" t="s">
-        <x:v>2932</x:v>
+        <x:v>2934</x:v>
       </x:c>
       <x:c r="B1473" s="0" t="s">
-        <x:v>2931</x:v>
+        <x:v>2935</x:v>
       </x:c>
     </x:row>
     <x:row r="1474" spans="1:2">
       <x:c r="A1474" s="0" t="s">
-        <x:v>2933</x:v>
+        <x:v>2936</x:v>
       </x:c>
       <x:c r="B1474" s="0" t="s">
-        <x:v>2934</x:v>
+        <x:v>2937</x:v>
       </x:c>
     </x:row>
     <x:row r="1475" spans="1:2">
       <x:c r="A1475" s="0" t="s">
-        <x:v>2935</x:v>
+        <x:v>2938</x:v>
       </x:c>
       <x:c r="B1475" s="0" t="s">
-        <x:v>2936</x:v>
+        <x:v>2937</x:v>
       </x:c>
     </x:row>
     <x:row r="1476" spans="1:2">
       <x:c r="A1476" s="0" t="s">
-        <x:v>2937</x:v>
+        <x:v>2939</x:v>
       </x:c>
       <x:c r="B1476" s="0" t="s">
-        <x:v>2938</x:v>
+        <x:v>2940</x:v>
       </x:c>
     </x:row>
     <x:row r="1477" spans="1:2">
       <x:c r="A1477" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2941</x:v>
       </x:c>
       <x:c r="B1477" s="0" t="s">
-        <x:v>2940</x:v>
+        <x:v>2942</x:v>
       </x:c>
     </x:row>
     <x:row r="1478" spans="1:2">
       <x:c r="A1478" s="0" t="s">
-        <x:v>2941</x:v>
+        <x:v>2943</x:v>
       </x:c>
       <x:c r="B1478" s="0" t="s">
-        <x:v>2942</x:v>
+        <x:v>2944</x:v>
       </x:c>
     </x:row>
     <x:row r="1479" spans="1:2">
       <x:c r="A1479" s="0" t="s">
-        <x:v>2943</x:v>
+        <x:v>2945</x:v>
       </x:c>
       <x:c r="B1479" s="0" t="s">
-        <x:v>2944</x:v>
+        <x:v>2946</x:v>
       </x:c>
     </x:row>
     <x:row r="1480" spans="1:2">
       <x:c r="A1480" s="0" t="s">
-        <x:v>2945</x:v>
+        <x:v>2947</x:v>
       </x:c>
       <x:c r="B1480" s="0" t="s">
-        <x:v>2946</x:v>
+        <x:v>2948</x:v>
       </x:c>
     </x:row>
     <x:row r="1481" spans="1:2">
       <x:c r="A1481" s="0" t="s">
-        <x:v>2947</x:v>
+        <x:v>2949</x:v>
       </x:c>
       <x:c r="B1481" s="0" t="s">
         <x:v>2948</x:v>
       </x:c>
     </x:row>
     <x:row r="1482" spans="1:2">
       <x:c r="A1482" s="0" t="s">
-        <x:v>2949</x:v>
+        <x:v>2950</x:v>
       </x:c>
       <x:c r="B1482" s="0" t="s">
-        <x:v>2950</x:v>
+        <x:v>2951</x:v>
       </x:c>
     </x:row>
     <x:row r="1483" spans="1:2">
       <x:c r="A1483" s="0" t="s">
+        <x:v>2952</x:v>
+      </x:c>
+      <x:c r="B1483" s="0" t="s">
         <x:v>2951</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2952</x:v>
       </x:c>
     </x:row>
     <x:row r="1484" spans="1:2">
       <x:c r="A1484" s="0" t="s">
         <x:v>2953</x:v>
       </x:c>
       <x:c r="B1484" s="0" t="s">
         <x:v>2954</x:v>
       </x:c>
     </x:row>
     <x:row r="1485" spans="1:2">
       <x:c r="A1485" s="0" t="s">
         <x:v>2955</x:v>
       </x:c>
       <x:c r="B1485" s="0" t="s">
         <x:v>2956</x:v>
       </x:c>
     </x:row>
     <x:row r="1486" spans="1:2">
       <x:c r="A1486" s="0" t="s">
         <x:v>2957</x:v>
       </x:c>
       <x:c r="B1486" s="0" t="s">
         <x:v>2958</x:v>
       </x:c>
@@ -23187,50 +23247,130 @@
         <x:v>3242</x:v>
       </x:c>
     </x:row>
     <x:row r="1629" spans="1:2">
       <x:c r="A1629" s="0" t="s">
         <x:v>3243</x:v>
       </x:c>
       <x:c r="B1629" s="0" t="s">
         <x:v>3244</x:v>
       </x:c>
     </x:row>
     <x:row r="1630" spans="1:2">
       <x:c r="A1630" s="0" t="s">
         <x:v>3245</x:v>
       </x:c>
       <x:c r="B1630" s="0" t="s">
         <x:v>3246</x:v>
       </x:c>
     </x:row>
     <x:row r="1631" spans="1:2">
       <x:c r="A1631" s="0" t="s">
         <x:v>3247</x:v>
       </x:c>
       <x:c r="B1631" s="0" t="s">
         <x:v>3248</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1632" spans="1:2">
+      <x:c r="A1632" s="0" t="s">
+        <x:v>3249</x:v>
+      </x:c>
+      <x:c r="B1632" s="0" t="s">
+        <x:v>3250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1633" spans="1:2">
+      <x:c r="A1633" s="0" t="s">
+        <x:v>3251</x:v>
+      </x:c>
+      <x:c r="B1633" s="0" t="s">
+        <x:v>3252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1634" spans="1:2">
+      <x:c r="A1634" s="0" t="s">
+        <x:v>3253</x:v>
+      </x:c>
+      <x:c r="B1634" s="0" t="s">
+        <x:v>3254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1635" spans="1:2">
+      <x:c r="A1635" s="0" t="s">
+        <x:v>3255</x:v>
+      </x:c>
+      <x:c r="B1635" s="0" t="s">
+        <x:v>3256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1636" spans="1:2">
+      <x:c r="A1636" s="0" t="s">
+        <x:v>3257</x:v>
+      </x:c>
+      <x:c r="B1636" s="0" t="s">
+        <x:v>3258</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1637" spans="1:2">
+      <x:c r="A1637" s="0" t="s">
+        <x:v>3259</x:v>
+      </x:c>
+      <x:c r="B1637" s="0" t="s">
+        <x:v>3260</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1638" spans="1:2">
+      <x:c r="A1638" s="0" t="s">
+        <x:v>3261</x:v>
+      </x:c>
+      <x:c r="B1638" s="0" t="s">
+        <x:v>3262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1639" spans="1:2">
+      <x:c r="A1639" s="0" t="s">
+        <x:v>3263</x:v>
+      </x:c>
+      <x:c r="B1639" s="0" t="s">
+        <x:v>3264</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1640" spans="1:2">
+      <x:c r="A1640" s="0" t="s">
+        <x:v>3265</x:v>
+      </x:c>
+      <x:c r="B1640" s="0" t="s">
+        <x:v>3266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1641" spans="1:2">
+      <x:c r="A1641" s="0" t="s">
+        <x:v>3267</x:v>
+      </x:c>
+      <x:c r="B1641" s="0" t="s">
+        <x:v>3268</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>