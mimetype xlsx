--- v1 (2026-06-14)
+++ v2 (2026-07-05)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20033d196d3489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2c4215021004b5187722e0611dbfc3a.psmdcp" Id="R88bd11eb8c3a4a10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c27edd7bc364a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff44e64b2b8d4bd6a674e7b976f1b607.psmdcp" Id="R89e86db96e87489f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Operatorlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3269" uniqueCount="3269">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3284" uniqueCount="3284">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>DE NOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Northeimer Sport und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EPS</x:t>
   </x:si>
   <x:si>
     <x:t>"ISATT innovatives Steuerungs- und Automatisierungstechnik Team GmbH"</x:t>
   </x:si>
   <x:si>
     <x:t>DE CLA</x:t>
   </x:si>
   <x:si>
     <x:t>"Liebevoll!" in der Auermühle GmbH</x:t>
   </x:si>
   <x:si>
@@ -419,50 +419,56 @@
   <x:si>
     <x:t>DE 828</x:t>
   </x:si>
   <x:si>
     <x:t>ArcelorMittal Hochfeld GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ACG</x:t>
   </x:si>
   <x:si>
     <x:t>AreaCharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RPI</x:t>
   </x:si>
   <x:si>
     <x:t>Arnd Reichert</x:t>
   </x:si>
   <x:si>
     <x:t>DE TIM</x:t>
   </x:si>
   <x:si>
     <x:t>Arnold Photovoltaik</x:t>
   </x:si>
   <x:si>
+    <x:t>DE AEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arnsteiner Bürger-Energie e.G.</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 208</x:t>
   </x:si>
   <x:si>
     <x:t>ASAP Electronics GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AVG</x:t>
   </x:si>
   <x:si>
     <x:t>Aschaffenburger Versorgungs-GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AUC</x:t>
   </x:si>
   <x:si>
     <x:t>AUDI Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE HPC</x:t>
   </x:si>
   <x:si>
     <x:t>Audi Immobilien Solutions GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WSA</x:t>
@@ -557,2697 +563,2709 @@
   <x:si>
     <x:t>DE 725</x:t>
   </x:si>
   <x:si>
     <x:t>Autocenter C. Schulte GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 369</x:t>
   </x:si>
   <x:si>
     <x:t>Autoforum Dojmi, Lackier- und KFZMeisterbetrieb, Inh. Dragan Dojmi e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE AHS</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Andreas Schröder GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Elstermann GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE AHF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Fiege GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Freitäger GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GAW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Göthling am Wartenberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Gotthard König GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Götz Inh. Hildegard Held</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Habighorst GmbH &amp; Co KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Haese GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus im Dreisamtal GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 796</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Autohaus Joachim Huster GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus KAHLE GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Koch GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LU1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Lütke Uphues Münster e.K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Markötter GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Martin Osseforth GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ASL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Schubnell OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Seidel Steffen Seidel e.K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Selm GmbH &amp; Co. Kommanditgesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Sorg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ABD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Stien GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Trompeter GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Woldegk GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AHH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Wolfsburg Hotz und Heitmann GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MAZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Wolter GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoservice Hansen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autoservice Holger Schmitt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ASE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autostrom Einert GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autostrom plus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autotechnik Heinz Müller</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autowelt Schuler Donaueschingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autowelt Schuler GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVENCY GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVEX Mineralölhandelsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE APS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIA AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVP Autoland GmbH &amp; Co KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AW Management GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXXTEQ Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B. u. B. GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BOP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B::Optronics GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Backcharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Backend Success GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bad Honnef Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>badenova AG &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE B01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bähre Energie- &amp; Haustechnik GmbH     </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baltic Renewable Partners GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KWB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barnimer Energiebeteiligungsgesellschaft mbH (BEBG)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barwig Group GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bauer Elektroanlagen Süd GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bauer Energietechnik e.K.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bauer Unternehmensgruppe GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bauernladen Dölger</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerische Motoren Werke AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BTV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bayerischer Tennis-Verband Betriebs-GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BayWa Mobility Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBM Baumarkt Barsinghausen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Charge S.r.l., Zweigniederlassung München</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beamtenwohnungsverein eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEB+ Energies GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>becharged GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE R1B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behrensdorf GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BE2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Behrenswerth Energieservice GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELKAW GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bender GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bender Smart Charging GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BHM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benediktushof gGmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BCM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE O19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berger S&amp;F eGbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERGER Stromversorgungen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Energieagentur Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Stadtwerke EnergiePartner GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BSW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Stadtwerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BKP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Stadtwerke KommunalPartner GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BVB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berliner Volksbank eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE UBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berner Elektrotechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bertram GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BES - Badische Energie-Servicegesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beteiligungs- und Betriebsgesellschaft Bautzen mbH (BBB)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BHJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Betriebsholding Familie Jepsen eGbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEU GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEW Bergische Energie- und Wasser-Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BRS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyer Strom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE Q1B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyond Fuels GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BFM Immobilien GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIDIREX GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIGGE ENERGIE GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIGGE ENERGIE Ladeinfrastruktur GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bilkraft GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BXX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bill-X GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bioconstruct GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-Energie Pirmasens GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK Benzin-Kontor Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blink Network B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE L01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blücher Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE WAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bojani GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bona GmbH Deutschland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bornewasser e.K. Licht-, Kraft-, Industrie-Anlagen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP Europa SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brand-E Mobility &amp; Power GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E4M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Braun Energiedienstleistungen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Braunschweiger Versorgungs-Aktiengesellschaft &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAWO GE Solution LIS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brecharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREPARK GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BRI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brisol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AMW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brouwer Estate GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BHD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BruderhausDiakonie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brümmer -u. Henkelmann GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brunel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTB Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ULG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bücher GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bucher Hydraulics Erding GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buchholz Digital GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buhck Abfallverwertung und Recycling GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bürger Energie Erzgebirge eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BürgerEnergie Nordschwarzwald-Gäu eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Burghardt Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Buscher Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BWF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BwFuhrparkService GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BZW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BZWEI Beratungs- und Handels GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CFS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Camping Flügger Strand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE C44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campingpark Heidewald</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campingplatz Auf dem Simpel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campingplatz Stover Strand International Kloodt OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caravan Center Bocholt GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CardTank24, Inh. Ralf Gilbert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caritas - Altenhilfe Dortmund GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DLG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caritasverband für den Landkreis Dillingen / Donau e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caritasverband im Dekanat Ahaus-Vreden e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carl Knauber Holding GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsten Erbguth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carsten Grobe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEAG Notlichtsysteme GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENERO Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGM Clinical Europe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CAF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charge at Friends GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charge Construct GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chargecloud GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CPW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargeForce (GmbH &amp; Co.) KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargeHere GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CIQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chargeIQ GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargemaker GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargePoint Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHARGEUNITY GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargeX GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargit B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chemnitzer Siedlungsgemeinschaft eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Christian Böwing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Christine Schäfer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle K Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIRRANTIC GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City Concept E-Ladestationen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cityca e-carsharing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CIW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citywatt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CWC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Claus Heinemann Elektroanlagen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cocharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CFH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coffee Fellows Hotel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comfortcharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONNECT Charge Bridge UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE V2G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COUNTROL GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cowelio GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cramer-Mühle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cremer-Heitmann GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cross Market Places GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CT Mineralöle GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CUB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cubos Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CUL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Culinarium GbR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUT! Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ADA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Czogalla </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>da emobil GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DaDaCon GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Buses Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TCN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daniel Booms</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DKU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Das Kubatzki Hotelgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DB Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>decarbon1ze GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dein elektroladen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denkfabrik im Grünen Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dennis Schulmeyer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Post AG neu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHER MOTORYACHTVERBAND e.V. (DMYV)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsches Rotes Kreuz, Kreisverband Gelsenkirchen e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTZ Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DGV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DG Nexolution Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE JCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diederichs Karosserieteile GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital Charging Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE D24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digitalexperten24 UG (haftungsbeschränkt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DirectCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dittes Oberflächentechnik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DKV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DKV EURO SERVICE GmbH + Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DMG interpersonal e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DSB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Domäne Schaumburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donau-Stadtwerke Dillingen-Lauingen Heimatenergie GmbH (DSDL Heimatenergie GmbH)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BDM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dördelmann Backwaren Produktions GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dorfener Bau und Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Döring Invest GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dörpsmobil Schwedeneck e.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dorr Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dortmunder Energie- und Wasserversorgung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPD Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DBK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr. Becker Klinikgesellschaft SE &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DR. KADE Pharmazeutische Fabrik GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr. Netik &amp; Partner GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS EMOVA GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS Stahl GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D-Strom GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dünenmeile GmbH &amp; Co. Betriebs KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duvenbeck Logistics Holding GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E&amp;L Energie und Ladepunkte GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E. Klein Elektroanlagen GmbH &amp; Co.KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.MAGIS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.ON Drive GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE UFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.ON Drive Infrastructure GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EA EnergieArchitektur GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE AAZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaaze GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAM Natur Energie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EasyPark GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SHK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eberhard Schmücker</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBERwerk GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBM Group GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECE Energy GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eCharge Budenheim GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-clearing.net GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CLV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eClever Systems GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ecoCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoG GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ecowerk e-charge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEKA Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEKA Versorgungsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDi Energie - Direkt Hohenlohe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE STE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eduard Steffens Bauunternehmung GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>effexx green GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGF EnergieGesellschaft Frankenberg mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eggert Auto- und Reifenservice GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-Het GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHG Energie Handel GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ehrhardt AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EHRLE-Consulting GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eichberger Schiffservice-GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Einkaufszentrum Kösener Straße 36-40 GmbH &amp; Co. Verwaltungs KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eins energie in sachsen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eisenacher Versorgungs-Betriebe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EJI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-jin GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elaway GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electra Germany GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ElectricRoutes GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätsgenossenschaft Unterneukirchen eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Antholz G.M.B.H.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Hindelang eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Mittelbaden AG &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ETV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerk Tegernsee Vertriebs- und Service-KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektrizitätswerke Schönau Vertriebs GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro- &amp; Sicherheitstechnik Reis GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EBO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Birk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Heinemann Inh. Oliver Fassoth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Keßler GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Kock GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Kury</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Lillich GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Morawetz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro Obernauer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>elektroauto.at Handels GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elektro-Germey GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>elexon GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eliso GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elli Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elmer ... die Autowelt Emsdetten GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eLoaded GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elonitec GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elwateg-Elektrohandel GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EM1 GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-MAXX GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMB Energie Brandenburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Merge Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EFS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emergy Führungs- und Servicegesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMI ElektroMobilitätsInfrastruktur GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-mobilio GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Mobilität Stephan GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emobility - East Thomas Walther</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE END</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMobility Netzwerk Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE WRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Mobility Provider Austria GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EXO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMOXXO GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>empact GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>emvion Smart Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enapi GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EnBal GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EBW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EnBW mobility+ AG &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ODR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EnBW Ostwürttemberg DonauRies AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endlich GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneco eMobility B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENERANDO Technologies GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enercity Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enercity digital GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie &amp; Mobilität Oranienburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KEZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie 360 GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Calw GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Mittelsachsen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie SaarLorLux AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 1ES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energie schwaben gmbh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BIB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Service Bietigheim-Bissingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Südbayern GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasser Potsdam GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasser Wahlstedt/Bad Segeberg GmbH &amp; Co. KG (ews)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wassergesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Wasserversorgung Bonn/Rhein-Sieg GmbH (EnW Bonn/Rhein-Sieg)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wasserversorgung Bruchsal GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wasserversorgung Bünde Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie- und Wirtschaftsberatung Herbert Oepen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie Waldeck-Frankenberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiedienste der Landeshauptstadt Stuttgart GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ECZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegenossenschaft Chemnitz - Zwickau eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegenossenschaft für Wittmund eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiegewinner eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energielenker service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energielösung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ELG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERM</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Energieservice Rhein-Main GmbH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieservice-Ratingen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ALZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Alzenau GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Apolda GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Dahlenburg-Bleckede AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Filstal GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Gera GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Inselsberg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Klettgau-Rheintal GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Leverkusen GmbH &amp; Co. KG (EVL)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Limburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Main-Spessart GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Mittelrhein AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Nordhausen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TOB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Oberhausen AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ROD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Rodau GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Rudolstadt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energieversorgung Sylt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewelten Oberaudorf GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Dannstadter Höhe GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Waldbröl GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiewerke Zeulenroda GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EC1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EnergieWolke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EQE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enerquinn GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EN0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enewa GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EDK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGIE Deutschland GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE VIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGIE Mobilités Electriques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENIO GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EEU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENNI Energie &amp; Umwelt Niederrhein GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enpulse Ventures GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensev GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTEGA Plus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ENV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>envia Mitteldeutsche Energie AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPC 1 GmbH &amp; Co.KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Epping Green Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eprimo GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERC Energy Rise &amp; Change GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ercoteq Service GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erdrich GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-regio GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erhard Nübler Pension Brunnenhof</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erich-Alexander-Hinz e.K. Hotel Kurhaus am Inselsee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ERI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erinion GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESB GmbH Elektromontage, Steuerungsbau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-service energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>esploro projects GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eßer Office GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esslinger Omnibusverkehr E. Fischle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE E2S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Este Energy Solutions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ESW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESWE Versorgungs AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EUL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eulektro GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUROGATE Technical Services GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EGB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euskirchener Baugesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EV Freaks GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>evd energieversorgung dormagen gmbh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVE Energieversorgung Elbtalaue GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVH GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVI Energieversorgung Hildesheim GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE DPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolve Energy GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EYP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ev-pay GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Eichsfeldgas GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Pricing GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EW Schmid GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWE Go GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 2GO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE WAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWE Go HOCHTIEF Ladepartner GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>e-werk Sachsenwald GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HHH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Werke Haniel Haimhausen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWN Entsorgungswerk für Nuklearanlagen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EVU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWR Aktiengesellschaft</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWS Elektrizitätswerke Schönau eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EWV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWV Energie- und Wasser-Versorgung GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EZE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eze.network GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F&amp;M Computer Systemhaus GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factory Campus GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FSD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fahrschule Dovermann</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fahrschule Gödde MobilitätsCoaching GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAHRWerk statt stillstand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FairEnergie GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Familie Bressau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Family Hotel Oberhof GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAMIS GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Färber Hotelbetriebs GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastned Deutschland GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Feldhaus Immobilien GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fenster Fassade Service König GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE SHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FH Rostocker Hotelbetriebs GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KFB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fidelis hospitality Kaufbeuren GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ILA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelis Hospitality Landshut GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fidelis hospitality Neu-Isenburg GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Fiege Logistik Stiftung &amp; Co. KG </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Filderstadtwerke</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIN-Green OHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fink IT-Solutions GmbH &amp;. Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE COE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fip Charging GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRMENLADEN GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fischer Stromwerk GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAVIA IT-Management GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FWW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fliesen Walters</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FlippCharge GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Floading Energy Infra B.V.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE RCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Florian Reitgaßl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE BER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Energie &amp; Wasser GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FEG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Erfurt GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Köln/Bonn Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen München Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Paderborn/Lippstadt Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flughafen Stuttgart Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLVW Marketing GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ford-Werke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE V8K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fortuna hospitality GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frank Görlitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE OEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frank Oemig</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE ACF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frank Wagner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FUW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franke &amp; Werner GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 475</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Franz Brandl </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LOH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franz Davids, Loherhof GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FKA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franz Kleine Automobile GmbH &amp; Co.KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE KE1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franz-Josef Küppers e.K.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fraport AG Frankfurt Airport Services Worldwide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fraunhofer-Gesellschaft zur Förderung der angewandten Forschung eingetragener Verein</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Friedrich Wohnen &amp; Pflegen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>frischli Milchwerke GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>frischli Milchwerke GmbH &amp; Co. Huber oHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FYT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRYTE Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE ESC</x:t>
   </x:si>
   <x:si>
-    <x:t>Autohaus Eschengrund GmbH</x:t>
-[...2642 lines deleted...]
-    <x:t>FRYTE Mobility GmbH</x:t>
+    <x:t>FSN Autozentrum Eschengrund GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FUE</x:t>
   </x:si>
   <x:si>
     <x:t>Future Energy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GCX</x:t>
   </x:si>
   <x:si>
     <x:t>G Charge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GSM</x:t>
   </x:si>
   <x:si>
     <x:t>Gasthaus Schiff Sabrina Eichhorn e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE GVP</x:t>
   </x:si>
   <x:si>
     <x:t>Gasversorgung Pforzheim Land GmbH</x:t>
   </x:si>
@@ -3987,56 +4005,50 @@
   <x:si>
     <x:t>DE 777</x:t>
   </x:si>
   <x:si>
     <x:t>Heil Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 844</x:t>
   </x:si>
   <x:si>
     <x:t>HeimatEnergie+ GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HPG</x:t>
   </x:si>
   <x:si>
     <x:t>Heininger Photovoltaik GbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE FIP</x:t>
   </x:si>
   <x:si>
     <x:t>Heinrich Fip GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
-    <x:t>DE HKL</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE 107</x:t>
   </x:si>
   <x:si>
     <x:t>Heinrich Ridder GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 965</x:t>
   </x:si>
   <x:si>
     <x:t>Helmer GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GIE</x:t>
   </x:si>
   <x:si>
     <x:t>Helmut Gieseke</x:t>
   </x:si>
   <x:si>
     <x:t>DE HEN</x:t>
   </x:si>
   <x:si>
     <x:t>Henkel AG &amp; Co. KGaA</x:t>
   </x:si>
   <x:si>
     <x:t>DE HEO</x:t>
@@ -4389,50 +4401,56 @@
   <x:si>
     <x:t>DE 711</x:t>
   </x:si>
   <x:si>
     <x:t>Isabell De Saedeleer</x:t>
   </x:si>
   <x:si>
     <x:t>DE MHA</x:t>
   </x:si>
   <x:si>
     <x:t>Isabellenhütte Heusler GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE IEV</x:t>
   </x:si>
   <x:si>
     <x:t>ista Express Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE IST</x:t>
   </x:si>
   <x:si>
     <x:t>ista SE</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ITN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IT Neeb GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE ITM</x:t>
   </x:si>
   <x:si>
     <x:t>item Industrietechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PID</x:t>
   </x:si>
   <x:si>
     <x:t>IW-Service Thomas Mertens</x:t>
   </x:si>
   <x:si>
     <x:t>DE 110</x:t>
   </x:si>
   <x:si>
     <x:t>J.W. Zander GmbH &amp; Co. KG Freiburg i.Br.</x:t>
   </x:si>
   <x:si>
     <x:t>DE 190</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JB Solarstrom </x:t>
   </x:si>
   <x:si>
     <x:t>DE JEV</x:t>
@@ -4803,50 +4821,56 @@
   <x:si>
     <x:t>DE FLY</x:t>
   </x:si>
   <x:si>
     <x:t>Kurprinz 2380 UG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE 997</x:t>
   </x:si>
   <x:si>
     <x:t>KÜS Prüfstelle und KFZ-Sachverständigenbüro Christian Hellmann</x:t>
   </x:si>
   <x:si>
     <x:t>DE KSE</x:t>
   </x:si>
   <x:si>
     <x:t>Kuster Energy Tankstellen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KIQ</x:t>
   </x:si>
   <x:si>
     <x:t>KWiQ GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE KWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KWMS Germany GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE KWS</x:t>
   </x:si>
   <x:si>
     <x:t>KWS LOCHOW GMBH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LEX</x:t>
   </x:si>
   <x:si>
     <x:t>LADE EXPRESS GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LDO</x:t>
   </x:si>
   <x:si>
     <x:t>LADE operate GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LDZ</x:t>
   </x:si>
   <x:si>
     <x:t>Lade.ZEIT GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LKP</x:t>
@@ -5004,50 +5028,56 @@
   <x:si>
     <x:t>DE LEU</x:t>
   </x:si>
   <x:si>
     <x:t>Leu Energie GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 251</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LH Beteiligungsgesellschaft mbH </x:t>
   </x:si>
   <x:si>
     <x:t>DE SON</x:t>
   </x:si>
   <x:si>
     <x:t>Licht- und Kraftwerke Sonneberg GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BDO</x:t>
   </x:si>
   <x:si>
     <x:t>LichtBlick eMobility GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE LBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE LBQ</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE LBE</x:t>
   </x:si>
   <x:si>
     <x:t>LichtBlick SE</x:t>
   </x:si>
   <x:si>
     <x:t>DE LDL</x:t>
   </x:si>
   <x:si>
     <x:t>Lidl Dienstleistung GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE LB1</x:t>
   </x:si>
   <x:si>
     <x:t>LIGA Bank eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE LGS</x:t>
   </x:si>
   <x:si>
     <x:t>LIMERA Gartenbauservice GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE LPH</x:t>
@@ -5754,50 +5784,56 @@
   <x:si>
     <x:t>DE OLI</x:t>
   </x:si>
   <x:si>
     <x:t>Oli Systems GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DUS</x:t>
   </x:si>
   <x:si>
     <x:t>Oliver Duhr, DuSolaris</x:t>
   </x:si>
   <x:si>
     <x:t>DE 387</x:t>
   </x:si>
   <x:si>
     <x:t>Oliver Göcke</x:t>
   </x:si>
   <x:si>
     <x:t>DE OMS</x:t>
   </x:si>
   <x:si>
     <x:t>OMS E-Mobility GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE OEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANIER e-Power GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE ODE</x:t>
   </x:si>
   <x:si>
     <x:t>ORLEN Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE OPG</x:t>
   </x:si>
   <x:si>
     <x:t>Osnabrücker Parkstätten- Betriebsgesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE OSW</x:t>
   </x:si>
   <x:si>
     <x:t>Osterholzer Stadtwerke GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE CPK</x:t>
   </x:si>
   <x:si>
     <x:t>Ostsee-Campingplatz Kagelbusch L. Gosch GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 136</x:t>
@@ -5844,96 +5880,105 @@
   <x:si>
     <x:t>DE LSB</x:t>
   </x:si>
   <x:si>
     <x:t>Parkgaragengesellschaft Baden-Baden mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE 424</x:t>
   </x:si>
   <x:si>
     <x:t>Patt Elektrotechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MLK</x:t>
   </x:si>
   <x:si>
     <x:t>Pattonville Energie und Wasser GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FPE</x:t>
   </x:si>
   <x:si>
     <x:t>Paul Fischer GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paul Schockemöhle Logistics Damme GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE PWG</x:t>
   </x:si>
   <x:si>
     <x:t>Paul Witteler GmbH &amp; co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE PBW</x:t>
   </x:si>
   <x:si>
     <x:t>PBW - Parkraumgesellschaft Baden-Württemberg mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PDF</x:t>
   </x:si>
   <x:si>
     <x:t>PDFC Consulting GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE JH4</x:t>
   </x:si>
   <x:si>
     <x:t>Peter &amp; Carl Hans Hansen Baugeschäft Inh. Jan Hansen</x:t>
   </x:si>
   <x:si>
     <x:t>DE 501</x:t>
   </x:si>
   <x:si>
     <x:t>Peter Greven GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE PJE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Peter Jakob </x:t>
   </x:si>
   <x:si>
     <x:t>DE DEI</x:t>
   </x:si>
   <x:si>
     <x:t>PfalzLader GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PWA</x:t>
   </x:si>
   <x:si>
-    <x:t>Pfalzwerke Infrastruktur GmbH</x:t>
+    <x:t>PFALZWERKE AKTIENGESELLSCHAFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE PDN</x:t>
   </x:si>
   <x:si>
     <x:t>DE PDM</x:t>
   </x:si>
   <x:si>
     <x:t>Pflege- und Betreuungsdienst Müller GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PUG</x:t>
   </x:si>
   <x:si>
     <x:t>Pflege- und Gesundheitsservice Cornelia Friedrich GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PHI</x:t>
   </x:si>
   <x:si>
     <x:t>PhiRoh GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PIO</x:t>
   </x:si>
   <x:si>
     <x:t>PION Technology AG</x:t>
   </x:si>
@@ -5994,50 +6039,56 @@
   <x:si>
     <x:t>DE POJ</x:t>
   </x:si>
   <x:si>
     <x:t>POWERJames GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PSG</x:t>
   </x:si>
   <x:si>
     <x:t>Präg Strom &amp; Gas GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE PWH</x:t>
   </x:si>
   <x:si>
     <x:t>Privatbrauerei Waldhaus Joh. Schmid GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LAL</x:t>
   </x:si>
   <x:si>
     <x:t>projectLIS</x:t>
   </x:si>
   <x:si>
+    <x:t>DE PLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prologis Germany Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 992</x:t>
   </x:si>
   <x:si>
     <x:t>Prometall Fertigungstechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 993</x:t>
   </x:si>
   <x:si>
     <x:t>Prometall Verwaltungs GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PRG</x:t>
   </x:si>
   <x:si>
     <x:t>Propan Rheingas GmbH &amp; Co. Kommanditgesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE I64</x:t>
   </x:si>
   <x:si>
     <x:t>Prox IT UG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE PRS</x:t>
@@ -6760,56 +6811,50 @@
     <x:t>SimplyCharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SXT</x:t>
   </x:si>
   <x:si>
     <x:t>Sixt GmbH &amp; Co. Autovermietung KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SLT</x:t>
   </x:si>
   <x:si>
     <x:t>SLE - Tourismus und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 342</x:t>
   </x:si>
   <x:si>
     <x:t>SMA Solar Technology AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 5MA</x:t>
   </x:si>
   <x:si>
     <x:t>SmarAct Holding GmbH</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Smart Services GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LND</x:t>
   </x:si>
   <x:si>
     <x:t>smartlab Innovationsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SMO</x:t>
   </x:si>
   <x:si>
     <x:t>smartops GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SLO</x:t>
   </x:si>
   <x:si>
     <x:t>SMATRICS Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HME</x:t>
   </x:si>
   <x:si>
     <x:t>SMATRICS EnBW GmbH</x:t>
   </x:si>
@@ -9890,52 +9935,52 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1641" totalsRowShown="0">
-  <x:autoFilter ref="A1:B1641"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1652" totalsRowShown="0">
+  <x:autoFilter ref="A1:B1652"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Code"/>
     <x:tableColumn id="2" name="Company"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -10191,51 +10236,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B1641"/>
+  <x:dimension ref="A1:B1652"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -12030,11347 +12075,11435 @@
       <x:c r="B226" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:2">
       <x:c r="A227" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:2">
       <x:c r="A228" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:2">
       <x:c r="A229" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:2">
       <x:c r="A230" s="0" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="B230" s="0" t="s">
         <x:v>458</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:2">
       <x:c r="A231" s="0" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="B231" s="0" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:2">
       <x:c r="A232" s="0" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="B232" s="0" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:2">
       <x:c r="A233" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="B233" s="0" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:2">
       <x:c r="A234" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:2">
       <x:c r="A235" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="B235" s="0" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:2">
       <x:c r="A236" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="B236" s="0" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:2">
       <x:c r="A237" s="0" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="B237" s="0" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:2">
       <x:c r="A238" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="B238" s="0" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:2">
       <x:c r="A239" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="B239" s="0" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:2">
       <x:c r="A240" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="B240" s="0" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:2">
       <x:c r="A241" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="B241" s="0" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:2">
       <x:c r="A242" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="B242" s="0" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:2">
       <x:c r="A243" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="B243" s="0" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:2">
       <x:c r="A244" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="B244" s="0" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:2">
       <x:c r="A245" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="B245" s="0" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:2">
       <x:c r="A246" s="0" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="B246" s="0" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:2">
       <x:c r="A247" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:2">
       <x:c r="A248" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="B248" s="0" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:2">
       <x:c r="A249" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="B249" s="0" t="s">
         <x:v>494</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:2">
       <x:c r="A250" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="B250" s="0" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:2">
       <x:c r="A251" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="B251" s="0" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:2">
       <x:c r="A252" s="0" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="B252" s="0" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:2">
       <x:c r="A253" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="B253" s="0" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:2">
       <x:c r="A254" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="B254" s="0" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:2">
       <x:c r="A255" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="B255" s="0" t="s">
         <x:v>506</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:2">
       <x:c r="A256" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="B256" s="0" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:2">
       <x:c r="A257" s="0" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="B257" s="0" t="s">
         <x:v>510</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:2">
       <x:c r="A258" s="0" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="B258" s="0" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:2">
       <x:c r="A259" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="B259" s="0" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:2">
       <x:c r="A260" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:2">
       <x:c r="A261" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="B261" s="0" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:2">
       <x:c r="A262" s="0" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="B262" s="0" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:2">
       <x:c r="A263" s="0" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="B263" s="0" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:2">
       <x:c r="A264" s="0" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="B264" s="0" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:2">
       <x:c r="A265" s="0" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="B265" s="0" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:2">
       <x:c r="A266" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="B266" s="0" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:2">
       <x:c r="A267" s="0" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="B267" s="0" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:2">
       <x:c r="A268" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:2">
       <x:c r="A269" s="0" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="B269" s="0" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:2">
       <x:c r="A270" s="0" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="B270" s="0" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:2">
       <x:c r="A271" s="0" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="B271" s="0" t="s">
         <x:v>536</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:2">
       <x:c r="A272" s="0" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="B272" s="0" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:2">
       <x:c r="A273" s="0" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="B273" s="0" t="s">
         <x:v>540</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:2">
       <x:c r="A274" s="0" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="B274" s="0" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:2">
       <x:c r="A275" s="0" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="B275" s="0" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:2">
       <x:c r="A276" s="0" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="B276" s="0" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:2">
       <x:c r="A277" s="0" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="B277" s="0" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:2">
       <x:c r="A278" s="0" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="B278" s="0" t="s">
         <x:v>550</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:2">
       <x:c r="A279" s="0" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="B279" s="0" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:2">
       <x:c r="A280" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="B280" s="0" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:2">
       <x:c r="A281" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="B281" s="0" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:2">
       <x:c r="A282" s="0" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="B282" s="0" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:2">
       <x:c r="A283" s="0" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="B283" s="0" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:2">
       <x:c r="A284" s="0" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="B284" s="0" t="s">
         <x:v>562</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:2">
       <x:c r="A285" s="0" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="B285" s="0" t="s">
         <x:v>564</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:2">
       <x:c r="A286" s="0" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="B286" s="0" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:2">
       <x:c r="A287" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="B287" s="0" t="s">
         <x:v>568</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:2">
       <x:c r="A288" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="B288" s="0" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:2">
       <x:c r="A289" s="0" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="B289" s="0" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:2">
       <x:c r="A290" s="0" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="B290" s="0" t="s">
         <x:v>574</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:2">
       <x:c r="A291" s="0" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="B291" s="0" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:2">
       <x:c r="A292" s="0" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="B292" s="0" t="s">
         <x:v>578</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:2">
       <x:c r="A293" s="0" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="B293" s="0" t="s">
         <x:v>580</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:2">
       <x:c r="A294" s="0" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="B294" s="0" t="s">
         <x:v>582</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:2">
       <x:c r="A295" s="0" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="B295" s="0" t="s">
         <x:v>584</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:2">
       <x:c r="A296" s="0" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="B296" s="0" t="s">
         <x:v>586</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:2">
       <x:c r="A297" s="0" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="B297" s="0" t="s">
         <x:v>588</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:2">
       <x:c r="A298" s="0" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="B298" s="0" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:2">
       <x:c r="A299" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="B299" s="0" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:2">
       <x:c r="A300" s="0" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="B300" s="0" t="s">
         <x:v>594</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:2">
       <x:c r="A301" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="B301" s="0" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:2">
       <x:c r="A302" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="B302" s="0" t="s">
         <x:v>598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:2">
       <x:c r="A303" s="0" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="B303" s="0" t="s">
         <x:v>600</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:2">
       <x:c r="A304" s="0" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="B304" s="0" t="s">
         <x:v>602</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:2">
       <x:c r="A305" s="0" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="B305" s="0" t="s">
         <x:v>604</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:2">
       <x:c r="A306" s="0" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="B306" s="0" t="s">
         <x:v>606</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:2">
       <x:c r="A307" s="0" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="B307" s="0" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:2">
       <x:c r="A308" s="0" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="B308" s="0" t="s">
         <x:v>610</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:2">
       <x:c r="A309" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="B309" s="0" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:2">
       <x:c r="A310" s="0" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="B310" s="0" t="s">
         <x:v>614</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:2">
       <x:c r="A311" s="0" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="B311" s="0" t="s">
         <x:v>616</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:2">
       <x:c r="A312" s="0" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="B312" s="0" t="s">
         <x:v>618</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:2">
       <x:c r="A313" s="0" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="B313" s="0" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:2">
       <x:c r="A314" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="B314" s="0" t="s">
         <x:v>622</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:2">
       <x:c r="A315" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="B315" s="0" t="s">
         <x:v>624</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:2">
       <x:c r="A316" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="B316" s="0" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:2">
       <x:c r="A317" s="0" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="B317" s="0" t="s">
         <x:v>628</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:2">
       <x:c r="A318" s="0" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="B318" s="0" t="s">
         <x:v>630</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:2">
       <x:c r="A319" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="B319" s="0" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:2">
       <x:c r="A320" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="B320" s="0" t="s">
         <x:v>634</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:2">
       <x:c r="A321" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="B321" s="0" t="s">
         <x:v>636</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:2">
       <x:c r="A322" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="B322" s="0" t="s">
         <x:v>638</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:2">
       <x:c r="A323" s="0" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="B323" s="0" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:2">
       <x:c r="A324" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="B324" s="0" t="s">
         <x:v>642</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:2">
       <x:c r="A325" s="0" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="B325" s="0" t="s">
         <x:v>644</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:2">
       <x:c r="A326" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="B326" s="0" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:2">
       <x:c r="A327" s="0" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="B327" s="0" t="s">
         <x:v>648</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:2">
       <x:c r="A328" s="0" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="B328" s="0" t="s">
         <x:v>650</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:2">
       <x:c r="A329" s="0" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="B329" s="0" t="s">
         <x:v>652</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:2">
       <x:c r="A330" s="0" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="B330" s="0" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:2">
       <x:c r="A331" s="0" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="B331" s="0" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:2">
       <x:c r="A332" s="0" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="B332" s="0" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:2">
       <x:c r="A333" s="0" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="B333" s="0" t="s">
         <x:v>660</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:2">
       <x:c r="A334" s="0" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="B334" s="0" t="s">
         <x:v>662</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:2">
       <x:c r="A335" s="0" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="B335" s="0" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:2">
       <x:c r="A336" s="0" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="B336" s="0" t="s">
         <x:v>666</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:2">
       <x:c r="A337" s="0" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="B337" s="0" t="s">
         <x:v>668</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:2">
       <x:c r="A338" s="0" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="B338" s="0" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:2">
       <x:c r="A339" s="0" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="B339" s="0" t="s">
         <x:v>672</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:2">
       <x:c r="A340" s="0" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="B340" s="0" t="s">
         <x:v>674</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>675</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:2">
       <x:c r="A341" s="0" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="B341" s="0" t="s">
         <x:v>676</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:2">
       <x:c r="A342" s="0" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="B342" s="0" t="s">
         <x:v>678</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:2">
       <x:c r="A343" s="0" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="B343" s="0" t="s">
         <x:v>680</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:2">
       <x:c r="A344" s="0" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="B344" s="0" t="s">
         <x:v>682</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:2">
       <x:c r="A345" s="0" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="B345" s="0" t="s">
         <x:v>684</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:2">
       <x:c r="A346" s="0" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="B346" s="0" t="s">
         <x:v>686</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:2">
       <x:c r="A347" s="0" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="B347" s="0" t="s">
         <x:v>688</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:2">
       <x:c r="A348" s="0" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="B348" s="0" t="s">
         <x:v>690</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:2">
       <x:c r="A349" s="0" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="B349" s="0" t="s">
         <x:v>692</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:2">
       <x:c r="A350" s="0" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="B350" s="0" t="s">
         <x:v>694</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:2">
       <x:c r="A351" s="0" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="B351" s="0" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:2">
       <x:c r="A352" s="0" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="B352" s="0" t="s">
         <x:v>698</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:2">
       <x:c r="A353" s="0" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="B353" s="0" t="s">
         <x:v>700</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:2">
       <x:c r="A354" s="0" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="B354" s="0" t="s">
         <x:v>702</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:2">
       <x:c r="A355" s="0" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="B355" s="0" t="s">
         <x:v>704</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:2">
       <x:c r="A356" s="0" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="B356" s="0" t="s">
         <x:v>706</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:2">
       <x:c r="A357" s="0" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="B357" s="0" t="s">
         <x:v>708</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:2">
       <x:c r="A358" s="0" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="B358" s="0" t="s">
         <x:v>710</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:2">
       <x:c r="A359" s="0" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="B359" s="0" t="s">
         <x:v>712</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:2">
       <x:c r="A360" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="B360" s="0" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:2">
       <x:c r="A361" s="0" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="B361" s="0" t="s">
         <x:v>716</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:2">
       <x:c r="A362" s="0" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="B362" s="0" t="s">
         <x:v>718</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:2">
       <x:c r="A363" s="0" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="B363" s="0" t="s">
         <x:v>720</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:2">
       <x:c r="A364" s="0" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="B364" s="0" t="s">
         <x:v>722</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:2">
       <x:c r="A365" s="0" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="B365" s="0" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:2">
       <x:c r="A366" s="0" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="B366" s="0" t="s">
         <x:v>726</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:2">
       <x:c r="A367" s="0" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="B367" s="0" t="s">
         <x:v>728</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:2">
       <x:c r="A368" s="0" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="B368" s="0" t="s">
         <x:v>730</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:2">
       <x:c r="A369" s="0" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="B369" s="0" t="s">
         <x:v>732</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:2">
       <x:c r="A370" s="0" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="B370" s="0" t="s">
         <x:v>734</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:2">
       <x:c r="A371" s="0" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="B371" s="0" t="s">
         <x:v>736</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:2">
       <x:c r="A372" s="0" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="B372" s="0" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:2">
       <x:c r="A373" s="0" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="B373" s="0" t="s">
         <x:v>740</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:2">
       <x:c r="A374" s="0" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="B374" s="0" t="s">
         <x:v>742</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:2">
       <x:c r="A375" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="B375" s="0" t="s">
         <x:v>744</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:2">
       <x:c r="A376" s="0" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="B376" s="0" t="s">
         <x:v>746</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:2">
       <x:c r="A377" s="0" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="B377" s="0" t="s">
         <x:v>748</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:2">
       <x:c r="A378" s="0" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="B378" s="0" t="s">
         <x:v>750</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:2">
       <x:c r="A379" s="0" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="B379" s="0" t="s">
         <x:v>752</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:2">
       <x:c r="A380" s="0" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="B380" s="0" t="s">
         <x:v>754</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:2">
       <x:c r="A381" s="0" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="B381" s="0" t="s">
         <x:v>756</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:2">
       <x:c r="A382" s="0" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="B382" s="0" t="s">
         <x:v>758</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:2">
       <x:c r="A383" s="0" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="B383" s="0" t="s">
         <x:v>760</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:2">
       <x:c r="A384" s="0" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="B384" s="0" t="s">
         <x:v>762</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:2">
       <x:c r="A385" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="B385" s="0" t="s">
         <x:v>764</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:2">
       <x:c r="A386" s="0" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="B386" s="0" t="s">
         <x:v>766</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:2">
       <x:c r="A387" s="0" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="B387" s="0" t="s">
         <x:v>768</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:2">
       <x:c r="A388" s="0" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="B388" s="0" t="s">
         <x:v>770</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:2">
       <x:c r="A389" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="B389" s="0" t="s">
         <x:v>772</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:2">
       <x:c r="A390" s="0" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="B390" s="0" t="s">
         <x:v>774</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:2">
       <x:c r="A391" s="0" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="B391" s="0" t="s">
         <x:v>776</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:2">
       <x:c r="A392" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="B392" s="0" t="s">
         <x:v>778</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:2">
       <x:c r="A393" s="0" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="B393" s="0" t="s">
         <x:v>780</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:2">
       <x:c r="A394" s="0" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="B394" s="0" t="s">
         <x:v>782</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:2">
       <x:c r="A395" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="B395" s="0" t="s">
         <x:v>784</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:2">
       <x:c r="A396" s="0" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="B396" s="0" t="s">
         <x:v>786</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:2">
       <x:c r="A397" s="0" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="B397" s="0" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:2">
       <x:c r="A398" s="0" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="B398" s="0" t="s">
         <x:v>790</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:2">
       <x:c r="A399" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="B399" s="0" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:2">
       <x:c r="A400" s="0" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="B400" s="0" t="s">
         <x:v>794</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:2">
       <x:c r="A401" s="0" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="B401" s="0" t="s">
         <x:v>796</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:2">
       <x:c r="A402" s="0" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="B402" s="0" t="s">
         <x:v>798</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:2">
       <x:c r="A403" s="0" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="B403" s="0" t="s">
         <x:v>800</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:2">
       <x:c r="A404" s="0" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="B404" s="0" t="s">
         <x:v>802</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:2">
       <x:c r="A405" s="0" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="B405" s="0" t="s">
         <x:v>804</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:2">
       <x:c r="A406" s="0" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="B406" s="0" t="s">
         <x:v>806</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:2">
       <x:c r="A407" s="0" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="B407" s="0" t="s">
         <x:v>808</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:2">
       <x:c r="A408" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="B408" s="0" t="s">
         <x:v>810</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:2">
       <x:c r="A409" s="0" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="B409" s="0" t="s">
         <x:v>812</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:2">
       <x:c r="A410" s="0" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="B410" s="0" t="s">
         <x:v>814</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:2">
       <x:c r="A411" s="0" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="B411" s="0" t="s">
         <x:v>816</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:2">
       <x:c r="A412" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:2">
       <x:c r="A413" s="0" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="B413" s="0" t="s">
         <x:v>819</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:2">
       <x:c r="A414" s="0" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="B414" s="0" t="s">
         <x:v>821</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:2">
       <x:c r="A415" s="0" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="B415" s="0" t="s">
         <x:v>823</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:2">
       <x:c r="A416" s="0" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="B416" s="0" t="s">
         <x:v>825</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:2">
       <x:c r="A417" s="0" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="B417" s="0" t="s">
         <x:v>827</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:2">
       <x:c r="A418" s="0" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="B418" s="0" t="s">
         <x:v>829</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:2">
       <x:c r="A419" s="0" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="B419" s="0" t="s">
         <x:v>831</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:2">
       <x:c r="A420" s="0" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="B420" s="0" t="s">
         <x:v>833</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:2">
       <x:c r="A421" s="0" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="B421" s="0" t="s">
         <x:v>835</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:2">
       <x:c r="A422" s="0" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="B422" s="0" t="s">
         <x:v>837</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:2">
       <x:c r="A423" s="0" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="B423" s="0" t="s">
         <x:v>839</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>840</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:2">
       <x:c r="A424" s="0" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="B424" s="0" t="s">
         <x:v>841</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:2">
       <x:c r="A425" s="0" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="B425" s="0" t="s">
         <x:v>843</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>844</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:2">
       <x:c r="A426" s="0" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="B426" s="0" t="s">
         <x:v>845</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:2">
       <x:c r="A427" s="0" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="B427" s="0" t="s">
         <x:v>847</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:2">
       <x:c r="A428" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="B428" s="0" t="s">
         <x:v>849</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:2">
       <x:c r="A429" s="0" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="B429" s="0" t="s">
         <x:v>851</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:2">
       <x:c r="A430" s="0" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="B430" s="0" t="s">
         <x:v>853</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:2">
       <x:c r="A431" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="B431" s="0" t="s">
         <x:v>855</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:2">
       <x:c r="A432" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="B432" s="0" t="s">
         <x:v>857</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:2">
       <x:c r="A433" s="0" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="B433" s="0" t="s">
         <x:v>859</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:2">
       <x:c r="A434" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="B434" s="0" t="s">
         <x:v>861</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:2">
       <x:c r="A435" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="B435" s="0" t="s">
         <x:v>863</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:2">
       <x:c r="A436" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B436" s="0" t="s">
         <x:v>865</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:2">
       <x:c r="A437" s="0" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="B437" s="0" t="s">
         <x:v>867</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:2">
       <x:c r="A438" s="0" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="B438" s="0" t="s">
         <x:v>869</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:2">
       <x:c r="A439" s="0" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="B439" s="0" t="s">
         <x:v>871</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>872</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:2">
       <x:c r="A440" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="B440" s="0" t="s">
         <x:v>873</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:2">
       <x:c r="A441" s="0" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="B441" s="0" t="s">
         <x:v>875</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:2">
       <x:c r="A442" s="0" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="B442" s="0" t="s">
         <x:v>877</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:2">
       <x:c r="A443" s="0" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="B443" s="0" t="s">
         <x:v>879</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:2">
       <x:c r="A444" s="0" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="B444" s="0" t="s">
         <x:v>881</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>882</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:2">
       <x:c r="A445" s="0" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="B445" s="0" t="s">
         <x:v>883</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:2">
       <x:c r="A446" s="0" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="B446" s="0" t="s">
         <x:v>885</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:2">
       <x:c r="A447" s="0" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="B447" s="0" t="s">
         <x:v>887</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>888</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:2">
       <x:c r="A448" s="0" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="B448" s="0" t="s">
         <x:v>889</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:2">
       <x:c r="A449" s="0" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="B449" s="0" t="s">
         <x:v>891</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>892</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:2">
       <x:c r="A450" s="0" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="B450" s="0" t="s">
         <x:v>893</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>894</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:2">
       <x:c r="A451" s="0" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="B451" s="0" t="s">
         <x:v>895</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:2">
       <x:c r="A452" s="0" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="B452" s="0" t="s">
         <x:v>897</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:2">
       <x:c r="A453" s="0" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="B453" s="0" t="s">
         <x:v>899</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:2">
       <x:c r="A454" s="0" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="B454" s="0" t="s">
         <x:v>901</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:2">
       <x:c r="A455" s="0" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="B455" s="0" t="s">
         <x:v>903</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>904</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:2">
       <x:c r="A456" s="0" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="B456" s="0" t="s">
         <x:v>905</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:2">
       <x:c r="A457" s="0" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="B457" s="0" t="s">
         <x:v>907</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>908</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:2">
       <x:c r="A458" s="0" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="B458" s="0" t="s">
         <x:v>909</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>910</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:2">
       <x:c r="A459" s="0" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="B459" s="0" t="s">
         <x:v>911</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>912</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:2">
       <x:c r="A460" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="B460" s="0" t="s">
         <x:v>913</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>914</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:2">
       <x:c r="A461" s="0" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="B461" s="0" t="s">
         <x:v>915</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>916</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:2">
       <x:c r="A462" s="0" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="B462" s="0" t="s">
         <x:v>917</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:2">
       <x:c r="A463" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="B463" s="0" t="s">
         <x:v>919</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:2">
       <x:c r="A464" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:2">
       <x:c r="A465" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:2">
       <x:c r="A466" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>924</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:2">
       <x:c r="A467" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:2">
       <x:c r="A468" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>928</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:2">
       <x:c r="A469" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:2">
       <x:c r="A470" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:2">
       <x:c r="A471" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>934</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:2">
       <x:c r="A472" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:2">
       <x:c r="A473" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:2">
       <x:c r="A474" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:2">
       <x:c r="A475" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:2">
       <x:c r="A476" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:2">
       <x:c r="A477" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:2">
       <x:c r="A478" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:2">
       <x:c r="A479" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:2">
       <x:c r="A480" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:2">
       <x:c r="A481" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>952</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:2">
       <x:c r="A482" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:2">
       <x:c r="A483" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>956</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:2">
       <x:c r="A484" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>958</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:2">
       <x:c r="A485" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:2">
       <x:c r="A486" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:2">
       <x:c r="A487" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>964</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:2">
       <x:c r="A488" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:2">
       <x:c r="A489" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:2">
       <x:c r="A490" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:2">
       <x:c r="A491" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:2">
       <x:c r="A492" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:2">
       <x:c r="A493" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>976</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:2">
       <x:c r="A494" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:2">
       <x:c r="A495" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>980</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:2">
       <x:c r="A496" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:2">
       <x:c r="A497" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>984</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:2">
       <x:c r="A498" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:2">
       <x:c r="A499" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:2">
       <x:c r="A500" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:2">
       <x:c r="A501" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:2">
       <x:c r="A502" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>994</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:2">
       <x:c r="A503" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:2">
       <x:c r="A504" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>998</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:2">
       <x:c r="A505" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:2">
       <x:c r="A506" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1002</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:2">
       <x:c r="A507" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1004</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:2">
       <x:c r="A508" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:2">
       <x:c r="A509" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:2">
       <x:c r="A510" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1010</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:2">
       <x:c r="A511" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:2">
       <x:c r="A512" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1014</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:2">
       <x:c r="A513" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1016</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:2">
       <x:c r="A514" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:2">
       <x:c r="A515" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1020</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:2">
       <x:c r="A516" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:2">
       <x:c r="A517" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:2">
       <x:c r="A518" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1026</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:2">
       <x:c r="A519" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:2">
       <x:c r="A520" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:2">
       <x:c r="A521" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:2">
       <x:c r="A522" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:2">
       <x:c r="A523" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1036</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:2">
       <x:c r="A524" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1038</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:2">
       <x:c r="A525" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:2">
       <x:c r="A526" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1042</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:2">
       <x:c r="A527" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1044</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:2">
       <x:c r="A528" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1046</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:2">
       <x:c r="A529" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:2">
       <x:c r="A530" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:2">
       <x:c r="A531" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:2">
       <x:c r="A532" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:2">
       <x:c r="A533" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1056</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:2">
       <x:c r="A534" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1058</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:2">
       <x:c r="A535" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1060</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:2">
       <x:c r="A536" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1062</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:2">
       <x:c r="A537" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:2">
       <x:c r="A538" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:2">
       <x:c r="A539" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1068</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:2">
       <x:c r="A540" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:2">
       <x:c r="A541" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:2">
       <x:c r="A542" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1074</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:2">
       <x:c r="A543" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1076</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:2">
       <x:c r="A544" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:2">
       <x:c r="A545" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:2">
       <x:c r="A546" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:2">
       <x:c r="A547" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1084</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:2">
       <x:c r="A548" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:2">
       <x:c r="A549" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1088</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:2">
       <x:c r="A550" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:2">
       <x:c r="A551" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:2">
       <x:c r="A552" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1094</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:2">
       <x:c r="A553" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:2">
       <x:c r="A554" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:2">
       <x:c r="A555" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1100</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:2">
       <x:c r="A556" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1102</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:2">
       <x:c r="A557" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1104</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:2">
       <x:c r="A558" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1106</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:2">
       <x:c r="A559" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:2">
       <x:c r="A560" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1110</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:2">
       <x:c r="A561" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1112</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:2">
       <x:c r="A562" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1114</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:2">
       <x:c r="A563" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:2">
       <x:c r="A564" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1118</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:2">
       <x:c r="A565" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1120</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:2">
       <x:c r="A566" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:2">
       <x:c r="A567" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1124</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:2">
       <x:c r="A568" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1126</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:2">
       <x:c r="A569" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:2">
       <x:c r="A570" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1130</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:2">
       <x:c r="A571" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1132</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:2">
       <x:c r="A572" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:2">
       <x:c r="A573" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1136</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:2">
       <x:c r="A574" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:2">
       <x:c r="A575" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:2">
       <x:c r="A576" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1142</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:2">
       <x:c r="A577" s="0" t="s">
-        <x:v>1147</x:v>
-[...2 lines deleted...]
-        <x:v>1148</x:v>
+        <x:v>1143</x:v>
+      </x:c>
+      <x:c r="B577" s="0" t="s">
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:2">
       <x:c r="A578" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:2">
       <x:c r="A579" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1148</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:2">
       <x:c r="A580" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:2">
       <x:c r="A581" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1152</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:2">
       <x:c r="A582" s="0" t="s">
-        <x:v>1157</x:v>
-[...2 lines deleted...]
-        <x:v>1158</x:v>
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="B582" s="1" t="s">
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:2">
       <x:c r="A583" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1156</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:2">
       <x:c r="A584" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:2">
       <x:c r="A585" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1160</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:2">
       <x:c r="A586" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1162</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:2">
       <x:c r="A587" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:2">
       <x:c r="A588" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1166</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:2">
       <x:c r="A589" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:2">
       <x:c r="A590" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:2">
       <x:c r="A591" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:2">
       <x:c r="A592" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1174</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:2">
       <x:c r="A593" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1176</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:2">
       <x:c r="A594" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1178</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:2">
       <x:c r="A595" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1180</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:2">
       <x:c r="A596" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1182</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:2">
       <x:c r="A597" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1184</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:2">
       <x:c r="A598" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1186</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:2">
       <x:c r="A599" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1188</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:2">
       <x:c r="A600" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1190</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:2">
       <x:c r="A601" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1192</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:2">
       <x:c r="A602" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:2">
       <x:c r="A603" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1196</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:2">
       <x:c r="A604" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1198</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:2">
       <x:c r="A605" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:2">
       <x:c r="A606" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1202</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:2">
       <x:c r="A607" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1204</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:2">
       <x:c r="A608" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1206</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:2">
       <x:c r="A609" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:2">
       <x:c r="A610" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1210</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:2">
       <x:c r="A611" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:2">
       <x:c r="A612" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1214</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:2">
       <x:c r="A613" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1216</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:2">
       <x:c r="A614" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:2">
       <x:c r="A615" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1220</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:2">
       <x:c r="A616" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1222</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:2">
       <x:c r="A617" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1224</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:2">
       <x:c r="A618" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1226</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:2">
       <x:c r="A619" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1228</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:2">
       <x:c r="A620" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1230</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:2">
       <x:c r="A621" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1232</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:2">
       <x:c r="A622" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1234</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:2">
       <x:c r="A623" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1236</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:2">
       <x:c r="A624" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1238</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:2">
       <x:c r="A625" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:2">
       <x:c r="A626" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:2">
       <x:c r="A627" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1244</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:2">
       <x:c r="A628" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:2">
       <x:c r="A629" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1248</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:2">
       <x:c r="A630" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1250</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:2">
       <x:c r="A631" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1252</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:2">
       <x:c r="A632" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1254</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:2">
       <x:c r="A633" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1256</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:2">
       <x:c r="A634" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1258</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:2">
       <x:c r="A635" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:2">
       <x:c r="A636" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1262</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:2">
       <x:c r="A637" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1264</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:2">
       <x:c r="A638" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1266</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:2">
       <x:c r="A639" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1268</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:2">
       <x:c r="A640" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1270</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:2">
       <x:c r="A641" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1272</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:2">
       <x:c r="A642" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1274</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:2">
       <x:c r="A643" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1276</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:2">
       <x:c r="A644" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1278</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:2">
       <x:c r="A645" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1280</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:2">
       <x:c r="A646" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1282</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:2">
       <x:c r="A647" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1284</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:2">
       <x:c r="A648" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1286</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:2">
       <x:c r="A649" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1288</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:2">
       <x:c r="A650" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1290</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:2">
       <x:c r="A651" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1292</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:2">
       <x:c r="A652" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1294</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:2">
       <x:c r="A653" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1296</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:2">
       <x:c r="A654" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:2">
       <x:c r="A655" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1300</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:2">
       <x:c r="A656" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1302</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:2">
       <x:c r="A657" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1304</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:2">
       <x:c r="A658" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1306</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:2">
       <x:c r="A659" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1308</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:2">
       <x:c r="A660" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:2">
       <x:c r="A661" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1312</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:2">
       <x:c r="A662" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1314</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:2">
       <x:c r="A663" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1316</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:2">
       <x:c r="A664" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1318</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:2">
       <x:c r="A665" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:2">
       <x:c r="A666" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1322</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:2">
       <x:c r="A667" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1324</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:2">
       <x:c r="A668" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1326</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:2">
       <x:c r="A669" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1328</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:2">
       <x:c r="A670" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1330</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:2">
       <x:c r="A671" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1332</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:2">
       <x:c r="A672" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1334</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:2">
       <x:c r="A673" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1336</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:2">
       <x:c r="A674" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1338</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:2">
       <x:c r="A675" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1340</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:2">
       <x:c r="A676" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1342</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:2">
       <x:c r="A677" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1344</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:2">
       <x:c r="A678" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1346</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:2">
       <x:c r="A679" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1348</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:2">
       <x:c r="A680" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1350</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:2">
       <x:c r="A681" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1352</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:2">
       <x:c r="A682" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1354</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:2">
       <x:c r="A683" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1356</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:2">
       <x:c r="A684" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1358</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:2">
       <x:c r="A685" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1360</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:2">
       <x:c r="A686" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1362</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:2">
       <x:c r="A687" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1364</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:2">
       <x:c r="A688" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1366</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:2">
       <x:c r="A689" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1368</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:2">
       <x:c r="A690" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1370</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:2">
       <x:c r="A691" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1372</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:2">
       <x:c r="A692" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1374</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:2">
       <x:c r="A693" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1376</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:2">
       <x:c r="A694" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1378</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:2">
       <x:c r="A695" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1380</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:2">
       <x:c r="A696" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1382</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:2">
       <x:c r="A697" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1384</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:2">
       <x:c r="A698" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1386</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:2">
       <x:c r="A699" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1388</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:2">
       <x:c r="A700" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1390</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:2">
       <x:c r="A701" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1392</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:2">
       <x:c r="A702" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1394</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:2">
       <x:c r="A703" s="0" t="s">
-        <x:v>1399</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1396</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:2">
       <x:c r="A704" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1398</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:2">
       <x:c r="A705" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:2">
       <x:c r="A706" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1402</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:2">
       <x:c r="A707" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1404</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:2">
       <x:c r="A708" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1406</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:2">
       <x:c r="A709" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1408</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:2">
       <x:c r="A710" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1410</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:2">
       <x:c r="A711" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1412</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:2">
       <x:c r="A712" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1414</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:2">
       <x:c r="A713" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1416</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:2">
       <x:c r="A714" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1418</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:2">
       <x:c r="A715" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1420</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:2">
       <x:c r="A716" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1422</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:2">
       <x:c r="A717" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1424</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:2">
       <x:c r="A718" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1426</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:2">
       <x:c r="A719" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1428</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:2">
       <x:c r="A720" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1430</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:2">
       <x:c r="A721" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1432</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:2">
       <x:c r="A722" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1434</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:2">
       <x:c r="A723" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1436</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:2">
       <x:c r="A724" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1438</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:2">
       <x:c r="A725" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1440</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:2">
       <x:c r="A726" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1442</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:2">
       <x:c r="A727" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1444</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:2">
       <x:c r="A728" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1446</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:2">
       <x:c r="A729" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1448</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:2">
       <x:c r="A730" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="B730" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1450</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:2">
       <x:c r="A731" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1452</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:2">
       <x:c r="A732" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1454</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:2">
       <x:c r="A733" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1456</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:2">
       <x:c r="A734" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="B734" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1458</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:2">
       <x:c r="A735" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>1460</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:2">
       <x:c r="A736" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B736" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1462</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:2">
       <x:c r="A737" s="0" t="s">
-        <x:v>1467</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1464</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:2">
       <x:c r="A738" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="B738" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1466</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:2">
       <x:c r="A739" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1468</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:2">
       <x:c r="A740" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="B740" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1470</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:2">
       <x:c r="A741" s="0" t="s">
-        <x:v>1475</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1472</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:2">
       <x:c r="A742" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="B742" s="0" t="s">
-        <x:v>1478</x:v>
+        <x:v>1474</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:2">
       <x:c r="A743" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1476</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:2">
       <x:c r="A744" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="B744" s="0" t="s">
-        <x:v>1482</x:v>
+        <x:v>1478</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:2">
       <x:c r="A745" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1480</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:2">
       <x:c r="A746" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="B746" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>1482</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:2">
       <x:c r="A747" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1484</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:2">
       <x:c r="A748" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="B748" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1486</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:2">
       <x:c r="A749" s="0" t="s">
-        <x:v>1491</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1488</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:2">
       <x:c r="A750" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="B750" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1490</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:2">
       <x:c r="A751" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
-        <x:v>1496</x:v>
+        <x:v>1492</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:2">
       <x:c r="A752" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="B752" s="0" t="s">
-        <x:v>1498</x:v>
+        <x:v>1494</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:2">
       <x:c r="A753" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>1500</x:v>
+        <x:v>1496</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:2">
       <x:c r="A754" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="B754" s="0" t="s">
-        <x:v>1502</x:v>
+        <x:v>1498</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:2">
       <x:c r="A755" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1500</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:2">
       <x:c r="A756" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="B756" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>1502</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:2">
       <x:c r="A757" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1504</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:2">
       <x:c r="A758" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="B758" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1506</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:2">
       <x:c r="A759" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1508</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:2">
       <x:c r="A760" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="B760" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1510</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:2">
       <x:c r="A761" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1512</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:2">
       <x:c r="A762" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="B762" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1514</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:2">
       <x:c r="A763" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
-        <x:v>1520</x:v>
+        <x:v>1516</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:2">
       <x:c r="A764" s="0" t="s">
-        <x:v>1521</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="B764" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1518</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:2">
       <x:c r="A765" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>1520</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:2">
       <x:c r="A766" s="0" t="s">
-        <x:v>1525</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="B766" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1522</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:2">
       <x:c r="A767" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1524</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:2">
       <x:c r="A768" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="B768" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1526</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:2">
       <x:c r="A769" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1528</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:2">
       <x:c r="A770" s="0" t="s">
-        <x:v>1533</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="B770" s="0" t="s">
-        <x:v>1534</x:v>
+        <x:v>1530</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:2">
       <x:c r="A771" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1532</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:2">
       <x:c r="A772" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="B772" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1534</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:2">
       <x:c r="A773" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
-        <x:v>1540</x:v>
+        <x:v>1536</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:2">
       <x:c r="A774" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="B774" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1538</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:2">
       <x:c r="A775" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1540</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:2">
       <x:c r="A776" s="0" t="s">
-        <x:v>1545</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="B776" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1542</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:2">
       <x:c r="A777" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
-        <x:v>1548</x:v>
+        <x:v>1544</x:v>
       </x:c>
     </x:row>
     <x:row r="778" spans="1:2">
       <x:c r="A778" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="B778" s="0" t="s">
-        <x:v>1550</x:v>
+        <x:v>1546</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:2">
       <x:c r="A779" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
-        <x:v>1552</x:v>
+        <x:v>1548</x:v>
       </x:c>
     </x:row>
     <x:row r="780" spans="1:2">
       <x:c r="A780" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="B780" s="0" t="s">
-        <x:v>1554</x:v>
+        <x:v>1550</x:v>
       </x:c>
     </x:row>
     <x:row r="781" spans="1:2">
       <x:c r="A781" s="0" t="s">
-        <x:v>1555</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1552</x:v>
       </x:c>
     </x:row>
     <x:row r="782" spans="1:2">
       <x:c r="A782" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="B782" s="0" t="s">
-        <x:v>1558</x:v>
+        <x:v>1554</x:v>
       </x:c>
     </x:row>
     <x:row r="783" spans="1:2">
       <x:c r="A783" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="B783" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1556</x:v>
       </x:c>
     </x:row>
     <x:row r="784" spans="1:2">
       <x:c r="A784" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="B784" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1558</x:v>
       </x:c>
     </x:row>
     <x:row r="785" spans="1:2">
       <x:c r="A785" s="0" t="s">
-        <x:v>1563</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="B785" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1560</x:v>
       </x:c>
     </x:row>
     <x:row r="786" spans="1:2">
       <x:c r="A786" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="B786" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1562</x:v>
       </x:c>
     </x:row>
     <x:row r="787" spans="1:2">
       <x:c r="A787" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="B787" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1564</x:v>
       </x:c>
     </x:row>
     <x:row r="788" spans="1:2">
       <x:c r="A788" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="B788" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1566</x:v>
       </x:c>
     </x:row>
     <x:row r="789" spans="1:2">
       <x:c r="A789" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="B789" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1568</x:v>
       </x:c>
     </x:row>
     <x:row r="790" spans="1:2">
       <x:c r="A790" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="B790" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1570</x:v>
       </x:c>
     </x:row>
     <x:row r="791" spans="1:2">
       <x:c r="A791" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="B791" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1572</x:v>
       </x:c>
     </x:row>
     <x:row r="792" spans="1:2">
       <x:c r="A792" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="B792" s="0" t="s">
-        <x:v>1578</x:v>
+        <x:v>1574</x:v>
       </x:c>
     </x:row>
     <x:row r="793" spans="1:2">
       <x:c r="A793" s="0" t="s">
-        <x:v>1579</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="B793" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1576</x:v>
       </x:c>
     </x:row>
     <x:row r="794" spans="1:2">
       <x:c r="A794" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="B794" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1578</x:v>
       </x:c>
     </x:row>
     <x:row r="795" spans="1:2">
       <x:c r="A795" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="B795" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1580</x:v>
       </x:c>
     </x:row>
     <x:row r="796" spans="1:2">
       <x:c r="A796" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="B796" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1582</x:v>
       </x:c>
     </x:row>
     <x:row r="797" spans="1:2">
       <x:c r="A797" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="B797" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1584</x:v>
       </x:c>
     </x:row>
     <x:row r="798" spans="1:2">
       <x:c r="A798" s="0" t="s">
-        <x:v>1589</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
-        <x:v>1590</x:v>
+        <x:v>1586</x:v>
       </x:c>
     </x:row>
     <x:row r="799" spans="1:2">
       <x:c r="A799" s="0" t="s">
-        <x:v>1591</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="B799" s="0" t="s">
-        <x:v>1592</x:v>
+        <x:v>1588</x:v>
       </x:c>
     </x:row>
     <x:row r="800" spans="1:2">
       <x:c r="A800" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="B800" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1590</x:v>
       </x:c>
     </x:row>
     <x:row r="801" spans="1:2">
       <x:c r="A801" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1592</x:v>
       </x:c>
     </x:row>
     <x:row r="802" spans="1:2">
       <x:c r="A802" s="0" t="s">
-        <x:v>1597</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B802" s="0" t="s">
-        <x:v>1598</x:v>
+        <x:v>1594</x:v>
       </x:c>
     </x:row>
     <x:row r="803" spans="1:2">
       <x:c r="A803" s="0" t="s">
-        <x:v>1599</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="B803" s="0" t="s">
-        <x:v>1600</x:v>
+        <x:v>1596</x:v>
       </x:c>
     </x:row>
     <x:row r="804" spans="1:2">
       <x:c r="A804" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="B804" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1598</x:v>
       </x:c>
     </x:row>
     <x:row r="805" spans="1:2">
       <x:c r="A805" s="0" t="s">
-        <x:v>1603</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="B805" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1600</x:v>
       </x:c>
     </x:row>
     <x:row r="806" spans="1:2">
       <x:c r="A806" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="B806" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>1602</x:v>
       </x:c>
     </x:row>
     <x:row r="807" spans="1:2">
       <x:c r="A807" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="B807" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1604</x:v>
       </x:c>
     </x:row>
     <x:row r="808" spans="1:2">
       <x:c r="A808" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="B808" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1606</x:v>
       </x:c>
     </x:row>
     <x:row r="809" spans="1:2">
       <x:c r="A809" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1608</x:v>
       </x:c>
     </x:row>
     <x:row r="810" spans="1:2">
       <x:c r="A810" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="B810" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1610</x:v>
       </x:c>
     </x:row>
     <x:row r="811" spans="1:2">
       <x:c r="A811" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="B811" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1612</x:v>
       </x:c>
     </x:row>
     <x:row r="812" spans="1:2">
       <x:c r="A812" s="0" t="s">
-        <x:v>1617</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="B812" s="0" t="s">
-        <x:v>1618</x:v>
+        <x:v>1614</x:v>
       </x:c>
     </x:row>
     <x:row r="813" spans="1:2">
       <x:c r="A813" s="0" t="s">
-        <x:v>1619</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="B813" s="0" t="s">
-        <x:v>1620</x:v>
+        <x:v>1616</x:v>
       </x:c>
     </x:row>
     <x:row r="814" spans="1:2">
       <x:c r="A814" s="0" t="s">
-        <x:v>1621</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="B814" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1618</x:v>
       </x:c>
     </x:row>
     <x:row r="815" spans="1:2">
       <x:c r="A815" s="0" t="s">
-        <x:v>1623</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="B815" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1620</x:v>
       </x:c>
     </x:row>
     <x:row r="816" spans="1:2">
       <x:c r="A816" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="B816" s="0" t="s">
-        <x:v>1625</x:v>
+        <x:v>1622</x:v>
       </x:c>
     </x:row>
     <x:row r="817" spans="1:2">
       <x:c r="A817" s="0" t="s">
-        <x:v>1626</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="B817" s="0" t="s">
-        <x:v>1627</x:v>
+        <x:v>1624</x:v>
       </x:c>
     </x:row>
     <x:row r="818" spans="1:2">
       <x:c r="A818" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="B818" s="0" t="s">
-        <x:v>1629</x:v>
+        <x:v>1626</x:v>
       </x:c>
     </x:row>
     <x:row r="819" spans="1:2">
       <x:c r="A819" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="B819" s="0" t="s">
-        <x:v>1631</x:v>
+        <x:v>1628</x:v>
       </x:c>
     </x:row>
     <x:row r="820" spans="1:2">
       <x:c r="A820" s="0" t="s">
-        <x:v>1632</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="B820" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1630</x:v>
       </x:c>
     </x:row>
     <x:row r="821" spans="1:2">
       <x:c r="A821" s="0" t="s">
-        <x:v>1634</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="B821" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1630</x:v>
       </x:c>
     </x:row>
     <x:row r="822" spans="1:2">
       <x:c r="A822" s="0" t="s">
-        <x:v>1636</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="B822" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1633</x:v>
       </x:c>
     </x:row>
     <x:row r="823" spans="1:2">
       <x:c r="A823" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="B823" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1635</x:v>
       </x:c>
     </x:row>
     <x:row r="824" spans="1:2">
       <x:c r="A824" s="0" t="s">
-        <x:v>1640</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="B824" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1637</x:v>
       </x:c>
     </x:row>
     <x:row r="825" spans="1:2">
       <x:c r="A825" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="B825" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1639</x:v>
       </x:c>
     </x:row>
     <x:row r="826" spans="1:2">
       <x:c r="A826" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="B826" s="0" t="s">
-        <x:v>1645</x:v>
+        <x:v>1641</x:v>
       </x:c>
     </x:row>
     <x:row r="827" spans="1:2">
       <x:c r="A827" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="B827" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1643</x:v>
       </x:c>
     </x:row>
     <x:row r="828" spans="1:2">
       <x:c r="A828" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="B828" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1645</x:v>
       </x:c>
     </x:row>
     <x:row r="829" spans="1:2">
       <x:c r="A829" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="B829" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1647</x:v>
       </x:c>
     </x:row>
     <x:row r="830" spans="1:2">
       <x:c r="A830" s="0" t="s">
-        <x:v>1652</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="B830" s="0" t="s">
-        <x:v>1653</x:v>
+        <x:v>1649</x:v>
       </x:c>
     </x:row>
     <x:row r="831" spans="1:2">
       <x:c r="A831" s="0" t="s">
-        <x:v>1654</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="B831" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1651</x:v>
       </x:c>
     </x:row>
     <x:row r="832" spans="1:2">
       <x:c r="A832" s="0" t="s">
-        <x:v>1656</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="B832" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>1653</x:v>
       </x:c>
     </x:row>
     <x:row r="833" spans="1:2">
       <x:c r="A833" s="0" t="s">
-        <x:v>1658</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="B833" s="0" t="s">
-        <x:v>1659</x:v>
+        <x:v>1655</x:v>
       </x:c>
     </x:row>
     <x:row r="834" spans="1:2">
       <x:c r="A834" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="B834" s="0" t="s">
-        <x:v>1661</x:v>
+        <x:v>1657</x:v>
       </x:c>
     </x:row>
     <x:row r="835" spans="1:2">
       <x:c r="A835" s="0" t="s">
-        <x:v>1662</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="B835" s="0" t="s">
-        <x:v>1663</x:v>
+        <x:v>1659</x:v>
       </x:c>
     </x:row>
     <x:row r="836" spans="1:2">
       <x:c r="A836" s="0" t="s">
-        <x:v>1664</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="B836" s="0" t="s">
-        <x:v>1665</x:v>
+        <x:v>1661</x:v>
       </x:c>
     </x:row>
     <x:row r="837" spans="1:2">
       <x:c r="A837" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="B837" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1663</x:v>
       </x:c>
     </x:row>
     <x:row r="838" spans="1:2">
       <x:c r="A838" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="B838" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1665</x:v>
       </x:c>
     </x:row>
     <x:row r="839" spans="1:2">
       <x:c r="A839" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="B839" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1667</x:v>
       </x:c>
     </x:row>
     <x:row r="840" spans="1:2">
       <x:c r="A840" s="0" t="s">
-        <x:v>1672</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="B840" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1669</x:v>
       </x:c>
     </x:row>
     <x:row r="841" spans="1:2">
       <x:c r="A841" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="B841" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1671</x:v>
       </x:c>
     </x:row>
     <x:row r="842" spans="1:2">
       <x:c r="A842" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="B842" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>1671</x:v>
       </x:c>
     </x:row>
     <x:row r="843" spans="1:2">
       <x:c r="A843" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="B843" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>1671</x:v>
       </x:c>
     </x:row>
     <x:row r="844" spans="1:2">
       <x:c r="A844" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="B844" s="0" t="s">
-        <x:v>1681</x:v>
+        <x:v>1675</x:v>
       </x:c>
     </x:row>
     <x:row r="845" spans="1:2">
       <x:c r="A845" s="0" t="s">
-        <x:v>1682</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="B845" s="0" t="s">
-        <x:v>1683</x:v>
+        <x:v>1677</x:v>
       </x:c>
     </x:row>
     <x:row r="846" spans="1:2">
       <x:c r="A846" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="B846" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1679</x:v>
       </x:c>
     </x:row>
     <x:row r="847" spans="1:2">
       <x:c r="A847" s="0" t="s">
-        <x:v>1686</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="B847" s="0" t="s">
-        <x:v>1687</x:v>
+        <x:v>1681</x:v>
       </x:c>
     </x:row>
     <x:row r="848" spans="1:2">
       <x:c r="A848" s="0" t="s">
-        <x:v>1688</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="B848" s="0" t="s">
-        <x:v>1689</x:v>
+        <x:v>1683</x:v>
       </x:c>
     </x:row>
     <x:row r="849" spans="1:2">
       <x:c r="A849" s="0" t="s">
-        <x:v>1690</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="B849" s="0" t="s">
-        <x:v>1691</x:v>
+        <x:v>1685</x:v>
       </x:c>
     </x:row>
     <x:row r="850" spans="1:2">
       <x:c r="A850" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="B850" s="0" t="s">
-        <x:v>1693</x:v>
+        <x:v>1687</x:v>
       </x:c>
     </x:row>
     <x:row r="851" spans="1:2">
       <x:c r="A851" s="0" t="s">
-        <x:v>1694</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="B851" s="0" t="s">
-        <x:v>1695</x:v>
+        <x:v>1689</x:v>
       </x:c>
     </x:row>
     <x:row r="852" spans="1:2">
       <x:c r="A852" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="B852" s="0" t="s">
-        <x:v>1697</x:v>
+        <x:v>1691</x:v>
       </x:c>
     </x:row>
     <x:row r="853" spans="1:2">
       <x:c r="A853" s="0" t="s">
-        <x:v>1698</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="B853" s="0" t="s">
-        <x:v>1699</x:v>
+        <x:v>1693</x:v>
       </x:c>
     </x:row>
     <x:row r="854" spans="1:2">
       <x:c r="A854" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="B854" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1695</x:v>
       </x:c>
     </x:row>
     <x:row r="855" spans="1:2">
       <x:c r="A855" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="B855" s="0" t="s">
-        <x:v>1703</x:v>
+        <x:v>1697</x:v>
       </x:c>
     </x:row>
     <x:row r="856" spans="1:2">
       <x:c r="A856" s="0" t="s">
-        <x:v>1704</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="B856" s="0" t="s">
-        <x:v>1705</x:v>
+        <x:v>1699</x:v>
       </x:c>
     </x:row>
     <x:row r="857" spans="1:2">
       <x:c r="A857" s="0" t="s">
-        <x:v>1706</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="B857" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1701</x:v>
       </x:c>
     </x:row>
     <x:row r="858" spans="1:2">
       <x:c r="A858" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="B858" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1703</x:v>
       </x:c>
     </x:row>
     <x:row r="859" spans="1:2">
       <x:c r="A859" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="B859" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1705</x:v>
       </x:c>
     </x:row>
     <x:row r="860" spans="1:2">
       <x:c r="A860" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="B860" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1707</x:v>
       </x:c>
     </x:row>
     <x:row r="861" spans="1:2">
       <x:c r="A861" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1709</x:v>
       </x:c>
     </x:row>
     <x:row r="862" spans="1:2">
       <x:c r="A862" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1711</x:v>
       </x:c>
     </x:row>
     <x:row r="863" spans="1:2">
       <x:c r="A863" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1713</x:v>
       </x:c>
     </x:row>
     <x:row r="864" spans="1:2">
       <x:c r="A864" s="0" t="s">
-        <x:v>1720</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>1715</x:v>
       </x:c>
     </x:row>
     <x:row r="865" spans="1:2">
       <x:c r="A865" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="866" spans="1:2">
       <x:c r="A866" s="0" t="s">
-        <x:v>1724</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="B866" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1719</x:v>
       </x:c>
     </x:row>
     <x:row r="867" spans="1:2">
       <x:c r="A867" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1721</x:v>
       </x:c>
     </x:row>
     <x:row r="868" spans="1:2">
       <x:c r="A868" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="869" spans="1:2">
       <x:c r="A869" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="B869" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1725</x:v>
       </x:c>
     </x:row>
     <x:row r="870" spans="1:2">
       <x:c r="A870" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="B870" s="0" t="s">
-        <x:v>1733</x:v>
+        <x:v>1727</x:v>
       </x:c>
     </x:row>
     <x:row r="871" spans="1:2">
       <x:c r="A871" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="B871" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1729</x:v>
       </x:c>
     </x:row>
     <x:row r="872" spans="1:2">
       <x:c r="A872" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="B872" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1731</x:v>
       </x:c>
     </x:row>
     <x:row r="873" spans="1:2">
       <x:c r="A873" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="B873" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1733</x:v>
       </x:c>
     </x:row>
     <x:row r="874" spans="1:2">
       <x:c r="A874" s="0" t="s">
-        <x:v>1740</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B874" s="0" t="s">
-        <x:v>1741</x:v>
+        <x:v>1735</x:v>
       </x:c>
     </x:row>
     <x:row r="875" spans="1:2">
       <x:c r="A875" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B875" s="0" t="s">
-        <x:v>1743</x:v>
+        <x:v>1737</x:v>
       </x:c>
     </x:row>
     <x:row r="876" spans="1:2">
       <x:c r="A876" s="0" t="s">
-        <x:v>1744</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="B876" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1739</x:v>
       </x:c>
     </x:row>
     <x:row r="877" spans="1:2">
       <x:c r="A877" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="B877" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1741</x:v>
       </x:c>
     </x:row>
     <x:row r="878" spans="1:2">
       <x:c r="A878" s="0" t="s">
-        <x:v>1748</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="B878" s="0" t="s">
-        <x:v>1749</x:v>
+        <x:v>1743</x:v>
       </x:c>
     </x:row>
     <x:row r="879" spans="1:2">
       <x:c r="A879" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="B879" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1745</x:v>
       </x:c>
     </x:row>
     <x:row r="880" spans="1:2">
       <x:c r="A880" s="0" t="s">
-        <x:v>1752</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="B880" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1747</x:v>
       </x:c>
     </x:row>
     <x:row r="881" spans="1:2">
       <x:c r="A881" s="0" t="s">
-        <x:v>1754</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="B881" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>1749</x:v>
       </x:c>
     </x:row>
     <x:row r="882" spans="1:2">
       <x:c r="A882" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="B882" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1751</x:v>
       </x:c>
     </x:row>
     <x:row r="883" spans="1:2">
       <x:c r="A883" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="B883" s="0" t="s">
-        <x:v>1759</x:v>
+        <x:v>1753</x:v>
       </x:c>
     </x:row>
     <x:row r="884" spans="1:2">
       <x:c r="A884" s="0" t="s">
-        <x:v>1760</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="B884" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1755</x:v>
       </x:c>
     </x:row>
     <x:row r="885" spans="1:2">
       <x:c r="A885" s="0" t="s">
-        <x:v>1762</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="B885" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1757</x:v>
       </x:c>
     </x:row>
     <x:row r="886" spans="1:2">
       <x:c r="A886" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="B886" s="0" t="s">
-        <x:v>1765</x:v>
+        <x:v>1759</x:v>
       </x:c>
     </x:row>
     <x:row r="887" spans="1:2">
       <x:c r="A887" s="0" t="s">
-        <x:v>1766</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="B887" s="0" t="s">
-        <x:v>1767</x:v>
+        <x:v>1761</x:v>
       </x:c>
     </x:row>
     <x:row r="888" spans="1:2">
       <x:c r="A888" s="0" t="s">
-        <x:v>1768</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="B888" s="0" t="s">
-        <x:v>1769</x:v>
+        <x:v>1763</x:v>
       </x:c>
     </x:row>
     <x:row r="889" spans="1:2">
       <x:c r="A889" s="0" t="s">
-        <x:v>1770</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="B889" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>1765</x:v>
       </x:c>
     </x:row>
     <x:row r="890" spans="1:2">
       <x:c r="A890" s="0" t="s">
-        <x:v>1772</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="B890" s="0" t="s">
-        <x:v>1773</x:v>
+        <x:v>1767</x:v>
       </x:c>
     </x:row>
     <x:row r="891" spans="1:2">
       <x:c r="A891" s="0" t="s">
-        <x:v>1774</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="B891" s="0" t="s">
-        <x:v>1775</x:v>
+        <x:v>1769</x:v>
       </x:c>
     </x:row>
     <x:row r="892" spans="1:2">
       <x:c r="A892" s="0" t="s">
-        <x:v>1776</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="B892" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1771</x:v>
       </x:c>
     </x:row>
     <x:row r="893" spans="1:2">
       <x:c r="A893" s="0" t="s">
-        <x:v>1778</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="B893" s="0" t="s">
-        <x:v>1779</x:v>
+        <x:v>1773</x:v>
       </x:c>
     </x:row>
     <x:row r="894" spans="1:2">
       <x:c r="A894" s="0" t="s">
-        <x:v>1780</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="B894" s="0" t="s">
-        <x:v>1781</x:v>
+        <x:v>1775</x:v>
       </x:c>
     </x:row>
     <x:row r="895" spans="1:2">
       <x:c r="A895" s="0" t="s">
-        <x:v>1782</x:v>
+        <x:v>1776</x:v>
       </x:c>
       <x:c r="B895" s="0" t="s">
-        <x:v>1783</x:v>
+        <x:v>1777</x:v>
       </x:c>
     </x:row>
     <x:row r="896" spans="1:2">
       <x:c r="A896" s="0" t="s">
-        <x:v>1784</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="B896" s="0" t="s">
-        <x:v>1785</x:v>
+        <x:v>1779</x:v>
       </x:c>
     </x:row>
     <x:row r="897" spans="1:2">
       <x:c r="A897" s="0" t="s">
-        <x:v>1786</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="B897" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>1781</x:v>
       </x:c>
     </x:row>
     <x:row r="898" spans="1:2">
       <x:c r="A898" s="0" t="s">
-        <x:v>1788</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="B898" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1783</x:v>
       </x:c>
     </x:row>
     <x:row r="899" spans="1:2">
       <x:c r="A899" s="0" t="s">
-        <x:v>1790</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="B899" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1785</x:v>
       </x:c>
     </x:row>
     <x:row r="900" spans="1:2">
       <x:c r="A900" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="B900" s="0" t="s">
-        <x:v>1793</x:v>
+        <x:v>1787</x:v>
       </x:c>
     </x:row>
     <x:row r="901" spans="1:2">
       <x:c r="A901" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="B901" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1789</x:v>
       </x:c>
     </x:row>
     <x:row r="902" spans="1:2">
       <x:c r="A902" s="0" t="s">
-        <x:v>1796</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="B902" s="0" t="s">
-        <x:v>1797</x:v>
+        <x:v>1791</x:v>
       </x:c>
     </x:row>
     <x:row r="903" spans="1:2">
       <x:c r="A903" s="0" t="s">
-        <x:v>1798</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="B903" s="0" t="s">
-        <x:v>1799</x:v>
+        <x:v>1793</x:v>
       </x:c>
     </x:row>
     <x:row r="904" spans="1:2">
       <x:c r="A904" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="B904" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1795</x:v>
       </x:c>
     </x:row>
     <x:row r="905" spans="1:2">
       <x:c r="A905" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="B905" s="0" t="s">
-        <x:v>1803</x:v>
+        <x:v>1797</x:v>
       </x:c>
     </x:row>
     <x:row r="906" spans="1:2">
       <x:c r="A906" s="0" t="s">
-        <x:v>1804</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="B906" s="0" t="s">
-        <x:v>1803</x:v>
+        <x:v>1799</x:v>
       </x:c>
     </x:row>
     <x:row r="907" spans="1:2">
       <x:c r="A907" s="0" t="s">
-        <x:v>1805</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="B907" s="0" t="s">
-        <x:v>1806</x:v>
+        <x:v>1801</x:v>
       </x:c>
     </x:row>
     <x:row r="908" spans="1:2">
       <x:c r="A908" s="0" t="s">
-        <x:v>1807</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="B908" s="0" t="s">
-        <x:v>1808</x:v>
+        <x:v>1803</x:v>
       </x:c>
     </x:row>
     <x:row r="909" spans="1:2">
       <x:c r="A909" s="0" t="s">
-        <x:v>1809</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B909" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1805</x:v>
       </x:c>
     </x:row>
     <x:row r="910" spans="1:2">
       <x:c r="A910" s="0" t="s">
-        <x:v>1811</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="B910" s="0" t="s">
-        <x:v>1812</x:v>
+        <x:v>1807</x:v>
       </x:c>
     </x:row>
     <x:row r="911" spans="1:2">
       <x:c r="A911" s="0" t="s">
-        <x:v>1813</x:v>
+        <x:v>1808</x:v>
       </x:c>
       <x:c r="B911" s="0" t="s">
-        <x:v>1814</x:v>
+        <x:v>1809</x:v>
       </x:c>
     </x:row>
     <x:row r="912" spans="1:2">
       <x:c r="A912" s="0" t="s">
-        <x:v>1815</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="B912" s="0" t="s">
-        <x:v>1816</x:v>
+        <x:v>1811</x:v>
       </x:c>
     </x:row>
     <x:row r="913" spans="1:2">
       <x:c r="A913" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="B913" s="0" t="s">
-        <x:v>1818</x:v>
+        <x:v>1813</x:v>
       </x:c>
     </x:row>
     <x:row r="914" spans="1:2">
       <x:c r="A914" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="B914" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1813</x:v>
       </x:c>
     </x:row>
     <x:row r="915" spans="1:2">
       <x:c r="A915" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="B915" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1816</x:v>
       </x:c>
     </x:row>
     <x:row r="916" spans="1:2">
       <x:c r="A916" s="0" t="s">
-        <x:v>1823</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="B916" s="0" t="s">
-        <x:v>1824</x:v>
+        <x:v>1818</x:v>
       </x:c>
     </x:row>
     <x:row r="917" spans="1:2">
       <x:c r="A917" s="0" t="s">
-        <x:v>1825</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="B917" s="0" t="s">
-        <x:v>1826</x:v>
+        <x:v>1820</x:v>
       </x:c>
     </x:row>
     <x:row r="918" spans="1:2">
       <x:c r="A918" s="0" t="s">
-        <x:v>1827</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="B918" s="0" t="s">
-        <x:v>1828</x:v>
+        <x:v>1822</x:v>
       </x:c>
     </x:row>
     <x:row r="919" spans="1:2">
       <x:c r="A919" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="B919" s="0" t="s">
-        <x:v>1830</x:v>
+        <x:v>1824</x:v>
       </x:c>
     </x:row>
     <x:row r="920" spans="1:2">
       <x:c r="A920" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="B920" s="0" t="s">
-        <x:v>1832</x:v>
+        <x:v>1826</x:v>
       </x:c>
     </x:row>
     <x:row r="921" spans="1:2">
       <x:c r="A921" s="0" t="s">
-        <x:v>1833</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="B921" s="0" t="s">
-        <x:v>1834</x:v>
+        <x:v>1828</x:v>
       </x:c>
     </x:row>
     <x:row r="922" spans="1:2">
       <x:c r="A922" s="0" t="s">
-        <x:v>1835</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="B922" s="0" t="s">
-        <x:v>1834</x:v>
+        <x:v>1830</x:v>
       </x:c>
     </x:row>
     <x:row r="923" spans="1:2">
       <x:c r="A923" s="0" t="s">
-        <x:v>1836</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="B923" s="0" t="s">
-        <x:v>1837</x:v>
+        <x:v>1832</x:v>
       </x:c>
     </x:row>
     <x:row r="924" spans="1:2">
       <x:c r="A924" s="0" t="s">
-        <x:v>1838</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="B924" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1834</x:v>
       </x:c>
     </x:row>
     <x:row r="925" spans="1:2">
       <x:c r="A925" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="B925" s="0" t="s">
-        <x:v>1841</x:v>
+        <x:v>1836</x:v>
       </x:c>
     </x:row>
     <x:row r="926" spans="1:2">
       <x:c r="A926" s="0" t="s">
-        <x:v>1842</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="B926" s="0" t="s">
-        <x:v>1843</x:v>
+        <x:v>1838</x:v>
       </x:c>
     </x:row>
     <x:row r="927" spans="1:2">
       <x:c r="A927" s="0" t="s">
-        <x:v>1844</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="B927" s="0" t="s">
-        <x:v>1845</x:v>
+        <x:v>1840</x:v>
       </x:c>
     </x:row>
     <x:row r="928" spans="1:2">
       <x:c r="A928" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="B928" s="0" t="s">
-        <x:v>1847</x:v>
+        <x:v>1842</x:v>
       </x:c>
     </x:row>
     <x:row r="929" spans="1:2">
       <x:c r="A929" s="0" t="s">
-        <x:v>1848</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="B929" s="0" t="s">
-        <x:v>1849</x:v>
+        <x:v>1844</x:v>
       </x:c>
     </x:row>
     <x:row r="930" spans="1:2">
       <x:c r="A930" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="B930" s="0" t="s">
-        <x:v>1851</x:v>
+        <x:v>1844</x:v>
       </x:c>
     </x:row>
     <x:row r="931" spans="1:2">
       <x:c r="A931" s="0" t="s">
-        <x:v>1852</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="B931" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1847</x:v>
       </x:c>
     </x:row>
     <x:row r="932" spans="1:2">
       <x:c r="A932" s="0" t="s">
-        <x:v>1854</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="B932" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1849</x:v>
       </x:c>
     </x:row>
     <x:row r="933" spans="1:2">
       <x:c r="A933" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="B933" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1851</x:v>
       </x:c>
     </x:row>
     <x:row r="934" spans="1:2">
       <x:c r="A934" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="B934" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1853</x:v>
       </x:c>
     </x:row>
     <x:row r="935" spans="1:2">
       <x:c r="A935" s="0" t="s">
-        <x:v>1860</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="B935" s="0" t="s">
-        <x:v>1861</x:v>
+        <x:v>1855</x:v>
       </x:c>
     </x:row>
     <x:row r="936" spans="1:2">
       <x:c r="A936" s="0" t="s">
-        <x:v>1862</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="B936" s="0" t="s">
-        <x:v>1863</x:v>
+        <x:v>1857</x:v>
       </x:c>
     </x:row>
     <x:row r="937" spans="1:2">
       <x:c r="A937" s="0" t="s">
-        <x:v>1864</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="B937" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1859</x:v>
       </x:c>
     </x:row>
     <x:row r="938" spans="1:2">
       <x:c r="A938" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="B938" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>1861</x:v>
       </x:c>
     </x:row>
     <x:row r="939" spans="1:2">
       <x:c r="A939" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="B939" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1863</x:v>
       </x:c>
     </x:row>
     <x:row r="940" spans="1:2">
       <x:c r="A940" s="0" t="s">
-        <x:v>1870</x:v>
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="B940" s="0" t="s">
-        <x:v>1871</x:v>
+        <x:v>1865</x:v>
       </x:c>
     </x:row>
     <x:row r="941" spans="1:2">
       <x:c r="A941" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="B941" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1867</x:v>
       </x:c>
     </x:row>
     <x:row r="942" spans="1:2">
       <x:c r="A942" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="B942" s="0" t="s">
-        <x:v>1875</x:v>
+        <x:v>1869</x:v>
       </x:c>
     </x:row>
     <x:row r="943" spans="1:2">
       <x:c r="A943" s="0" t="s">
-        <x:v>1876</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="B943" s="0" t="s">
-        <x:v>1877</x:v>
+        <x:v>1871</x:v>
       </x:c>
     </x:row>
     <x:row r="944" spans="1:2">
       <x:c r="A944" s="0" t="s">
-        <x:v>1878</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="B944" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="945" spans="1:2">
       <x:c r="A945" s="0" t="s">
-        <x:v>1880</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="B945" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>1875</x:v>
       </x:c>
     </x:row>
     <x:row r="946" spans="1:2">
       <x:c r="A946" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="B946" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1877</x:v>
       </x:c>
     </x:row>
     <x:row r="947" spans="1:2">
       <x:c r="A947" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="B947" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1879</x:v>
       </x:c>
     </x:row>
     <x:row r="948" spans="1:2">
       <x:c r="A948" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="B948" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1881</x:v>
       </x:c>
     </x:row>
     <x:row r="949" spans="1:2">
       <x:c r="A949" s="0" t="s">
-        <x:v>1888</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="B949" s="0" t="s">
-        <x:v>1889</x:v>
+        <x:v>1883</x:v>
       </x:c>
     </x:row>
     <x:row r="950" spans="1:2">
       <x:c r="A950" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B950" s="0" t="s">
-        <x:v>1891</x:v>
+        <x:v>1885</x:v>
       </x:c>
     </x:row>
     <x:row r="951" spans="1:2">
       <x:c r="A951" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B951" s="0" t="s">
-        <x:v>1893</x:v>
+        <x:v>1887</x:v>
       </x:c>
     </x:row>
     <x:row r="952" spans="1:2">
       <x:c r="A952" s="0" t="s">
-        <x:v>1894</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="B952" s="0" t="s">
-        <x:v>1895</x:v>
+        <x:v>1889</x:v>
       </x:c>
     </x:row>
     <x:row r="953" spans="1:2">
       <x:c r="A953" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="B953" s="0" t="s">
-        <x:v>1897</x:v>
+        <x:v>1891</x:v>
       </x:c>
     </x:row>
     <x:row r="954" spans="1:2">
       <x:c r="A954" s="0" t="s">
-        <x:v>1898</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="B954" s="0" t="s">
-        <x:v>1899</x:v>
+        <x:v>1893</x:v>
       </x:c>
     </x:row>
     <x:row r="955" spans="1:2">
       <x:c r="A955" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="B955" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1895</x:v>
       </x:c>
     </x:row>
     <x:row r="956" spans="1:2">
       <x:c r="A956" s="0" t="s">
-        <x:v>1902</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="B956" s="0" t="s">
-        <x:v>1903</x:v>
+        <x:v>1897</x:v>
       </x:c>
     </x:row>
     <x:row r="957" spans="1:2">
       <x:c r="A957" s="0" t="s">
-        <x:v>1904</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="B957" s="0" t="s">
-        <x:v>1905</x:v>
+        <x:v>1899</x:v>
       </x:c>
     </x:row>
     <x:row r="958" spans="1:2">
       <x:c r="A958" s="0" t="s">
-        <x:v>1906</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B958" s="0" t="s">
-        <x:v>1907</x:v>
+        <x:v>1901</x:v>
       </x:c>
     </x:row>
     <x:row r="959" spans="1:2">
       <x:c r="A959" s="0" t="s">
-        <x:v>1908</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="B959" s="0" t="s">
-        <x:v>1909</x:v>
+        <x:v>1903</x:v>
       </x:c>
     </x:row>
     <x:row r="960" spans="1:2">
       <x:c r="A960" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="B960" s="0" t="s">
-        <x:v>1911</x:v>
+        <x:v>1905</x:v>
       </x:c>
     </x:row>
     <x:row r="961" spans="1:2">
       <x:c r="A961" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="B961" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1907</x:v>
       </x:c>
     </x:row>
     <x:row r="962" spans="1:2">
       <x:c r="A962" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1908</x:v>
       </x:c>
       <x:c r="B962" s="0" t="s">
-        <x:v>1915</x:v>
+        <x:v>1909</x:v>
       </x:c>
     </x:row>
     <x:row r="963" spans="1:2">
       <x:c r="A963" s="0" t="s">
-        <x:v>1916</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="B963" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1911</x:v>
       </x:c>
     </x:row>
     <x:row r="964" spans="1:2">
       <x:c r="A964" s="0" t="s">
-        <x:v>1918</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="B964" s="0" t="s">
-        <x:v>1919</x:v>
+        <x:v>1913</x:v>
       </x:c>
     </x:row>
     <x:row r="965" spans="1:2">
       <x:c r="A965" s="0" t="s">
-        <x:v>1920</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="B965" s="0" t="s">
-        <x:v>1921</x:v>
+        <x:v>1915</x:v>
       </x:c>
     </x:row>
     <x:row r="966" spans="1:2">
       <x:c r="A966" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="B966" s="0" t="s">
-        <x:v>1923</x:v>
+        <x:v>1917</x:v>
       </x:c>
     </x:row>
     <x:row r="967" spans="1:2">
       <x:c r="A967" s="0" t="s">
-        <x:v>1924</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="B967" s="0" t="s">
-        <x:v>1925</x:v>
+        <x:v>1919</x:v>
       </x:c>
     </x:row>
     <x:row r="968" spans="1:2">
       <x:c r="A968" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>1920</x:v>
       </x:c>
       <x:c r="B968" s="0" t="s">
-        <x:v>1927</x:v>
+        <x:v>1921</x:v>
       </x:c>
     </x:row>
     <x:row r="969" spans="1:2">
       <x:c r="A969" s="0" t="s">
-        <x:v>1928</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="B969" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1923</x:v>
       </x:c>
     </x:row>
     <x:row r="970" spans="1:2">
       <x:c r="A970" s="0" t="s">
-        <x:v>1930</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="B970" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>1925</x:v>
       </x:c>
     </x:row>
     <x:row r="971" spans="1:2">
       <x:c r="A971" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="B971" s="0" t="s">
-        <x:v>1933</x:v>
+        <x:v>1927</x:v>
       </x:c>
     </x:row>
     <x:row r="972" spans="1:2">
       <x:c r="A972" s="0" t="s">
-        <x:v>1934</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="B972" s="0" t="s">
-        <x:v>1935</x:v>
+        <x:v>1929</x:v>
       </x:c>
     </x:row>
     <x:row r="973" spans="1:2">
       <x:c r="A973" s="0" t="s">
-        <x:v>1936</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="B973" s="0" t="s">
-        <x:v>1937</x:v>
+        <x:v>1931</x:v>
       </x:c>
     </x:row>
     <x:row r="974" spans="1:2">
       <x:c r="A974" s="0" t="s">
-        <x:v>1938</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="B974" s="0" t="s">
-        <x:v>1939</x:v>
+        <x:v>1933</x:v>
       </x:c>
     </x:row>
     <x:row r="975" spans="1:2">
       <x:c r="A975" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="B975" s="0" t="s">
-        <x:v>1941</x:v>
+        <x:v>1935</x:v>
       </x:c>
     </x:row>
     <x:row r="976" spans="1:2">
       <x:c r="A976" s="0" t="s">
-        <x:v>1942</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="B976" s="0" t="s">
-        <x:v>1943</x:v>
+        <x:v>1937</x:v>
       </x:c>
     </x:row>
     <x:row r="977" spans="1:2">
       <x:c r="A977" s="0" t="s">
-        <x:v>1944</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="B977" s="0" t="s">
-        <x:v>1945</x:v>
+        <x:v>1939</x:v>
       </x:c>
     </x:row>
     <x:row r="978" spans="1:2">
       <x:c r="A978" s="0" t="s">
-        <x:v>1946</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="B978" s="0" t="s">
-        <x:v>1947</x:v>
+        <x:v>1941</x:v>
       </x:c>
     </x:row>
     <x:row r="979" spans="1:2">
       <x:c r="A979" s="0" t="s">
-        <x:v>1948</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B979" s="0" t="s">
-        <x:v>1949</x:v>
+        <x:v>1943</x:v>
       </x:c>
     </x:row>
     <x:row r="980" spans="1:2">
       <x:c r="A980" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="B980" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1945</x:v>
       </x:c>
     </x:row>
     <x:row r="981" spans="1:2">
       <x:c r="A981" s="0" t="s">
-        <x:v>1952</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="B981" s="0" t="s">
-        <x:v>1953</x:v>
+        <x:v>1947</x:v>
       </x:c>
     </x:row>
     <x:row r="982" spans="1:2">
       <x:c r="A982" s="0" t="s">
-        <x:v>1954</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="B982" s="0" t="s">
-        <x:v>1955</x:v>
+        <x:v>1949</x:v>
       </x:c>
     </x:row>
     <x:row r="983" spans="1:2">
       <x:c r="A983" s="0" t="s">
-        <x:v>1956</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="B983" s="0" t="s">
-        <x:v>1957</x:v>
+        <x:v>1951</x:v>
       </x:c>
     </x:row>
     <x:row r="984" spans="1:2">
       <x:c r="A984" s="0" t="s">
-        <x:v>1958</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="B984" s="0" t="s">
-        <x:v>1959</x:v>
+        <x:v>1953</x:v>
       </x:c>
     </x:row>
     <x:row r="985" spans="1:2">
       <x:c r="A985" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="B985" s="0" t="s">
-        <x:v>1961</x:v>
+        <x:v>1955</x:v>
       </x:c>
     </x:row>
     <x:row r="986" spans="1:2">
       <x:c r="A986" s="0" t="s">
-        <x:v>1962</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="B986" s="0" t="s">
-        <x:v>1963</x:v>
+        <x:v>1957</x:v>
       </x:c>
     </x:row>
     <x:row r="987" spans="1:2">
       <x:c r="A987" s="0" t="s">
-        <x:v>1964</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="B987" s="0" t="s">
-        <x:v>1965</x:v>
+        <x:v>1959</x:v>
       </x:c>
     </x:row>
     <x:row r="988" spans="1:2">
       <x:c r="A988" s="0" t="s">
-        <x:v>1966</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="B988" s="0" t="s">
-        <x:v>1967</x:v>
+        <x:v>1961</x:v>
       </x:c>
     </x:row>
     <x:row r="989" spans="1:2">
       <x:c r="A989" s="0" t="s">
-        <x:v>1968</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="B989" s="0" t="s">
-        <x:v>1969</x:v>
+        <x:v>1963</x:v>
       </x:c>
     </x:row>
     <x:row r="990" spans="1:2">
       <x:c r="A990" s="0" t="s">
-        <x:v>1970</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="B990" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1965</x:v>
       </x:c>
     </x:row>
     <x:row r="991" spans="1:2">
       <x:c r="A991" s="0" t="s">
-        <x:v>1972</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="B991" s="0" t="s">
-        <x:v>1973</x:v>
+        <x:v>1967</x:v>
       </x:c>
     </x:row>
     <x:row r="992" spans="1:2">
       <x:c r="A992" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="B992" s="0" t="s">
-        <x:v>1975</x:v>
+        <x:v>1969</x:v>
       </x:c>
     </x:row>
     <x:row r="993" spans="1:2">
       <x:c r="A993" s="0" t="s">
-        <x:v>1976</x:v>
+        <x:v>1970</x:v>
       </x:c>
       <x:c r="B993" s="0" t="s">
-        <x:v>1977</x:v>
+        <x:v>1971</x:v>
       </x:c>
     </x:row>
     <x:row r="994" spans="1:2">
       <x:c r="A994" s="0" t="s">
-        <x:v>1978</x:v>
+        <x:v>1972</x:v>
       </x:c>
       <x:c r="B994" s="0" t="s">
-        <x:v>1979</x:v>
+        <x:v>1973</x:v>
       </x:c>
     </x:row>
     <x:row r="995" spans="1:2">
       <x:c r="A995" s="0" t="s">
-        <x:v>1980</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="B995" s="0" t="s">
-        <x:v>1981</x:v>
+        <x:v>1973</x:v>
       </x:c>
     </x:row>
     <x:row r="996" spans="1:2">
       <x:c r="A996" s="0" t="s">
-        <x:v>1982</x:v>
+        <x:v>1975</x:v>
       </x:c>
       <x:c r="B996" s="0" t="s">
-        <x:v>1983</x:v>
+        <x:v>1976</x:v>
       </x:c>
     </x:row>
     <x:row r="997" spans="1:2">
       <x:c r="A997" s="0" t="s">
-        <x:v>1984</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="B997" s="0" t="s">
-        <x:v>1985</x:v>
+        <x:v>1978</x:v>
       </x:c>
     </x:row>
     <x:row r="998" spans="1:2">
       <x:c r="A998" s="0" t="s">
-        <x:v>1986</x:v>
+        <x:v>1979</x:v>
       </x:c>
       <x:c r="B998" s="0" t="s">
-        <x:v>1987</x:v>
+        <x:v>1980</x:v>
       </x:c>
     </x:row>
     <x:row r="999" spans="1:2">
       <x:c r="A999" s="0" t="s">
-        <x:v>1988</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="B999" s="0" t="s">
-        <x:v>1989</x:v>
+        <x:v>1982</x:v>
       </x:c>
     </x:row>
     <x:row r="1000" spans="1:2">
       <x:c r="A1000" s="0" t="s">
-        <x:v>1990</x:v>
+        <x:v>1983</x:v>
       </x:c>
       <x:c r="B1000" s="0" t="s">
-        <x:v>1991</x:v>
+        <x:v>1984</x:v>
       </x:c>
     </x:row>
     <x:row r="1001" spans="1:2">
       <x:c r="A1001" s="0" t="s">
-        <x:v>1992</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="B1001" s="0" t="s">
-        <x:v>1993</x:v>
+        <x:v>1986</x:v>
       </x:c>
     </x:row>
     <x:row r="1002" spans="1:2">
       <x:c r="A1002" s="0" t="s">
-        <x:v>1994</x:v>
+        <x:v>1987</x:v>
       </x:c>
       <x:c r="B1002" s="0" t="s">
-        <x:v>1995</x:v>
+        <x:v>1988</x:v>
       </x:c>
     </x:row>
     <x:row r="1003" spans="1:2">
       <x:c r="A1003" s="0" t="s">
-        <x:v>1996</x:v>
+        <x:v>1989</x:v>
       </x:c>
       <x:c r="B1003" s="0" t="s">
-        <x:v>1997</x:v>
+        <x:v>1990</x:v>
       </x:c>
     </x:row>
     <x:row r="1004" spans="1:2">
       <x:c r="A1004" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="B1004" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>1992</x:v>
       </x:c>
     </x:row>
     <x:row r="1005" spans="1:2">
       <x:c r="A1005" s="0" t="s">
-        <x:v>2000</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="B1005" s="0" t="s">
-        <x:v>2001</x:v>
+        <x:v>1994</x:v>
       </x:c>
     </x:row>
     <x:row r="1006" spans="1:2">
       <x:c r="A1006" s="0" t="s">
-        <x:v>2002</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="B1006" s="0" t="s">
-        <x:v>2003</x:v>
+        <x:v>1996</x:v>
       </x:c>
     </x:row>
     <x:row r="1007" spans="1:2">
       <x:c r="A1007" s="0" t="s">
-        <x:v>2004</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="B1007" s="0" t="s">
-        <x:v>2005</x:v>
+        <x:v>1998</x:v>
       </x:c>
     </x:row>
     <x:row r="1008" spans="1:2">
       <x:c r="A1008" s="0" t="s">
-        <x:v>2006</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="B1008" s="0" t="s">
-        <x:v>2007</x:v>
+        <x:v>2000</x:v>
       </x:c>
     </x:row>
     <x:row r="1009" spans="1:2">
       <x:c r="A1009" s="0" t="s">
-        <x:v>2008</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="B1009" s="0" t="s">
-        <x:v>2009</x:v>
+        <x:v>2002</x:v>
       </x:c>
     </x:row>
     <x:row r="1010" spans="1:2">
       <x:c r="A1010" s="0" t="s">
-        <x:v>2010</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="B1010" s="0" t="s">
-        <x:v>2011</x:v>
+        <x:v>2004</x:v>
       </x:c>
     </x:row>
     <x:row r="1011" spans="1:2">
       <x:c r="A1011" s="0" t="s">
-        <x:v>2012</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="B1011" s="0" t="s">
-        <x:v>2013</x:v>
+        <x:v>2006</x:v>
       </x:c>
     </x:row>
     <x:row r="1012" spans="1:2">
       <x:c r="A1012" s="0" t="s">
-        <x:v>2014</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="B1012" s="0" t="s">
-        <x:v>2015</x:v>
+        <x:v>2008</x:v>
       </x:c>
     </x:row>
     <x:row r="1013" spans="1:2">
       <x:c r="A1013" s="0" t="s">
-        <x:v>2016</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="B1013" s="0" t="s">
-        <x:v>2017</x:v>
+        <x:v>2010</x:v>
       </x:c>
     </x:row>
     <x:row r="1014" spans="1:2">
       <x:c r="A1014" s="0" t="s">
-        <x:v>2018</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="B1014" s="0" t="s">
-        <x:v>2019</x:v>
+        <x:v>2012</x:v>
       </x:c>
     </x:row>
     <x:row r="1015" spans="1:2">
       <x:c r="A1015" s="0" t="s">
-        <x:v>2020</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="B1015" s="0" t="s">
-        <x:v>2021</x:v>
+        <x:v>2014</x:v>
       </x:c>
     </x:row>
     <x:row r="1016" spans="1:2">
       <x:c r="A1016" s="0" t="s">
-        <x:v>2022</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="B1016" s="0" t="s">
-        <x:v>2023</x:v>
+        <x:v>2016</x:v>
       </x:c>
     </x:row>
     <x:row r="1017" spans="1:2">
       <x:c r="A1017" s="0" t="s">
-        <x:v>2024</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="B1017" s="0" t="s">
-        <x:v>2025</x:v>
+        <x:v>2018</x:v>
       </x:c>
     </x:row>
     <x:row r="1018" spans="1:2">
       <x:c r="A1018" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="B1018" s="0" t="s">
-        <x:v>2027</x:v>
+        <x:v>2020</x:v>
       </x:c>
     </x:row>
     <x:row r="1019" spans="1:2">
       <x:c r="A1019" s="0" t="s">
-        <x:v>2028</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="B1019" s="0" t="s">
-        <x:v>2029</x:v>
+        <x:v>2022</x:v>
       </x:c>
     </x:row>
     <x:row r="1020" spans="1:2">
       <x:c r="A1020" s="0" t="s">
-        <x:v>2030</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="B1020" s="0" t="s">
-        <x:v>2031</x:v>
+        <x:v>2024</x:v>
       </x:c>
     </x:row>
     <x:row r="1021" spans="1:2">
       <x:c r="A1021" s="0" t="s">
-        <x:v>2032</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B1021" s="0" t="s">
-        <x:v>2033</x:v>
+        <x:v>2026</x:v>
       </x:c>
     </x:row>
     <x:row r="1022" spans="1:2">
       <x:c r="A1022" s="0" t="s">
-        <x:v>2034</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="B1022" s="0" t="s">
-        <x:v>2035</x:v>
+        <x:v>2028</x:v>
       </x:c>
     </x:row>
     <x:row r="1023" spans="1:2">
       <x:c r="A1023" s="0" t="s">
-        <x:v>2036</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="B1023" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>2030</x:v>
       </x:c>
     </x:row>
     <x:row r="1024" spans="1:2">
       <x:c r="A1024" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="B1024" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2032</x:v>
       </x:c>
     </x:row>
     <x:row r="1025" spans="1:2">
       <x:c r="A1025" s="0" t="s">
-        <x:v>2040</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="B1025" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2034</x:v>
       </x:c>
     </x:row>
     <x:row r="1026" spans="1:2">
       <x:c r="A1026" s="0" t="s">
-        <x:v>2042</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="B1026" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>2036</x:v>
       </x:c>
     </x:row>
     <x:row r="1027" spans="1:2">
       <x:c r="A1027" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="B1027" s="0" t="s">
-        <x:v>2045</x:v>
+        <x:v>2038</x:v>
       </x:c>
     </x:row>
     <x:row r="1028" spans="1:2">
       <x:c r="A1028" s="0" t="s">
-        <x:v>2046</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="B1028" s="0" t="s">
-        <x:v>2047</x:v>
+        <x:v>2040</x:v>
       </x:c>
     </x:row>
     <x:row r="1029" spans="1:2">
       <x:c r="A1029" s="0" t="s">
-        <x:v>2048</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2042</x:v>
       </x:c>
     </x:row>
     <x:row r="1030" spans="1:2">
       <x:c r="A1030" s="0" t="s">
-        <x:v>2050</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1030" s="0" t="s">
-        <x:v>2051</x:v>
+        <x:v>2044</x:v>
       </x:c>
     </x:row>
     <x:row r="1031" spans="1:2">
       <x:c r="A1031" s="0" t="s">
-        <x:v>2052</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="B1031" s="0" t="s">
-        <x:v>2053</x:v>
+        <x:v>2046</x:v>
       </x:c>
     </x:row>
     <x:row r="1032" spans="1:2">
       <x:c r="A1032" s="0" t="s">
-        <x:v>2054</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="B1032" s="0" t="s">
-        <x:v>2055</x:v>
+        <x:v>2048</x:v>
       </x:c>
     </x:row>
     <x:row r="1033" spans="1:2">
       <x:c r="A1033" s="0" t="s">
-        <x:v>2056</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="B1033" s="0" t="s">
-        <x:v>2057</x:v>
+        <x:v>2050</x:v>
       </x:c>
     </x:row>
     <x:row r="1034" spans="1:2">
       <x:c r="A1034" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="B1034" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2052</x:v>
       </x:c>
     </x:row>
     <x:row r="1035" spans="1:2">
       <x:c r="A1035" s="0" t="s">
-        <x:v>2060</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="B1035" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>2054</x:v>
       </x:c>
     </x:row>
     <x:row r="1036" spans="1:2">
       <x:c r="A1036" s="0" t="s">
-        <x:v>2062</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="B1036" s="0" t="s">
-        <x:v>2063</x:v>
+        <x:v>2056</x:v>
       </x:c>
     </x:row>
     <x:row r="1037" spans="1:2">
       <x:c r="A1037" s="0" t="s">
-        <x:v>2064</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="B1037" s="0" t="s">
-        <x:v>2065</x:v>
+        <x:v>2058</x:v>
       </x:c>
     </x:row>
     <x:row r="1038" spans="1:2">
       <x:c r="A1038" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="B1038" s="0" t="s">
-        <x:v>2067</x:v>
+        <x:v>2060</x:v>
       </x:c>
     </x:row>
     <x:row r="1039" spans="1:2">
       <x:c r="A1039" s="0" t="s">
-        <x:v>2068</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="B1039" s="0" t="s">
-        <x:v>2069</x:v>
+        <x:v>2062</x:v>
       </x:c>
     </x:row>
     <x:row r="1040" spans="1:2">
       <x:c r="A1040" s="0" t="s">
-        <x:v>2070</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="B1040" s="0" t="s">
-        <x:v>2071</x:v>
+        <x:v>2064</x:v>
       </x:c>
     </x:row>
     <x:row r="1041" spans="1:2">
       <x:c r="A1041" s="0" t="s">
-        <x:v>2072</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="B1041" s="0" t="s">
-        <x:v>2073</x:v>
+        <x:v>2066</x:v>
       </x:c>
     </x:row>
     <x:row r="1042" spans="1:2">
       <x:c r="A1042" s="0" t="s">
-        <x:v>2074</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="B1042" s="0" t="s">
-        <x:v>2075</x:v>
+        <x:v>2068</x:v>
       </x:c>
     </x:row>
     <x:row r="1043" spans="1:2">
       <x:c r="A1043" s="0" t="s">
-        <x:v>2076</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="B1043" s="0" t="s">
-        <x:v>2077</x:v>
+        <x:v>2070</x:v>
       </x:c>
     </x:row>
     <x:row r="1044" spans="1:2">
       <x:c r="A1044" s="0" t="s">
-        <x:v>2078</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="B1044" s="0" t="s">
-        <x:v>2079</x:v>
+        <x:v>2072</x:v>
       </x:c>
     </x:row>
     <x:row r="1045" spans="1:2">
       <x:c r="A1045" s="0" t="s">
-        <x:v>2080</x:v>
+        <x:v>2073</x:v>
       </x:c>
       <x:c r="B1045" s="0" t="s">
-        <x:v>2081</x:v>
+        <x:v>2074</x:v>
       </x:c>
     </x:row>
     <x:row r="1046" spans="1:2">
       <x:c r="A1046" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="B1046" s="0" t="s">
-        <x:v>2083</x:v>
+        <x:v>2076</x:v>
       </x:c>
     </x:row>
     <x:row r="1047" spans="1:2">
       <x:c r="A1047" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="B1047" s="0" t="s">
-        <x:v>2085</x:v>
+        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="1048" spans="1:2">
       <x:c r="A1048" s="0" t="s">
-        <x:v>2086</x:v>
+        <x:v>2079</x:v>
       </x:c>
       <x:c r="B1048" s="0" t="s">
-        <x:v>2087</x:v>
+        <x:v>2080</x:v>
       </x:c>
     </x:row>
     <x:row r="1049" spans="1:2">
       <x:c r="A1049" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="B1049" s="0" t="s">
-        <x:v>2089</x:v>
+        <x:v>2082</x:v>
       </x:c>
     </x:row>
     <x:row r="1050" spans="1:2">
       <x:c r="A1050" s="0" t="s">
-        <x:v>2090</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="B1050" s="0" t="s">
-        <x:v>2091</x:v>
+        <x:v>2084</x:v>
       </x:c>
     </x:row>
     <x:row r="1051" spans="1:2">
       <x:c r="A1051" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2085</x:v>
       </x:c>
       <x:c r="B1051" s="0" t="s">
-        <x:v>2093</x:v>
+        <x:v>2086</x:v>
       </x:c>
     </x:row>
     <x:row r="1052" spans="1:2">
       <x:c r="A1052" s="0" t="s">
-        <x:v>2094</x:v>
+        <x:v>2087</x:v>
       </x:c>
       <x:c r="B1052" s="0" t="s">
-        <x:v>2095</x:v>
+        <x:v>2088</x:v>
       </x:c>
     </x:row>
     <x:row r="1053" spans="1:2">
       <x:c r="A1053" s="0" t="s">
-        <x:v>2096</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="B1053" s="0" t="s">
-        <x:v>2097</x:v>
+        <x:v>2090</x:v>
       </x:c>
     </x:row>
     <x:row r="1054" spans="1:2">
       <x:c r="A1054" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>2091</x:v>
       </x:c>
       <x:c r="B1054" s="0" t="s">
-        <x:v>2099</x:v>
+        <x:v>2092</x:v>
       </x:c>
     </x:row>
     <x:row r="1055" spans="1:2">
       <x:c r="A1055" s="0" t="s">
-        <x:v>2100</x:v>
+        <x:v>2093</x:v>
       </x:c>
       <x:c r="B1055" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2094</x:v>
       </x:c>
     </x:row>
     <x:row r="1056" spans="1:2">
       <x:c r="A1056" s="0" t="s">
-        <x:v>2102</x:v>
+        <x:v>2095</x:v>
       </x:c>
       <x:c r="B1056" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>2096</x:v>
       </x:c>
     </x:row>
     <x:row r="1057" spans="1:2">
       <x:c r="A1057" s="0" t="s">
-        <x:v>2104</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="B1057" s="0" t="s">
-        <x:v>2105</x:v>
+        <x:v>2098</x:v>
       </x:c>
     </x:row>
     <x:row r="1058" spans="1:2">
       <x:c r="A1058" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>2099</x:v>
       </x:c>
       <x:c r="B1058" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2100</x:v>
       </x:c>
     </x:row>
     <x:row r="1059" spans="1:2">
       <x:c r="A1059" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="B1059" s="0" t="s">
-        <x:v>2109</x:v>
+        <x:v>2102</x:v>
       </x:c>
     </x:row>
     <x:row r="1060" spans="1:2">
       <x:c r="A1060" s="0" t="s">
-        <x:v>2110</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1060" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2104</x:v>
       </x:c>
     </x:row>
     <x:row r="1061" spans="1:2">
       <x:c r="A1061" s="0" t="s">
-        <x:v>2112</x:v>
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="B1061" s="0" t="s">
-        <x:v>2113</x:v>
+        <x:v>2106</x:v>
       </x:c>
     </x:row>
     <x:row r="1062" spans="1:2">
       <x:c r="A1062" s="0" t="s">
-        <x:v>2114</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="B1062" s="0" t="s">
-        <x:v>2115</x:v>
+        <x:v>2108</x:v>
       </x:c>
     </x:row>
     <x:row r="1063" spans="1:2">
       <x:c r="A1063" s="0" t="s">
-        <x:v>2116</x:v>
+        <x:v>2109</x:v>
       </x:c>
       <x:c r="B1063" s="0" t="s">
-        <x:v>2117</x:v>
+        <x:v>2110</x:v>
       </x:c>
     </x:row>
     <x:row r="1064" spans="1:2">
       <x:c r="A1064" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2111</x:v>
       </x:c>
       <x:c r="B1064" s="0" t="s">
-        <x:v>2119</x:v>
+        <x:v>2112</x:v>
       </x:c>
     </x:row>
     <x:row r="1065" spans="1:2">
       <x:c r="A1065" s="0" t="s">
-        <x:v>2120</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="B1065" s="0" t="s">
-        <x:v>2121</x:v>
+        <x:v>2114</x:v>
       </x:c>
     </x:row>
     <x:row r="1066" spans="1:2">
       <x:c r="A1066" s="0" t="s">
-        <x:v>2122</x:v>
+        <x:v>2115</x:v>
       </x:c>
       <x:c r="B1066" s="0" t="s">
-        <x:v>2123</x:v>
+        <x:v>2116</x:v>
       </x:c>
     </x:row>
     <x:row r="1067" spans="1:2">
       <x:c r="A1067" s="0" t="s">
-        <x:v>2124</x:v>
+        <x:v>2117</x:v>
       </x:c>
       <x:c r="B1067" s="0" t="s">
-        <x:v>2125</x:v>
+        <x:v>2118</x:v>
       </x:c>
     </x:row>
     <x:row r="1068" spans="1:2">
       <x:c r="A1068" s="0" t="s">
-        <x:v>2126</x:v>
+        <x:v>2119</x:v>
       </x:c>
       <x:c r="B1068" s="0" t="s">
-        <x:v>2127</x:v>
+        <x:v>2120</x:v>
       </x:c>
     </x:row>
     <x:row r="1069" spans="1:2">
       <x:c r="A1069" s="0" t="s">
-        <x:v>2128</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="B1069" s="0" t="s">
-        <x:v>2129</x:v>
+        <x:v>2122</x:v>
       </x:c>
     </x:row>
     <x:row r="1070" spans="1:2">
       <x:c r="A1070" s="0" t="s">
-        <x:v>2130</x:v>
+        <x:v>2123</x:v>
       </x:c>
       <x:c r="B1070" s="0" t="s">
-        <x:v>2131</x:v>
+        <x:v>2124</x:v>
       </x:c>
     </x:row>
     <x:row r="1071" spans="1:2">
       <x:c r="A1071" s="0" t="s">
-        <x:v>2132</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="B1071" s="0" t="s">
-        <x:v>2133</x:v>
+        <x:v>2126</x:v>
       </x:c>
     </x:row>
     <x:row r="1072" spans="1:2">
       <x:c r="A1072" s="0" t="s">
-        <x:v>2134</x:v>
+        <x:v>2127</x:v>
       </x:c>
       <x:c r="B1072" s="0" t="s">
-        <x:v>2135</x:v>
+        <x:v>2128</x:v>
       </x:c>
     </x:row>
     <x:row r="1073" spans="1:2">
       <x:c r="A1073" s="0" t="s">
-        <x:v>2136</x:v>
+        <x:v>2129</x:v>
       </x:c>
       <x:c r="B1073" s="0" t="s">
-        <x:v>2137</x:v>
+        <x:v>2130</x:v>
       </x:c>
     </x:row>
     <x:row r="1074" spans="1:2">
       <x:c r="A1074" s="0" t="s">
-        <x:v>2138</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="B1074" s="0" t="s">
-        <x:v>2139</x:v>
+        <x:v>2132</x:v>
       </x:c>
     </x:row>
     <x:row r="1075" spans="1:2">
       <x:c r="A1075" s="0" t="s">
-        <x:v>2140</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="B1075" s="0" t="s">
-        <x:v>2141</x:v>
+        <x:v>2134</x:v>
       </x:c>
     </x:row>
     <x:row r="1076" spans="1:2">
       <x:c r="A1076" s="0" t="s">
-        <x:v>2142</x:v>
+        <x:v>2135</x:v>
       </x:c>
       <x:c r="B1076" s="0" t="s">
-        <x:v>2143</x:v>
+        <x:v>2136</x:v>
       </x:c>
     </x:row>
     <x:row r="1077" spans="1:2">
       <x:c r="A1077" s="0" t="s">
-        <x:v>2144</x:v>
+        <x:v>2137</x:v>
       </x:c>
       <x:c r="B1077" s="0" t="s">
-        <x:v>2145</x:v>
+        <x:v>2138</x:v>
       </x:c>
     </x:row>
     <x:row r="1078" spans="1:2">
       <x:c r="A1078" s="0" t="s">
-        <x:v>2146</x:v>
+        <x:v>2139</x:v>
       </x:c>
       <x:c r="B1078" s="0" t="s">
-        <x:v>2147</x:v>
+        <x:v>2140</x:v>
       </x:c>
     </x:row>
     <x:row r="1079" spans="1:2">
       <x:c r="A1079" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2141</x:v>
       </x:c>
       <x:c r="B1079" s="0" t="s">
-        <x:v>2149</x:v>
+        <x:v>2142</x:v>
       </x:c>
     </x:row>
     <x:row r="1080" spans="1:2">
       <x:c r="A1080" s="0" t="s">
-        <x:v>2150</x:v>
+        <x:v>2143</x:v>
       </x:c>
       <x:c r="B1080" s="0" t="s">
-        <x:v>2151</x:v>
+        <x:v>2144</x:v>
       </x:c>
     </x:row>
     <x:row r="1081" spans="1:2">
       <x:c r="A1081" s="0" t="s">
-        <x:v>2152</x:v>
+        <x:v>2145</x:v>
       </x:c>
       <x:c r="B1081" s="0" t="s">
-        <x:v>2153</x:v>
+        <x:v>2146</x:v>
       </x:c>
     </x:row>
     <x:row r="1082" spans="1:2">
       <x:c r="A1082" s="0" t="s">
-        <x:v>2154</x:v>
+        <x:v>2147</x:v>
       </x:c>
       <x:c r="B1082" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2148</x:v>
       </x:c>
     </x:row>
     <x:row r="1083" spans="1:2">
       <x:c r="A1083" s="0" t="s">
-        <x:v>2156</x:v>
+        <x:v>2149</x:v>
       </x:c>
       <x:c r="B1083" s="0" t="s">
-        <x:v>2157</x:v>
+        <x:v>2150</x:v>
       </x:c>
     </x:row>
     <x:row r="1084" spans="1:2">
       <x:c r="A1084" s="0" t="s">
-        <x:v>2158</x:v>
+        <x:v>2151</x:v>
       </x:c>
       <x:c r="B1084" s="0" t="s">
-        <x:v>2159</x:v>
+        <x:v>2152</x:v>
       </x:c>
     </x:row>
     <x:row r="1085" spans="1:2">
       <x:c r="A1085" s="0" t="s">
-        <x:v>2160</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="B1085" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2154</x:v>
       </x:c>
     </x:row>
     <x:row r="1086" spans="1:2">
       <x:c r="A1086" s="0" t="s">
-        <x:v>2162</x:v>
+        <x:v>2155</x:v>
       </x:c>
       <x:c r="B1086" s="0" t="s">
-        <x:v>2163</x:v>
+        <x:v>2156</x:v>
       </x:c>
     </x:row>
     <x:row r="1087" spans="1:2">
       <x:c r="A1087" s="0" t="s">
-        <x:v>2164</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="B1087" s="0" t="s">
-        <x:v>2165</x:v>
+        <x:v>2158</x:v>
       </x:c>
     </x:row>
     <x:row r="1088" spans="1:2">
       <x:c r="A1088" s="0" t="s">
-        <x:v>2166</x:v>
+        <x:v>2159</x:v>
       </x:c>
       <x:c r="B1088" s="0" t="s">
-        <x:v>2167</x:v>
+        <x:v>2160</x:v>
       </x:c>
     </x:row>
     <x:row r="1089" spans="1:2">
       <x:c r="A1089" s="0" t="s">
-        <x:v>2168</x:v>
+        <x:v>2161</x:v>
       </x:c>
       <x:c r="B1089" s="0" t="s">
-        <x:v>2169</x:v>
+        <x:v>2162</x:v>
       </x:c>
     </x:row>
     <x:row r="1090" spans="1:2">
       <x:c r="A1090" s="0" t="s">
-        <x:v>2170</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1090" s="0" t="s">
-        <x:v>2171</x:v>
+        <x:v>2164</x:v>
       </x:c>
     </x:row>
     <x:row r="1091" spans="1:2">
       <x:c r="A1091" s="0" t="s">
-        <x:v>2172</x:v>
+        <x:v>2165</x:v>
       </x:c>
       <x:c r="B1091" s="0" t="s">
-        <x:v>2173</x:v>
+        <x:v>2166</x:v>
       </x:c>
     </x:row>
     <x:row r="1092" spans="1:2">
       <x:c r="A1092" s="0" t="s">
-        <x:v>2174</x:v>
+        <x:v>2167</x:v>
       </x:c>
       <x:c r="B1092" s="0" t="s">
-        <x:v>2175</x:v>
+        <x:v>2168</x:v>
       </x:c>
     </x:row>
     <x:row r="1093" spans="1:2">
       <x:c r="A1093" s="0" t="s">
-        <x:v>2176</x:v>
+        <x:v>2169</x:v>
       </x:c>
       <x:c r="B1093" s="0" t="s">
-        <x:v>2177</x:v>
+        <x:v>2170</x:v>
       </x:c>
     </x:row>
     <x:row r="1094" spans="1:2">
       <x:c r="A1094" s="0" t="s">
-        <x:v>2178</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="B1094" s="0" t="s">
-        <x:v>2179</x:v>
+        <x:v>2172</x:v>
       </x:c>
     </x:row>
     <x:row r="1095" spans="1:2">
       <x:c r="A1095" s="0" t="s">
-        <x:v>2180</x:v>
+        <x:v>2173</x:v>
       </x:c>
       <x:c r="B1095" s="0" t="s">
-        <x:v>2181</x:v>
+        <x:v>2174</x:v>
       </x:c>
     </x:row>
     <x:row r="1096" spans="1:2">
       <x:c r="A1096" s="0" t="s">
-        <x:v>2182</x:v>
+        <x:v>2175</x:v>
       </x:c>
       <x:c r="B1096" s="0" t="s">
-        <x:v>2183</x:v>
+        <x:v>2176</x:v>
       </x:c>
     </x:row>
     <x:row r="1097" spans="1:2">
       <x:c r="A1097" s="0" t="s">
-        <x:v>2184</x:v>
+        <x:v>2177</x:v>
       </x:c>
       <x:c r="B1097" s="0" t="s">
-        <x:v>2185</x:v>
+        <x:v>2178</x:v>
       </x:c>
     </x:row>
     <x:row r="1098" spans="1:2">
       <x:c r="A1098" s="0" t="s">
-        <x:v>2186</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="B1098" s="0" t="s">
-        <x:v>2187</x:v>
+        <x:v>2180</x:v>
       </x:c>
     </x:row>
     <x:row r="1099" spans="1:2">
       <x:c r="A1099" s="0" t="s">
-        <x:v>2188</x:v>
+        <x:v>2181</x:v>
       </x:c>
       <x:c r="B1099" s="0" t="s">
-        <x:v>2189</x:v>
+        <x:v>2182</x:v>
       </x:c>
     </x:row>
     <x:row r="1100" spans="1:2">
       <x:c r="A1100" s="0" t="s">
-        <x:v>2190</x:v>
+        <x:v>2183</x:v>
       </x:c>
       <x:c r="B1100" s="0" t="s">
-        <x:v>2191</x:v>
+        <x:v>2184</x:v>
       </x:c>
     </x:row>
     <x:row r="1101" spans="1:2">
       <x:c r="A1101" s="0" t="s">
-        <x:v>2192</x:v>
+        <x:v>2185</x:v>
       </x:c>
       <x:c r="B1101" s="0" t="s">
-        <x:v>2193</x:v>
+        <x:v>2186</x:v>
       </x:c>
     </x:row>
     <x:row r="1102" spans="1:2">
       <x:c r="A1102" s="0" t="s">
-        <x:v>2194</x:v>
+        <x:v>2187</x:v>
       </x:c>
       <x:c r="B1102" s="0" t="s">
-        <x:v>2195</x:v>
+        <x:v>2188</x:v>
       </x:c>
     </x:row>
     <x:row r="1103" spans="1:2">
       <x:c r="A1103" s="0" t="s">
-        <x:v>2196</x:v>
+        <x:v>2189</x:v>
       </x:c>
       <x:c r="B1103" s="0" t="s">
-        <x:v>2197</x:v>
+        <x:v>2190</x:v>
       </x:c>
     </x:row>
     <x:row r="1104" spans="1:2">
       <x:c r="A1104" s="0" t="s">
-        <x:v>2198</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="B1104" s="0" t="s">
-        <x:v>2199</x:v>
+        <x:v>2192</x:v>
       </x:c>
     </x:row>
     <x:row r="1105" spans="1:2">
       <x:c r="A1105" s="0" t="s">
-        <x:v>2200</x:v>
+        <x:v>2193</x:v>
       </x:c>
       <x:c r="B1105" s="0" t="s">
-        <x:v>2201</x:v>
+        <x:v>2194</x:v>
       </x:c>
     </x:row>
     <x:row r="1106" spans="1:2">
       <x:c r="A1106" s="0" t="s">
-        <x:v>2202</x:v>
+        <x:v>2195</x:v>
       </x:c>
       <x:c r="B1106" s="0" t="s">
-        <x:v>2203</x:v>
+        <x:v>2196</x:v>
       </x:c>
     </x:row>
     <x:row r="1107" spans="1:2">
       <x:c r="A1107" s="0" t="s">
-        <x:v>2204</x:v>
+        <x:v>2197</x:v>
       </x:c>
       <x:c r="B1107" s="0" t="s">
-        <x:v>2205</x:v>
+        <x:v>2198</x:v>
       </x:c>
     </x:row>
     <x:row r="1108" spans="1:2">
       <x:c r="A1108" s="0" t="s">
-        <x:v>2206</x:v>
+        <x:v>2199</x:v>
       </x:c>
       <x:c r="B1108" s="0" t="s">
-        <x:v>2207</x:v>
+        <x:v>2200</x:v>
       </x:c>
     </x:row>
     <x:row r="1109" spans="1:2">
       <x:c r="A1109" s="0" t="s">
-        <x:v>2208</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="B1109" s="0" t="s">
-        <x:v>2209</x:v>
+        <x:v>2202</x:v>
       </x:c>
     </x:row>
     <x:row r="1110" spans="1:2">
       <x:c r="A1110" s="0" t="s">
-        <x:v>2210</x:v>
+        <x:v>2203</x:v>
       </x:c>
       <x:c r="B1110" s="0" t="s">
-        <x:v>2211</x:v>
+        <x:v>2204</x:v>
       </x:c>
     </x:row>
     <x:row r="1111" spans="1:2">
       <x:c r="A1111" s="0" t="s">
-        <x:v>2212</x:v>
+        <x:v>2205</x:v>
       </x:c>
       <x:c r="B1111" s="0" t="s">
-        <x:v>2213</x:v>
+        <x:v>2206</x:v>
       </x:c>
     </x:row>
     <x:row r="1112" spans="1:2">
       <x:c r="A1112" s="0" t="s">
-        <x:v>2214</x:v>
+        <x:v>2207</x:v>
       </x:c>
       <x:c r="B1112" s="0" t="s">
-        <x:v>2215</x:v>
+        <x:v>2208</x:v>
       </x:c>
     </x:row>
     <x:row r="1113" spans="1:2">
       <x:c r="A1113" s="0" t="s">
-        <x:v>2216</x:v>
+        <x:v>2209</x:v>
       </x:c>
       <x:c r="B1113" s="0" t="s">
-        <x:v>2217</x:v>
+        <x:v>2210</x:v>
       </x:c>
     </x:row>
     <x:row r="1114" spans="1:2">
       <x:c r="A1114" s="0" t="s">
-        <x:v>2218</x:v>
+        <x:v>2211</x:v>
       </x:c>
       <x:c r="B1114" s="0" t="s">
-        <x:v>2219</x:v>
+        <x:v>2212</x:v>
       </x:c>
     </x:row>
     <x:row r="1115" spans="1:2">
       <x:c r="A1115" s="0" t="s">
-        <x:v>2220</x:v>
+        <x:v>2213</x:v>
       </x:c>
       <x:c r="B1115" s="0" t="s">
-        <x:v>2221</x:v>
+        <x:v>2214</x:v>
       </x:c>
     </x:row>
     <x:row r="1116" spans="1:2">
       <x:c r="A1116" s="0" t="s">
-        <x:v>2222</x:v>
+        <x:v>2215</x:v>
       </x:c>
       <x:c r="B1116" s="0" t="s">
-        <x:v>2223</x:v>
+        <x:v>2216</x:v>
       </x:c>
     </x:row>
     <x:row r="1117" spans="1:2">
       <x:c r="A1117" s="0" t="s">
-        <x:v>2224</x:v>
+        <x:v>2217</x:v>
       </x:c>
       <x:c r="B1117" s="0" t="s">
-        <x:v>2225</x:v>
+        <x:v>2218</x:v>
       </x:c>
     </x:row>
     <x:row r="1118" spans="1:2">
       <x:c r="A1118" s="0" t="s">
-        <x:v>2226</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="B1118" s="0" t="s">
-        <x:v>2227</x:v>
+        <x:v>2220</x:v>
       </x:c>
     </x:row>
     <x:row r="1119" spans="1:2">
       <x:c r="A1119" s="0" t="s">
-        <x:v>2228</x:v>
+        <x:v>2221</x:v>
       </x:c>
       <x:c r="B1119" s="0" t="s">
-        <x:v>2229</x:v>
+        <x:v>2222</x:v>
       </x:c>
     </x:row>
     <x:row r="1120" spans="1:2">
       <x:c r="A1120" s="0" t="s">
-        <x:v>2230</x:v>
+        <x:v>2223</x:v>
       </x:c>
       <x:c r="B1120" s="0" t="s">
-        <x:v>2231</x:v>
+        <x:v>2224</x:v>
       </x:c>
     </x:row>
     <x:row r="1121" spans="1:2">
       <x:c r="A1121" s="0" t="s">
-        <x:v>2232</x:v>
+        <x:v>2225</x:v>
       </x:c>
       <x:c r="B1121" s="0" t="s">
-        <x:v>2233</x:v>
+        <x:v>2226</x:v>
       </x:c>
     </x:row>
     <x:row r="1122" spans="1:2">
       <x:c r="A1122" s="0" t="s">
-        <x:v>2234</x:v>
+        <x:v>2227</x:v>
       </x:c>
       <x:c r="B1122" s="0" t="s">
-        <x:v>2235</x:v>
+        <x:v>2228</x:v>
       </x:c>
     </x:row>
     <x:row r="1123" spans="1:2">
       <x:c r="A1123" s="0" t="s">
-        <x:v>2236</x:v>
+        <x:v>2229</x:v>
       </x:c>
       <x:c r="B1123" s="0" t="s">
-        <x:v>2237</x:v>
+        <x:v>2230</x:v>
       </x:c>
     </x:row>
     <x:row r="1124" spans="1:2">
       <x:c r="A1124" s="0" t="s">
-        <x:v>2238</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="B1124" s="0" t="s">
-        <x:v>2239</x:v>
+        <x:v>2232</x:v>
       </x:c>
     </x:row>
     <x:row r="1125" spans="1:2">
       <x:c r="A1125" s="0" t="s">
-        <x:v>2240</x:v>
+        <x:v>2233</x:v>
       </x:c>
       <x:c r="B1125" s="0" t="s">
-        <x:v>2241</x:v>
+        <x:v>2234</x:v>
       </x:c>
     </x:row>
     <x:row r="1126" spans="1:2">
       <x:c r="A1126" s="0" t="s">
-        <x:v>2242</x:v>
+        <x:v>2235</x:v>
       </x:c>
       <x:c r="B1126" s="0" t="s">
-        <x:v>2243</x:v>
+        <x:v>2236</x:v>
       </x:c>
     </x:row>
     <x:row r="1127" spans="1:2">
       <x:c r="A1127" s="0" t="s">
-        <x:v>2244</x:v>
+        <x:v>2237</x:v>
       </x:c>
       <x:c r="B1127" s="0" t="s">
-        <x:v>2245</x:v>
+        <x:v>2238</x:v>
       </x:c>
     </x:row>
     <x:row r="1128" spans="1:2">
       <x:c r="A1128" s="0" t="s">
-        <x:v>2246</x:v>
+        <x:v>2239</x:v>
       </x:c>
       <x:c r="B1128" s="0" t="s">
-        <x:v>2247</x:v>
+        <x:v>2240</x:v>
       </x:c>
     </x:row>
     <x:row r="1129" spans="1:2">
       <x:c r="A1129" s="0" t="s">
-        <x:v>2248</x:v>
+        <x:v>2241</x:v>
       </x:c>
       <x:c r="B1129" s="0" t="s">
-        <x:v>2249</x:v>
+        <x:v>2242</x:v>
       </x:c>
     </x:row>
     <x:row r="1130" spans="1:2">
       <x:c r="A1130" s="0" t="s">
-        <x:v>2250</x:v>
+        <x:v>2243</x:v>
       </x:c>
       <x:c r="B1130" s="0" t="s">
-        <x:v>2251</x:v>
+        <x:v>2244</x:v>
       </x:c>
     </x:row>
     <x:row r="1131" spans="1:2">
       <x:c r="A1131" s="0" t="s">
-        <x:v>2252</x:v>
+        <x:v>2245</x:v>
       </x:c>
       <x:c r="B1131" s="0" t="s">
-        <x:v>2253</x:v>
+        <x:v>2246</x:v>
       </x:c>
     </x:row>
     <x:row r="1132" spans="1:2">
       <x:c r="A1132" s="0" t="s">
-        <x:v>2254</x:v>
+        <x:v>2247</x:v>
       </x:c>
       <x:c r="B1132" s="0" t="s">
-        <x:v>2255</x:v>
+        <x:v>2248</x:v>
       </x:c>
     </x:row>
     <x:row r="1133" spans="1:2">
       <x:c r="A1133" s="0" t="s">
-        <x:v>2256</x:v>
+        <x:v>2249</x:v>
       </x:c>
       <x:c r="B1133" s="0" t="s">
-        <x:v>2257</x:v>
+        <x:v>2250</x:v>
       </x:c>
     </x:row>
     <x:row r="1134" spans="1:2">
       <x:c r="A1134" s="0" t="s">
-        <x:v>2258</x:v>
+        <x:v>2251</x:v>
       </x:c>
       <x:c r="B1134" s="0" t="s">
-        <x:v>2259</x:v>
+        <x:v>2252</x:v>
       </x:c>
     </x:row>
     <x:row r="1135" spans="1:2">
       <x:c r="A1135" s="0" t="s">
-        <x:v>2260</x:v>
+        <x:v>2253</x:v>
       </x:c>
       <x:c r="B1135" s="0" t="s">
-        <x:v>2261</x:v>
+        <x:v>2254</x:v>
       </x:c>
     </x:row>
     <x:row r="1136" spans="1:2">
       <x:c r="A1136" s="0" t="s">
-        <x:v>2262</x:v>
+        <x:v>2255</x:v>
       </x:c>
       <x:c r="B1136" s="0" t="s">
-        <x:v>2263</x:v>
+        <x:v>2256</x:v>
       </x:c>
     </x:row>
     <x:row r="1137" spans="1:2">
       <x:c r="A1137" s="0" t="s">
-        <x:v>2264</x:v>
+        <x:v>2257</x:v>
       </x:c>
       <x:c r="B1137" s="0" t="s">
-        <x:v>2265</x:v>
+        <x:v>2258</x:v>
       </x:c>
     </x:row>
     <x:row r="1138" spans="1:2">
       <x:c r="A1138" s="0" t="s">
-        <x:v>2266</x:v>
+        <x:v>2259</x:v>
       </x:c>
       <x:c r="B1138" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2260</x:v>
       </x:c>
     </x:row>
     <x:row r="1139" spans="1:2">
       <x:c r="A1139" s="0" t="s">
-        <x:v>2268</x:v>
+        <x:v>2261</x:v>
       </x:c>
       <x:c r="B1139" s="0" t="s">
-        <x:v>2269</x:v>
+        <x:v>2262</x:v>
       </x:c>
     </x:row>
     <x:row r="1140" spans="1:2">
       <x:c r="A1140" s="0" t="s">
-        <x:v>2270</x:v>
+        <x:v>2263</x:v>
       </x:c>
       <x:c r="B1140" s="0" t="s">
-        <x:v>2271</x:v>
+        <x:v>2264</x:v>
       </x:c>
     </x:row>
     <x:row r="1141" spans="1:2">
       <x:c r="A1141" s="0" t="s">
-        <x:v>2272</x:v>
+        <x:v>2265</x:v>
       </x:c>
       <x:c r="B1141" s="0" t="s">
-        <x:v>2273</x:v>
+        <x:v>2266</x:v>
       </x:c>
     </x:row>
     <x:row r="1142" spans="1:2">
       <x:c r="A1142" s="0" t="s">
-        <x:v>2274</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="B1142" s="0" t="s">
-        <x:v>2275</x:v>
+        <x:v>2268</x:v>
       </x:c>
     </x:row>
     <x:row r="1143" spans="1:2">
       <x:c r="A1143" s="0" t="s">
-        <x:v>2276</x:v>
+        <x:v>2269</x:v>
       </x:c>
       <x:c r="B1143" s="0" t="s">
-        <x:v>2277</x:v>
+        <x:v>2270</x:v>
       </x:c>
     </x:row>
     <x:row r="1144" spans="1:2">
       <x:c r="A1144" s="0" t="s">
-        <x:v>2278</x:v>
+        <x:v>2271</x:v>
       </x:c>
       <x:c r="B1144" s="0" t="s">
-        <x:v>2279</x:v>
+        <x:v>2272</x:v>
       </x:c>
     </x:row>
     <x:row r="1145" spans="1:2">
       <x:c r="A1145" s="0" t="s">
-        <x:v>2280</x:v>
+        <x:v>2273</x:v>
       </x:c>
       <x:c r="B1145" s="0" t="s">
-        <x:v>2281</x:v>
+        <x:v>2274</x:v>
       </x:c>
     </x:row>
     <x:row r="1146" spans="1:2">
       <x:c r="A1146" s="0" t="s">
-        <x:v>2282</x:v>
+        <x:v>2275</x:v>
       </x:c>
       <x:c r="B1146" s="0" t="s">
-        <x:v>2283</x:v>
+        <x:v>2276</x:v>
       </x:c>
     </x:row>
     <x:row r="1147" spans="1:2">
       <x:c r="A1147" s="0" t="s">
-        <x:v>2284</x:v>
+        <x:v>2277</x:v>
       </x:c>
       <x:c r="B1147" s="0" t="s">
-        <x:v>2285</x:v>
+        <x:v>2278</x:v>
       </x:c>
     </x:row>
     <x:row r="1148" spans="1:2">
       <x:c r="A1148" s="0" t="s">
-        <x:v>2286</x:v>
+        <x:v>2279</x:v>
       </x:c>
       <x:c r="B1148" s="0" t="s">
-        <x:v>2287</x:v>
+        <x:v>2280</x:v>
       </x:c>
     </x:row>
     <x:row r="1149" spans="1:2">
       <x:c r="A1149" s="0" t="s">
-        <x:v>2288</x:v>
+        <x:v>2281</x:v>
       </x:c>
       <x:c r="B1149" s="0" t="s">
-        <x:v>2289</x:v>
+        <x:v>2282</x:v>
       </x:c>
     </x:row>
     <x:row r="1150" spans="1:2">
       <x:c r="A1150" s="0" t="s">
-        <x:v>2290</x:v>
+        <x:v>2283</x:v>
       </x:c>
       <x:c r="B1150" s="0" t="s">
-        <x:v>2291</x:v>
+        <x:v>2284</x:v>
       </x:c>
     </x:row>
     <x:row r="1151" spans="1:2">
       <x:c r="A1151" s="0" t="s">
-        <x:v>2292</x:v>
+        <x:v>2285</x:v>
       </x:c>
       <x:c r="B1151" s="0" t="s">
-        <x:v>2293</x:v>
+        <x:v>2286</x:v>
       </x:c>
     </x:row>
     <x:row r="1152" spans="1:2">
       <x:c r="A1152" s="0" t="s">
-        <x:v>2294</x:v>
+        <x:v>2287</x:v>
       </x:c>
       <x:c r="B1152" s="0" t="s">
-        <x:v>2295</x:v>
+        <x:v>2288</x:v>
       </x:c>
     </x:row>
     <x:row r="1153" spans="1:2">
       <x:c r="A1153" s="0" t="s">
-        <x:v>2296</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="B1153" s="0" t="s">
-        <x:v>2297</x:v>
+        <x:v>2290</x:v>
       </x:c>
     </x:row>
     <x:row r="1154" spans="1:2">
       <x:c r="A1154" s="0" t="s">
-        <x:v>2298</x:v>
+        <x:v>2291</x:v>
       </x:c>
       <x:c r="B1154" s="0" t="s">
-        <x:v>2299</x:v>
+        <x:v>2292</x:v>
       </x:c>
     </x:row>
     <x:row r="1155" spans="1:2">
       <x:c r="A1155" s="0" t="s">
-        <x:v>2300</x:v>
+        <x:v>2293</x:v>
       </x:c>
       <x:c r="B1155" s="0" t="s">
-        <x:v>2301</x:v>
+        <x:v>2294</x:v>
       </x:c>
     </x:row>
     <x:row r="1156" spans="1:2">
       <x:c r="A1156" s="0" t="s">
-        <x:v>2302</x:v>
+        <x:v>2295</x:v>
       </x:c>
       <x:c r="B1156" s="0" t="s">
-        <x:v>2303</x:v>
+        <x:v>2296</x:v>
       </x:c>
     </x:row>
     <x:row r="1157" spans="1:2">
       <x:c r="A1157" s="0" t="s">
-        <x:v>2304</x:v>
+        <x:v>2297</x:v>
       </x:c>
       <x:c r="B1157" s="0" t="s">
-        <x:v>2305</x:v>
+        <x:v>2298</x:v>
       </x:c>
     </x:row>
     <x:row r="1158" spans="1:2">
       <x:c r="A1158" s="0" t="s">
-        <x:v>2306</x:v>
+        <x:v>2299</x:v>
       </x:c>
       <x:c r="B1158" s="0" t="s">
-        <x:v>2307</x:v>
+        <x:v>2300</x:v>
       </x:c>
     </x:row>
     <x:row r="1159" spans="1:2">
       <x:c r="A1159" s="0" t="s">
-        <x:v>2308</x:v>
+        <x:v>2301</x:v>
       </x:c>
       <x:c r="B1159" s="0" t="s">
-        <x:v>2309</x:v>
+        <x:v>2302</x:v>
       </x:c>
     </x:row>
     <x:row r="1160" spans="1:2">
       <x:c r="A1160" s="0" t="s">
-        <x:v>2310</x:v>
+        <x:v>2303</x:v>
       </x:c>
       <x:c r="B1160" s="0" t="s">
-        <x:v>2311</x:v>
+        <x:v>2304</x:v>
       </x:c>
     </x:row>
     <x:row r="1161" spans="1:2">
       <x:c r="A1161" s="0" t="s">
-        <x:v>2312</x:v>
+        <x:v>2305</x:v>
       </x:c>
       <x:c r="B1161" s="0" t="s">
-        <x:v>2313</x:v>
+        <x:v>2306</x:v>
       </x:c>
     </x:row>
     <x:row r="1162" spans="1:2">
       <x:c r="A1162" s="0" t="s">
-        <x:v>2314</x:v>
+        <x:v>2307</x:v>
       </x:c>
       <x:c r="B1162" s="0" t="s">
-        <x:v>2315</x:v>
+        <x:v>2308</x:v>
       </x:c>
     </x:row>
     <x:row r="1163" spans="1:2">
       <x:c r="A1163" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2309</x:v>
       </x:c>
       <x:c r="B1163" s="0" t="s">
-        <x:v>2317</x:v>
+        <x:v>2310</x:v>
       </x:c>
     </x:row>
     <x:row r="1164" spans="1:2">
       <x:c r="A1164" s="0" t="s">
-        <x:v>2318</x:v>
+        <x:v>2311</x:v>
       </x:c>
       <x:c r="B1164" s="0" t="s">
-        <x:v>2319</x:v>
+        <x:v>2312</x:v>
       </x:c>
     </x:row>
     <x:row r="1165" spans="1:2">
       <x:c r="A1165" s="0" t="s">
-        <x:v>2320</x:v>
+        <x:v>2313</x:v>
       </x:c>
       <x:c r="B1165" s="0" t="s">
-        <x:v>2321</x:v>
+        <x:v>2314</x:v>
       </x:c>
     </x:row>
     <x:row r="1166" spans="1:2">
       <x:c r="A1166" s="0" t="s">
-        <x:v>2322</x:v>
+        <x:v>2315</x:v>
       </x:c>
       <x:c r="B1166" s="0" t="s">
-        <x:v>2323</x:v>
+        <x:v>2316</x:v>
       </x:c>
     </x:row>
     <x:row r="1167" spans="1:2">
       <x:c r="A1167" s="0" t="s">
-        <x:v>2324</x:v>
+        <x:v>2317</x:v>
       </x:c>
       <x:c r="B1167" s="0" t="s">
-        <x:v>2325</x:v>
+        <x:v>2318</x:v>
       </x:c>
     </x:row>
     <x:row r="1168" spans="1:2">
       <x:c r="A1168" s="0" t="s">
-        <x:v>2326</x:v>
+        <x:v>2319</x:v>
       </x:c>
       <x:c r="B1168" s="0" t="s">
-        <x:v>2327</x:v>
+        <x:v>2320</x:v>
       </x:c>
     </x:row>
     <x:row r="1169" spans="1:2">
       <x:c r="A1169" s="0" t="s">
-        <x:v>2328</x:v>
+        <x:v>2321</x:v>
       </x:c>
       <x:c r="B1169" s="0" t="s">
-        <x:v>2329</x:v>
+        <x:v>2322</x:v>
       </x:c>
     </x:row>
     <x:row r="1170" spans="1:2">
       <x:c r="A1170" s="0" t="s">
-        <x:v>2330</x:v>
+        <x:v>2323</x:v>
       </x:c>
       <x:c r="B1170" s="0" t="s">
-        <x:v>2331</x:v>
+        <x:v>2324</x:v>
       </x:c>
     </x:row>
     <x:row r="1171" spans="1:2">
       <x:c r="A1171" s="0" t="s">
-        <x:v>2332</x:v>
+        <x:v>2325</x:v>
       </x:c>
       <x:c r="B1171" s="0" t="s">
-        <x:v>2333</x:v>
+        <x:v>2326</x:v>
       </x:c>
     </x:row>
     <x:row r="1172" spans="1:2">
       <x:c r="A1172" s="0" t="s">
-        <x:v>2334</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="B1172" s="0" t="s">
-        <x:v>2335</x:v>
+        <x:v>2328</x:v>
       </x:c>
     </x:row>
     <x:row r="1173" spans="1:2">
       <x:c r="A1173" s="0" t="s">
-        <x:v>2336</x:v>
+        <x:v>2329</x:v>
       </x:c>
       <x:c r="B1173" s="0" t="s">
-        <x:v>2337</x:v>
+        <x:v>2330</x:v>
       </x:c>
     </x:row>
     <x:row r="1174" spans="1:2">
       <x:c r="A1174" s="0" t="s">
-        <x:v>2338</x:v>
+        <x:v>2331</x:v>
       </x:c>
       <x:c r="B1174" s="0" t="s">
-        <x:v>2339</x:v>
+        <x:v>2332</x:v>
       </x:c>
     </x:row>
     <x:row r="1175" spans="1:2">
       <x:c r="A1175" s="0" t="s">
-        <x:v>2340</x:v>
+        <x:v>2333</x:v>
       </x:c>
       <x:c r="B1175" s="0" t="s">
-        <x:v>2341</x:v>
+        <x:v>2334</x:v>
       </x:c>
     </x:row>
     <x:row r="1176" spans="1:2">
       <x:c r="A1176" s="0" t="s">
-        <x:v>2342</x:v>
+        <x:v>2335</x:v>
       </x:c>
       <x:c r="B1176" s="0" t="s">
-        <x:v>2343</x:v>
+        <x:v>2336</x:v>
       </x:c>
     </x:row>
     <x:row r="1177" spans="1:2">
       <x:c r="A1177" s="0" t="s">
-        <x:v>2344</x:v>
+        <x:v>2337</x:v>
       </x:c>
       <x:c r="B1177" s="0" t="s">
-        <x:v>2345</x:v>
+        <x:v>2338</x:v>
       </x:c>
     </x:row>
     <x:row r="1178" spans="1:2">
       <x:c r="A1178" s="0" t="s">
-        <x:v>2346</x:v>
+        <x:v>2339</x:v>
       </x:c>
       <x:c r="B1178" s="0" t="s">
-        <x:v>2347</x:v>
+        <x:v>2340</x:v>
       </x:c>
     </x:row>
     <x:row r="1179" spans="1:2">
       <x:c r="A1179" s="0" t="s">
-        <x:v>2348</x:v>
+        <x:v>2341</x:v>
       </x:c>
       <x:c r="B1179" s="0" t="s">
-        <x:v>2349</x:v>
+        <x:v>2342</x:v>
       </x:c>
     </x:row>
     <x:row r="1180" spans="1:2">
       <x:c r="A1180" s="0" t="s">
-        <x:v>2350</x:v>
+        <x:v>2343</x:v>
       </x:c>
       <x:c r="B1180" s="0" t="s">
-        <x:v>2351</x:v>
+        <x:v>2344</x:v>
       </x:c>
     </x:row>
     <x:row r="1181" spans="1:2">
       <x:c r="A1181" s="0" t="s">
-        <x:v>2352</x:v>
+        <x:v>2345</x:v>
       </x:c>
       <x:c r="B1181" s="0" t="s">
-        <x:v>2353</x:v>
+        <x:v>2346</x:v>
       </x:c>
     </x:row>
     <x:row r="1182" spans="1:2">
       <x:c r="A1182" s="0" t="s">
-        <x:v>2354</x:v>
+        <x:v>2347</x:v>
       </x:c>
       <x:c r="B1182" s="0" t="s">
-        <x:v>2355</x:v>
+        <x:v>2348</x:v>
       </x:c>
     </x:row>
     <x:row r="1183" spans="1:2">
       <x:c r="A1183" s="0" t="s">
-        <x:v>2356</x:v>
+        <x:v>2349</x:v>
       </x:c>
       <x:c r="B1183" s="0" t="s">
-        <x:v>2357</x:v>
+        <x:v>2350</x:v>
       </x:c>
     </x:row>
     <x:row r="1184" spans="1:2">
       <x:c r="A1184" s="0" t="s">
-        <x:v>2358</x:v>
+        <x:v>2351</x:v>
       </x:c>
       <x:c r="B1184" s="0" t="s">
-        <x:v>2359</x:v>
+        <x:v>2352</x:v>
       </x:c>
     </x:row>
     <x:row r="1185" spans="1:2">
       <x:c r="A1185" s="0" t="s">
-        <x:v>2360</x:v>
+        <x:v>2353</x:v>
       </x:c>
       <x:c r="B1185" s="0" t="s">
-        <x:v>2361</x:v>
+        <x:v>2354</x:v>
       </x:c>
     </x:row>
     <x:row r="1186" spans="1:2">
       <x:c r="A1186" s="0" t="s">
-        <x:v>2362</x:v>
+        <x:v>2355</x:v>
       </x:c>
       <x:c r="B1186" s="0" t="s">
-        <x:v>2361</x:v>
+        <x:v>2356</x:v>
       </x:c>
     </x:row>
     <x:row r="1187" spans="1:2">
       <x:c r="A1187" s="0" t="s">
-        <x:v>2363</x:v>
+        <x:v>2357</x:v>
       </x:c>
       <x:c r="B1187" s="0" t="s">
-        <x:v>2364</x:v>
+        <x:v>2358</x:v>
       </x:c>
     </x:row>
     <x:row r="1188" spans="1:2">
       <x:c r="A1188" s="0" t="s">
-        <x:v>2365</x:v>
+        <x:v>2359</x:v>
       </x:c>
       <x:c r="B1188" s="0" t="s">
-        <x:v>2366</x:v>
+        <x:v>2360</x:v>
       </x:c>
     </x:row>
     <x:row r="1189" spans="1:2">
       <x:c r="A1189" s="0" t="s">
-        <x:v>2367</x:v>
+        <x:v>2361</x:v>
       </x:c>
       <x:c r="B1189" s="0" t="s">
-        <x:v>2368</x:v>
+        <x:v>2362</x:v>
       </x:c>
     </x:row>
     <x:row r="1190" spans="1:2">
       <x:c r="A1190" s="0" t="s">
-        <x:v>2369</x:v>
+        <x:v>2363</x:v>
       </x:c>
       <x:c r="B1190" s="0" t="s">
-        <x:v>2370</x:v>
+        <x:v>2364</x:v>
       </x:c>
     </x:row>
     <x:row r="1191" spans="1:2">
       <x:c r="A1191" s="0" t="s">
-        <x:v>2371</x:v>
+        <x:v>2365</x:v>
       </x:c>
       <x:c r="B1191" s="0" t="s">
-        <x:v>2372</x:v>
+        <x:v>2366</x:v>
       </x:c>
     </x:row>
     <x:row r="1192" spans="1:2">
       <x:c r="A1192" s="0" t="s">
-        <x:v>2373</x:v>
+        <x:v>2367</x:v>
       </x:c>
       <x:c r="B1192" s="0" t="s">
-        <x:v>2374</x:v>
+        <x:v>2368</x:v>
       </x:c>
     </x:row>
     <x:row r="1193" spans="1:2">
       <x:c r="A1193" s="0" t="s">
-        <x:v>2375</x:v>
+        <x:v>2369</x:v>
       </x:c>
       <x:c r="B1193" s="0" t="s">
-        <x:v>2376</x:v>
+        <x:v>2370</x:v>
       </x:c>
     </x:row>
     <x:row r="1194" spans="1:2">
       <x:c r="A1194" s="0" t="s">
-        <x:v>2377</x:v>
+        <x:v>2371</x:v>
       </x:c>
       <x:c r="B1194" s="0" t="s">
-        <x:v>2378</x:v>
+        <x:v>2372</x:v>
       </x:c>
     </x:row>
     <x:row r="1195" spans="1:2">
       <x:c r="A1195" s="0" t="s">
-        <x:v>2379</x:v>
+        <x:v>2373</x:v>
       </x:c>
       <x:c r="B1195" s="0" t="s">
-        <x:v>2380</x:v>
+        <x:v>2374</x:v>
       </x:c>
     </x:row>
     <x:row r="1196" spans="1:2">
       <x:c r="A1196" s="0" t="s">
-        <x:v>2381</x:v>
+        <x:v>2375</x:v>
       </x:c>
       <x:c r="B1196" s="0" t="s">
-        <x:v>2382</x:v>
+        <x:v>2376</x:v>
       </x:c>
     </x:row>
     <x:row r="1197" spans="1:2">
       <x:c r="A1197" s="0" t="s">
-        <x:v>2383</x:v>
+        <x:v>2377</x:v>
       </x:c>
       <x:c r="B1197" s="0" t="s">
-        <x:v>2384</x:v>
+        <x:v>2376</x:v>
       </x:c>
     </x:row>
     <x:row r="1198" spans="1:2">
       <x:c r="A1198" s="0" t="s">
-        <x:v>2385</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="B1198" s="0" t="s">
-        <x:v>2386</x:v>
+        <x:v>2379</x:v>
       </x:c>
     </x:row>
     <x:row r="1199" spans="1:2">
       <x:c r="A1199" s="0" t="s">
-        <x:v>2387</x:v>
+        <x:v>2380</x:v>
       </x:c>
       <x:c r="B1199" s="0" t="s">
-        <x:v>2388</x:v>
+        <x:v>2381</x:v>
       </x:c>
     </x:row>
     <x:row r="1200" spans="1:2">
       <x:c r="A1200" s="0" t="s">
-        <x:v>2389</x:v>
+        <x:v>2382</x:v>
       </x:c>
       <x:c r="B1200" s="0" t="s">
-        <x:v>2390</x:v>
+        <x:v>2383</x:v>
       </x:c>
     </x:row>
     <x:row r="1201" spans="1:2">
       <x:c r="A1201" s="0" t="s">
-        <x:v>2391</x:v>
+        <x:v>2384</x:v>
       </x:c>
       <x:c r="B1201" s="0" t="s">
-        <x:v>2392</x:v>
+        <x:v>2385</x:v>
       </x:c>
     </x:row>
     <x:row r="1202" spans="1:2">
       <x:c r="A1202" s="0" t="s">
-        <x:v>2393</x:v>
+        <x:v>2386</x:v>
       </x:c>
       <x:c r="B1202" s="0" t="s">
-        <x:v>2394</x:v>
+        <x:v>2387</x:v>
       </x:c>
     </x:row>
     <x:row r="1203" spans="1:2">
       <x:c r="A1203" s="0" t="s">
-        <x:v>2395</x:v>
+        <x:v>2388</x:v>
       </x:c>
       <x:c r="B1203" s="0" t="s">
-        <x:v>2396</x:v>
+        <x:v>2389</x:v>
       </x:c>
     </x:row>
     <x:row r="1204" spans="1:2">
       <x:c r="A1204" s="0" t="s">
-        <x:v>2397</x:v>
+        <x:v>2390</x:v>
       </x:c>
       <x:c r="B1204" s="0" t="s">
-        <x:v>2398</x:v>
+        <x:v>2391</x:v>
       </x:c>
     </x:row>
     <x:row r="1205" spans="1:2">
       <x:c r="A1205" s="0" t="s">
-        <x:v>2399</x:v>
+        <x:v>2392</x:v>
       </x:c>
       <x:c r="B1205" s="0" t="s">
-        <x:v>2400</x:v>
+        <x:v>2393</x:v>
       </x:c>
     </x:row>
     <x:row r="1206" spans="1:2">
       <x:c r="A1206" s="0" t="s">
-        <x:v>2401</x:v>
+        <x:v>2394</x:v>
       </x:c>
       <x:c r="B1206" s="0" t="s">
-        <x:v>2402</x:v>
+        <x:v>2395</x:v>
       </x:c>
     </x:row>
     <x:row r="1207" spans="1:2">
       <x:c r="A1207" s="0" t="s">
-        <x:v>2403</x:v>
+        <x:v>2396</x:v>
       </x:c>
       <x:c r="B1207" s="0" t="s">
-        <x:v>2404</x:v>
+        <x:v>2397</x:v>
       </x:c>
     </x:row>
     <x:row r="1208" spans="1:2">
       <x:c r="A1208" s="0" t="s">
-        <x:v>2405</x:v>
+        <x:v>2398</x:v>
       </x:c>
       <x:c r="B1208" s="0" t="s">
-        <x:v>2406</x:v>
+        <x:v>2399</x:v>
       </x:c>
     </x:row>
     <x:row r="1209" spans="1:2">
       <x:c r="A1209" s="0" t="s">
-        <x:v>2407</x:v>
+        <x:v>2400</x:v>
       </x:c>
       <x:c r="B1209" s="0" t="s">
-        <x:v>2408</x:v>
+        <x:v>2401</x:v>
       </x:c>
     </x:row>
     <x:row r="1210" spans="1:2">
       <x:c r="A1210" s="0" t="s">
-        <x:v>2409</x:v>
+        <x:v>2402</x:v>
       </x:c>
       <x:c r="B1210" s="0" t="s">
-        <x:v>2410</x:v>
+        <x:v>2403</x:v>
       </x:c>
     </x:row>
     <x:row r="1211" spans="1:2">
       <x:c r="A1211" s="0" t="s">
-        <x:v>2411</x:v>
+        <x:v>2404</x:v>
       </x:c>
       <x:c r="B1211" s="0" t="s">
-        <x:v>2412</x:v>
+        <x:v>2405</x:v>
       </x:c>
     </x:row>
     <x:row r="1212" spans="1:2">
       <x:c r="A1212" s="0" t="s">
-        <x:v>2413</x:v>
+        <x:v>2406</x:v>
       </x:c>
       <x:c r="B1212" s="0" t="s">
-        <x:v>2414</x:v>
+        <x:v>2407</x:v>
       </x:c>
     </x:row>
     <x:row r="1213" spans="1:2">
       <x:c r="A1213" s="0" t="s">
-        <x:v>2415</x:v>
+        <x:v>2408</x:v>
       </x:c>
       <x:c r="B1213" s="0" t="s">
-        <x:v>2416</x:v>
+        <x:v>2409</x:v>
       </x:c>
     </x:row>
     <x:row r="1214" spans="1:2">
       <x:c r="A1214" s="0" t="s">
-        <x:v>2417</x:v>
+        <x:v>2410</x:v>
       </x:c>
       <x:c r="B1214" s="0" t="s">
-        <x:v>2418</x:v>
+        <x:v>2411</x:v>
       </x:c>
     </x:row>
     <x:row r="1215" spans="1:2">
       <x:c r="A1215" s="0" t="s">
-        <x:v>2419</x:v>
+        <x:v>2412</x:v>
       </x:c>
       <x:c r="B1215" s="0" t="s">
-        <x:v>2420</x:v>
+        <x:v>2413</x:v>
       </x:c>
     </x:row>
     <x:row r="1216" spans="1:2">
       <x:c r="A1216" s="0" t="s">
-        <x:v>2421</x:v>
+        <x:v>2414</x:v>
       </x:c>
       <x:c r="B1216" s="0" t="s">
-        <x:v>2422</x:v>
+        <x:v>2415</x:v>
       </x:c>
     </x:row>
     <x:row r="1217" spans="1:2">
       <x:c r="A1217" s="0" t="s">
-        <x:v>2423</x:v>
+        <x:v>2416</x:v>
       </x:c>
       <x:c r="B1217" s="0" t="s">
-        <x:v>2424</x:v>
+        <x:v>2417</x:v>
       </x:c>
     </x:row>
     <x:row r="1218" spans="1:2">
       <x:c r="A1218" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2418</x:v>
       </x:c>
       <x:c r="B1218" s="0" t="s">
-        <x:v>2426</x:v>
+        <x:v>2419</x:v>
       </x:c>
     </x:row>
     <x:row r="1219" spans="1:2">
       <x:c r="A1219" s="0" t="s">
-        <x:v>2427</x:v>
+        <x:v>2420</x:v>
       </x:c>
       <x:c r="B1219" s="0" t="s">
-        <x:v>2428</x:v>
+        <x:v>2421</x:v>
       </x:c>
     </x:row>
     <x:row r="1220" spans="1:2">
       <x:c r="A1220" s="0" t="s">
-        <x:v>2429</x:v>
+        <x:v>2422</x:v>
       </x:c>
       <x:c r="B1220" s="0" t="s">
-        <x:v>2430</x:v>
+        <x:v>2423</x:v>
       </x:c>
     </x:row>
     <x:row r="1221" spans="1:2">
       <x:c r="A1221" s="0" t="s">
-        <x:v>2431</x:v>
+        <x:v>2424</x:v>
       </x:c>
       <x:c r="B1221" s="0" t="s">
-        <x:v>2432</x:v>
+        <x:v>2425</x:v>
       </x:c>
     </x:row>
     <x:row r="1222" spans="1:2">
       <x:c r="A1222" s="0" t="s">
-        <x:v>2433</x:v>
+        <x:v>2426</x:v>
       </x:c>
       <x:c r="B1222" s="0" t="s">
-        <x:v>2434</x:v>
+        <x:v>2427</x:v>
       </x:c>
     </x:row>
     <x:row r="1223" spans="1:2">
       <x:c r="A1223" s="0" t="s">
-        <x:v>2435</x:v>
+        <x:v>2428</x:v>
       </x:c>
       <x:c r="B1223" s="0" t="s">
-        <x:v>2436</x:v>
+        <x:v>2429</x:v>
       </x:c>
     </x:row>
     <x:row r="1224" spans="1:2">
       <x:c r="A1224" s="0" t="s">
-        <x:v>2437</x:v>
+        <x:v>2430</x:v>
       </x:c>
       <x:c r="B1224" s="0" t="s">
-        <x:v>2438</x:v>
+        <x:v>2431</x:v>
       </x:c>
     </x:row>
     <x:row r="1225" spans="1:2">
       <x:c r="A1225" s="0" t="s">
-        <x:v>2439</x:v>
+        <x:v>2432</x:v>
       </x:c>
       <x:c r="B1225" s="0" t="s">
-        <x:v>2440</x:v>
+        <x:v>2433</x:v>
       </x:c>
     </x:row>
     <x:row r="1226" spans="1:2">
       <x:c r="A1226" s="0" t="s">
-        <x:v>2441</x:v>
+        <x:v>2434</x:v>
       </x:c>
       <x:c r="B1226" s="0" t="s">
-        <x:v>2442</x:v>
+        <x:v>2435</x:v>
       </x:c>
     </x:row>
     <x:row r="1227" spans="1:2">
       <x:c r="A1227" s="0" t="s">
-        <x:v>2443</x:v>
+        <x:v>2436</x:v>
       </x:c>
       <x:c r="B1227" s="0" t="s">
-        <x:v>2444</x:v>
+        <x:v>2437</x:v>
       </x:c>
     </x:row>
     <x:row r="1228" spans="1:2">
       <x:c r="A1228" s="0" t="s">
-        <x:v>2445</x:v>
+        <x:v>2438</x:v>
       </x:c>
       <x:c r="B1228" s="0" t="s">
-        <x:v>2446</x:v>
+        <x:v>2439</x:v>
       </x:c>
     </x:row>
     <x:row r="1229" spans="1:2">
       <x:c r="A1229" s="0" t="s">
-        <x:v>2447</x:v>
+        <x:v>2440</x:v>
       </x:c>
       <x:c r="B1229" s="0" t="s">
-        <x:v>2448</x:v>
+        <x:v>2441</x:v>
       </x:c>
     </x:row>
     <x:row r="1230" spans="1:2">
       <x:c r="A1230" s="0" t="s">
-        <x:v>2449</x:v>
+        <x:v>2442</x:v>
       </x:c>
       <x:c r="B1230" s="0" t="s">
-        <x:v>2450</x:v>
+        <x:v>2443</x:v>
       </x:c>
     </x:row>
     <x:row r="1231" spans="1:2">
       <x:c r="A1231" s="0" t="s">
-        <x:v>2451</x:v>
+        <x:v>2444</x:v>
       </x:c>
       <x:c r="B1231" s="0" t="s">
-        <x:v>2452</x:v>
+        <x:v>2445</x:v>
       </x:c>
     </x:row>
     <x:row r="1232" spans="1:2">
       <x:c r="A1232" s="0" t="s">
-        <x:v>2453</x:v>
+        <x:v>2446</x:v>
       </x:c>
       <x:c r="B1232" s="0" t="s">
-        <x:v>2454</x:v>
+        <x:v>2447</x:v>
       </x:c>
     </x:row>
     <x:row r="1233" spans="1:2">
       <x:c r="A1233" s="0" t="s">
-        <x:v>2455</x:v>
+        <x:v>2448</x:v>
       </x:c>
       <x:c r="B1233" s="0" t="s">
-        <x:v>2456</x:v>
+        <x:v>2449</x:v>
       </x:c>
     </x:row>
     <x:row r="1234" spans="1:2">
       <x:c r="A1234" s="0" t="s">
-        <x:v>2457</x:v>
+        <x:v>2450</x:v>
       </x:c>
       <x:c r="B1234" s="0" t="s">
-        <x:v>2458</x:v>
+        <x:v>2451</x:v>
       </x:c>
     </x:row>
     <x:row r="1235" spans="1:2">
       <x:c r="A1235" s="0" t="s">
-        <x:v>2459</x:v>
+        <x:v>2452</x:v>
       </x:c>
       <x:c r="B1235" s="0" t="s">
-        <x:v>2460</x:v>
+        <x:v>2453</x:v>
       </x:c>
     </x:row>
     <x:row r="1236" spans="1:2">
       <x:c r="A1236" s="0" t="s">
-        <x:v>2461</x:v>
+        <x:v>2454</x:v>
       </x:c>
       <x:c r="B1236" s="0" t="s">
-        <x:v>2462</x:v>
+        <x:v>2455</x:v>
       </x:c>
     </x:row>
     <x:row r="1237" spans="1:2">
       <x:c r="A1237" s="0" t="s">
-        <x:v>2463</x:v>
+        <x:v>2456</x:v>
       </x:c>
       <x:c r="B1237" s="0" t="s">
-        <x:v>2464</x:v>
+        <x:v>2457</x:v>
       </x:c>
     </x:row>
     <x:row r="1238" spans="1:2">
       <x:c r="A1238" s="0" t="s">
-        <x:v>2465</x:v>
+        <x:v>2458</x:v>
       </x:c>
       <x:c r="B1238" s="0" t="s">
-        <x:v>2466</x:v>
+        <x:v>2459</x:v>
       </x:c>
     </x:row>
     <x:row r="1239" spans="1:2">
       <x:c r="A1239" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2460</x:v>
       </x:c>
       <x:c r="B1239" s="0" t="s">
-        <x:v>2468</x:v>
+        <x:v>2461</x:v>
       </x:c>
     </x:row>
     <x:row r="1240" spans="1:2">
       <x:c r="A1240" s="0" t="s">
-        <x:v>2469</x:v>
+        <x:v>2462</x:v>
       </x:c>
       <x:c r="B1240" s="0" t="s">
-        <x:v>2470</x:v>
+        <x:v>2463</x:v>
       </x:c>
     </x:row>
     <x:row r="1241" spans="1:2">
       <x:c r="A1241" s="0" t="s">
-        <x:v>2471</x:v>
+        <x:v>2464</x:v>
       </x:c>
       <x:c r="B1241" s="0" t="s">
-        <x:v>2472</x:v>
+        <x:v>2465</x:v>
       </x:c>
     </x:row>
     <x:row r="1242" spans="1:2">
       <x:c r="A1242" s="0" t="s">
-        <x:v>2473</x:v>
+        <x:v>2466</x:v>
       </x:c>
       <x:c r="B1242" s="0" t="s">
-        <x:v>2474</x:v>
+        <x:v>2467</x:v>
       </x:c>
     </x:row>
     <x:row r="1243" spans="1:2">
       <x:c r="A1243" s="0" t="s">
-        <x:v>2475</x:v>
+        <x:v>2468</x:v>
       </x:c>
       <x:c r="B1243" s="0" t="s">
-        <x:v>2476</x:v>
+        <x:v>2469</x:v>
       </x:c>
     </x:row>
     <x:row r="1244" spans="1:2">
       <x:c r="A1244" s="0" t="s">
-        <x:v>2477</x:v>
+        <x:v>2470</x:v>
       </x:c>
       <x:c r="B1244" s="0" t="s">
-        <x:v>2478</x:v>
+        <x:v>2471</x:v>
       </x:c>
     </x:row>
     <x:row r="1245" spans="1:2">
       <x:c r="A1245" s="0" t="s">
-        <x:v>2479</x:v>
+        <x:v>2472</x:v>
       </x:c>
       <x:c r="B1245" s="0" t="s">
-        <x:v>2480</x:v>
+        <x:v>2473</x:v>
       </x:c>
     </x:row>
     <x:row r="1246" spans="1:2">
       <x:c r="A1246" s="0" t="s">
-        <x:v>2481</x:v>
+        <x:v>2474</x:v>
       </x:c>
       <x:c r="B1246" s="0" t="s">
-        <x:v>2482</x:v>
+        <x:v>2475</x:v>
       </x:c>
     </x:row>
     <x:row r="1247" spans="1:2">
       <x:c r="A1247" s="0" t="s">
-        <x:v>2483</x:v>
+        <x:v>2476</x:v>
       </x:c>
       <x:c r="B1247" s="0" t="s">
-        <x:v>2484</x:v>
+        <x:v>2477</x:v>
       </x:c>
     </x:row>
     <x:row r="1248" spans="1:2">
       <x:c r="A1248" s="0" t="s">
-        <x:v>2485</x:v>
+        <x:v>2478</x:v>
       </x:c>
       <x:c r="B1248" s="0" t="s">
-        <x:v>2486</x:v>
+        <x:v>2479</x:v>
       </x:c>
     </x:row>
     <x:row r="1249" spans="1:2">
       <x:c r="A1249" s="0" t="s">
-        <x:v>2487</x:v>
+        <x:v>2480</x:v>
       </x:c>
       <x:c r="B1249" s="0" t="s">
-        <x:v>2488</x:v>
+        <x:v>2481</x:v>
       </x:c>
     </x:row>
     <x:row r="1250" spans="1:2">
       <x:c r="A1250" s="0" t="s">
-        <x:v>2489</x:v>
+        <x:v>2482</x:v>
       </x:c>
       <x:c r="B1250" s="0" t="s">
-        <x:v>2490</x:v>
+        <x:v>2483</x:v>
       </x:c>
     </x:row>
     <x:row r="1251" spans="1:2">
       <x:c r="A1251" s="0" t="s">
-        <x:v>2491</x:v>
+        <x:v>2484</x:v>
       </x:c>
       <x:c r="B1251" s="0" t="s">
-        <x:v>2492</x:v>
+        <x:v>2485</x:v>
       </x:c>
     </x:row>
     <x:row r="1252" spans="1:2">
       <x:c r="A1252" s="0" t="s">
-        <x:v>2493</x:v>
+        <x:v>2486</x:v>
       </x:c>
       <x:c r="B1252" s="0" t="s">
-        <x:v>2494</x:v>
+        <x:v>2487</x:v>
       </x:c>
     </x:row>
     <x:row r="1253" spans="1:2">
       <x:c r="A1253" s="0" t="s">
-        <x:v>2495</x:v>
+        <x:v>2488</x:v>
       </x:c>
       <x:c r="B1253" s="0" t="s">
-        <x:v>2496</x:v>
+        <x:v>2489</x:v>
       </x:c>
     </x:row>
     <x:row r="1254" spans="1:2">
       <x:c r="A1254" s="0" t="s">
-        <x:v>2497</x:v>
+        <x:v>2490</x:v>
       </x:c>
       <x:c r="B1254" s="0" t="s">
-        <x:v>2498</x:v>
+        <x:v>2491</x:v>
       </x:c>
     </x:row>
     <x:row r="1255" spans="1:2">
       <x:c r="A1255" s="0" t="s">
-        <x:v>2499</x:v>
+        <x:v>2492</x:v>
       </x:c>
       <x:c r="B1255" s="0" t="s">
-        <x:v>2500</x:v>
+        <x:v>2493</x:v>
       </x:c>
     </x:row>
     <x:row r="1256" spans="1:2">
       <x:c r="A1256" s="0" t="s">
-        <x:v>2501</x:v>
+        <x:v>2494</x:v>
       </x:c>
       <x:c r="B1256" s="0" t="s">
-        <x:v>2502</x:v>
+        <x:v>2495</x:v>
       </x:c>
     </x:row>
     <x:row r="1257" spans="1:2">
       <x:c r="A1257" s="0" t="s">
-        <x:v>2503</x:v>
+        <x:v>2496</x:v>
       </x:c>
       <x:c r="B1257" s="0" t="s">
-        <x:v>2504</x:v>
+        <x:v>2497</x:v>
       </x:c>
     </x:row>
     <x:row r="1258" spans="1:2">
       <x:c r="A1258" s="0" t="s">
-        <x:v>2505</x:v>
+        <x:v>2498</x:v>
       </x:c>
       <x:c r="B1258" s="0" t="s">
-        <x:v>2506</x:v>
+        <x:v>2499</x:v>
       </x:c>
     </x:row>
     <x:row r="1259" spans="1:2">
       <x:c r="A1259" s="0" t="s">
-        <x:v>2507</x:v>
+        <x:v>2500</x:v>
       </x:c>
       <x:c r="B1259" s="0" t="s">
-        <x:v>2508</x:v>
+        <x:v>2501</x:v>
       </x:c>
     </x:row>
     <x:row r="1260" spans="1:2">
       <x:c r="A1260" s="0" t="s">
-        <x:v>2509</x:v>
+        <x:v>2502</x:v>
       </x:c>
       <x:c r="B1260" s="0" t="s">
-        <x:v>2510</x:v>
+        <x:v>2503</x:v>
       </x:c>
     </x:row>
     <x:row r="1261" spans="1:2">
       <x:c r="A1261" s="0" t="s">
-        <x:v>2511</x:v>
+        <x:v>2504</x:v>
       </x:c>
       <x:c r="B1261" s="0" t="s">
-        <x:v>2512</x:v>
+        <x:v>2505</x:v>
       </x:c>
     </x:row>
     <x:row r="1262" spans="1:2">
       <x:c r="A1262" s="0" t="s">
-        <x:v>2513</x:v>
+        <x:v>2506</x:v>
       </x:c>
       <x:c r="B1262" s="0" t="s">
-        <x:v>2514</x:v>
+        <x:v>2507</x:v>
       </x:c>
     </x:row>
     <x:row r="1263" spans="1:2">
       <x:c r="A1263" s="0" t="s">
-        <x:v>2515</x:v>
+        <x:v>2508</x:v>
       </x:c>
       <x:c r="B1263" s="0" t="s">
-        <x:v>2516</x:v>
+        <x:v>2509</x:v>
       </x:c>
     </x:row>
     <x:row r="1264" spans="1:2">
       <x:c r="A1264" s="0" t="s">
-        <x:v>2517</x:v>
+        <x:v>2510</x:v>
       </x:c>
       <x:c r="B1264" s="0" t="s">
-        <x:v>2518</x:v>
+        <x:v>2511</x:v>
       </x:c>
     </x:row>
     <x:row r="1265" spans="1:2">
       <x:c r="A1265" s="0" t="s">
-        <x:v>2519</x:v>
+        <x:v>2512</x:v>
       </x:c>
       <x:c r="B1265" s="0" t="s">
-        <x:v>2520</x:v>
+        <x:v>2513</x:v>
       </x:c>
     </x:row>
     <x:row r="1266" spans="1:2">
       <x:c r="A1266" s="0" t="s">
-        <x:v>2521</x:v>
+        <x:v>2514</x:v>
       </x:c>
       <x:c r="B1266" s="0" t="s">
-        <x:v>2522</x:v>
+        <x:v>2515</x:v>
       </x:c>
     </x:row>
     <x:row r="1267" spans="1:2">
       <x:c r="A1267" s="0" t="s">
-        <x:v>2523</x:v>
+        <x:v>2516</x:v>
       </x:c>
       <x:c r="B1267" s="0" t="s">
-        <x:v>2524</x:v>
+        <x:v>2517</x:v>
       </x:c>
     </x:row>
     <x:row r="1268" spans="1:2">
       <x:c r="A1268" s="0" t="s">
-        <x:v>2525</x:v>
+        <x:v>2518</x:v>
       </x:c>
       <x:c r="B1268" s="0" t="s">
-        <x:v>2526</x:v>
+        <x:v>2519</x:v>
       </x:c>
     </x:row>
     <x:row r="1269" spans="1:2">
       <x:c r="A1269" s="0" t="s">
-        <x:v>2527</x:v>
+        <x:v>2520</x:v>
       </x:c>
       <x:c r="B1269" s="0" t="s">
-        <x:v>2528</x:v>
+        <x:v>2521</x:v>
       </x:c>
     </x:row>
     <x:row r="1270" spans="1:2">
       <x:c r="A1270" s="0" t="s">
-        <x:v>2529</x:v>
+        <x:v>2522</x:v>
       </x:c>
       <x:c r="B1270" s="0" t="s">
-        <x:v>2530</x:v>
+        <x:v>2523</x:v>
       </x:c>
     </x:row>
     <x:row r="1271" spans="1:2">
       <x:c r="A1271" s="0" t="s">
-        <x:v>2531</x:v>
+        <x:v>2524</x:v>
       </x:c>
       <x:c r="B1271" s="0" t="s">
-        <x:v>2532</x:v>
+        <x:v>2525</x:v>
       </x:c>
     </x:row>
     <x:row r="1272" spans="1:2">
       <x:c r="A1272" s="0" t="s">
-        <x:v>2533</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="B1272" s="0" t="s">
-        <x:v>2534</x:v>
+        <x:v>2527</x:v>
       </x:c>
     </x:row>
     <x:row r="1273" spans="1:2">
       <x:c r="A1273" s="0" t="s">
-        <x:v>2535</x:v>
+        <x:v>2528</x:v>
       </x:c>
       <x:c r="B1273" s="0" t="s">
-        <x:v>2536</x:v>
+        <x:v>2529</x:v>
       </x:c>
     </x:row>
     <x:row r="1274" spans="1:2">
       <x:c r="A1274" s="0" t="s">
-        <x:v>2537</x:v>
+        <x:v>2530</x:v>
       </x:c>
       <x:c r="B1274" s="0" t="s">
-        <x:v>2538</x:v>
+        <x:v>2531</x:v>
       </x:c>
     </x:row>
     <x:row r="1275" spans="1:2">
       <x:c r="A1275" s="0" t="s">
-        <x:v>2539</x:v>
+        <x:v>2532</x:v>
       </x:c>
       <x:c r="B1275" s="0" t="s">
-        <x:v>2540</x:v>
+        <x:v>2533</x:v>
       </x:c>
     </x:row>
     <x:row r="1276" spans="1:2">
       <x:c r="A1276" s="0" t="s">
-        <x:v>2541</x:v>
+        <x:v>2534</x:v>
       </x:c>
       <x:c r="B1276" s="0" t="s">
-        <x:v>2542</x:v>
+        <x:v>2535</x:v>
       </x:c>
     </x:row>
     <x:row r="1277" spans="1:2">
       <x:c r="A1277" s="0" t="s">
-        <x:v>2543</x:v>
+        <x:v>2536</x:v>
       </x:c>
       <x:c r="B1277" s="0" t="s">
-        <x:v>2544</x:v>
+        <x:v>2537</x:v>
       </x:c>
     </x:row>
     <x:row r="1278" spans="1:2">
       <x:c r="A1278" s="0" t="s">
-        <x:v>2545</x:v>
+        <x:v>2538</x:v>
       </x:c>
       <x:c r="B1278" s="0" t="s">
-        <x:v>2546</x:v>
+        <x:v>2539</x:v>
       </x:c>
     </x:row>
     <x:row r="1279" spans="1:2">
       <x:c r="A1279" s="0" t="s">
-        <x:v>2547</x:v>
+        <x:v>2540</x:v>
       </x:c>
       <x:c r="B1279" s="0" t="s">
-        <x:v>2548</x:v>
+        <x:v>2541</x:v>
       </x:c>
     </x:row>
     <x:row r="1280" spans="1:2">
       <x:c r="A1280" s="0" t="s">
-        <x:v>2549</x:v>
+        <x:v>2542</x:v>
       </x:c>
       <x:c r="B1280" s="0" t="s">
-        <x:v>2550</x:v>
+        <x:v>2543</x:v>
       </x:c>
     </x:row>
     <x:row r="1281" spans="1:2">
       <x:c r="A1281" s="0" t="s">
-        <x:v>2551</x:v>
+        <x:v>2544</x:v>
       </x:c>
       <x:c r="B1281" s="0" t="s">
-        <x:v>2552</x:v>
+        <x:v>2545</x:v>
       </x:c>
     </x:row>
     <x:row r="1282" spans="1:2">
       <x:c r="A1282" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>2546</x:v>
       </x:c>
       <x:c r="B1282" s="0" t="s">
-        <x:v>2554</x:v>
+        <x:v>2547</x:v>
       </x:c>
     </x:row>
     <x:row r="1283" spans="1:2">
       <x:c r="A1283" s="0" t="s">
-        <x:v>2555</x:v>
+        <x:v>2548</x:v>
       </x:c>
       <x:c r="B1283" s="0" t="s">
-        <x:v>2556</x:v>
+        <x:v>2549</x:v>
       </x:c>
     </x:row>
     <x:row r="1284" spans="1:2">
       <x:c r="A1284" s="0" t="s">
-        <x:v>2557</x:v>
+        <x:v>2550</x:v>
       </x:c>
       <x:c r="B1284" s="0" t="s">
-        <x:v>2558</x:v>
+        <x:v>2551</x:v>
       </x:c>
     </x:row>
     <x:row r="1285" spans="1:2">
       <x:c r="A1285" s="0" t="s">
-        <x:v>2559</x:v>
+        <x:v>2552</x:v>
       </x:c>
       <x:c r="B1285" s="0" t="s">
-        <x:v>2560</x:v>
+        <x:v>2553</x:v>
       </x:c>
     </x:row>
     <x:row r="1286" spans="1:2">
       <x:c r="A1286" s="0" t="s">
-        <x:v>2561</x:v>
+        <x:v>2554</x:v>
       </x:c>
       <x:c r="B1286" s="0" t="s">
-        <x:v>2562</x:v>
+        <x:v>2555</x:v>
       </x:c>
     </x:row>
     <x:row r="1287" spans="1:2">
       <x:c r="A1287" s="0" t="s">
-        <x:v>2563</x:v>
+        <x:v>2556</x:v>
       </x:c>
       <x:c r="B1287" s="0" t="s">
-        <x:v>2564</x:v>
+        <x:v>2557</x:v>
       </x:c>
     </x:row>
     <x:row r="1288" spans="1:2">
       <x:c r="A1288" s="0" t="s">
-        <x:v>2565</x:v>
+        <x:v>2558</x:v>
       </x:c>
       <x:c r="B1288" s="0" t="s">
-        <x:v>2566</x:v>
+        <x:v>2559</x:v>
       </x:c>
     </x:row>
     <x:row r="1289" spans="1:2">
       <x:c r="A1289" s="0" t="s">
-        <x:v>2567</x:v>
+        <x:v>2560</x:v>
       </x:c>
       <x:c r="B1289" s="0" t="s">
-        <x:v>2568</x:v>
+        <x:v>2561</x:v>
       </x:c>
     </x:row>
     <x:row r="1290" spans="1:2">
       <x:c r="A1290" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>2562</x:v>
       </x:c>
       <x:c r="B1290" s="0" t="s">
-        <x:v>2570</x:v>
+        <x:v>2563</x:v>
       </x:c>
     </x:row>
     <x:row r="1291" spans="1:2">
       <x:c r="A1291" s="0" t="s">
-        <x:v>2571</x:v>
+        <x:v>2564</x:v>
       </x:c>
       <x:c r="B1291" s="0" t="s">
-        <x:v>2572</x:v>
+        <x:v>2565</x:v>
       </x:c>
     </x:row>
     <x:row r="1292" spans="1:2">
       <x:c r="A1292" s="0" t="s">
-        <x:v>2573</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="B1292" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>2567</x:v>
       </x:c>
     </x:row>
     <x:row r="1293" spans="1:2">
       <x:c r="A1293" s="0" t="s">
-        <x:v>2575</x:v>
+        <x:v>2568</x:v>
       </x:c>
       <x:c r="B1293" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2569</x:v>
       </x:c>
     </x:row>
     <x:row r="1294" spans="1:2">
       <x:c r="A1294" s="0" t="s">
-        <x:v>2577</x:v>
+        <x:v>2570</x:v>
       </x:c>
       <x:c r="B1294" s="0" t="s">
-        <x:v>2578</x:v>
+        <x:v>2571</x:v>
       </x:c>
     </x:row>
     <x:row r="1295" spans="1:2">
       <x:c r="A1295" s="0" t="s">
-        <x:v>2579</x:v>
+        <x:v>2572</x:v>
       </x:c>
       <x:c r="B1295" s="0" t="s">
-        <x:v>2580</x:v>
+        <x:v>2573</x:v>
       </x:c>
     </x:row>
     <x:row r="1296" spans="1:2">
       <x:c r="A1296" s="0" t="s">
-        <x:v>2581</x:v>
+        <x:v>2574</x:v>
       </x:c>
       <x:c r="B1296" s="0" t="s">
-        <x:v>2582</x:v>
+        <x:v>2575</x:v>
       </x:c>
     </x:row>
     <x:row r="1297" spans="1:2">
       <x:c r="A1297" s="0" t="s">
-        <x:v>2583</x:v>
+        <x:v>2576</x:v>
       </x:c>
       <x:c r="B1297" s="0" t="s">
-        <x:v>2584</x:v>
+        <x:v>2577</x:v>
       </x:c>
     </x:row>
     <x:row r="1298" spans="1:2">
       <x:c r="A1298" s="0" t="s">
-        <x:v>2585</x:v>
+        <x:v>2578</x:v>
       </x:c>
       <x:c r="B1298" s="0" t="s">
-        <x:v>2586</x:v>
+        <x:v>2579</x:v>
       </x:c>
     </x:row>
     <x:row r="1299" spans="1:2">
       <x:c r="A1299" s="0" t="s">
-        <x:v>2587</x:v>
+        <x:v>2580</x:v>
       </x:c>
       <x:c r="B1299" s="0" t="s">
-        <x:v>2588</x:v>
+        <x:v>2581</x:v>
       </x:c>
     </x:row>
     <x:row r="1300" spans="1:2">
       <x:c r="A1300" s="0" t="s">
-        <x:v>2589</x:v>
+        <x:v>2582</x:v>
       </x:c>
       <x:c r="B1300" s="0" t="s">
-        <x:v>2590</x:v>
+        <x:v>2583</x:v>
       </x:c>
     </x:row>
     <x:row r="1301" spans="1:2">
       <x:c r="A1301" s="0" t="s">
-        <x:v>2591</x:v>
+        <x:v>2584</x:v>
       </x:c>
       <x:c r="B1301" s="0" t="s">
-        <x:v>2592</x:v>
+        <x:v>2585</x:v>
       </x:c>
     </x:row>
     <x:row r="1302" spans="1:2">
       <x:c r="A1302" s="0" t="s">
-        <x:v>2593</x:v>
+        <x:v>2586</x:v>
       </x:c>
       <x:c r="B1302" s="0" t="s">
-        <x:v>2594</x:v>
+        <x:v>2587</x:v>
       </x:c>
     </x:row>
     <x:row r="1303" spans="1:2">
       <x:c r="A1303" s="0" t="s">
-        <x:v>2595</x:v>
+        <x:v>2588</x:v>
       </x:c>
       <x:c r="B1303" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>2589</x:v>
       </x:c>
     </x:row>
     <x:row r="1304" spans="1:2">
       <x:c r="A1304" s="0" t="s">
-        <x:v>2597</x:v>
+        <x:v>2590</x:v>
       </x:c>
       <x:c r="B1304" s="0" t="s">
-        <x:v>2598</x:v>
+        <x:v>2591</x:v>
       </x:c>
     </x:row>
     <x:row r="1305" spans="1:2">
       <x:c r="A1305" s="0" t="s">
-        <x:v>2599</x:v>
+        <x:v>2592</x:v>
       </x:c>
       <x:c r="B1305" s="0" t="s">
-        <x:v>2600</x:v>
+        <x:v>2593</x:v>
       </x:c>
     </x:row>
     <x:row r="1306" spans="1:2">
       <x:c r="A1306" s="0" t="s">
-        <x:v>2601</x:v>
+        <x:v>2594</x:v>
       </x:c>
       <x:c r="B1306" s="0" t="s">
-        <x:v>2602</x:v>
+        <x:v>2595</x:v>
       </x:c>
     </x:row>
     <x:row r="1307" spans="1:2">
       <x:c r="A1307" s="0" t="s">
-        <x:v>2603</x:v>
+        <x:v>2596</x:v>
       </x:c>
       <x:c r="B1307" s="0" t="s">
-        <x:v>2604</x:v>
+        <x:v>2597</x:v>
       </x:c>
     </x:row>
     <x:row r="1308" spans="1:2">
       <x:c r="A1308" s="0" t="s">
-        <x:v>2605</x:v>
+        <x:v>2598</x:v>
       </x:c>
       <x:c r="B1308" s="0" t="s">
-        <x:v>2606</x:v>
+        <x:v>2599</x:v>
       </x:c>
     </x:row>
     <x:row r="1309" spans="1:2">
       <x:c r="A1309" s="0" t="s">
-        <x:v>2607</x:v>
+        <x:v>2600</x:v>
       </x:c>
       <x:c r="B1309" s="0" t="s">
-        <x:v>2608</x:v>
+        <x:v>2601</x:v>
       </x:c>
     </x:row>
     <x:row r="1310" spans="1:2">
       <x:c r="A1310" s="0" t="s">
-        <x:v>2609</x:v>
+        <x:v>2602</x:v>
       </x:c>
       <x:c r="B1310" s="0" t="s">
-        <x:v>2610</x:v>
+        <x:v>2603</x:v>
       </x:c>
     </x:row>
     <x:row r="1311" spans="1:2">
       <x:c r="A1311" s="0" t="s">
-        <x:v>2611</x:v>
+        <x:v>2604</x:v>
       </x:c>
       <x:c r="B1311" s="0" t="s">
-        <x:v>2612</x:v>
+        <x:v>2605</x:v>
       </x:c>
     </x:row>
     <x:row r="1312" spans="1:2">
       <x:c r="A1312" s="0" t="s">
-        <x:v>2613</x:v>
+        <x:v>2606</x:v>
       </x:c>
       <x:c r="B1312" s="0" t="s">
-        <x:v>2614</x:v>
+        <x:v>2607</x:v>
       </x:c>
     </x:row>
     <x:row r="1313" spans="1:2">
       <x:c r="A1313" s="0" t="s">
-        <x:v>2615</x:v>
+        <x:v>2608</x:v>
       </x:c>
       <x:c r="B1313" s="0" t="s">
-        <x:v>2616</x:v>
+        <x:v>2609</x:v>
       </x:c>
     </x:row>
     <x:row r="1314" spans="1:2">
       <x:c r="A1314" s="0" t="s">
-        <x:v>2617</x:v>
+        <x:v>2610</x:v>
       </x:c>
       <x:c r="B1314" s="0" t="s">
-        <x:v>2618</x:v>
+        <x:v>2611</x:v>
       </x:c>
     </x:row>
     <x:row r="1315" spans="1:2">
       <x:c r="A1315" s="0" t="s">
-        <x:v>2619</x:v>
+        <x:v>2612</x:v>
       </x:c>
       <x:c r="B1315" s="0" t="s">
-        <x:v>2620</x:v>
+        <x:v>2613</x:v>
       </x:c>
     </x:row>
     <x:row r="1316" spans="1:2">
       <x:c r="A1316" s="0" t="s">
-        <x:v>2621</x:v>
+        <x:v>2614</x:v>
       </x:c>
       <x:c r="B1316" s="0" t="s">
-        <x:v>2622</x:v>
+        <x:v>2615</x:v>
       </x:c>
     </x:row>
     <x:row r="1317" spans="1:2">
       <x:c r="A1317" s="0" t="s">
-        <x:v>2623</x:v>
+        <x:v>2616</x:v>
       </x:c>
       <x:c r="B1317" s="0" t="s">
-        <x:v>2624</x:v>
+        <x:v>2617</x:v>
       </x:c>
     </x:row>
     <x:row r="1318" spans="1:2">
       <x:c r="A1318" s="0" t="s">
-        <x:v>2625</x:v>
+        <x:v>2618</x:v>
       </x:c>
       <x:c r="B1318" s="0" t="s">
-        <x:v>2626</x:v>
+        <x:v>2619</x:v>
       </x:c>
     </x:row>
     <x:row r="1319" spans="1:2">
       <x:c r="A1319" s="0" t="s">
-        <x:v>2627</x:v>
+        <x:v>2620</x:v>
       </x:c>
       <x:c r="B1319" s="0" t="s">
-        <x:v>2628</x:v>
+        <x:v>2621</x:v>
       </x:c>
     </x:row>
     <x:row r="1320" spans="1:2">
       <x:c r="A1320" s="0" t="s">
-        <x:v>2629</x:v>
+        <x:v>2622</x:v>
       </x:c>
       <x:c r="B1320" s="0" t="s">
-        <x:v>2630</x:v>
+        <x:v>2623</x:v>
       </x:c>
     </x:row>
     <x:row r="1321" spans="1:2">
       <x:c r="A1321" s="0" t="s">
-        <x:v>2631</x:v>
+        <x:v>2624</x:v>
       </x:c>
       <x:c r="B1321" s="0" t="s">
-        <x:v>2632</x:v>
+        <x:v>2625</x:v>
       </x:c>
     </x:row>
     <x:row r="1322" spans="1:2">
       <x:c r="A1322" s="0" t="s">
-        <x:v>2633</x:v>
+        <x:v>2626</x:v>
       </x:c>
       <x:c r="B1322" s="0" t="s">
-        <x:v>2634</x:v>
+        <x:v>2627</x:v>
       </x:c>
     </x:row>
     <x:row r="1323" spans="1:2">
       <x:c r="A1323" s="0" t="s">
-        <x:v>2635</x:v>
+        <x:v>2628</x:v>
       </x:c>
       <x:c r="B1323" s="0" t="s">
-        <x:v>2636</x:v>
+        <x:v>2629</x:v>
       </x:c>
     </x:row>
     <x:row r="1324" spans="1:2">
       <x:c r="A1324" s="0" t="s">
-        <x:v>2637</x:v>
+        <x:v>2630</x:v>
       </x:c>
       <x:c r="B1324" s="0" t="s">
-        <x:v>2638</x:v>
+        <x:v>2631</x:v>
       </x:c>
     </x:row>
     <x:row r="1325" spans="1:2">
       <x:c r="A1325" s="0" t="s">
-        <x:v>2639</x:v>
+        <x:v>2632</x:v>
       </x:c>
       <x:c r="B1325" s="0" t="s">
-        <x:v>2640</x:v>
+        <x:v>2633</x:v>
       </x:c>
     </x:row>
     <x:row r="1326" spans="1:2">
       <x:c r="A1326" s="0" t="s">
-        <x:v>2641</x:v>
+        <x:v>2634</x:v>
       </x:c>
       <x:c r="B1326" s="0" t="s">
-        <x:v>2642</x:v>
+        <x:v>2635</x:v>
       </x:c>
     </x:row>
     <x:row r="1327" spans="1:2">
       <x:c r="A1327" s="0" t="s">
-        <x:v>2643</x:v>
+        <x:v>2636</x:v>
       </x:c>
       <x:c r="B1327" s="0" t="s">
-        <x:v>2644</x:v>
+        <x:v>2637</x:v>
       </x:c>
     </x:row>
     <x:row r="1328" spans="1:2">
       <x:c r="A1328" s="0" t="s">
-        <x:v>2645</x:v>
+        <x:v>2638</x:v>
       </x:c>
       <x:c r="B1328" s="0" t="s">
-        <x:v>2646</x:v>
+        <x:v>2639</x:v>
       </x:c>
     </x:row>
     <x:row r="1329" spans="1:2">
       <x:c r="A1329" s="0" t="s">
-        <x:v>2647</x:v>
+        <x:v>2640</x:v>
       </x:c>
       <x:c r="B1329" s="0" t="s">
-        <x:v>2648</x:v>
+        <x:v>2641</x:v>
       </x:c>
     </x:row>
     <x:row r="1330" spans="1:2">
       <x:c r="A1330" s="0" t="s">
-        <x:v>2649</x:v>
+        <x:v>2642</x:v>
       </x:c>
       <x:c r="B1330" s="0" t="s">
-        <x:v>2650</x:v>
+        <x:v>2643</x:v>
       </x:c>
     </x:row>
     <x:row r="1331" spans="1:2">
       <x:c r="A1331" s="0" t="s">
-        <x:v>2651</x:v>
+        <x:v>2644</x:v>
       </x:c>
       <x:c r="B1331" s="0" t="s">
-        <x:v>2652</x:v>
+        <x:v>2645</x:v>
       </x:c>
     </x:row>
     <x:row r="1332" spans="1:2">
       <x:c r="A1332" s="0" t="s">
-        <x:v>2653</x:v>
+        <x:v>2646</x:v>
       </x:c>
       <x:c r="B1332" s="0" t="s">
-        <x:v>2654</x:v>
+        <x:v>2647</x:v>
       </x:c>
     </x:row>
     <x:row r="1333" spans="1:2">
       <x:c r="A1333" s="0" t="s">
-        <x:v>2655</x:v>
+        <x:v>2648</x:v>
       </x:c>
       <x:c r="B1333" s="0" t="s">
-        <x:v>2656</x:v>
+        <x:v>2649</x:v>
       </x:c>
     </x:row>
     <x:row r="1334" spans="1:2">
       <x:c r="A1334" s="0" t="s">
-        <x:v>2657</x:v>
+        <x:v>2650</x:v>
       </x:c>
       <x:c r="B1334" s="0" t="s">
-        <x:v>2658</x:v>
+        <x:v>2651</x:v>
       </x:c>
     </x:row>
     <x:row r="1335" spans="1:2">
       <x:c r="A1335" s="0" t="s">
-        <x:v>2659</x:v>
+        <x:v>2652</x:v>
       </x:c>
       <x:c r="B1335" s="0" t="s">
-        <x:v>2660</x:v>
+        <x:v>2653</x:v>
       </x:c>
     </x:row>
     <x:row r="1336" spans="1:2">
       <x:c r="A1336" s="0" t="s">
-        <x:v>2661</x:v>
+        <x:v>2654</x:v>
       </x:c>
       <x:c r="B1336" s="0" t="s">
-        <x:v>2662</x:v>
+        <x:v>2655</x:v>
       </x:c>
     </x:row>
     <x:row r="1337" spans="1:2">
       <x:c r="A1337" s="0" t="s">
-        <x:v>2663</x:v>
+        <x:v>2656</x:v>
       </x:c>
       <x:c r="B1337" s="0" t="s">
-        <x:v>2664</x:v>
+        <x:v>2657</x:v>
       </x:c>
     </x:row>
     <x:row r="1338" spans="1:2">
       <x:c r="A1338" s="0" t="s">
-        <x:v>2665</x:v>
+        <x:v>2658</x:v>
       </x:c>
       <x:c r="B1338" s="0" t="s">
-        <x:v>2666</x:v>
+        <x:v>2659</x:v>
       </x:c>
     </x:row>
     <x:row r="1339" spans="1:2">
       <x:c r="A1339" s="0" t="s">
-        <x:v>2667</x:v>
+        <x:v>2660</x:v>
       </x:c>
       <x:c r="B1339" s="0" t="s">
-        <x:v>2668</x:v>
+        <x:v>2661</x:v>
       </x:c>
     </x:row>
     <x:row r="1340" spans="1:2">
       <x:c r="A1340" s="0" t="s">
-        <x:v>2669</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="B1340" s="0" t="s">
-        <x:v>2670</x:v>
+        <x:v>2663</x:v>
       </x:c>
     </x:row>
     <x:row r="1341" spans="1:2">
       <x:c r="A1341" s="0" t="s">
-        <x:v>2671</x:v>
+        <x:v>2664</x:v>
       </x:c>
       <x:c r="B1341" s="0" t="s">
-        <x:v>2672</x:v>
+        <x:v>2665</x:v>
       </x:c>
     </x:row>
     <x:row r="1342" spans="1:2">
       <x:c r="A1342" s="0" t="s">
-        <x:v>2673</x:v>
+        <x:v>2666</x:v>
       </x:c>
       <x:c r="B1342" s="0" t="s">
-        <x:v>2674</x:v>
+        <x:v>2667</x:v>
       </x:c>
     </x:row>
     <x:row r="1343" spans="1:2">
       <x:c r="A1343" s="0" t="s">
-        <x:v>2675</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="B1343" s="0" t="s">
-        <x:v>2676</x:v>
+        <x:v>2669</x:v>
       </x:c>
     </x:row>
     <x:row r="1344" spans="1:2">
       <x:c r="A1344" s="0" t="s">
-        <x:v>2677</x:v>
+        <x:v>2670</x:v>
       </x:c>
       <x:c r="B1344" s="0" t="s">
-        <x:v>2678</x:v>
+        <x:v>2671</x:v>
       </x:c>
     </x:row>
     <x:row r="1345" spans="1:2">
       <x:c r="A1345" s="0" t="s">
-        <x:v>2679</x:v>
+        <x:v>2672</x:v>
       </x:c>
       <x:c r="B1345" s="0" t="s">
-        <x:v>2680</x:v>
+        <x:v>2673</x:v>
       </x:c>
     </x:row>
     <x:row r="1346" spans="1:2">
       <x:c r="A1346" s="0" t="s">
-        <x:v>2681</x:v>
+        <x:v>2674</x:v>
       </x:c>
       <x:c r="B1346" s="0" t="s">
-        <x:v>2682</x:v>
+        <x:v>2675</x:v>
       </x:c>
     </x:row>
     <x:row r="1347" spans="1:2">
       <x:c r="A1347" s="0" t="s">
-        <x:v>2683</x:v>
+        <x:v>2676</x:v>
       </x:c>
       <x:c r="B1347" s="0" t="s">
-        <x:v>2684</x:v>
+        <x:v>2677</x:v>
       </x:c>
     </x:row>
     <x:row r="1348" spans="1:2">
       <x:c r="A1348" s="0" t="s">
-        <x:v>2685</x:v>
+        <x:v>2678</x:v>
       </x:c>
       <x:c r="B1348" s="0" t="s">
-        <x:v>2686</x:v>
+        <x:v>2679</x:v>
       </x:c>
     </x:row>
     <x:row r="1349" spans="1:2">
       <x:c r="A1349" s="0" t="s">
-        <x:v>2687</x:v>
+        <x:v>2680</x:v>
       </x:c>
       <x:c r="B1349" s="0" t="s">
-        <x:v>2688</x:v>
+        <x:v>2681</x:v>
       </x:c>
     </x:row>
     <x:row r="1350" spans="1:2">
       <x:c r="A1350" s="0" t="s">
-        <x:v>2689</x:v>
+        <x:v>2682</x:v>
       </x:c>
       <x:c r="B1350" s="0" t="s">
-        <x:v>2690</x:v>
+        <x:v>2683</x:v>
       </x:c>
     </x:row>
     <x:row r="1351" spans="1:2">
       <x:c r="A1351" s="0" t="s">
-        <x:v>2691</x:v>
+        <x:v>2684</x:v>
       </x:c>
       <x:c r="B1351" s="0" t="s">
-        <x:v>2692</x:v>
+        <x:v>2685</x:v>
       </x:c>
     </x:row>
     <x:row r="1352" spans="1:2">
       <x:c r="A1352" s="0" t="s">
-        <x:v>2693</x:v>
+        <x:v>2686</x:v>
       </x:c>
       <x:c r="B1352" s="0" t="s">
-        <x:v>2694</x:v>
+        <x:v>2687</x:v>
       </x:c>
     </x:row>
     <x:row r="1353" spans="1:2">
       <x:c r="A1353" s="0" t="s">
-        <x:v>2695</x:v>
+        <x:v>2688</x:v>
       </x:c>
       <x:c r="B1353" s="0" t="s">
-        <x:v>2696</x:v>
+        <x:v>2689</x:v>
       </x:c>
     </x:row>
     <x:row r="1354" spans="1:2">
       <x:c r="A1354" s="0" t="s">
-        <x:v>2697</x:v>
+        <x:v>2690</x:v>
       </x:c>
       <x:c r="B1354" s="0" t="s">
-        <x:v>2698</x:v>
+        <x:v>2691</x:v>
       </x:c>
     </x:row>
     <x:row r="1355" spans="1:2">
       <x:c r="A1355" s="0" t="s">
-        <x:v>2699</x:v>
+        <x:v>2692</x:v>
       </x:c>
       <x:c r="B1355" s="0" t="s">
-        <x:v>2700</x:v>
+        <x:v>2693</x:v>
       </x:c>
     </x:row>
     <x:row r="1356" spans="1:2">
       <x:c r="A1356" s="0" t="s">
-        <x:v>2701</x:v>
+        <x:v>2694</x:v>
       </x:c>
       <x:c r="B1356" s="0" t="s">
-        <x:v>2702</x:v>
+        <x:v>2695</x:v>
       </x:c>
     </x:row>
     <x:row r="1357" spans="1:2">
       <x:c r="A1357" s="0" t="s">
-        <x:v>2703</x:v>
+        <x:v>2696</x:v>
       </x:c>
       <x:c r="B1357" s="0" t="s">
-        <x:v>2704</x:v>
+        <x:v>2697</x:v>
       </x:c>
     </x:row>
     <x:row r="1358" spans="1:2">
       <x:c r="A1358" s="0" t="s">
-        <x:v>2705</x:v>
+        <x:v>2698</x:v>
       </x:c>
       <x:c r="B1358" s="0" t="s">
-        <x:v>2706</x:v>
+        <x:v>2699</x:v>
       </x:c>
     </x:row>
     <x:row r="1359" spans="1:2">
       <x:c r="A1359" s="0" t="s">
-        <x:v>2707</x:v>
+        <x:v>2700</x:v>
       </x:c>
       <x:c r="B1359" s="0" t="s">
-        <x:v>2708</x:v>
+        <x:v>2701</x:v>
       </x:c>
     </x:row>
     <x:row r="1360" spans="1:2">
       <x:c r="A1360" s="0" t="s">
-        <x:v>2709</x:v>
+        <x:v>2702</x:v>
       </x:c>
       <x:c r="B1360" s="0" t="s">
-        <x:v>2710</x:v>
+        <x:v>2703</x:v>
       </x:c>
     </x:row>
     <x:row r="1361" spans="1:2">
       <x:c r="A1361" s="0" t="s">
-        <x:v>2711</x:v>
+        <x:v>2704</x:v>
       </x:c>
       <x:c r="B1361" s="0" t="s">
-        <x:v>2712</x:v>
+        <x:v>2705</x:v>
       </x:c>
     </x:row>
     <x:row r="1362" spans="1:2">
       <x:c r="A1362" s="0" t="s">
-        <x:v>2713</x:v>
+        <x:v>2706</x:v>
       </x:c>
       <x:c r="B1362" s="0" t="s">
-        <x:v>2714</x:v>
+        <x:v>2707</x:v>
       </x:c>
     </x:row>
     <x:row r="1363" spans="1:2">
       <x:c r="A1363" s="0" t="s">
-        <x:v>2715</x:v>
+        <x:v>2708</x:v>
       </x:c>
       <x:c r="B1363" s="0" t="s">
-        <x:v>2716</x:v>
+        <x:v>2709</x:v>
       </x:c>
     </x:row>
     <x:row r="1364" spans="1:2">
       <x:c r="A1364" s="0" t="s">
-        <x:v>2717</x:v>
+        <x:v>2710</x:v>
       </x:c>
       <x:c r="B1364" s="0" t="s">
-        <x:v>2718</x:v>
+        <x:v>2711</x:v>
       </x:c>
     </x:row>
     <x:row r="1365" spans="1:2">
       <x:c r="A1365" s="0" t="s">
-        <x:v>2719</x:v>
+        <x:v>2712</x:v>
       </x:c>
       <x:c r="B1365" s="0" t="s">
-        <x:v>2720</x:v>
+        <x:v>2713</x:v>
       </x:c>
     </x:row>
     <x:row r="1366" spans="1:2">
       <x:c r="A1366" s="0" t="s">
-        <x:v>2721</x:v>
+        <x:v>2714</x:v>
       </x:c>
       <x:c r="B1366" s="0" t="s">
-        <x:v>2722</x:v>
+        <x:v>2715</x:v>
       </x:c>
     </x:row>
     <x:row r="1367" spans="1:2">
       <x:c r="A1367" s="0" t="s">
-        <x:v>2723</x:v>
+        <x:v>2716</x:v>
       </x:c>
       <x:c r="B1367" s="0" t="s">
-        <x:v>2724</x:v>
+        <x:v>2717</x:v>
       </x:c>
     </x:row>
     <x:row r="1368" spans="1:2">
       <x:c r="A1368" s="0" t="s">
-        <x:v>2725</x:v>
+        <x:v>2718</x:v>
       </x:c>
       <x:c r="B1368" s="0" t="s">
-        <x:v>2726</x:v>
+        <x:v>2719</x:v>
       </x:c>
     </x:row>
     <x:row r="1369" spans="1:2">
       <x:c r="A1369" s="0" t="s">
-        <x:v>2727</x:v>
+        <x:v>2720</x:v>
       </x:c>
       <x:c r="B1369" s="0" t="s">
-        <x:v>2728</x:v>
+        <x:v>2721</x:v>
       </x:c>
     </x:row>
     <x:row r="1370" spans="1:2">
       <x:c r="A1370" s="0" t="s">
-        <x:v>2729</x:v>
+        <x:v>2722</x:v>
       </x:c>
       <x:c r="B1370" s="0" t="s">
-        <x:v>2730</x:v>
+        <x:v>2723</x:v>
       </x:c>
     </x:row>
     <x:row r="1371" spans="1:2">
       <x:c r="A1371" s="0" t="s">
-        <x:v>2731</x:v>
+        <x:v>2724</x:v>
       </x:c>
       <x:c r="B1371" s="0" t="s">
-        <x:v>2732</x:v>
+        <x:v>2725</x:v>
       </x:c>
     </x:row>
     <x:row r="1372" spans="1:2">
       <x:c r="A1372" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>2726</x:v>
       </x:c>
       <x:c r="B1372" s="0" t="s">
-        <x:v>2734</x:v>
+        <x:v>2727</x:v>
       </x:c>
     </x:row>
     <x:row r="1373" spans="1:2">
       <x:c r="A1373" s="0" t="s">
-        <x:v>2735</x:v>
+        <x:v>2728</x:v>
       </x:c>
       <x:c r="B1373" s="0" t="s">
-        <x:v>2736</x:v>
+        <x:v>2729</x:v>
       </x:c>
     </x:row>
     <x:row r="1374" spans="1:2">
       <x:c r="A1374" s="0" t="s">
-        <x:v>2737</x:v>
+        <x:v>2730</x:v>
       </x:c>
       <x:c r="B1374" s="0" t="s">
-        <x:v>2738</x:v>
+        <x:v>2731</x:v>
       </x:c>
     </x:row>
     <x:row r="1375" spans="1:2">
       <x:c r="A1375" s="0" t="s">
-        <x:v>2739</x:v>
+        <x:v>2732</x:v>
       </x:c>
       <x:c r="B1375" s="0" t="s">
-        <x:v>2740</x:v>
+        <x:v>2733</x:v>
       </x:c>
     </x:row>
     <x:row r="1376" spans="1:2">
       <x:c r="A1376" s="0" t="s">
-        <x:v>2741</x:v>
+        <x:v>2734</x:v>
       </x:c>
       <x:c r="B1376" s="0" t="s">
-        <x:v>2742</x:v>
+        <x:v>2735</x:v>
       </x:c>
     </x:row>
     <x:row r="1377" spans="1:2">
       <x:c r="A1377" s="0" t="s">
-        <x:v>2743</x:v>
+        <x:v>2736</x:v>
       </x:c>
       <x:c r="B1377" s="0" t="s">
-        <x:v>2744</x:v>
+        <x:v>2737</x:v>
       </x:c>
     </x:row>
     <x:row r="1378" spans="1:2">
       <x:c r="A1378" s="0" t="s">
-        <x:v>2745</x:v>
+        <x:v>2738</x:v>
       </x:c>
       <x:c r="B1378" s="0" t="s">
-        <x:v>2746</x:v>
+        <x:v>2739</x:v>
       </x:c>
     </x:row>
     <x:row r="1379" spans="1:2">
       <x:c r="A1379" s="0" t="s">
-        <x:v>2747</x:v>
+        <x:v>2740</x:v>
       </x:c>
       <x:c r="B1379" s="0" t="s">
-        <x:v>2748</x:v>
+        <x:v>2741</x:v>
       </x:c>
     </x:row>
     <x:row r="1380" spans="1:2">
       <x:c r="A1380" s="0" t="s">
-        <x:v>2749</x:v>
+        <x:v>2742</x:v>
       </x:c>
       <x:c r="B1380" s="0" t="s">
-        <x:v>2750</x:v>
+        <x:v>2743</x:v>
       </x:c>
     </x:row>
     <x:row r="1381" spans="1:2">
       <x:c r="A1381" s="0" t="s">
-        <x:v>2751</x:v>
+        <x:v>2744</x:v>
       </x:c>
       <x:c r="B1381" s="0" t="s">
-        <x:v>2752</x:v>
+        <x:v>2745</x:v>
       </x:c>
     </x:row>
     <x:row r="1382" spans="1:2">
       <x:c r="A1382" s="0" t="s">
-        <x:v>2753</x:v>
+        <x:v>2746</x:v>
       </x:c>
       <x:c r="B1382" s="0" t="s">
-        <x:v>2754</x:v>
+        <x:v>2747</x:v>
       </x:c>
     </x:row>
     <x:row r="1383" spans="1:2">
       <x:c r="A1383" s="0" t="s">
-        <x:v>2755</x:v>
+        <x:v>2748</x:v>
       </x:c>
       <x:c r="B1383" s="0" t="s">
-        <x:v>2756</x:v>
+        <x:v>2749</x:v>
       </x:c>
     </x:row>
     <x:row r="1384" spans="1:2">
       <x:c r="A1384" s="0" t="s">
-        <x:v>2757</x:v>
+        <x:v>2750</x:v>
       </x:c>
       <x:c r="B1384" s="0" t="s">
-        <x:v>2758</x:v>
+        <x:v>2751</x:v>
       </x:c>
     </x:row>
     <x:row r="1385" spans="1:2">
       <x:c r="A1385" s="0" t="s">
-        <x:v>2759</x:v>
+        <x:v>2752</x:v>
       </x:c>
       <x:c r="B1385" s="0" t="s">
-        <x:v>2760</x:v>
+        <x:v>2753</x:v>
       </x:c>
     </x:row>
     <x:row r="1386" spans="1:2">
       <x:c r="A1386" s="0" t="s">
-        <x:v>2761</x:v>
+        <x:v>2754</x:v>
       </x:c>
       <x:c r="B1386" s="0" t="s">
-        <x:v>2762</x:v>
+        <x:v>2755</x:v>
       </x:c>
     </x:row>
     <x:row r="1387" spans="1:2">
       <x:c r="A1387" s="0" t="s">
-        <x:v>2763</x:v>
+        <x:v>2756</x:v>
       </x:c>
       <x:c r="B1387" s="0" t="s">
-        <x:v>2764</x:v>
+        <x:v>2757</x:v>
       </x:c>
     </x:row>
     <x:row r="1388" spans="1:2">
       <x:c r="A1388" s="0" t="s">
-        <x:v>2765</x:v>
+        <x:v>2758</x:v>
       </x:c>
       <x:c r="B1388" s="0" t="s">
-        <x:v>2766</x:v>
+        <x:v>2759</x:v>
       </x:c>
     </x:row>
     <x:row r="1389" spans="1:2">
       <x:c r="A1389" s="0" t="s">
-        <x:v>2767</x:v>
+        <x:v>2760</x:v>
       </x:c>
       <x:c r="B1389" s="0" t="s">
-        <x:v>2768</x:v>
+        <x:v>2761</x:v>
       </x:c>
     </x:row>
     <x:row r="1390" spans="1:2">
       <x:c r="A1390" s="0" t="s">
-        <x:v>2769</x:v>
+        <x:v>2762</x:v>
       </x:c>
       <x:c r="B1390" s="0" t="s">
-        <x:v>2770</x:v>
+        <x:v>2763</x:v>
       </x:c>
     </x:row>
     <x:row r="1391" spans="1:2">
       <x:c r="A1391" s="0" t="s">
-        <x:v>2771</x:v>
+        <x:v>2764</x:v>
       </x:c>
       <x:c r="B1391" s="0" t="s">
-        <x:v>2772</x:v>
+        <x:v>2765</x:v>
       </x:c>
     </x:row>
     <x:row r="1392" spans="1:2">
       <x:c r="A1392" s="0" t="s">
-        <x:v>2773</x:v>
+        <x:v>2766</x:v>
       </x:c>
       <x:c r="B1392" s="0" t="s">
-        <x:v>2774</x:v>
+        <x:v>2767</x:v>
       </x:c>
     </x:row>
     <x:row r="1393" spans="1:2">
       <x:c r="A1393" s="0" t="s">
-        <x:v>2775</x:v>
+        <x:v>2768</x:v>
       </x:c>
       <x:c r="B1393" s="0" t="s">
-        <x:v>2776</x:v>
+        <x:v>2769</x:v>
       </x:c>
     </x:row>
     <x:row r="1394" spans="1:2">
       <x:c r="A1394" s="0" t="s">
-        <x:v>2777</x:v>
+        <x:v>2770</x:v>
       </x:c>
       <x:c r="B1394" s="0" t="s">
-        <x:v>2778</x:v>
+        <x:v>2771</x:v>
       </x:c>
     </x:row>
     <x:row r="1395" spans="1:2">
       <x:c r="A1395" s="0" t="s">
-        <x:v>2779</x:v>
+        <x:v>2772</x:v>
       </x:c>
       <x:c r="B1395" s="0" t="s">
-        <x:v>2780</x:v>
+        <x:v>2773</x:v>
       </x:c>
     </x:row>
     <x:row r="1396" spans="1:2">
       <x:c r="A1396" s="0" t="s">
-        <x:v>2781</x:v>
+        <x:v>2774</x:v>
       </x:c>
       <x:c r="B1396" s="0" t="s">
-        <x:v>2782</x:v>
+        <x:v>2775</x:v>
       </x:c>
     </x:row>
     <x:row r="1397" spans="1:2">
       <x:c r="A1397" s="0" t="s">
-        <x:v>2783</x:v>
+        <x:v>2776</x:v>
       </x:c>
       <x:c r="B1397" s="0" t="s">
-        <x:v>2784</x:v>
+        <x:v>2777</x:v>
       </x:c>
     </x:row>
     <x:row r="1398" spans="1:2">
       <x:c r="A1398" s="0" t="s">
-        <x:v>2785</x:v>
+        <x:v>2778</x:v>
       </x:c>
       <x:c r="B1398" s="0" t="s">
-        <x:v>2786</x:v>
+        <x:v>2779</x:v>
       </x:c>
     </x:row>
     <x:row r="1399" spans="1:2">
       <x:c r="A1399" s="0" t="s">
-        <x:v>2787</x:v>
+        <x:v>2780</x:v>
       </x:c>
       <x:c r="B1399" s="0" t="s">
-        <x:v>2788</x:v>
+        <x:v>2781</x:v>
       </x:c>
     </x:row>
     <x:row r="1400" spans="1:2">
       <x:c r="A1400" s="0" t="s">
-        <x:v>2789</x:v>
+        <x:v>2782</x:v>
       </x:c>
       <x:c r="B1400" s="0" t="s">
-        <x:v>2790</x:v>
+        <x:v>2783</x:v>
       </x:c>
     </x:row>
     <x:row r="1401" spans="1:2">
       <x:c r="A1401" s="0" t="s">
-        <x:v>2791</x:v>
+        <x:v>2784</x:v>
       </x:c>
       <x:c r="B1401" s="0" t="s">
-        <x:v>2792</x:v>
+        <x:v>2785</x:v>
       </x:c>
     </x:row>
     <x:row r="1402" spans="1:2">
       <x:c r="A1402" s="0" t="s">
-        <x:v>2793</x:v>
+        <x:v>2786</x:v>
       </x:c>
       <x:c r="B1402" s="0" t="s">
-        <x:v>2794</x:v>
+        <x:v>2787</x:v>
       </x:c>
     </x:row>
     <x:row r="1403" spans="1:2">
       <x:c r="A1403" s="0" t="s">
-        <x:v>2795</x:v>
+        <x:v>2788</x:v>
       </x:c>
       <x:c r="B1403" s="0" t="s">
-        <x:v>2796</x:v>
+        <x:v>2789</x:v>
       </x:c>
     </x:row>
     <x:row r="1404" spans="1:2">
       <x:c r="A1404" s="0" t="s">
-        <x:v>2797</x:v>
+        <x:v>2790</x:v>
       </x:c>
       <x:c r="B1404" s="0" t="s">
-        <x:v>2798</x:v>
+        <x:v>2791</x:v>
       </x:c>
     </x:row>
     <x:row r="1405" spans="1:2">
       <x:c r="A1405" s="0" t="s">
-        <x:v>2799</x:v>
+        <x:v>2792</x:v>
       </x:c>
       <x:c r="B1405" s="0" t="s">
-        <x:v>2800</x:v>
+        <x:v>2793</x:v>
       </x:c>
     </x:row>
     <x:row r="1406" spans="1:2">
       <x:c r="A1406" s="0" t="s">
-        <x:v>2801</x:v>
+        <x:v>2794</x:v>
       </x:c>
       <x:c r="B1406" s="0" t="s">
-        <x:v>2802</x:v>
+        <x:v>2795</x:v>
       </x:c>
     </x:row>
     <x:row r="1407" spans="1:2">
       <x:c r="A1407" s="0" t="s">
-        <x:v>2803</x:v>
+        <x:v>2796</x:v>
       </x:c>
       <x:c r="B1407" s="0" t="s">
-        <x:v>2804</x:v>
+        <x:v>2797</x:v>
       </x:c>
     </x:row>
     <x:row r="1408" spans="1:2">
       <x:c r="A1408" s="0" t="s">
-        <x:v>2805</x:v>
+        <x:v>2798</x:v>
       </x:c>
       <x:c r="B1408" s="0" t="s">
-        <x:v>2806</x:v>
+        <x:v>2799</x:v>
       </x:c>
     </x:row>
     <x:row r="1409" spans="1:2">
       <x:c r="A1409" s="0" t="s">
-        <x:v>2807</x:v>
+        <x:v>2800</x:v>
       </x:c>
       <x:c r="B1409" s="0" t="s">
-        <x:v>2808</x:v>
+        <x:v>2801</x:v>
       </x:c>
     </x:row>
     <x:row r="1410" spans="1:2">
       <x:c r="A1410" s="0" t="s">
-        <x:v>2809</x:v>
+        <x:v>2802</x:v>
       </x:c>
       <x:c r="B1410" s="0" t="s">
-        <x:v>2810</x:v>
+        <x:v>2803</x:v>
       </x:c>
     </x:row>
     <x:row r="1411" spans="1:2">
       <x:c r="A1411" s="0" t="s">
-        <x:v>2811</x:v>
+        <x:v>2804</x:v>
       </x:c>
       <x:c r="B1411" s="0" t="s">
-        <x:v>2812</x:v>
+        <x:v>2805</x:v>
       </x:c>
     </x:row>
     <x:row r="1412" spans="1:2">
       <x:c r="A1412" s="0" t="s">
-        <x:v>2813</x:v>
+        <x:v>2806</x:v>
       </x:c>
       <x:c r="B1412" s="0" t="s">
-        <x:v>2814</x:v>
+        <x:v>2807</x:v>
       </x:c>
     </x:row>
     <x:row r="1413" spans="1:2">
       <x:c r="A1413" s="0" t="s">
-        <x:v>2815</x:v>
+        <x:v>2808</x:v>
       </x:c>
       <x:c r="B1413" s="0" t="s">
-        <x:v>2816</x:v>
+        <x:v>2809</x:v>
       </x:c>
     </x:row>
     <x:row r="1414" spans="1:2">
       <x:c r="A1414" s="0" t="s">
-        <x:v>2817</x:v>
+        <x:v>2810</x:v>
       </x:c>
       <x:c r="B1414" s="0" t="s">
-        <x:v>2818</x:v>
+        <x:v>2811</x:v>
       </x:c>
     </x:row>
     <x:row r="1415" spans="1:2">
       <x:c r="A1415" s="0" t="s">
-        <x:v>2819</x:v>
+        <x:v>2812</x:v>
       </x:c>
       <x:c r="B1415" s="0" t="s">
-        <x:v>2820</x:v>
+        <x:v>2813</x:v>
       </x:c>
     </x:row>
     <x:row r="1416" spans="1:2">
       <x:c r="A1416" s="0" t="s">
-        <x:v>2821</x:v>
+        <x:v>2814</x:v>
       </x:c>
       <x:c r="B1416" s="0" t="s">
-        <x:v>2822</x:v>
+        <x:v>2815</x:v>
       </x:c>
     </x:row>
     <x:row r="1417" spans="1:2">
       <x:c r="A1417" s="0" t="s">
-        <x:v>2823</x:v>
+        <x:v>2816</x:v>
       </x:c>
       <x:c r="B1417" s="0" t="s">
-        <x:v>2824</x:v>
+        <x:v>2817</x:v>
       </x:c>
     </x:row>
     <x:row r="1418" spans="1:2">
       <x:c r="A1418" s="0" t="s">
-        <x:v>2825</x:v>
+        <x:v>2818</x:v>
       </x:c>
       <x:c r="B1418" s="0" t="s">
-        <x:v>2826</x:v>
+        <x:v>2819</x:v>
       </x:c>
     </x:row>
     <x:row r="1419" spans="1:2">
       <x:c r="A1419" s="0" t="s">
-        <x:v>2827</x:v>
+        <x:v>2820</x:v>
       </x:c>
       <x:c r="B1419" s="0" t="s">
-        <x:v>2828</x:v>
+        <x:v>2821</x:v>
       </x:c>
     </x:row>
     <x:row r="1420" spans="1:2">
       <x:c r="A1420" s="0" t="s">
-        <x:v>2829</x:v>
+        <x:v>2822</x:v>
       </x:c>
       <x:c r="B1420" s="0" t="s">
-        <x:v>2830</x:v>
+        <x:v>2823</x:v>
       </x:c>
     </x:row>
     <x:row r="1421" spans="1:2">
       <x:c r="A1421" s="0" t="s">
-        <x:v>2831</x:v>
+        <x:v>2824</x:v>
       </x:c>
       <x:c r="B1421" s="0" t="s">
-        <x:v>2832</x:v>
+        <x:v>2825</x:v>
       </x:c>
     </x:row>
     <x:row r="1422" spans="1:2">
       <x:c r="A1422" s="0" t="s">
-        <x:v>2833</x:v>
+        <x:v>2826</x:v>
       </x:c>
       <x:c r="B1422" s="0" t="s">
-        <x:v>2834</x:v>
+        <x:v>2827</x:v>
       </x:c>
     </x:row>
     <x:row r="1423" spans="1:2">
       <x:c r="A1423" s="0" t="s">
-        <x:v>2835</x:v>
+        <x:v>2828</x:v>
       </x:c>
       <x:c r="B1423" s="0" t="s">
-        <x:v>2836</x:v>
+        <x:v>2829</x:v>
       </x:c>
     </x:row>
     <x:row r="1424" spans="1:2">
       <x:c r="A1424" s="0" t="s">
-        <x:v>2837</x:v>
+        <x:v>2830</x:v>
       </x:c>
       <x:c r="B1424" s="0" t="s">
-        <x:v>2838</x:v>
+        <x:v>2831</x:v>
       </x:c>
     </x:row>
     <x:row r="1425" spans="1:2">
       <x:c r="A1425" s="0" t="s">
-        <x:v>2839</x:v>
+        <x:v>2832</x:v>
       </x:c>
       <x:c r="B1425" s="0" t="s">
-        <x:v>2840</x:v>
+        <x:v>2833</x:v>
       </x:c>
     </x:row>
     <x:row r="1426" spans="1:2">
       <x:c r="A1426" s="0" t="s">
-        <x:v>2841</x:v>
+        <x:v>2834</x:v>
       </x:c>
       <x:c r="B1426" s="0" t="s">
-        <x:v>2840</x:v>
+        <x:v>2835</x:v>
       </x:c>
     </x:row>
     <x:row r="1427" spans="1:2">
       <x:c r="A1427" s="0" t="s">
-        <x:v>2842</x:v>
+        <x:v>2836</x:v>
       </x:c>
       <x:c r="B1427" s="0" t="s">
-        <x:v>2843</x:v>
+        <x:v>2837</x:v>
       </x:c>
     </x:row>
     <x:row r="1428" spans="1:2">
       <x:c r="A1428" s="0" t="s">
-        <x:v>2844</x:v>
+        <x:v>2838</x:v>
       </x:c>
       <x:c r="B1428" s="0" t="s">
-        <x:v>2845</x:v>
+        <x:v>2839</x:v>
       </x:c>
     </x:row>
     <x:row r="1429" spans="1:2">
       <x:c r="A1429" s="0" t="s">
-        <x:v>2846</x:v>
+        <x:v>2840</x:v>
       </x:c>
       <x:c r="B1429" s="0" t="s">
-        <x:v>2847</x:v>
+        <x:v>2841</x:v>
       </x:c>
     </x:row>
     <x:row r="1430" spans="1:2">
       <x:c r="A1430" s="0" t="s">
-        <x:v>2848</x:v>
+        <x:v>2842</x:v>
       </x:c>
       <x:c r="B1430" s="0" t="s">
-        <x:v>2849</x:v>
+        <x:v>2843</x:v>
       </x:c>
     </x:row>
     <x:row r="1431" spans="1:2">
       <x:c r="A1431" s="0" t="s">
-        <x:v>2850</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="B1431" s="0" t="s">
-        <x:v>2851</x:v>
+        <x:v>2845</x:v>
       </x:c>
     </x:row>
     <x:row r="1432" spans="1:2">
       <x:c r="A1432" s="0" t="s">
-        <x:v>2852</x:v>
+        <x:v>2846</x:v>
       </x:c>
       <x:c r="B1432" s="0" t="s">
-        <x:v>2853</x:v>
+        <x:v>2847</x:v>
       </x:c>
     </x:row>
     <x:row r="1433" spans="1:2">
       <x:c r="A1433" s="0" t="s">
-        <x:v>2854</x:v>
+        <x:v>2848</x:v>
       </x:c>
       <x:c r="B1433" s="0" t="s">
-        <x:v>2855</x:v>
+        <x:v>2849</x:v>
       </x:c>
     </x:row>
     <x:row r="1434" spans="1:2">
       <x:c r="A1434" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2850</x:v>
       </x:c>
       <x:c r="B1434" s="0" t="s">
-        <x:v>2857</x:v>
+        <x:v>2851</x:v>
       </x:c>
     </x:row>
     <x:row r="1435" spans="1:2">
       <x:c r="A1435" s="0" t="s">
-        <x:v>2858</x:v>
+        <x:v>2852</x:v>
       </x:c>
       <x:c r="B1435" s="0" t="s">
-        <x:v>2859</x:v>
+        <x:v>2853</x:v>
       </x:c>
     </x:row>
     <x:row r="1436" spans="1:2">
       <x:c r="A1436" s="0" t="s">
-        <x:v>2860</x:v>
+        <x:v>2854</x:v>
       </x:c>
       <x:c r="B1436" s="0" t="s">
-        <x:v>2861</x:v>
+        <x:v>2855</x:v>
       </x:c>
     </x:row>
     <x:row r="1437" spans="1:2">
       <x:c r="A1437" s="0" t="s">
-        <x:v>2862</x:v>
+        <x:v>2856</x:v>
       </x:c>
       <x:c r="B1437" s="0" t="s">
-        <x:v>2863</x:v>
+        <x:v>2855</x:v>
       </x:c>
     </x:row>
     <x:row r="1438" spans="1:2">
       <x:c r="A1438" s="0" t="s">
-        <x:v>2864</x:v>
+        <x:v>2857</x:v>
       </x:c>
       <x:c r="B1438" s="0" t="s">
-        <x:v>2865</x:v>
+        <x:v>2858</x:v>
       </x:c>
     </x:row>
     <x:row r="1439" spans="1:2">
       <x:c r="A1439" s="0" t="s">
-        <x:v>2866</x:v>
+        <x:v>2859</x:v>
       </x:c>
       <x:c r="B1439" s="0" t="s">
-        <x:v>2867</x:v>
+        <x:v>2860</x:v>
       </x:c>
     </x:row>
     <x:row r="1440" spans="1:2">
       <x:c r="A1440" s="0" t="s">
-        <x:v>2868</x:v>
+        <x:v>2861</x:v>
       </x:c>
       <x:c r="B1440" s="0" t="s">
-        <x:v>2869</x:v>
+        <x:v>2862</x:v>
       </x:c>
     </x:row>
     <x:row r="1441" spans="1:2">
       <x:c r="A1441" s="0" t="s">
-        <x:v>2870</x:v>
+        <x:v>2863</x:v>
       </x:c>
       <x:c r="B1441" s="0" t="s">
-        <x:v>2871</x:v>
+        <x:v>2864</x:v>
       </x:c>
     </x:row>
     <x:row r="1442" spans="1:2">
       <x:c r="A1442" s="0" t="s">
-        <x:v>2872</x:v>
+        <x:v>2865</x:v>
       </x:c>
       <x:c r="B1442" s="0" t="s">
-        <x:v>2873</x:v>
+        <x:v>2866</x:v>
       </x:c>
     </x:row>
     <x:row r="1443" spans="1:2">
       <x:c r="A1443" s="0" t="s">
-        <x:v>2874</x:v>
+        <x:v>2867</x:v>
       </x:c>
       <x:c r="B1443" s="0" t="s">
-        <x:v>2875</x:v>
+        <x:v>2868</x:v>
       </x:c>
     </x:row>
     <x:row r="1444" spans="1:2">
       <x:c r="A1444" s="0" t="s">
-        <x:v>2876</x:v>
+        <x:v>2869</x:v>
       </x:c>
       <x:c r="B1444" s="0" t="s">
-        <x:v>2877</x:v>
+        <x:v>2870</x:v>
       </x:c>
     </x:row>
     <x:row r="1445" spans="1:2">
       <x:c r="A1445" s="0" t="s">
-        <x:v>2878</x:v>
+        <x:v>2871</x:v>
       </x:c>
       <x:c r="B1445" s="0" t="s">
-        <x:v>2879</x:v>
+        <x:v>2872</x:v>
       </x:c>
     </x:row>
     <x:row r="1446" spans="1:2">
       <x:c r="A1446" s="0" t="s">
-        <x:v>2880</x:v>
+        <x:v>2873</x:v>
       </x:c>
       <x:c r="B1446" s="0" t="s">
-        <x:v>2881</x:v>
+        <x:v>2874</x:v>
       </x:c>
     </x:row>
     <x:row r="1447" spans="1:2">
       <x:c r="A1447" s="0" t="s">
-        <x:v>2882</x:v>
+        <x:v>2875</x:v>
       </x:c>
       <x:c r="B1447" s="0" t="s">
-        <x:v>2883</x:v>
+        <x:v>2876</x:v>
       </x:c>
     </x:row>
     <x:row r="1448" spans="1:2">
       <x:c r="A1448" s="0" t="s">
-        <x:v>2884</x:v>
+        <x:v>2877</x:v>
       </x:c>
       <x:c r="B1448" s="0" t="s">
-        <x:v>2885</x:v>
+        <x:v>2878</x:v>
       </x:c>
     </x:row>
     <x:row r="1449" spans="1:2">
       <x:c r="A1449" s="0" t="s">
-        <x:v>2886</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="B1449" s="0" t="s">
-        <x:v>2887</x:v>
+        <x:v>2880</x:v>
       </x:c>
     </x:row>
     <x:row r="1450" spans="1:2">
       <x:c r="A1450" s="0" t="s">
-        <x:v>2888</x:v>
+        <x:v>2881</x:v>
       </x:c>
       <x:c r="B1450" s="0" t="s">
-        <x:v>2889</x:v>
+        <x:v>2882</x:v>
       </x:c>
     </x:row>
     <x:row r="1451" spans="1:2">
       <x:c r="A1451" s="0" t="s">
-        <x:v>2890</x:v>
+        <x:v>2883</x:v>
       </x:c>
       <x:c r="B1451" s="0" t="s">
-        <x:v>2891</x:v>
+        <x:v>2884</x:v>
       </x:c>
     </x:row>
     <x:row r="1452" spans="1:2">
       <x:c r="A1452" s="0" t="s">
-        <x:v>2892</x:v>
+        <x:v>2885</x:v>
       </x:c>
       <x:c r="B1452" s="0" t="s">
-        <x:v>2893</x:v>
+        <x:v>2886</x:v>
       </x:c>
     </x:row>
     <x:row r="1453" spans="1:2">
       <x:c r="A1453" s="0" t="s">
-        <x:v>2894</x:v>
+        <x:v>2887</x:v>
       </x:c>
       <x:c r="B1453" s="0" t="s">
-        <x:v>2895</x:v>
+        <x:v>2888</x:v>
       </x:c>
     </x:row>
     <x:row r="1454" spans="1:2">
       <x:c r="A1454" s="0" t="s">
-        <x:v>2896</x:v>
+        <x:v>2889</x:v>
       </x:c>
       <x:c r="B1454" s="0" t="s">
-        <x:v>2897</x:v>
+        <x:v>2890</x:v>
       </x:c>
     </x:row>
     <x:row r="1455" spans="1:2">
       <x:c r="A1455" s="0" t="s">
-        <x:v>2898</x:v>
+        <x:v>2891</x:v>
       </x:c>
       <x:c r="B1455" s="0" t="s">
-        <x:v>2899</x:v>
+        <x:v>2892</x:v>
       </x:c>
     </x:row>
     <x:row r="1456" spans="1:2">
       <x:c r="A1456" s="0" t="s">
-        <x:v>2900</x:v>
+        <x:v>2893</x:v>
       </x:c>
       <x:c r="B1456" s="0" t="s">
-        <x:v>2901</x:v>
+        <x:v>2894</x:v>
       </x:c>
     </x:row>
     <x:row r="1457" spans="1:2">
       <x:c r="A1457" s="0" t="s">
-        <x:v>2902</x:v>
+        <x:v>2895</x:v>
       </x:c>
       <x:c r="B1457" s="0" t="s">
-        <x:v>2903</x:v>
+        <x:v>2896</x:v>
       </x:c>
     </x:row>
     <x:row r="1458" spans="1:2">
       <x:c r="A1458" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>2897</x:v>
       </x:c>
       <x:c r="B1458" s="0" t="s">
-        <x:v>2905</x:v>
+        <x:v>2898</x:v>
       </x:c>
     </x:row>
     <x:row r="1459" spans="1:2">
       <x:c r="A1459" s="0" t="s">
-        <x:v>2906</x:v>
+        <x:v>2899</x:v>
       </x:c>
       <x:c r="B1459" s="0" t="s">
-        <x:v>2907</x:v>
+        <x:v>2900</x:v>
       </x:c>
     </x:row>
     <x:row r="1460" spans="1:2">
       <x:c r="A1460" s="0" t="s">
-        <x:v>2908</x:v>
+        <x:v>2901</x:v>
       </x:c>
       <x:c r="B1460" s="0" t="s">
-        <x:v>2909</x:v>
+        <x:v>2902</x:v>
       </x:c>
     </x:row>
     <x:row r="1461" spans="1:2">
       <x:c r="A1461" s="0" t="s">
-        <x:v>2910</x:v>
+        <x:v>2903</x:v>
       </x:c>
       <x:c r="B1461" s="0" t="s">
-        <x:v>2911</x:v>
+        <x:v>2904</x:v>
       </x:c>
     </x:row>
     <x:row r="1462" spans="1:2">
       <x:c r="A1462" s="0" t="s">
-        <x:v>2912</x:v>
+        <x:v>2905</x:v>
       </x:c>
       <x:c r="B1462" s="0" t="s">
-        <x:v>2913</x:v>
+        <x:v>2906</x:v>
       </x:c>
     </x:row>
     <x:row r="1463" spans="1:2">
       <x:c r="A1463" s="0" t="s">
-        <x:v>2914</x:v>
+        <x:v>2907</x:v>
       </x:c>
       <x:c r="B1463" s="0" t="s">
-        <x:v>2915</x:v>
+        <x:v>2908</x:v>
       </x:c>
     </x:row>
     <x:row r="1464" spans="1:2">
       <x:c r="A1464" s="0" t="s">
-        <x:v>2916</x:v>
+        <x:v>2909</x:v>
       </x:c>
       <x:c r="B1464" s="0" t="s">
-        <x:v>2917</x:v>
+        <x:v>2910</x:v>
       </x:c>
     </x:row>
     <x:row r="1465" spans="1:2">
       <x:c r="A1465" s="0" t="s">
-        <x:v>2918</x:v>
+        <x:v>2911</x:v>
       </x:c>
       <x:c r="B1465" s="0" t="s">
-        <x:v>2919</x:v>
+        <x:v>2912</x:v>
       </x:c>
     </x:row>
     <x:row r="1466" spans="1:2">
       <x:c r="A1466" s="0" t="s">
-        <x:v>2920</x:v>
+        <x:v>2913</x:v>
       </x:c>
       <x:c r="B1466" s="0" t="s">
-        <x:v>2921</x:v>
+        <x:v>2914</x:v>
       </x:c>
     </x:row>
     <x:row r="1467" spans="1:2">
       <x:c r="A1467" s="0" t="s">
-        <x:v>2922</x:v>
+        <x:v>2915</x:v>
       </x:c>
       <x:c r="B1467" s="0" t="s">
-        <x:v>2923</x:v>
+        <x:v>2916</x:v>
       </x:c>
     </x:row>
     <x:row r="1468" spans="1:2">
       <x:c r="A1468" s="0" t="s">
-        <x:v>2924</x:v>
+        <x:v>2917</x:v>
       </x:c>
       <x:c r="B1468" s="0" t="s">
-        <x:v>2925</x:v>
+        <x:v>2918</x:v>
       </x:c>
     </x:row>
     <x:row r="1469" spans="1:2">
       <x:c r="A1469" s="0" t="s">
-        <x:v>2926</x:v>
+        <x:v>2919</x:v>
       </x:c>
       <x:c r="B1469" s="0" t="s">
-        <x:v>2927</x:v>
+        <x:v>2920</x:v>
       </x:c>
     </x:row>
     <x:row r="1470" spans="1:2">
       <x:c r="A1470" s="0" t="s">
-        <x:v>2928</x:v>
+        <x:v>2921</x:v>
       </x:c>
       <x:c r="B1470" s="0" t="s">
-        <x:v>2929</x:v>
+        <x:v>2922</x:v>
       </x:c>
     </x:row>
     <x:row r="1471" spans="1:2">
       <x:c r="A1471" s="0" t="s">
-        <x:v>2930</x:v>
+        <x:v>2923</x:v>
       </x:c>
       <x:c r="B1471" s="0" t="s">
-        <x:v>2931</x:v>
+        <x:v>2924</x:v>
       </x:c>
     </x:row>
     <x:row r="1472" spans="1:2">
       <x:c r="A1472" s="0" t="s">
-        <x:v>2932</x:v>
+        <x:v>2925</x:v>
       </x:c>
       <x:c r="B1472" s="0" t="s">
-        <x:v>2933</x:v>
+        <x:v>2926</x:v>
       </x:c>
     </x:row>
     <x:row r="1473" spans="1:2">
       <x:c r="A1473" s="0" t="s">
-        <x:v>2934</x:v>
+        <x:v>2927</x:v>
       </x:c>
       <x:c r="B1473" s="0" t="s">
-        <x:v>2935</x:v>
+        <x:v>2928</x:v>
       </x:c>
     </x:row>
     <x:row r="1474" spans="1:2">
       <x:c r="A1474" s="0" t="s">
-        <x:v>2936</x:v>
+        <x:v>2929</x:v>
       </x:c>
       <x:c r="B1474" s="0" t="s">
-        <x:v>2937</x:v>
+        <x:v>2930</x:v>
       </x:c>
     </x:row>
     <x:row r="1475" spans="1:2">
       <x:c r="A1475" s="0" t="s">
-        <x:v>2938</x:v>
+        <x:v>2931</x:v>
       </x:c>
       <x:c r="B1475" s="0" t="s">
-        <x:v>2937</x:v>
+        <x:v>2932</x:v>
       </x:c>
     </x:row>
     <x:row r="1476" spans="1:2">
       <x:c r="A1476" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2933</x:v>
       </x:c>
       <x:c r="B1476" s="0" t="s">
-        <x:v>2940</x:v>
+        <x:v>2934</x:v>
       </x:c>
     </x:row>
     <x:row r="1477" spans="1:2">
       <x:c r="A1477" s="0" t="s">
-        <x:v>2941</x:v>
+        <x:v>2935</x:v>
       </x:c>
       <x:c r="B1477" s="0" t="s">
-        <x:v>2942</x:v>
+        <x:v>2936</x:v>
       </x:c>
     </x:row>
     <x:row r="1478" spans="1:2">
       <x:c r="A1478" s="0" t="s">
-        <x:v>2943</x:v>
+        <x:v>2937</x:v>
       </x:c>
       <x:c r="B1478" s="0" t="s">
-        <x:v>2944</x:v>
+        <x:v>2938</x:v>
       </x:c>
     </x:row>
     <x:row r="1479" spans="1:2">
       <x:c r="A1479" s="0" t="s">
-        <x:v>2945</x:v>
+        <x:v>2939</x:v>
       </x:c>
       <x:c r="B1479" s="0" t="s">
-        <x:v>2946</x:v>
+        <x:v>2940</x:v>
       </x:c>
     </x:row>
     <x:row r="1480" spans="1:2">
       <x:c r="A1480" s="0" t="s">
-        <x:v>2947</x:v>
+        <x:v>2941</x:v>
       </x:c>
       <x:c r="B1480" s="0" t="s">
-        <x:v>2948</x:v>
+        <x:v>2942</x:v>
       </x:c>
     </x:row>
     <x:row r="1481" spans="1:2">
       <x:c r="A1481" s="0" t="s">
-        <x:v>2949</x:v>
+        <x:v>2943</x:v>
       </x:c>
       <x:c r="B1481" s="0" t="s">
-        <x:v>2948</x:v>
+        <x:v>2944</x:v>
       </x:c>
     </x:row>
     <x:row r="1482" spans="1:2">
       <x:c r="A1482" s="0" t="s">
-        <x:v>2950</x:v>
+        <x:v>2945</x:v>
       </x:c>
       <x:c r="B1482" s="0" t="s">
-        <x:v>2951</x:v>
+        <x:v>2946</x:v>
       </x:c>
     </x:row>
     <x:row r="1483" spans="1:2">
       <x:c r="A1483" s="0" t="s">
-        <x:v>2952</x:v>
+        <x:v>2947</x:v>
       </x:c>
       <x:c r="B1483" s="0" t="s">
-        <x:v>2951</x:v>
+        <x:v>2948</x:v>
       </x:c>
     </x:row>
     <x:row r="1484" spans="1:2">
       <x:c r="A1484" s="0" t="s">
-        <x:v>2953</x:v>
+        <x:v>2949</x:v>
       </x:c>
       <x:c r="B1484" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2950</x:v>
       </x:c>
     </x:row>
     <x:row r="1485" spans="1:2">
       <x:c r="A1485" s="0" t="s">
-        <x:v>2955</x:v>
+        <x:v>2951</x:v>
       </x:c>
       <x:c r="B1485" s="0" t="s">
-        <x:v>2956</x:v>
+        <x:v>2952</x:v>
       </x:c>
     </x:row>
     <x:row r="1486" spans="1:2">
       <x:c r="A1486" s="0" t="s">
-        <x:v>2957</x:v>
+        <x:v>2953</x:v>
       </x:c>
       <x:c r="B1486" s="0" t="s">
-        <x:v>2958</x:v>
+        <x:v>2952</x:v>
       </x:c>
     </x:row>
     <x:row r="1487" spans="1:2">
       <x:c r="A1487" s="0" t="s">
-        <x:v>2959</x:v>
+        <x:v>2954</x:v>
       </x:c>
       <x:c r="B1487" s="0" t="s">
-        <x:v>2960</x:v>
+        <x:v>2955</x:v>
       </x:c>
     </x:row>
     <x:row r="1488" spans="1:2">
       <x:c r="A1488" s="0" t="s">
-        <x:v>2961</x:v>
+        <x:v>2956</x:v>
       </x:c>
       <x:c r="B1488" s="0" t="s">
-        <x:v>2962</x:v>
+        <x:v>2957</x:v>
       </x:c>
     </x:row>
     <x:row r="1489" spans="1:2">
       <x:c r="A1489" s="0" t="s">
-        <x:v>2963</x:v>
+        <x:v>2958</x:v>
       </x:c>
       <x:c r="B1489" s="0" t="s">
-        <x:v>2964</x:v>
+        <x:v>2959</x:v>
       </x:c>
     </x:row>
     <x:row r="1490" spans="1:2">
       <x:c r="A1490" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2960</x:v>
       </x:c>
       <x:c r="B1490" s="0" t="s">
-        <x:v>2966</x:v>
+        <x:v>2961</x:v>
       </x:c>
     </x:row>
     <x:row r="1491" spans="1:2">
       <x:c r="A1491" s="0" t="s">
-        <x:v>2967</x:v>
+        <x:v>2962</x:v>
       </x:c>
       <x:c r="B1491" s="0" t="s">
-        <x:v>2968</x:v>
+        <x:v>2963</x:v>
       </x:c>
     </x:row>
     <x:row r="1492" spans="1:2">
       <x:c r="A1492" s="0" t="s">
-        <x:v>2969</x:v>
+        <x:v>2964</x:v>
       </x:c>
       <x:c r="B1492" s="0" t="s">
-        <x:v>2970</x:v>
+        <x:v>2963</x:v>
       </x:c>
     </x:row>
     <x:row r="1493" spans="1:2">
       <x:c r="A1493" s="0" t="s">
-        <x:v>2971</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="B1493" s="0" t="s">
-        <x:v>2972</x:v>
+        <x:v>2966</x:v>
       </x:c>
     </x:row>
     <x:row r="1494" spans="1:2">
       <x:c r="A1494" s="0" t="s">
-        <x:v>2973</x:v>
+        <x:v>2967</x:v>
       </x:c>
       <x:c r="B1494" s="0" t="s">
-        <x:v>2974</x:v>
+        <x:v>2966</x:v>
       </x:c>
     </x:row>
     <x:row r="1495" spans="1:2">
       <x:c r="A1495" s="0" t="s">
-        <x:v>2975</x:v>
+        <x:v>2968</x:v>
       </x:c>
       <x:c r="B1495" s="0" t="s">
-        <x:v>2976</x:v>
+        <x:v>2969</x:v>
       </x:c>
     </x:row>
     <x:row r="1496" spans="1:2">
       <x:c r="A1496" s="0" t="s">
-        <x:v>2977</x:v>
+        <x:v>2970</x:v>
       </x:c>
       <x:c r="B1496" s="0" t="s">
-        <x:v>2978</x:v>
+        <x:v>2971</x:v>
       </x:c>
     </x:row>
     <x:row r="1497" spans="1:2">
       <x:c r="A1497" s="0" t="s">
-        <x:v>2979</x:v>
+        <x:v>2972</x:v>
       </x:c>
       <x:c r="B1497" s="0" t="s">
-        <x:v>2980</x:v>
+        <x:v>2973</x:v>
       </x:c>
     </x:row>
     <x:row r="1498" spans="1:2">
       <x:c r="A1498" s="0" t="s">
-        <x:v>2981</x:v>
+        <x:v>2974</x:v>
       </x:c>
       <x:c r="B1498" s="0" t="s">
-        <x:v>2982</x:v>
+        <x:v>2975</x:v>
       </x:c>
     </x:row>
     <x:row r="1499" spans="1:2">
       <x:c r="A1499" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>2976</x:v>
       </x:c>
       <x:c r="B1499" s="0" t="s">
-        <x:v>2984</x:v>
+        <x:v>2977</x:v>
       </x:c>
     </x:row>
     <x:row r="1500" spans="1:2">
       <x:c r="A1500" s="0" t="s">
-        <x:v>2985</x:v>
+        <x:v>2978</x:v>
       </x:c>
       <x:c r="B1500" s="0" t="s">
-        <x:v>2986</x:v>
+        <x:v>2979</x:v>
       </x:c>
     </x:row>
     <x:row r="1501" spans="1:2">
       <x:c r="A1501" s="0" t="s">
-        <x:v>2987</x:v>
+        <x:v>2980</x:v>
       </x:c>
       <x:c r="B1501" s="0" t="s">
-        <x:v>2988</x:v>
+        <x:v>2981</x:v>
       </x:c>
     </x:row>
     <x:row r="1502" spans="1:2">
       <x:c r="A1502" s="0" t="s">
-        <x:v>2989</x:v>
+        <x:v>2982</x:v>
       </x:c>
       <x:c r="B1502" s="0" t="s">
-        <x:v>2990</x:v>
+        <x:v>2983</x:v>
       </x:c>
     </x:row>
     <x:row r="1503" spans="1:2">
       <x:c r="A1503" s="0" t="s">
-        <x:v>2991</x:v>
+        <x:v>2984</x:v>
       </x:c>
       <x:c r="B1503" s="0" t="s">
-        <x:v>2992</x:v>
+        <x:v>2985</x:v>
       </x:c>
     </x:row>
     <x:row r="1504" spans="1:2">
       <x:c r="A1504" s="0" t="s">
-        <x:v>2993</x:v>
+        <x:v>2986</x:v>
       </x:c>
       <x:c r="B1504" s="0" t="s">
-        <x:v>2994</x:v>
+        <x:v>2987</x:v>
       </x:c>
     </x:row>
     <x:row r="1505" spans="1:2">
       <x:c r="A1505" s="0" t="s">
-        <x:v>2995</x:v>
+        <x:v>2988</x:v>
       </x:c>
       <x:c r="B1505" s="0" t="s">
-        <x:v>2996</x:v>
+        <x:v>2989</x:v>
       </x:c>
     </x:row>
     <x:row r="1506" spans="1:2">
       <x:c r="A1506" s="0" t="s">
-        <x:v>2997</x:v>
+        <x:v>2990</x:v>
       </x:c>
       <x:c r="B1506" s="0" t="s">
-        <x:v>2998</x:v>
+        <x:v>2991</x:v>
       </x:c>
     </x:row>
     <x:row r="1507" spans="1:2">
       <x:c r="A1507" s="0" t="s">
-        <x:v>2999</x:v>
+        <x:v>2992</x:v>
       </x:c>
       <x:c r="B1507" s="0" t="s">
-        <x:v>3000</x:v>
+        <x:v>2993</x:v>
       </x:c>
     </x:row>
     <x:row r="1508" spans="1:2">
       <x:c r="A1508" s="0" t="s">
-        <x:v>3001</x:v>
+        <x:v>2994</x:v>
       </x:c>
       <x:c r="B1508" s="0" t="s">
-        <x:v>3002</x:v>
+        <x:v>2995</x:v>
       </x:c>
     </x:row>
     <x:row r="1509" spans="1:2">
       <x:c r="A1509" s="0" t="s">
-        <x:v>3003</x:v>
+        <x:v>2996</x:v>
       </x:c>
       <x:c r="B1509" s="0" t="s">
-        <x:v>3004</x:v>
+        <x:v>2997</x:v>
       </x:c>
     </x:row>
     <x:row r="1510" spans="1:2">
       <x:c r="A1510" s="0" t="s">
-        <x:v>3005</x:v>
+        <x:v>2998</x:v>
       </x:c>
       <x:c r="B1510" s="0" t="s">
-        <x:v>3006</x:v>
+        <x:v>2999</x:v>
       </x:c>
     </x:row>
     <x:row r="1511" spans="1:2">
       <x:c r="A1511" s="0" t="s">
-        <x:v>3007</x:v>
+        <x:v>3000</x:v>
       </x:c>
       <x:c r="B1511" s="0" t="s">
-        <x:v>3008</x:v>
+        <x:v>3001</x:v>
       </x:c>
     </x:row>
     <x:row r="1512" spans="1:2">
       <x:c r="A1512" s="0" t="s">
-        <x:v>3009</x:v>
+        <x:v>3002</x:v>
       </x:c>
       <x:c r="B1512" s="0" t="s">
-        <x:v>3010</x:v>
+        <x:v>3003</x:v>
       </x:c>
     </x:row>
     <x:row r="1513" spans="1:2">
       <x:c r="A1513" s="0" t="s">
-        <x:v>3011</x:v>
+        <x:v>3004</x:v>
       </x:c>
       <x:c r="B1513" s="0" t="s">
-        <x:v>3012</x:v>
+        <x:v>3005</x:v>
       </x:c>
     </x:row>
     <x:row r="1514" spans="1:2">
       <x:c r="A1514" s="0" t="s">
-        <x:v>3013</x:v>
+        <x:v>3006</x:v>
       </x:c>
       <x:c r="B1514" s="0" t="s">
-        <x:v>3014</x:v>
+        <x:v>3007</x:v>
       </x:c>
     </x:row>
     <x:row r="1515" spans="1:2">
       <x:c r="A1515" s="0" t="s">
-        <x:v>3015</x:v>
+        <x:v>3008</x:v>
       </x:c>
       <x:c r="B1515" s="0" t="s">
-        <x:v>3016</x:v>
+        <x:v>3009</x:v>
       </x:c>
     </x:row>
     <x:row r="1516" spans="1:2">
       <x:c r="A1516" s="0" t="s">
-        <x:v>3017</x:v>
+        <x:v>3010</x:v>
       </x:c>
       <x:c r="B1516" s="0" t="s">
-        <x:v>3018</x:v>
+        <x:v>3011</x:v>
       </x:c>
     </x:row>
     <x:row r="1517" spans="1:2">
       <x:c r="A1517" s="0" t="s">
-        <x:v>3019</x:v>
+        <x:v>3012</x:v>
       </x:c>
       <x:c r="B1517" s="0" t="s">
-        <x:v>3020</x:v>
+        <x:v>3013</x:v>
       </x:c>
     </x:row>
     <x:row r="1518" spans="1:2">
       <x:c r="A1518" s="0" t="s">
-        <x:v>3021</x:v>
+        <x:v>3014</x:v>
       </x:c>
       <x:c r="B1518" s="0" t="s">
-        <x:v>3022</x:v>
+        <x:v>3015</x:v>
       </x:c>
     </x:row>
     <x:row r="1519" spans="1:2">
       <x:c r="A1519" s="0" t="s">
-        <x:v>3023</x:v>
+        <x:v>3016</x:v>
       </x:c>
       <x:c r="B1519" s="0" t="s">
-        <x:v>3024</x:v>
+        <x:v>3017</x:v>
       </x:c>
     </x:row>
     <x:row r="1520" spans="1:2">
       <x:c r="A1520" s="0" t="s">
-        <x:v>3025</x:v>
+        <x:v>3018</x:v>
       </x:c>
       <x:c r="B1520" s="0" t="s">
-        <x:v>3026</x:v>
+        <x:v>3019</x:v>
       </x:c>
     </x:row>
     <x:row r="1521" spans="1:2">
       <x:c r="A1521" s="0" t="s">
-        <x:v>3027</x:v>
+        <x:v>3020</x:v>
       </x:c>
       <x:c r="B1521" s="0" t="s">
-        <x:v>3028</x:v>
+        <x:v>3021</x:v>
       </x:c>
     </x:row>
     <x:row r="1522" spans="1:2">
       <x:c r="A1522" s="0" t="s">
-        <x:v>3029</x:v>
+        <x:v>3022</x:v>
       </x:c>
       <x:c r="B1522" s="0" t="s">
-        <x:v>3030</x:v>
+        <x:v>3023</x:v>
       </x:c>
     </x:row>
     <x:row r="1523" spans="1:2">
       <x:c r="A1523" s="0" t="s">
-        <x:v>3031</x:v>
+        <x:v>3024</x:v>
       </x:c>
       <x:c r="B1523" s="0" t="s">
-        <x:v>3032</x:v>
+        <x:v>3025</x:v>
       </x:c>
     </x:row>
     <x:row r="1524" spans="1:2">
       <x:c r="A1524" s="0" t="s">
-        <x:v>3033</x:v>
+        <x:v>3026</x:v>
       </x:c>
       <x:c r="B1524" s="0" t="s">
-        <x:v>3034</x:v>
+        <x:v>3027</x:v>
       </x:c>
     </x:row>
     <x:row r="1525" spans="1:2">
       <x:c r="A1525" s="0" t="s">
-        <x:v>3035</x:v>
+        <x:v>3028</x:v>
       </x:c>
       <x:c r="B1525" s="0" t="s">
-        <x:v>3036</x:v>
+        <x:v>3029</x:v>
       </x:c>
     </x:row>
     <x:row r="1526" spans="1:2">
       <x:c r="A1526" s="0" t="s">
-        <x:v>3037</x:v>
+        <x:v>3030</x:v>
       </x:c>
       <x:c r="B1526" s="0" t="s">
-        <x:v>3038</x:v>
+        <x:v>3031</x:v>
       </x:c>
     </x:row>
     <x:row r="1527" spans="1:2">
       <x:c r="A1527" s="0" t="s">
-        <x:v>3039</x:v>
+        <x:v>3032</x:v>
       </x:c>
       <x:c r="B1527" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3033</x:v>
       </x:c>
     </x:row>
     <x:row r="1528" spans="1:2">
       <x:c r="A1528" s="0" t="s">
-        <x:v>3041</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="B1528" s="0" t="s">
-        <x:v>3042</x:v>
+        <x:v>3035</x:v>
       </x:c>
     </x:row>
     <x:row r="1529" spans="1:2">
       <x:c r="A1529" s="0" t="s">
-        <x:v>3043</x:v>
+        <x:v>3036</x:v>
       </x:c>
       <x:c r="B1529" s="0" t="s">
-        <x:v>3044</x:v>
+        <x:v>3037</x:v>
       </x:c>
     </x:row>
     <x:row r="1530" spans="1:2">
       <x:c r="A1530" s="0" t="s">
-        <x:v>3045</x:v>
+        <x:v>3038</x:v>
       </x:c>
       <x:c r="B1530" s="0" t="s">
-        <x:v>3046</x:v>
+        <x:v>3039</x:v>
       </x:c>
     </x:row>
     <x:row r="1531" spans="1:2">
       <x:c r="A1531" s="0" t="s">
-        <x:v>3047</x:v>
+        <x:v>3040</x:v>
       </x:c>
       <x:c r="B1531" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3041</x:v>
       </x:c>
     </x:row>
     <x:row r="1532" spans="1:2">
       <x:c r="A1532" s="0" t="s">
-        <x:v>3049</x:v>
+        <x:v>3042</x:v>
       </x:c>
       <x:c r="B1532" s="0" t="s">
-        <x:v>3050</x:v>
+        <x:v>3043</x:v>
       </x:c>
     </x:row>
     <x:row r="1533" spans="1:2">
       <x:c r="A1533" s="0" t="s">
-        <x:v>3051</x:v>
+        <x:v>3044</x:v>
       </x:c>
       <x:c r="B1533" s="0" t="s">
-        <x:v>3052</x:v>
+        <x:v>3045</x:v>
       </x:c>
     </x:row>
     <x:row r="1534" spans="1:2">
       <x:c r="A1534" s="0" t="s">
-        <x:v>3053</x:v>
+        <x:v>3046</x:v>
       </x:c>
       <x:c r="B1534" s="0" t="s">
-        <x:v>3054</x:v>
+        <x:v>3047</x:v>
       </x:c>
     </x:row>
     <x:row r="1535" spans="1:2">
       <x:c r="A1535" s="0" t="s">
-        <x:v>3055</x:v>
+        <x:v>3048</x:v>
       </x:c>
       <x:c r="B1535" s="0" t="s">
-        <x:v>3056</x:v>
+        <x:v>3049</x:v>
       </x:c>
     </x:row>
     <x:row r="1536" spans="1:2">
       <x:c r="A1536" s="0" t="s">
-        <x:v>3057</x:v>
+        <x:v>3050</x:v>
       </x:c>
       <x:c r="B1536" s="0" t="s">
-        <x:v>3058</x:v>
+        <x:v>3051</x:v>
       </x:c>
     </x:row>
     <x:row r="1537" spans="1:2">
       <x:c r="A1537" s="0" t="s">
-        <x:v>3059</x:v>
+        <x:v>3052</x:v>
       </x:c>
       <x:c r="B1537" s="0" t="s">
-        <x:v>3060</x:v>
+        <x:v>3053</x:v>
       </x:c>
     </x:row>
     <x:row r="1538" spans="1:2">
       <x:c r="A1538" s="0" t="s">
-        <x:v>3061</x:v>
+        <x:v>3054</x:v>
       </x:c>
       <x:c r="B1538" s="0" t="s">
-        <x:v>3062</x:v>
+        <x:v>3055</x:v>
       </x:c>
     </x:row>
     <x:row r="1539" spans="1:2">
       <x:c r="A1539" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3056</x:v>
       </x:c>
       <x:c r="B1539" s="0" t="s">
-        <x:v>3064</x:v>
+        <x:v>3057</x:v>
       </x:c>
     </x:row>
     <x:row r="1540" spans="1:2">
       <x:c r="A1540" s="0" t="s">
-        <x:v>3065</x:v>
+        <x:v>3058</x:v>
       </x:c>
       <x:c r="B1540" s="0" t="s">
-        <x:v>3066</x:v>
+        <x:v>3059</x:v>
       </x:c>
     </x:row>
     <x:row r="1541" spans="1:2">
       <x:c r="A1541" s="0" t="s">
-        <x:v>3067</x:v>
+        <x:v>3060</x:v>
       </x:c>
       <x:c r="B1541" s="0" t="s">
-        <x:v>3068</x:v>
+        <x:v>3061</x:v>
       </x:c>
     </x:row>
     <x:row r="1542" spans="1:2">
       <x:c r="A1542" s="0" t="s">
-        <x:v>3069</x:v>
+        <x:v>3062</x:v>
       </x:c>
       <x:c r="B1542" s="0" t="s">
-        <x:v>3070</x:v>
+        <x:v>3063</x:v>
       </x:c>
     </x:row>
     <x:row r="1543" spans="1:2">
       <x:c r="A1543" s="0" t="s">
-        <x:v>3071</x:v>
+        <x:v>3064</x:v>
       </x:c>
       <x:c r="B1543" s="0" t="s">
-        <x:v>3072</x:v>
+        <x:v>3065</x:v>
       </x:c>
     </x:row>
     <x:row r="1544" spans="1:2">
       <x:c r="A1544" s="0" t="s">
-        <x:v>3073</x:v>
+        <x:v>3066</x:v>
       </x:c>
       <x:c r="B1544" s="0" t="s">
-        <x:v>3074</x:v>
+        <x:v>3067</x:v>
       </x:c>
     </x:row>
     <x:row r="1545" spans="1:2">
       <x:c r="A1545" s="0" t="s">
-        <x:v>3075</x:v>
+        <x:v>3068</x:v>
       </x:c>
       <x:c r="B1545" s="0" t="s">
-        <x:v>3076</x:v>
+        <x:v>3069</x:v>
       </x:c>
     </x:row>
     <x:row r="1546" spans="1:2">
       <x:c r="A1546" s="0" t="s">
-        <x:v>3077</x:v>
+        <x:v>3070</x:v>
       </x:c>
       <x:c r="B1546" s="0" t="s">
-        <x:v>3078</x:v>
+        <x:v>3071</x:v>
       </x:c>
     </x:row>
     <x:row r="1547" spans="1:2">
       <x:c r="A1547" s="0" t="s">
-        <x:v>3079</x:v>
+        <x:v>3072</x:v>
       </x:c>
       <x:c r="B1547" s="0" t="s">
-        <x:v>3080</x:v>
+        <x:v>3073</x:v>
       </x:c>
     </x:row>
     <x:row r="1548" spans="1:2">
       <x:c r="A1548" s="0" t="s">
-        <x:v>3081</x:v>
+        <x:v>3074</x:v>
       </x:c>
       <x:c r="B1548" s="0" t="s">
-        <x:v>3082</x:v>
+        <x:v>3075</x:v>
       </x:c>
     </x:row>
     <x:row r="1549" spans="1:2">
       <x:c r="A1549" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3076</x:v>
       </x:c>
       <x:c r="B1549" s="0" t="s">
-        <x:v>3084</x:v>
+        <x:v>3077</x:v>
       </x:c>
     </x:row>
     <x:row r="1550" spans="1:2">
       <x:c r="A1550" s="0" t="s">
-        <x:v>3085</x:v>
+        <x:v>3078</x:v>
       </x:c>
       <x:c r="B1550" s="0" t="s">
-        <x:v>3086</x:v>
+        <x:v>3079</x:v>
       </x:c>
     </x:row>
     <x:row r="1551" spans="1:2">
       <x:c r="A1551" s="0" t="s">
-        <x:v>3087</x:v>
+        <x:v>3080</x:v>
       </x:c>
       <x:c r="B1551" s="0" t="s">
-        <x:v>3088</x:v>
+        <x:v>3081</x:v>
       </x:c>
     </x:row>
     <x:row r="1552" spans="1:2">
       <x:c r="A1552" s="0" t="s">
-        <x:v>3089</x:v>
+        <x:v>3082</x:v>
       </x:c>
       <x:c r="B1552" s="0" t="s">
-        <x:v>3090</x:v>
+        <x:v>3083</x:v>
       </x:c>
     </x:row>
     <x:row r="1553" spans="1:2">
       <x:c r="A1553" s="0" t="s">
-        <x:v>3091</x:v>
+        <x:v>3084</x:v>
       </x:c>
       <x:c r="B1553" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3085</x:v>
       </x:c>
     </x:row>
     <x:row r="1554" spans="1:2">
       <x:c r="A1554" s="0" t="s">
-        <x:v>3093</x:v>
+        <x:v>3086</x:v>
       </x:c>
       <x:c r="B1554" s="0" t="s">
-        <x:v>3094</x:v>
+        <x:v>3087</x:v>
       </x:c>
     </x:row>
     <x:row r="1555" spans="1:2">
       <x:c r="A1555" s="0" t="s">
-        <x:v>3095</x:v>
+        <x:v>3088</x:v>
       </x:c>
       <x:c r="B1555" s="0" t="s">
-        <x:v>3096</x:v>
+        <x:v>3089</x:v>
       </x:c>
     </x:row>
     <x:row r="1556" spans="1:2">
       <x:c r="A1556" s="0" t="s">
-        <x:v>3097</x:v>
+        <x:v>3090</x:v>
       </x:c>
       <x:c r="B1556" s="0" t="s">
-        <x:v>3098</x:v>
+        <x:v>3091</x:v>
       </x:c>
     </x:row>
     <x:row r="1557" spans="1:2">
       <x:c r="A1557" s="0" t="s">
-        <x:v>3099</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="B1557" s="0" t="s">
-        <x:v>3100</x:v>
+        <x:v>3093</x:v>
       </x:c>
     </x:row>
     <x:row r="1558" spans="1:2">
       <x:c r="A1558" s="0" t="s">
-        <x:v>3101</x:v>
+        <x:v>3094</x:v>
       </x:c>
       <x:c r="B1558" s="0" t="s">
-        <x:v>3102</x:v>
+        <x:v>3095</x:v>
       </x:c>
     </x:row>
     <x:row r="1559" spans="1:2">
       <x:c r="A1559" s="0" t="s">
-        <x:v>3103</x:v>
+        <x:v>3096</x:v>
       </x:c>
       <x:c r="B1559" s="0" t="s">
-        <x:v>3104</x:v>
+        <x:v>3097</x:v>
       </x:c>
     </x:row>
     <x:row r="1560" spans="1:2">
       <x:c r="A1560" s="0" t="s">
-        <x:v>3105</x:v>
+        <x:v>3098</x:v>
       </x:c>
       <x:c r="B1560" s="0" t="s">
-        <x:v>3106</x:v>
+        <x:v>3099</x:v>
       </x:c>
     </x:row>
     <x:row r="1561" spans="1:2">
       <x:c r="A1561" s="0" t="s">
-        <x:v>3107</x:v>
+        <x:v>3100</x:v>
       </x:c>
       <x:c r="B1561" s="0" t="s">
-        <x:v>3108</x:v>
+        <x:v>3101</x:v>
       </x:c>
     </x:row>
     <x:row r="1562" spans="1:2">
       <x:c r="A1562" s="0" t="s">
-        <x:v>3109</x:v>
+        <x:v>3102</x:v>
       </x:c>
       <x:c r="B1562" s="0" t="s">
-        <x:v>3110</x:v>
+        <x:v>3103</x:v>
       </x:c>
     </x:row>
     <x:row r="1563" spans="1:2">
       <x:c r="A1563" s="0" t="s">
-        <x:v>3111</x:v>
+        <x:v>3104</x:v>
       </x:c>
       <x:c r="B1563" s="0" t="s">
-        <x:v>3112</x:v>
+        <x:v>3105</x:v>
       </x:c>
     </x:row>
     <x:row r="1564" spans="1:2">
       <x:c r="A1564" s="0" t="s">
-        <x:v>3113</x:v>
+        <x:v>3106</x:v>
       </x:c>
       <x:c r="B1564" s="0" t="s">
-        <x:v>3114</x:v>
+        <x:v>3107</x:v>
       </x:c>
     </x:row>
     <x:row r="1565" spans="1:2">
       <x:c r="A1565" s="0" t="s">
-        <x:v>3115</x:v>
+        <x:v>3108</x:v>
       </x:c>
       <x:c r="B1565" s="0" t="s">
-        <x:v>3116</x:v>
+        <x:v>3109</x:v>
       </x:c>
     </x:row>
     <x:row r="1566" spans="1:2">
       <x:c r="A1566" s="0" t="s">
-        <x:v>3117</x:v>
+        <x:v>3110</x:v>
       </x:c>
       <x:c r="B1566" s="0" t="s">
-        <x:v>3118</x:v>
+        <x:v>3111</x:v>
       </x:c>
     </x:row>
     <x:row r="1567" spans="1:2">
       <x:c r="A1567" s="0" t="s">
-        <x:v>3119</x:v>
+        <x:v>3112</x:v>
       </x:c>
       <x:c r="B1567" s="0" t="s">
-        <x:v>3120</x:v>
+        <x:v>3113</x:v>
       </x:c>
     </x:row>
     <x:row r="1568" spans="1:2">
       <x:c r="A1568" s="0" t="s">
-        <x:v>3121</x:v>
+        <x:v>3114</x:v>
       </x:c>
       <x:c r="B1568" s="0" t="s">
-        <x:v>3122</x:v>
+        <x:v>3115</x:v>
       </x:c>
     </x:row>
     <x:row r="1569" spans="1:2">
       <x:c r="A1569" s="0" t="s">
-        <x:v>3123</x:v>
+        <x:v>3116</x:v>
       </x:c>
       <x:c r="B1569" s="0" t="s">
-        <x:v>3124</x:v>
+        <x:v>3117</x:v>
       </x:c>
     </x:row>
     <x:row r="1570" spans="1:2">
       <x:c r="A1570" s="0" t="s">
-        <x:v>3125</x:v>
+        <x:v>3118</x:v>
       </x:c>
       <x:c r="B1570" s="0" t="s">
-        <x:v>3126</x:v>
+        <x:v>3119</x:v>
       </x:c>
     </x:row>
     <x:row r="1571" spans="1:2">
       <x:c r="A1571" s="0" t="s">
-        <x:v>3127</x:v>
+        <x:v>3120</x:v>
       </x:c>
       <x:c r="B1571" s="0" t="s">
-        <x:v>3128</x:v>
+        <x:v>3121</x:v>
       </x:c>
     </x:row>
     <x:row r="1572" spans="1:2">
       <x:c r="A1572" s="0" t="s">
-        <x:v>3129</x:v>
+        <x:v>3122</x:v>
       </x:c>
       <x:c r="B1572" s="0" t="s">
-        <x:v>3130</x:v>
+        <x:v>3123</x:v>
       </x:c>
     </x:row>
     <x:row r="1573" spans="1:2">
       <x:c r="A1573" s="0" t="s">
-        <x:v>3131</x:v>
+        <x:v>3124</x:v>
       </x:c>
       <x:c r="B1573" s="0" t="s">
-        <x:v>3132</x:v>
+        <x:v>3125</x:v>
       </x:c>
     </x:row>
     <x:row r="1574" spans="1:2">
       <x:c r="A1574" s="0" t="s">
-        <x:v>3133</x:v>
+        <x:v>3126</x:v>
       </x:c>
       <x:c r="B1574" s="0" t="s">
-        <x:v>3134</x:v>
+        <x:v>3127</x:v>
       </x:c>
     </x:row>
     <x:row r="1575" spans="1:2">
       <x:c r="A1575" s="0" t="s">
-        <x:v>3135</x:v>
+        <x:v>3128</x:v>
       </x:c>
       <x:c r="B1575" s="0" t="s">
-        <x:v>3136</x:v>
+        <x:v>3129</x:v>
       </x:c>
     </x:row>
     <x:row r="1576" spans="1:2">
       <x:c r="A1576" s="0" t="s">
-        <x:v>3137</x:v>
+        <x:v>3130</x:v>
       </x:c>
       <x:c r="B1576" s="0" t="s">
-        <x:v>3138</x:v>
+        <x:v>3131</x:v>
       </x:c>
     </x:row>
     <x:row r="1577" spans="1:2">
       <x:c r="A1577" s="0" t="s">
-        <x:v>3139</x:v>
+        <x:v>3132</x:v>
       </x:c>
       <x:c r="B1577" s="0" t="s">
-        <x:v>3140</x:v>
+        <x:v>3133</x:v>
       </x:c>
     </x:row>
     <x:row r="1578" spans="1:2">
       <x:c r="A1578" s="0" t="s">
-        <x:v>3141</x:v>
+        <x:v>3134</x:v>
       </x:c>
       <x:c r="B1578" s="0" t="s">
-        <x:v>3142</x:v>
+        <x:v>3135</x:v>
       </x:c>
     </x:row>
     <x:row r="1579" spans="1:2">
       <x:c r="A1579" s="0" t="s">
-        <x:v>3143</x:v>
+        <x:v>3136</x:v>
       </x:c>
       <x:c r="B1579" s="0" t="s">
-        <x:v>3144</x:v>
+        <x:v>3137</x:v>
       </x:c>
     </x:row>
     <x:row r="1580" spans="1:2">
       <x:c r="A1580" s="0" t="s">
-        <x:v>3145</x:v>
+        <x:v>3138</x:v>
       </x:c>
       <x:c r="B1580" s="0" t="s">
-        <x:v>3146</x:v>
+        <x:v>3139</x:v>
       </x:c>
     </x:row>
     <x:row r="1581" spans="1:2">
       <x:c r="A1581" s="0" t="s">
-        <x:v>3147</x:v>
+        <x:v>3140</x:v>
       </x:c>
       <x:c r="B1581" s="0" t="s">
-        <x:v>3148</x:v>
+        <x:v>3141</x:v>
       </x:c>
     </x:row>
     <x:row r="1582" spans="1:2">
       <x:c r="A1582" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3142</x:v>
       </x:c>
       <x:c r="B1582" s="0" t="s">
-        <x:v>3150</x:v>
+        <x:v>3143</x:v>
       </x:c>
     </x:row>
     <x:row r="1583" spans="1:2">
       <x:c r="A1583" s="0" t="s">
-        <x:v>3151</x:v>
+        <x:v>3144</x:v>
       </x:c>
       <x:c r="B1583" s="0" t="s">
-        <x:v>3152</x:v>
+        <x:v>3145</x:v>
       </x:c>
     </x:row>
     <x:row r="1584" spans="1:2">
       <x:c r="A1584" s="0" t="s">
-        <x:v>3153</x:v>
+        <x:v>3146</x:v>
       </x:c>
       <x:c r="B1584" s="0" t="s">
-        <x:v>3154</x:v>
+        <x:v>3147</x:v>
       </x:c>
     </x:row>
     <x:row r="1585" spans="1:2">
       <x:c r="A1585" s="0" t="s">
-        <x:v>3155</x:v>
+        <x:v>3148</x:v>
       </x:c>
       <x:c r="B1585" s="0" t="s">
-        <x:v>3156</x:v>
+        <x:v>3149</x:v>
       </x:c>
     </x:row>
     <x:row r="1586" spans="1:2">
       <x:c r="A1586" s="0" t="s">
-        <x:v>3157</x:v>
+        <x:v>3150</x:v>
       </x:c>
       <x:c r="B1586" s="0" t="s">
-        <x:v>3158</x:v>
+        <x:v>3151</x:v>
       </x:c>
     </x:row>
     <x:row r="1587" spans="1:2">
       <x:c r="A1587" s="0" t="s">
-        <x:v>3159</x:v>
+        <x:v>3152</x:v>
       </x:c>
       <x:c r="B1587" s="0" t="s">
-        <x:v>3160</x:v>
+        <x:v>3153</x:v>
       </x:c>
     </x:row>
     <x:row r="1588" spans="1:2">
       <x:c r="A1588" s="0" t="s">
-        <x:v>3161</x:v>
+        <x:v>3154</x:v>
       </x:c>
       <x:c r="B1588" s="0" t="s">
-        <x:v>3162</x:v>
+        <x:v>3155</x:v>
       </x:c>
     </x:row>
     <x:row r="1589" spans="1:2">
       <x:c r="A1589" s="0" t="s">
-        <x:v>3163</x:v>
+        <x:v>3156</x:v>
       </x:c>
       <x:c r="B1589" s="0" t="s">
-        <x:v>3164</x:v>
+        <x:v>3157</x:v>
       </x:c>
     </x:row>
     <x:row r="1590" spans="1:2">
       <x:c r="A1590" s="0" t="s">
-        <x:v>3165</x:v>
+        <x:v>3158</x:v>
       </x:c>
       <x:c r="B1590" s="0" t="s">
-        <x:v>3166</x:v>
+        <x:v>3159</x:v>
       </x:c>
     </x:row>
     <x:row r="1591" spans="1:2">
       <x:c r="A1591" s="0" t="s">
-        <x:v>3167</x:v>
+        <x:v>3160</x:v>
       </x:c>
       <x:c r="B1591" s="0" t="s">
-        <x:v>3168</x:v>
+        <x:v>3161</x:v>
       </x:c>
     </x:row>
     <x:row r="1592" spans="1:2">
       <x:c r="A1592" s="0" t="s">
-        <x:v>3169</x:v>
+        <x:v>3162</x:v>
       </x:c>
       <x:c r="B1592" s="0" t="s">
-        <x:v>3170</x:v>
+        <x:v>3163</x:v>
       </x:c>
     </x:row>
     <x:row r="1593" spans="1:2">
       <x:c r="A1593" s="0" t="s">
-        <x:v>3171</x:v>
+        <x:v>3164</x:v>
       </x:c>
       <x:c r="B1593" s="0" t="s">
-        <x:v>3172</x:v>
+        <x:v>3165</x:v>
       </x:c>
     </x:row>
     <x:row r="1594" spans="1:2">
       <x:c r="A1594" s="0" t="s">
-        <x:v>3173</x:v>
+        <x:v>3166</x:v>
       </x:c>
       <x:c r="B1594" s="0" t="s">
-        <x:v>3174</x:v>
+        <x:v>3167</x:v>
       </x:c>
     </x:row>
     <x:row r="1595" spans="1:2">
       <x:c r="A1595" s="0" t="s">
-        <x:v>3175</x:v>
+        <x:v>3168</x:v>
       </x:c>
       <x:c r="B1595" s="0" t="s">
-        <x:v>3176</x:v>
+        <x:v>3169</x:v>
       </x:c>
     </x:row>
     <x:row r="1596" spans="1:2">
       <x:c r="A1596" s="0" t="s">
-        <x:v>3177</x:v>
+        <x:v>3170</x:v>
       </x:c>
       <x:c r="B1596" s="0" t="s">
-        <x:v>3178</x:v>
+        <x:v>3171</x:v>
       </x:c>
     </x:row>
     <x:row r="1597" spans="1:2">
       <x:c r="A1597" s="0" t="s">
-        <x:v>3179</x:v>
+        <x:v>3172</x:v>
       </x:c>
       <x:c r="B1597" s="0" t="s">
-        <x:v>3180</x:v>
+        <x:v>3173</x:v>
       </x:c>
     </x:row>
     <x:row r="1598" spans="1:2">
       <x:c r="A1598" s="0" t="s">
-        <x:v>3181</x:v>
+        <x:v>3174</x:v>
       </x:c>
       <x:c r="B1598" s="0" t="s">
-        <x:v>3182</x:v>
+        <x:v>3175</x:v>
       </x:c>
     </x:row>
     <x:row r="1599" spans="1:2">
       <x:c r="A1599" s="0" t="s">
-        <x:v>3183</x:v>
+        <x:v>3176</x:v>
       </x:c>
       <x:c r="B1599" s="0" t="s">
-        <x:v>3184</x:v>
+        <x:v>3177</x:v>
       </x:c>
     </x:row>
     <x:row r="1600" spans="1:2">
       <x:c r="A1600" s="0" t="s">
-        <x:v>3185</x:v>
+        <x:v>3178</x:v>
       </x:c>
       <x:c r="B1600" s="0" t="s">
-        <x:v>3186</x:v>
+        <x:v>3179</x:v>
       </x:c>
     </x:row>
     <x:row r="1601" spans="1:2">
       <x:c r="A1601" s="0" t="s">
-        <x:v>3187</x:v>
+        <x:v>3180</x:v>
       </x:c>
       <x:c r="B1601" s="0" t="s">
-        <x:v>3188</x:v>
+        <x:v>3181</x:v>
       </x:c>
     </x:row>
     <x:row r="1602" spans="1:2">
       <x:c r="A1602" s="0" t="s">
-        <x:v>3189</x:v>
+        <x:v>3182</x:v>
       </x:c>
       <x:c r="B1602" s="0" t="s">
-        <x:v>3190</x:v>
+        <x:v>3183</x:v>
       </x:c>
     </x:row>
     <x:row r="1603" spans="1:2">
       <x:c r="A1603" s="0" t="s">
-        <x:v>3191</x:v>
+        <x:v>3184</x:v>
       </x:c>
       <x:c r="B1603" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3185</x:v>
       </x:c>
     </x:row>
     <x:row r="1604" spans="1:2">
       <x:c r="A1604" s="0" t="s">
-        <x:v>3193</x:v>
+        <x:v>3186</x:v>
       </x:c>
       <x:c r="B1604" s="0" t="s">
-        <x:v>3194</x:v>
+        <x:v>3187</x:v>
       </x:c>
     </x:row>
     <x:row r="1605" spans="1:2">
       <x:c r="A1605" s="0" t="s">
-        <x:v>3195</x:v>
+        <x:v>3188</x:v>
       </x:c>
       <x:c r="B1605" s="0" t="s">
-        <x:v>3196</x:v>
+        <x:v>3189</x:v>
       </x:c>
     </x:row>
     <x:row r="1606" spans="1:2">
       <x:c r="A1606" s="0" t="s">
-        <x:v>3197</x:v>
+        <x:v>3190</x:v>
       </x:c>
       <x:c r="B1606" s="0" t="s">
-        <x:v>3198</x:v>
+        <x:v>3191</x:v>
       </x:c>
     </x:row>
     <x:row r="1607" spans="1:2">
       <x:c r="A1607" s="0" t="s">
-        <x:v>3199</x:v>
+        <x:v>3192</x:v>
       </x:c>
       <x:c r="B1607" s="0" t="s">
-        <x:v>3200</x:v>
+        <x:v>3193</x:v>
       </x:c>
     </x:row>
     <x:row r="1608" spans="1:2">
       <x:c r="A1608" s="0" t="s">
-        <x:v>3201</x:v>
+        <x:v>3194</x:v>
       </x:c>
       <x:c r="B1608" s="0" t="s">
-        <x:v>3202</x:v>
+        <x:v>3195</x:v>
       </x:c>
     </x:row>
     <x:row r="1609" spans="1:2">
       <x:c r="A1609" s="0" t="s">
-        <x:v>3203</x:v>
+        <x:v>3196</x:v>
       </x:c>
       <x:c r="B1609" s="0" t="s">
-        <x:v>3204</x:v>
+        <x:v>3197</x:v>
       </x:c>
     </x:row>
     <x:row r="1610" spans="1:2">
       <x:c r="A1610" s="0" t="s">
-        <x:v>3205</x:v>
+        <x:v>3198</x:v>
       </x:c>
       <x:c r="B1610" s="0" t="s">
-        <x:v>3206</x:v>
+        <x:v>3199</x:v>
       </x:c>
     </x:row>
     <x:row r="1611" spans="1:2">
       <x:c r="A1611" s="0" t="s">
-        <x:v>3207</x:v>
+        <x:v>3200</x:v>
       </x:c>
       <x:c r="B1611" s="0" t="s">
-        <x:v>3208</x:v>
+        <x:v>3201</x:v>
       </x:c>
     </x:row>
     <x:row r="1612" spans="1:2">
       <x:c r="A1612" s="0" t="s">
-        <x:v>3209</x:v>
+        <x:v>3202</x:v>
       </x:c>
       <x:c r="B1612" s="0" t="s">
-        <x:v>3210</x:v>
+        <x:v>3203</x:v>
       </x:c>
     </x:row>
     <x:row r="1613" spans="1:2">
       <x:c r="A1613" s="0" t="s">
-        <x:v>3211</x:v>
+        <x:v>3204</x:v>
       </x:c>
       <x:c r="B1613" s="0" t="s">
-        <x:v>3212</x:v>
+        <x:v>3205</x:v>
       </x:c>
     </x:row>
     <x:row r="1614" spans="1:2">
       <x:c r="A1614" s="0" t="s">
-        <x:v>3213</x:v>
+        <x:v>3206</x:v>
       </x:c>
       <x:c r="B1614" s="0" t="s">
-        <x:v>3214</x:v>
+        <x:v>3207</x:v>
       </x:c>
     </x:row>
     <x:row r="1615" spans="1:2">
       <x:c r="A1615" s="0" t="s">
-        <x:v>3215</x:v>
+        <x:v>3208</x:v>
       </x:c>
       <x:c r="B1615" s="0" t="s">
-        <x:v>3216</x:v>
+        <x:v>3209</x:v>
       </x:c>
     </x:row>
     <x:row r="1616" spans="1:2">
       <x:c r="A1616" s="0" t="s">
-        <x:v>3217</x:v>
+        <x:v>3210</x:v>
       </x:c>
       <x:c r="B1616" s="0" t="s">
-        <x:v>3218</x:v>
+        <x:v>3211</x:v>
       </x:c>
     </x:row>
     <x:row r="1617" spans="1:2">
       <x:c r="A1617" s="0" t="s">
-        <x:v>3219</x:v>
+        <x:v>3212</x:v>
       </x:c>
       <x:c r="B1617" s="0" t="s">
-        <x:v>3220</x:v>
+        <x:v>3213</x:v>
       </x:c>
     </x:row>
     <x:row r="1618" spans="1:2">
       <x:c r="A1618" s="0" t="s">
-        <x:v>3221</x:v>
+        <x:v>3214</x:v>
       </x:c>
       <x:c r="B1618" s="0" t="s">
-        <x:v>3222</x:v>
+        <x:v>3215</x:v>
       </x:c>
     </x:row>
     <x:row r="1619" spans="1:2">
       <x:c r="A1619" s="0" t="s">
-        <x:v>3223</x:v>
+        <x:v>3216</x:v>
       </x:c>
       <x:c r="B1619" s="0" t="s">
-        <x:v>3224</x:v>
+        <x:v>3217</x:v>
       </x:c>
     </x:row>
     <x:row r="1620" spans="1:2">
       <x:c r="A1620" s="0" t="s">
-        <x:v>3225</x:v>
+        <x:v>3218</x:v>
       </x:c>
       <x:c r="B1620" s="0" t="s">
-        <x:v>3226</x:v>
+        <x:v>3219</x:v>
       </x:c>
     </x:row>
     <x:row r="1621" spans="1:2">
       <x:c r="A1621" s="0" t="s">
-        <x:v>3227</x:v>
+        <x:v>3220</x:v>
       </x:c>
       <x:c r="B1621" s="0" t="s">
-        <x:v>3228</x:v>
+        <x:v>3221</x:v>
       </x:c>
     </x:row>
     <x:row r="1622" spans="1:2">
       <x:c r="A1622" s="0" t="s">
-        <x:v>3229</x:v>
+        <x:v>3222</x:v>
       </x:c>
       <x:c r="B1622" s="0" t="s">
-        <x:v>3230</x:v>
+        <x:v>3223</x:v>
       </x:c>
     </x:row>
     <x:row r="1623" spans="1:2">
       <x:c r="A1623" s="0" t="s">
-        <x:v>3231</x:v>
+        <x:v>3224</x:v>
       </x:c>
       <x:c r="B1623" s="0" t="s">
-        <x:v>3232</x:v>
+        <x:v>3225</x:v>
       </x:c>
     </x:row>
     <x:row r="1624" spans="1:2">
       <x:c r="A1624" s="0" t="s">
-        <x:v>3233</x:v>
+        <x:v>3226</x:v>
       </x:c>
       <x:c r="B1624" s="0" t="s">
-        <x:v>3234</x:v>
+        <x:v>3227</x:v>
       </x:c>
     </x:row>
     <x:row r="1625" spans="1:2">
       <x:c r="A1625" s="0" t="s">
-        <x:v>3235</x:v>
+        <x:v>3228</x:v>
       </x:c>
       <x:c r="B1625" s="0" t="s">
-        <x:v>3236</x:v>
+        <x:v>3229</x:v>
       </x:c>
     </x:row>
     <x:row r="1626" spans="1:2">
       <x:c r="A1626" s="0" t="s">
-        <x:v>3237</x:v>
+        <x:v>3230</x:v>
       </x:c>
       <x:c r="B1626" s="0" t="s">
-        <x:v>3238</x:v>
+        <x:v>3231</x:v>
       </x:c>
     </x:row>
     <x:row r="1627" spans="1:2">
       <x:c r="A1627" s="0" t="s">
-        <x:v>3239</x:v>
+        <x:v>3232</x:v>
       </x:c>
       <x:c r="B1627" s="0" t="s">
-        <x:v>3240</x:v>
+        <x:v>3233</x:v>
       </x:c>
     </x:row>
     <x:row r="1628" spans="1:2">
       <x:c r="A1628" s="0" t="s">
-        <x:v>3241</x:v>
+        <x:v>3234</x:v>
       </x:c>
       <x:c r="B1628" s="0" t="s">
-        <x:v>3242</x:v>
+        <x:v>3235</x:v>
       </x:c>
     </x:row>
     <x:row r="1629" spans="1:2">
       <x:c r="A1629" s="0" t="s">
-        <x:v>3243</x:v>
+        <x:v>3236</x:v>
       </x:c>
       <x:c r="B1629" s="0" t="s">
-        <x:v>3244</x:v>
+        <x:v>3237</x:v>
       </x:c>
     </x:row>
     <x:row r="1630" spans="1:2">
       <x:c r="A1630" s="0" t="s">
-        <x:v>3245</x:v>
+        <x:v>3238</x:v>
       </x:c>
       <x:c r="B1630" s="0" t="s">
-        <x:v>3246</x:v>
+        <x:v>3239</x:v>
       </x:c>
     </x:row>
     <x:row r="1631" spans="1:2">
       <x:c r="A1631" s="0" t="s">
-        <x:v>3247</x:v>
+        <x:v>3240</x:v>
       </x:c>
       <x:c r="B1631" s="0" t="s">
-        <x:v>3248</x:v>
+        <x:v>3241</x:v>
       </x:c>
     </x:row>
     <x:row r="1632" spans="1:2">
       <x:c r="A1632" s="0" t="s">
-        <x:v>3249</x:v>
+        <x:v>3242</x:v>
       </x:c>
       <x:c r="B1632" s="0" t="s">
-        <x:v>3250</x:v>
+        <x:v>3243</x:v>
       </x:c>
     </x:row>
     <x:row r="1633" spans="1:2">
       <x:c r="A1633" s="0" t="s">
-        <x:v>3251</x:v>
+        <x:v>3244</x:v>
       </x:c>
       <x:c r="B1633" s="0" t="s">
-        <x:v>3252</x:v>
+        <x:v>3245</x:v>
       </x:c>
     </x:row>
     <x:row r="1634" spans="1:2">
       <x:c r="A1634" s="0" t="s">
-        <x:v>3253</x:v>
+        <x:v>3246</x:v>
       </x:c>
       <x:c r="B1634" s="0" t="s">
-        <x:v>3254</x:v>
+        <x:v>3247</x:v>
       </x:c>
     </x:row>
     <x:row r="1635" spans="1:2">
       <x:c r="A1635" s="0" t="s">
-        <x:v>3255</x:v>
+        <x:v>3248</x:v>
       </x:c>
       <x:c r="B1635" s="0" t="s">
-        <x:v>3256</x:v>
+        <x:v>3249</x:v>
       </x:c>
     </x:row>
     <x:row r="1636" spans="1:2">
       <x:c r="A1636" s="0" t="s">
-        <x:v>3257</x:v>
+        <x:v>3250</x:v>
       </x:c>
       <x:c r="B1636" s="0" t="s">
-        <x:v>3258</x:v>
+        <x:v>3251</x:v>
       </x:c>
     </x:row>
     <x:row r="1637" spans="1:2">
       <x:c r="A1637" s="0" t="s">
-        <x:v>3259</x:v>
+        <x:v>3252</x:v>
       </x:c>
       <x:c r="B1637" s="0" t="s">
-        <x:v>3260</x:v>
+        <x:v>3253</x:v>
       </x:c>
     </x:row>
     <x:row r="1638" spans="1:2">
       <x:c r="A1638" s="0" t="s">
-        <x:v>3261</x:v>
+        <x:v>3254</x:v>
       </x:c>
       <x:c r="B1638" s="0" t="s">
-        <x:v>3262</x:v>
+        <x:v>3255</x:v>
       </x:c>
     </x:row>
     <x:row r="1639" spans="1:2">
       <x:c r="A1639" s="0" t="s">
-        <x:v>3263</x:v>
+        <x:v>3256</x:v>
       </x:c>
       <x:c r="B1639" s="0" t="s">
-        <x:v>3264</x:v>
+        <x:v>3257</x:v>
       </x:c>
     </x:row>
     <x:row r="1640" spans="1:2">
       <x:c r="A1640" s="0" t="s">
-        <x:v>3265</x:v>
+        <x:v>3258</x:v>
       </x:c>
       <x:c r="B1640" s="0" t="s">
-        <x:v>3266</x:v>
+        <x:v>3259</x:v>
       </x:c>
     </x:row>
     <x:row r="1641" spans="1:2">
       <x:c r="A1641" s="0" t="s">
+        <x:v>3260</x:v>
+      </x:c>
+      <x:c r="B1641" s="0" t="s">
+        <x:v>3261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1642" spans="1:2">
+      <x:c r="A1642" s="0" t="s">
+        <x:v>3262</x:v>
+      </x:c>
+      <x:c r="B1642" s="0" t="s">
+        <x:v>3263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1643" spans="1:2">
+      <x:c r="A1643" s="0" t="s">
+        <x:v>3264</x:v>
+      </x:c>
+      <x:c r="B1643" s="0" t="s">
+        <x:v>3265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1644" spans="1:2">
+      <x:c r="A1644" s="0" t="s">
+        <x:v>3266</x:v>
+      </x:c>
+      <x:c r="B1644" s="0" t="s">
         <x:v>3267</x:v>
       </x:c>
-      <x:c r="B1641" s="0" t="s">
+    </x:row>
+    <x:row r="1645" spans="1:2">
+      <x:c r="A1645" s="0" t="s">
         <x:v>3268</x:v>
+      </x:c>
+      <x:c r="B1645" s="0" t="s">
+        <x:v>3269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1646" spans="1:2">
+      <x:c r="A1646" s="0" t="s">
+        <x:v>3270</x:v>
+      </x:c>
+      <x:c r="B1646" s="0" t="s">
+        <x:v>3271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1647" spans="1:2">
+      <x:c r="A1647" s="0" t="s">
+        <x:v>3272</x:v>
+      </x:c>
+      <x:c r="B1647" s="0" t="s">
+        <x:v>3273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1648" spans="1:2">
+      <x:c r="A1648" s="0" t="s">
+        <x:v>3274</x:v>
+      </x:c>
+      <x:c r="B1648" s="0" t="s">
+        <x:v>3275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1649" spans="1:2">
+      <x:c r="A1649" s="0" t="s">
+        <x:v>3276</x:v>
+      </x:c>
+      <x:c r="B1649" s="0" t="s">
+        <x:v>3277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1650" spans="1:2">
+      <x:c r="A1650" s="0" t="s">
+        <x:v>3278</x:v>
+      </x:c>
+      <x:c r="B1650" s="0" t="s">
+        <x:v>3279</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1651" spans="1:2">
+      <x:c r="A1651" s="0" t="s">
+        <x:v>3280</x:v>
+      </x:c>
+      <x:c r="B1651" s="0" t="s">
+        <x:v>3281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1652" spans="1:2">
+      <x:c r="A1652" s="0" t="s">
+        <x:v>3282</x:v>
+      </x:c>
+      <x:c r="B1652" s="0" t="s">
+        <x:v>3283</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>