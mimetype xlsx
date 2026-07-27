--- v2 (2026-07-05)
+++ v3 (2026-07-27)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c27edd7bc364a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff44e64b2b8d4bd6a674e7b976f1b607.psmdcp" Id="R89e86db96e87489f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa7bafe882ee4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4e94ad3803341e197af8dd7c9666b8d.psmdcp" Id="R1d40d7bc2f7046cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Operatorlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3284" uniqueCount="3284">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3304" uniqueCount="3304">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>DE NOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Northeimer Sport und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EPS</x:t>
   </x:si>
   <x:si>
     <x:t>"ISATT innovatives Steuerungs- und Automatisierungstechnik Team GmbH"</x:t>
   </x:si>
   <x:si>
     <x:t>DE CLA</x:t>
   </x:si>
   <x:si>
     <x:t>"Liebevoll!" in der Auermühle GmbH</x:t>
   </x:si>
   <x:si>
@@ -1007,50 +1007,56 @@
   <x:si>
     <x:t>DE BKP</x:t>
   </x:si>
   <x:si>
     <x:t>Berliner Stadtwerke KommunalPartner GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BVB</x:t>
   </x:si>
   <x:si>
     <x:t>Berliner Volksbank eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE UBE</x:t>
   </x:si>
   <x:si>
     <x:t>Berner Elektrotechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 995</x:t>
   </x:si>
   <x:si>
     <x:t>Bertram GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berufsgenossenschaft Energie Textil Elektro Medienerzeugnisse</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE BES</x:t>
   </x:si>
   <x:si>
     <x:t>BES - Badische Energie-Servicegesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BBB</x:t>
   </x:si>
   <x:si>
     <x:t>Beteiligungs- und Betriebsgesellschaft Bautzen mbH (BBB)</x:t>
   </x:si>
   <x:si>
     <x:t>DE BHJ</x:t>
   </x:si>
   <x:si>
     <x:t>Betriebsholding Familie Jepsen eGbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEU</x:t>
   </x:si>
   <x:si>
     <x:t>BEU GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEW</x:t>
@@ -1427,50 +1433,56 @@
   <x:si>
     <x:t>Chargemaker GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CM2</x:t>
   </x:si>
   <x:si>
     <x:t>DE CPI</x:t>
   </x:si>
   <x:si>
     <x:t>ChargePoint Germany GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CHU</x:t>
   </x:si>
   <x:si>
     <x:t>CHARGEUNITY GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CHX</x:t>
   </x:si>
   <x:si>
     <x:t>ChargeX GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE CHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charging+ GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE CHA</x:t>
   </x:si>
   <x:si>
     <x:t>Chargit B.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE CSG</x:t>
   </x:si>
   <x:si>
     <x:t>Chemnitzer Siedlungsgemeinschaft eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE CBC</x:t>
   </x:si>
   <x:si>
     <x:t>Christian Böwing</x:t>
   </x:si>
   <x:si>
     <x:t>DE SH2</x:t>
   </x:si>
   <x:si>
     <x:t>Christine Schäfer</x:t>
   </x:si>
   <x:si>
     <x:t>DE CKE</x:t>
@@ -1565,50 +1577,56 @@
   <x:si>
     <x:t>Cross Market Places GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CTM</x:t>
   </x:si>
   <x:si>
     <x:t>CT Mineralöle GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CUB</x:t>
   </x:si>
   <x:si>
     <x:t>Cubos Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CO1</x:t>
   </x:si>
   <x:si>
     <x:t>DE CUL</x:t>
   </x:si>
   <x:si>
     <x:t>Culinarium GbR</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ECU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Curious Mobility GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE CUT</x:t>
   </x:si>
   <x:si>
     <x:t>CUT! Energy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ADA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Czogalla </x:t>
   </x:si>
   <x:si>
     <x:t>DE DAS</x:t>
   </x:si>
   <x:si>
     <x:t>da emobil GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DAD</x:t>
   </x:si>
   <x:si>
     <x:t>DaDaCon GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DBS</x:t>
@@ -2448,50 +2466,56 @@
     <x:t>Energie Waldeck-Frankenberg GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EDS</x:t>
   </x:si>
   <x:si>
     <x:t>Energiedienste der Landeshauptstadt Stuttgart GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ECZ</x:t>
   </x:si>
   <x:si>
     <x:t>Energiegenossenschaft Chemnitz - Zwickau eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EGW</x:t>
   </x:si>
   <x:si>
     <x:t>Energiegenossenschaft für Wittmund eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 000</x:t>
   </x:si>
   <x:si>
     <x:t>Energiegewinner eG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE EKO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energiekonzept Ortenau GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELC</x:t>
   </x:si>
   <x:si>
     <x:t>energielenker service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEM</x:t>
   </x:si>
   <x:si>
     <x:t>energielösung GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ERM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Energieservice Rhein-Main GmbH </x:t>
   </x:si>
   <x:si>
     <x:t>DE RAT</x:t>
   </x:si>
@@ -4173,50 +4197,56 @@
   <x:si>
     <x:t>DE HKT</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel Krone Tübingen Stagl-Schlagenhauff GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE LHW</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel Neuwarft Ketelsen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 232</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel Osterfeld GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HSN</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel Sellhorn Gastronomie GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hotel Terrassenhof GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 010</x:t>
   </x:si>
   <x:si>
     <x:t>HOTEL Waldmühle GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 317</x:t>
   </x:si>
   <x:si>
     <x:t>Hotelbetriebsgesellschaft Zwenkau mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HOZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hotz GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HSO</x:t>
   </x:si>
   <x:si>
     <x:t>HS Projekte &amp; Service Unternehmergesellschaft (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE EHU</x:t>
@@ -5475,56 +5505,50 @@
   <x:si>
     <x:t>morgenEnergie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MOE</x:t>
   </x:si>
   <x:si>
     <x:t>DE MLL</x:t>
   </x:si>
   <x:si>
     <x:t>Mountain Lifestyle GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE MSU</x:t>
   </x:si>
   <x:si>
     <x:t>msu solutions GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWT</x:t>
   </x:si>
   <x:si>
     <x:t>Müller-Mühle GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
-    <x:t>DE MW8</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE MMX</x:t>
   </x:si>
   <x:si>
     <x:t>Mumme Energie GbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE MIV</x:t>
   </x:si>
   <x:si>
     <x:t>Münch Wohnungsverwaltung GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE M30</x:t>
   </x:si>
   <x:si>
     <x:t>Mundt GmbH Hannover</x:t>
   </x:si>
   <x:si>
     <x:t>DE 696</x:t>
   </x:si>
   <x:si>
     <x:t>Mundt GmbH Magdeburg</x:t>
   </x:si>
   <x:si>
     <x:t>DE PME</x:t>
@@ -5904,50 +5928,56 @@
   <x:si>
     <x:t>DE 495</x:t>
   </x:si>
   <x:si>
     <x:t>Paul Schockemöhle Logistics Damme GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PWG</x:t>
   </x:si>
   <x:si>
     <x:t>Paul Witteler GmbH &amp; co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE PBW</x:t>
   </x:si>
   <x:si>
     <x:t>PBW - Parkraumgesellschaft Baden-Württemberg mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PDF</x:t>
   </x:si>
   <x:si>
     <x:t>PDFC Consulting GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE PHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEHA GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE JH4</x:t>
   </x:si>
   <x:si>
     <x:t>Peter &amp; Carl Hans Hansen Baugeschäft Inh. Jan Hansen</x:t>
   </x:si>
   <x:si>
     <x:t>DE 501</x:t>
   </x:si>
   <x:si>
     <x:t>Peter Greven GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE PJE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Peter Jakob </x:t>
   </x:si>
   <x:si>
     <x:t>DE DEI</x:t>
   </x:si>
   <x:si>
     <x:t>PfalzLader GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PWA</x:t>
@@ -6147,50 +6177,56 @@
   <x:si>
     <x:t>DE QPA</x:t>
   </x:si>
   <x:si>
     <x:t>Q-Park Recharge Germany GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 123</x:t>
   </x:si>
   <x:si>
     <x:t>QTRADO GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE QST</x:t>
   </x:si>
   <x:si>
     <x:t>QUINtec Smart Technology GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QU1</x:t>
   </x:si>
   <x:si>
     <x:t>Quooker Deutschland GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE THG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quotlix GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE QWC</x:t>
   </x:si>
   <x:si>
     <x:t>Qwello GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QRM</x:t>
   </x:si>
   <x:si>
     <x:t>Qwello Rhein-Main GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 129</x:t>
   </x:si>
   <x:si>
     <x:t>R &amp; M Beteiligungsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RCP</x:t>
   </x:si>
   <x:si>
     <x:t>Radius Charge Limited</x:t>
   </x:si>
   <x:si>
     <x:t>DE 2CV</x:t>
@@ -6345,50 +6381,56 @@
   <x:si>
     <x:t>DE RWB</x:t>
   </x:si>
   <x:si>
     <x:t>Regionalwerk Bodensee GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE REH</x:t>
   </x:si>
   <x:si>
     <x:t>Rehl Verwaltungs GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RH7</x:t>
   </x:si>
   <x:si>
     <x:t>Reifen Hofmann GmbH &amp; Co KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RBR</x:t>
   </x:si>
   <x:si>
     <x:t>Reinhold Brummel</x:t>
   </x:si>
   <x:si>
+    <x:t>DE GWD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reinhold Kern</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE RLS</x:t>
   </x:si>
   <x:si>
     <x:t>Reload-Solution GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MGS</x:t>
   </x:si>
   <x:si>
     <x:t>RenExpert GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 668</x:t>
   </x:si>
   <x:si>
     <x:t>RENOVA NEW ENERGY TECHNOLOGY (EUROPE) GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 699</x:t>
   </x:si>
   <x:si>
     <x:t>REON Infrastruktur GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 081</x:t>
@@ -6513,50 +6555,56 @@
   <x:si>
     <x:t>DE MPS</x:t>
   </x:si>
   <x:si>
     <x:t>Route220 S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>DE RPA</x:t>
   </x:si>
   <x:si>
     <x:t>RP Automobile GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RRB</x:t>
   </x:si>
   <x:si>
     <x:t>rrbone GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RTB</x:t>
   </x:si>
   <x:si>
     <x:t>RTB GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE RUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rüdinger Spedition GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 747</x:t>
   </x:si>
   <x:si>
     <x:t>Rudolf Winter</x:t>
   </x:si>
   <x:si>
     <x:t>DE RBN</x:t>
   </x:si>
   <x:si>
     <x:t>Ruhrbahn GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RWE</x:t>
   </x:si>
   <x:si>
     <x:t>RWE Power AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SAE</x:t>
   </x:si>
   <x:si>
     <x:t>SachsenEnergie AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 184</x:t>
@@ -6693,50 +6741,56 @@
   <x:si>
     <x:t>DE 177</x:t>
   </x:si>
   <x:si>
     <x:t>Seepark Süsel GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ICK</x:t>
   </x:si>
   <x:si>
     <x:t>Seepark Turmstraße 5 GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SEU</x:t>
   </x:si>
   <x:si>
     <x:t>SE-Gebäudeautomation AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE KBZ</x:t>
   </x:si>
   <x:si>
     <x:t>Sektion Kassel des Deutschen Alpenvereins (DAV) e. V.</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sempt-Elektrizitäts-Werke GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 132</x:t>
   </x:si>
   <x:si>
     <x:t>SemsoTec Engineering Services &amp; Products GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VWZ</x:t>
   </x:si>
   <x:si>
     <x:t>Senger Holstein GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 543</x:t>
   </x:si>
   <x:si>
     <x:t>Senioren-Wohnstift Mozart Betriebsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE S4C</x:t>
   </x:si>
   <x:si>
     <x:t>Service4Charger GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ETA</x:t>
@@ -7272,50 +7326,56 @@
   <x:si>
     <x:t>DE REI</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bad Reichenhall KU</x:t>
   </x:si>
   <x:si>
     <x:t>DE SWS</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bad Säckingen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TOL</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bad Tölz GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SKB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Baiersdorf Kommunalunternehmen, Anstalt des öffentlichen Rechts der Stadt Baiersdorf</x:t>
   </x:si>
   <x:si>
+    <x:t>DE BAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stadtwerke Balingen</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE BEB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bebra GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BIE</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bielefeld Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE SBB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bietigheim-Bissingen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BIN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bingen</x:t>
   </x:si>
   <x:si>
     <x:t>DE SBW</x:t>
@@ -8769,56 +8829,50 @@
   <x:si>
     <x:t>DE STS</x:t>
   </x:si>
   <x:si>
     <x:t>SWARCO Traffic Systems GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 359</x:t>
   </x:si>
   <x:si>
     <x:t>swb Vertrieb Bremen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SBV</x:t>
   </x:si>
   <x:si>
     <x:t>SWBV Versorgungs-GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SWE</x:t>
   </x:si>
   <x:si>
     <x:t>SWE Energie GmbH</x:t>
   </x:si>
   <x:si>
-    <x:t>DE SEV</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE NRW</x:t>
   </x:si>
   <x:si>
     <x:t>SWK Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KLS</x:t>
   </x:si>
   <x:si>
     <x:t>SWK Stadtwerke Kaiserslautern Versorgungs-AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SLB</x:t>
   </x:si>
   <x:si>
     <x:t>SWLB Mobilität GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 927</x:t>
   </x:si>
   <x:si>
     <x:t>SWM Mobilität GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LIS</x:t>
@@ -8872,50 +8926,56 @@
     <x:t>DE 337</x:t>
   </x:si>
   <x:si>
     <x:t>T.W.O. Technische Werke Osning GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TAK</x:t>
   </x:si>
   <x:si>
     <x:t>TAK Renewable Energy UG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE MBT</x:t>
   </x:si>
   <x:si>
     <x:t>Tank &amp; Rast Entwicklungsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TKE</x:t>
   </x:si>
   <x:si>
     <x:t>TankE GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TNK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tankstelle Peter</x:t>
   </x:si>
   <x:si>
     <x:t>DE TTC</x:t>
   </x:si>
   <x:si>
     <x:t>Taubert Consulting GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TCS</x:t>
   </x:si>
   <x:si>
     <x:t>TCS-Tank Card Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TEA</x:t>
   </x:si>
   <x:si>
     <x:t>TEAG Mobil GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TMO</x:t>
   </x:si>
   <x:si>
     <x:t>TEAG Thüringer Energie AG</x:t>
   </x:si>
@@ -9935,52 +9995,52 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1652" totalsRowShown="0">
-  <x:autoFilter ref="A1:B1652"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1662" totalsRowShown="0">
+  <x:autoFilter ref="A1:B1662"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Code"/>
     <x:tableColumn id="2" name="Company"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -10236,51 +10296,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B1652"/>
+  <x:dimension ref="A1:B1662"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -12075,99 +12135,99 @@
       <x:c r="B226" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:2">
       <x:c r="A227" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:2">
       <x:c r="A228" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:2">
       <x:c r="A229" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:2">
       <x:c r="A230" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="B230" s="0" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:2">
       <x:c r="A231" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:2">
       <x:c r="A232" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:2">
       <x:c r="A233" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:2">
       <x:c r="A234" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:2">
       <x:c r="A235" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="B235" s="0" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:2">
       <x:c r="A236" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:2">
       <x:c r="A237" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:2">
       <x:c r="A238" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
@@ -12219,67 +12279,67 @@
       <x:c r="B244" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:2">
       <x:c r="A245" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:2">
       <x:c r="A246" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:2">
       <x:c r="A247" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:2">
       <x:c r="A248" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:2">
       <x:c r="A249" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="B249" s="0" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:2">
       <x:c r="A250" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:2">
       <x:c r="A251" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:2">
       <x:c r="A252" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
@@ -12323,139 +12383,139 @@
       <x:c r="B257" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:2">
       <x:c r="A258" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:2">
       <x:c r="A259" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:2">
       <x:c r="A260" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:2">
       <x:c r="A261" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:2">
       <x:c r="A262" s="0" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="B262" s="0" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:2">
       <x:c r="A263" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:2">
       <x:c r="A264" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:2">
       <x:c r="A265" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:2">
       <x:c r="A266" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:2">
       <x:c r="A267" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:2">
       <x:c r="A268" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:2">
       <x:c r="A269" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:2">
       <x:c r="A270" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:2">
       <x:c r="A271" s="0" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="B271" s="0" t="s">
         <x:v>535</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:2">
       <x:c r="A272" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:2">
       <x:c r="A273" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:2">
       <x:c r="A274" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
@@ -13539,83 +13599,83 @@
       <x:c r="B409" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:2">
       <x:c r="A410" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:2">
       <x:c r="A411" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:2">
       <x:c r="A412" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:2">
       <x:c r="A413" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:2">
       <x:c r="A414" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:2">
       <x:c r="A415" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:2">
       <x:c r="A416" s="0" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="B416" s="0" t="s">
         <x:v>824</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:2">
       <x:c r="A417" s="0" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:2">
       <x:c r="A418" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:2">
       <x:c r="A419" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
@@ -13955,83 +14015,83 @@
       <x:c r="B461" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:2">
       <x:c r="A462" s="0" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:2">
       <x:c r="A463" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:2">
       <x:c r="A464" s="0" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:2">
       <x:c r="A465" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:2">
       <x:c r="A466" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:2">
       <x:c r="A467" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:2">
       <x:c r="A468" s="0" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="B468" s="0" t="s">
         <x:v>927</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>928</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:2">
       <x:c r="A469" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:2">
       <x:c r="A470" s="0" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:2">
       <x:c r="A471" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
@@ -14067,91 +14127,91 @@
       <x:c r="B475" s="0" t="s">
         <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:2">
       <x:c r="A476" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:2">
       <x:c r="A477" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:2">
       <x:c r="A478" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:2">
       <x:c r="A479" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:2">
       <x:c r="A480" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>952</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:2">
       <x:c r="A481" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:2">
       <x:c r="A482" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
         <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:2">
       <x:c r="A483" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:2">
       <x:c r="A484" s="0" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:2">
       <x:c r="A485" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:2">
       <x:c r="A486" s="0" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
@@ -14898,83 +14958,83 @@
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:2">
       <x:c r="A580" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:2">
       <x:c r="A581" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>1152</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:2">
       <x:c r="A582" s="0" t="s">
         <x:v>1153</x:v>
       </x:c>
-      <x:c r="B582" s="1" t="s">
+      <x:c r="B582" s="0" t="s">
         <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:2">
       <x:c r="A583" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:2">
       <x:c r="A584" s="0" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
         <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:2">
       <x:c r="A585" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:2">
       <x:c r="A586" s="0" t="s">
         <x:v>1161</x:v>
       </x:c>
-      <x:c r="B586" s="0" t="s">
+      <x:c r="B586" s="1" t="s">
         <x:v>1162</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:2">
       <x:c r="A587" s="0" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:2">
       <x:c r="A588" s="0" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:2">
       <x:c r="A589" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>1168</x:v>
@@ -16811,91 +16871,91 @@
       <x:c r="B818" s="0" t="s">
         <x:v>1626</x:v>
       </x:c>
     </x:row>
     <x:row r="819" spans="1:2">
       <x:c r="A819" s="0" t="s">
         <x:v>1627</x:v>
       </x:c>
       <x:c r="B819" s="0" t="s">
         <x:v>1628</x:v>
       </x:c>
     </x:row>
     <x:row r="820" spans="1:2">
       <x:c r="A820" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B820" s="0" t="s">
         <x:v>1630</x:v>
       </x:c>
     </x:row>
     <x:row r="821" spans="1:2">
       <x:c r="A821" s="0" t="s">
         <x:v>1631</x:v>
       </x:c>
       <x:c r="B821" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1632</x:v>
       </x:c>
     </x:row>
     <x:row r="822" spans="1:2">
       <x:c r="A822" s="0" t="s">
-        <x:v>1632</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="B822" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1634</x:v>
       </x:c>
     </x:row>
     <x:row r="823" spans="1:2">
       <x:c r="A823" s="0" t="s">
-        <x:v>1634</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="B823" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1636</x:v>
       </x:c>
     </x:row>
     <x:row r="824" spans="1:2">
       <x:c r="A824" s="0" t="s">
-        <x:v>1636</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="B824" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1638</x:v>
       </x:c>
     </x:row>
     <x:row r="825" spans="1:2">
       <x:c r="A825" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="B825" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1640</x:v>
       </x:c>
     </x:row>
     <x:row r="826" spans="1:2">
       <x:c r="A826" s="0" t="s">
+        <x:v>1641</x:v>
+      </x:c>
+      <x:c r="B826" s="0" t="s">
         <x:v>1640</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1641</x:v>
       </x:c>
     </x:row>
     <x:row r="827" spans="1:2">
       <x:c r="A827" s="0" t="s">
         <x:v>1642</x:v>
       </x:c>
       <x:c r="B827" s="0" t="s">
         <x:v>1643</x:v>
       </x:c>
     </x:row>
     <x:row r="828" spans="1:2">
       <x:c r="A828" s="0" t="s">
         <x:v>1644</x:v>
       </x:c>
       <x:c r="B828" s="0" t="s">
         <x:v>1645</x:v>
       </x:c>
     </x:row>
     <x:row r="829" spans="1:2">
       <x:c r="A829" s="0" t="s">
         <x:v>1646</x:v>
       </x:c>
       <x:c r="B829" s="0" t="s">
         <x:v>1647</x:v>
       </x:c>
@@ -16979,99 +17039,99 @@
       <x:c r="B839" s="0" t="s">
         <x:v>1667</x:v>
       </x:c>
     </x:row>
     <x:row r="840" spans="1:2">
       <x:c r="A840" s="0" t="s">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="B840" s="0" t="s">
         <x:v>1669</x:v>
       </x:c>
     </x:row>
     <x:row r="841" spans="1:2">
       <x:c r="A841" s="0" t="s">
         <x:v>1670</x:v>
       </x:c>
       <x:c r="B841" s="0" t="s">
         <x:v>1671</x:v>
       </x:c>
     </x:row>
     <x:row r="842" spans="1:2">
       <x:c r="A842" s="0" t="s">
         <x:v>1672</x:v>
       </x:c>
       <x:c r="B842" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1673</x:v>
       </x:c>
     </x:row>
     <x:row r="843" spans="1:2">
       <x:c r="A843" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="B843" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1675</x:v>
       </x:c>
     </x:row>
     <x:row r="844" spans="1:2">
       <x:c r="A844" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="B844" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1677</x:v>
       </x:c>
     </x:row>
     <x:row r="845" spans="1:2">
       <x:c r="A845" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="B845" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>1679</x:v>
       </x:c>
     </x:row>
     <x:row r="846" spans="1:2">
       <x:c r="A846" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="B846" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>1681</x:v>
       </x:c>
     </x:row>
     <x:row r="847" spans="1:2">
       <x:c r="A847" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="B847" s="0" t="s">
         <x:v>1681</x:v>
       </x:c>
     </x:row>
     <x:row r="848" spans="1:2">
       <x:c r="A848" s="0" t="s">
-        <x:v>1682</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="B848" s="0" t="s">
-        <x:v>1683</x:v>
+        <x:v>1681</x:v>
       </x:c>
     </x:row>
     <x:row r="849" spans="1:2">
       <x:c r="A849" s="0" t="s">
         <x:v>1684</x:v>
       </x:c>
       <x:c r="B849" s="0" t="s">
         <x:v>1685</x:v>
       </x:c>
     </x:row>
     <x:row r="850" spans="1:2">
       <x:c r="A850" s="0" t="s">
         <x:v>1686</x:v>
       </x:c>
       <x:c r="B850" s="0" t="s">
         <x:v>1687</x:v>
       </x:c>
     </x:row>
     <x:row r="851" spans="1:2">
       <x:c r="A851" s="0" t="s">
         <x:v>1688</x:v>
       </x:c>
       <x:c r="B851" s="0" t="s">
         <x:v>1689</x:v>
       </x:c>
@@ -17555,91 +17615,91 @@
       <x:c r="B911" s="0" t="s">
         <x:v>1809</x:v>
       </x:c>
     </x:row>
     <x:row r="912" spans="1:2">
       <x:c r="A912" s="0" t="s">
         <x:v>1810</x:v>
       </x:c>
       <x:c r="B912" s="0" t="s">
         <x:v>1811</x:v>
       </x:c>
     </x:row>
     <x:row r="913" spans="1:2">
       <x:c r="A913" s="0" t="s">
         <x:v>1812</x:v>
       </x:c>
       <x:c r="B913" s="0" t="s">
         <x:v>1813</x:v>
       </x:c>
     </x:row>
     <x:row r="914" spans="1:2">
       <x:c r="A914" s="0" t="s">
         <x:v>1814</x:v>
       </x:c>
       <x:c r="B914" s="0" t="s">
-        <x:v>1813</x:v>
+        <x:v>1815</x:v>
       </x:c>
     </x:row>
     <x:row r="915" spans="1:2">
       <x:c r="A915" s="0" t="s">
-        <x:v>1815</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="B915" s="0" t="s">
-        <x:v>1816</x:v>
+        <x:v>1817</x:v>
       </x:c>
     </x:row>
     <x:row r="916" spans="1:2">
       <x:c r="A916" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="B916" s="0" t="s">
-        <x:v>1818</x:v>
+        <x:v>1819</x:v>
       </x:c>
     </x:row>
     <x:row r="917" spans="1:2">
       <x:c r="A917" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="B917" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1821</x:v>
       </x:c>
     </x:row>
     <x:row r="918" spans="1:2">
       <x:c r="A918" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="B918" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1823</x:v>
       </x:c>
     </x:row>
     <x:row r="919" spans="1:2">
       <x:c r="A919" s="0" t="s">
+        <x:v>1824</x:v>
+      </x:c>
+      <x:c r="B919" s="0" t="s">
         <x:v>1823</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1824</x:v>
       </x:c>
     </x:row>
     <x:row r="920" spans="1:2">
       <x:c r="A920" s="0" t="s">
         <x:v>1825</x:v>
       </x:c>
       <x:c r="B920" s="0" t="s">
         <x:v>1826</x:v>
       </x:c>
     </x:row>
     <x:row r="921" spans="1:2">
       <x:c r="A921" s="0" t="s">
         <x:v>1827</x:v>
       </x:c>
       <x:c r="B921" s="0" t="s">
         <x:v>1828</x:v>
       </x:c>
     </x:row>
     <x:row r="922" spans="1:2">
       <x:c r="A922" s="0" t="s">
         <x:v>1829</x:v>
       </x:c>
       <x:c r="B922" s="0" t="s">
         <x:v>1830</x:v>
       </x:c>
@@ -17683,83 +17743,83 @@
       <x:c r="B927" s="0" t="s">
         <x:v>1840</x:v>
       </x:c>
     </x:row>
     <x:row r="928" spans="1:2">
       <x:c r="A928" s="0" t="s">
         <x:v>1841</x:v>
       </x:c>
       <x:c r="B928" s="0" t="s">
         <x:v>1842</x:v>
       </x:c>
     </x:row>
     <x:row r="929" spans="1:2">
       <x:c r="A929" s="0" t="s">
         <x:v>1843</x:v>
       </x:c>
       <x:c r="B929" s="0" t="s">
         <x:v>1844</x:v>
       </x:c>
     </x:row>
     <x:row r="930" spans="1:2">
       <x:c r="A930" s="0" t="s">
         <x:v>1845</x:v>
       </x:c>
       <x:c r="B930" s="0" t="s">
-        <x:v>1844</x:v>
+        <x:v>1846</x:v>
       </x:c>
     </x:row>
     <x:row r="931" spans="1:2">
       <x:c r="A931" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="B931" s="0" t="s">
-        <x:v>1847</x:v>
+        <x:v>1848</x:v>
       </x:c>
     </x:row>
     <x:row r="932" spans="1:2">
       <x:c r="A932" s="0" t="s">
-        <x:v>1848</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="B932" s="0" t="s">
-        <x:v>1849</x:v>
+        <x:v>1850</x:v>
       </x:c>
     </x:row>
     <x:row r="933" spans="1:2">
       <x:c r="A933" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="B933" s="0" t="s">
-        <x:v>1851</x:v>
+        <x:v>1852</x:v>
       </x:c>
     </x:row>
     <x:row r="934" spans="1:2">
       <x:c r="A934" s="0" t="s">
+        <x:v>1853</x:v>
+      </x:c>
+      <x:c r="B934" s="0" t="s">
         <x:v>1852</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1853</x:v>
       </x:c>
     </x:row>
     <x:row r="935" spans="1:2">
       <x:c r="A935" s="0" t="s">
         <x:v>1854</x:v>
       </x:c>
       <x:c r="B935" s="0" t="s">
         <x:v>1855</x:v>
       </x:c>
     </x:row>
     <x:row r="936" spans="1:2">
       <x:c r="A936" s="0" t="s">
         <x:v>1856</x:v>
       </x:c>
       <x:c r="B936" s="0" t="s">
         <x:v>1857</x:v>
       </x:c>
     </x:row>
     <x:row r="937" spans="1:2">
       <x:c r="A937" s="0" t="s">
         <x:v>1858</x:v>
       </x:c>
       <x:c r="B937" s="0" t="s">
         <x:v>1859</x:v>
       </x:c>
@@ -18203,91 +18263,91 @@
       <x:c r="B992" s="0" t="s">
         <x:v>1969</x:v>
       </x:c>
     </x:row>
     <x:row r="993" spans="1:2">
       <x:c r="A993" s="0" t="s">
         <x:v>1970</x:v>
       </x:c>
       <x:c r="B993" s="0" t="s">
         <x:v>1971</x:v>
       </x:c>
     </x:row>
     <x:row r="994" spans="1:2">
       <x:c r="A994" s="0" t="s">
         <x:v>1972</x:v>
       </x:c>
       <x:c r="B994" s="0" t="s">
         <x:v>1973</x:v>
       </x:c>
     </x:row>
     <x:row r="995" spans="1:2">
       <x:c r="A995" s="0" t="s">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="B995" s="0" t="s">
-        <x:v>1973</x:v>
+        <x:v>1975</x:v>
       </x:c>
     </x:row>
     <x:row r="996" spans="1:2">
       <x:c r="A996" s="0" t="s">
-        <x:v>1975</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="B996" s="0" t="s">
-        <x:v>1976</x:v>
+        <x:v>1977</x:v>
       </x:c>
     </x:row>
     <x:row r="997" spans="1:2">
       <x:c r="A997" s="0" t="s">
-        <x:v>1977</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="B997" s="0" t="s">
-        <x:v>1978</x:v>
+        <x:v>1979</x:v>
       </x:c>
     </x:row>
     <x:row r="998" spans="1:2">
       <x:c r="A998" s="0" t="s">
-        <x:v>1979</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="B998" s="0" t="s">
-        <x:v>1980</x:v>
+        <x:v>1981</x:v>
       </x:c>
     </x:row>
     <x:row r="999" spans="1:2">
       <x:c r="A999" s="0" t="s">
-        <x:v>1981</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="B999" s="0" t="s">
-        <x:v>1982</x:v>
+        <x:v>1983</x:v>
       </x:c>
     </x:row>
     <x:row r="1000" spans="1:2">
       <x:c r="A1000" s="0" t="s">
+        <x:v>1984</x:v>
+      </x:c>
+      <x:c r="B1000" s="0" t="s">
         <x:v>1983</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1984</x:v>
       </x:c>
     </x:row>
     <x:row r="1001" spans="1:2">
       <x:c r="A1001" s="0" t="s">
         <x:v>1985</x:v>
       </x:c>
       <x:c r="B1001" s="0" t="s">
         <x:v>1986</x:v>
       </x:c>
     </x:row>
     <x:row r="1002" spans="1:2">
       <x:c r="A1002" s="0" t="s">
         <x:v>1987</x:v>
       </x:c>
       <x:c r="B1002" s="0" t="s">
         <x:v>1988</x:v>
       </x:c>
     </x:row>
     <x:row r="1003" spans="1:2">
       <x:c r="A1003" s="0" t="s">
         <x:v>1989</x:v>
       </x:c>
       <x:c r="B1003" s="0" t="s">
         <x:v>1990</x:v>
       </x:c>
@@ -19819,123 +19879,123 @@
       <x:c r="B1194" s="0" t="s">
         <x:v>2372</x:v>
       </x:c>
     </x:row>
     <x:row r="1195" spans="1:2">
       <x:c r="A1195" s="0" t="s">
         <x:v>2373</x:v>
       </x:c>
       <x:c r="B1195" s="0" t="s">
         <x:v>2374</x:v>
       </x:c>
     </x:row>
     <x:row r="1196" spans="1:2">
       <x:c r="A1196" s="0" t="s">
         <x:v>2375</x:v>
       </x:c>
       <x:c r="B1196" s="0" t="s">
         <x:v>2376</x:v>
       </x:c>
     </x:row>
     <x:row r="1197" spans="1:2">
       <x:c r="A1197" s="0" t="s">
         <x:v>2377</x:v>
       </x:c>
       <x:c r="B1197" s="0" t="s">
-        <x:v>2376</x:v>
+        <x:v>2378</x:v>
       </x:c>
     </x:row>
     <x:row r="1198" spans="1:2">
       <x:c r="A1198" s="0" t="s">
-        <x:v>2378</x:v>
+        <x:v>2379</x:v>
       </x:c>
       <x:c r="B1198" s="0" t="s">
-        <x:v>2379</x:v>
+        <x:v>2380</x:v>
       </x:c>
     </x:row>
     <x:row r="1199" spans="1:2">
       <x:c r="A1199" s="0" t="s">
-        <x:v>2380</x:v>
+        <x:v>2381</x:v>
       </x:c>
       <x:c r="B1199" s="0" t="s">
-        <x:v>2381</x:v>
+        <x:v>2382</x:v>
       </x:c>
     </x:row>
     <x:row r="1200" spans="1:2">
       <x:c r="A1200" s="0" t="s">
-        <x:v>2382</x:v>
+        <x:v>2383</x:v>
       </x:c>
       <x:c r="B1200" s="0" t="s">
-        <x:v>2383</x:v>
+        <x:v>2384</x:v>
       </x:c>
     </x:row>
     <x:row r="1201" spans="1:2">
       <x:c r="A1201" s="0" t="s">
-        <x:v>2384</x:v>
+        <x:v>2385</x:v>
       </x:c>
       <x:c r="B1201" s="0" t="s">
-        <x:v>2385</x:v>
+        <x:v>2386</x:v>
       </x:c>
     </x:row>
     <x:row r="1202" spans="1:2">
       <x:c r="A1202" s="0" t="s">
-        <x:v>2386</x:v>
+        <x:v>2387</x:v>
       </x:c>
       <x:c r="B1202" s="0" t="s">
-        <x:v>2387</x:v>
+        <x:v>2388</x:v>
       </x:c>
     </x:row>
     <x:row r="1203" spans="1:2">
       <x:c r="A1203" s="0" t="s">
-        <x:v>2388</x:v>
+        <x:v>2389</x:v>
       </x:c>
       <x:c r="B1203" s="0" t="s">
-        <x:v>2389</x:v>
+        <x:v>2390</x:v>
       </x:c>
     </x:row>
     <x:row r="1204" spans="1:2">
       <x:c r="A1204" s="0" t="s">
-        <x:v>2390</x:v>
+        <x:v>2391</x:v>
       </x:c>
       <x:c r="B1204" s="0" t="s">
-        <x:v>2391</x:v>
+        <x:v>2392</x:v>
       </x:c>
     </x:row>
     <x:row r="1205" spans="1:2">
       <x:c r="A1205" s="0" t="s">
-        <x:v>2392</x:v>
+        <x:v>2393</x:v>
       </x:c>
       <x:c r="B1205" s="0" t="s">
-        <x:v>2393</x:v>
+        <x:v>2394</x:v>
       </x:c>
     </x:row>
     <x:row r="1206" spans="1:2">
       <x:c r="A1206" s="0" t="s">
+        <x:v>2395</x:v>
+      </x:c>
+      <x:c r="B1206" s="0" t="s">
         <x:v>2394</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2395</x:v>
       </x:c>
     </x:row>
     <x:row r="1207" spans="1:2">
       <x:c r="A1207" s="0" t="s">
         <x:v>2396</x:v>
       </x:c>
       <x:c r="B1207" s="0" t="s">
         <x:v>2397</x:v>
       </x:c>
     </x:row>
     <x:row r="1208" spans="1:2">
       <x:c r="A1208" s="0" t="s">
         <x:v>2398</x:v>
       </x:c>
       <x:c r="B1208" s="0" t="s">
         <x:v>2399</x:v>
       </x:c>
     </x:row>
     <x:row r="1209" spans="1:2">
       <x:c r="A1209" s="0" t="s">
         <x:v>2400</x:v>
       </x:c>
       <x:c r="B1209" s="0" t="s">
         <x:v>2401</x:v>
       </x:c>
@@ -21739,131 +21799,131 @@
       <x:c r="B1434" s="0" t="s">
         <x:v>2851</x:v>
       </x:c>
     </x:row>
     <x:row r="1435" spans="1:2">
       <x:c r="A1435" s="0" t="s">
         <x:v>2852</x:v>
       </x:c>
       <x:c r="B1435" s="0" t="s">
         <x:v>2853</x:v>
       </x:c>
     </x:row>
     <x:row r="1436" spans="1:2">
       <x:c r="A1436" s="0" t="s">
         <x:v>2854</x:v>
       </x:c>
       <x:c r="B1436" s="0" t="s">
         <x:v>2855</x:v>
       </x:c>
     </x:row>
     <x:row r="1437" spans="1:2">
       <x:c r="A1437" s="0" t="s">
         <x:v>2856</x:v>
       </x:c>
       <x:c r="B1437" s="0" t="s">
-        <x:v>2855</x:v>
+        <x:v>2857</x:v>
       </x:c>
     </x:row>
     <x:row r="1438" spans="1:2">
       <x:c r="A1438" s="0" t="s">
-        <x:v>2857</x:v>
+        <x:v>2858</x:v>
       </x:c>
       <x:c r="B1438" s="0" t="s">
-        <x:v>2858</x:v>
+        <x:v>2859</x:v>
       </x:c>
     </x:row>
     <x:row r="1439" spans="1:2">
       <x:c r="A1439" s="0" t="s">
-        <x:v>2859</x:v>
+        <x:v>2860</x:v>
       </x:c>
       <x:c r="B1439" s="0" t="s">
-        <x:v>2860</x:v>
+        <x:v>2861</x:v>
       </x:c>
     </x:row>
     <x:row r="1440" spans="1:2">
       <x:c r="A1440" s="0" t="s">
-        <x:v>2861</x:v>
+        <x:v>2862</x:v>
       </x:c>
       <x:c r="B1440" s="0" t="s">
-        <x:v>2862</x:v>
+        <x:v>2863</x:v>
       </x:c>
     </x:row>
     <x:row r="1441" spans="1:2">
       <x:c r="A1441" s="0" t="s">
-        <x:v>2863</x:v>
+        <x:v>2864</x:v>
       </x:c>
       <x:c r="B1441" s="0" t="s">
-        <x:v>2864</x:v>
+        <x:v>2865</x:v>
       </x:c>
     </x:row>
     <x:row r="1442" spans="1:2">
       <x:c r="A1442" s="0" t="s">
-        <x:v>2865</x:v>
+        <x:v>2866</x:v>
       </x:c>
       <x:c r="B1442" s="0" t="s">
-        <x:v>2866</x:v>
+        <x:v>2867</x:v>
       </x:c>
     </x:row>
     <x:row r="1443" spans="1:2">
       <x:c r="A1443" s="0" t="s">
-        <x:v>2867</x:v>
+        <x:v>2868</x:v>
       </x:c>
       <x:c r="B1443" s="0" t="s">
-        <x:v>2868</x:v>
+        <x:v>2869</x:v>
       </x:c>
     </x:row>
     <x:row r="1444" spans="1:2">
       <x:c r="A1444" s="0" t="s">
-        <x:v>2869</x:v>
+        <x:v>2870</x:v>
       </x:c>
       <x:c r="B1444" s="0" t="s">
-        <x:v>2870</x:v>
+        <x:v>2871</x:v>
       </x:c>
     </x:row>
     <x:row r="1445" spans="1:2">
       <x:c r="A1445" s="0" t="s">
-        <x:v>2871</x:v>
+        <x:v>2872</x:v>
       </x:c>
       <x:c r="B1445" s="0" t="s">
-        <x:v>2872</x:v>
+        <x:v>2873</x:v>
       </x:c>
     </x:row>
     <x:row r="1446" spans="1:2">
       <x:c r="A1446" s="0" t="s">
-        <x:v>2873</x:v>
+        <x:v>2874</x:v>
       </x:c>
       <x:c r="B1446" s="0" t="s">
-        <x:v>2874</x:v>
+        <x:v>2875</x:v>
       </x:c>
     </x:row>
     <x:row r="1447" spans="1:2">
       <x:c r="A1447" s="0" t="s">
+        <x:v>2876</x:v>
+      </x:c>
+      <x:c r="B1447" s="0" t="s">
         <x:v>2875</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2876</x:v>
       </x:c>
     </x:row>
     <x:row r="1448" spans="1:2">
       <x:c r="A1448" s="0" t="s">
         <x:v>2877</x:v>
       </x:c>
       <x:c r="B1448" s="0" t="s">
         <x:v>2878</x:v>
       </x:c>
     </x:row>
     <x:row r="1449" spans="1:2">
       <x:c r="A1449" s="0" t="s">
         <x:v>2879</x:v>
       </x:c>
       <x:c r="B1449" s="0" t="s">
         <x:v>2880</x:v>
       </x:c>
     </x:row>
     <x:row r="1450" spans="1:2">
       <x:c r="A1450" s="0" t="s">
         <x:v>2881</x:v>
       </x:c>
       <x:c r="B1450" s="0" t="s">
         <x:v>2882</x:v>
       </x:c>
@@ -22131,195 +22191,195 @@
       <x:c r="B1483" s="0" t="s">
         <x:v>2948</x:v>
       </x:c>
     </x:row>
     <x:row r="1484" spans="1:2">
       <x:c r="A1484" s="0" t="s">
         <x:v>2949</x:v>
       </x:c>
       <x:c r="B1484" s="0" t="s">
         <x:v>2950</x:v>
       </x:c>
     </x:row>
     <x:row r="1485" spans="1:2">
       <x:c r="A1485" s="0" t="s">
         <x:v>2951</x:v>
       </x:c>
       <x:c r="B1485" s="0" t="s">
         <x:v>2952</x:v>
       </x:c>
     </x:row>
     <x:row r="1486" spans="1:2">
       <x:c r="A1486" s="0" t="s">
         <x:v>2953</x:v>
       </x:c>
       <x:c r="B1486" s="0" t="s">
-        <x:v>2952</x:v>
+        <x:v>2954</x:v>
       </x:c>
     </x:row>
     <x:row r="1487" spans="1:2">
       <x:c r="A1487" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2955</x:v>
       </x:c>
       <x:c r="B1487" s="0" t="s">
-        <x:v>2955</x:v>
+        <x:v>2956</x:v>
       </x:c>
     </x:row>
     <x:row r="1488" spans="1:2">
       <x:c r="A1488" s="0" t="s">
-        <x:v>2956</x:v>
+        <x:v>2957</x:v>
       </x:c>
       <x:c r="B1488" s="0" t="s">
-        <x:v>2957</x:v>
+        <x:v>2958</x:v>
       </x:c>
     </x:row>
     <x:row r="1489" spans="1:2">
       <x:c r="A1489" s="0" t="s">
-        <x:v>2958</x:v>
+        <x:v>2959</x:v>
       </x:c>
       <x:c r="B1489" s="0" t="s">
-        <x:v>2959</x:v>
+        <x:v>2960</x:v>
       </x:c>
     </x:row>
     <x:row r="1490" spans="1:2">
       <x:c r="A1490" s="0" t="s">
-        <x:v>2960</x:v>
+        <x:v>2961</x:v>
       </x:c>
       <x:c r="B1490" s="0" t="s">
-        <x:v>2961</x:v>
+        <x:v>2962</x:v>
       </x:c>
     </x:row>
     <x:row r="1491" spans="1:2">
       <x:c r="A1491" s="0" t="s">
-        <x:v>2962</x:v>
+        <x:v>2963</x:v>
       </x:c>
       <x:c r="B1491" s="0" t="s">
-        <x:v>2963</x:v>
+        <x:v>2964</x:v>
       </x:c>
     </x:row>
     <x:row r="1492" spans="1:2">
       <x:c r="A1492" s="0" t="s">
-        <x:v>2964</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="B1492" s="0" t="s">
-        <x:v>2963</x:v>
+        <x:v>2966</x:v>
       </x:c>
     </x:row>
     <x:row r="1493" spans="1:2">
       <x:c r="A1493" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2967</x:v>
       </x:c>
       <x:c r="B1493" s="0" t="s">
-        <x:v>2966</x:v>
+        <x:v>2968</x:v>
       </x:c>
     </x:row>
     <x:row r="1494" spans="1:2">
       <x:c r="A1494" s="0" t="s">
-        <x:v>2967</x:v>
+        <x:v>2969</x:v>
       </x:c>
       <x:c r="B1494" s="0" t="s">
-        <x:v>2966</x:v>
+        <x:v>2970</x:v>
       </x:c>
     </x:row>
     <x:row r="1495" spans="1:2">
       <x:c r="A1495" s="0" t="s">
-        <x:v>2968</x:v>
+        <x:v>2971</x:v>
       </x:c>
       <x:c r="B1495" s="0" t="s">
-        <x:v>2969</x:v>
+        <x:v>2970</x:v>
       </x:c>
     </x:row>
     <x:row r="1496" spans="1:2">
       <x:c r="A1496" s="0" t="s">
-        <x:v>2970</x:v>
+        <x:v>2972</x:v>
       </x:c>
       <x:c r="B1496" s="0" t="s">
-        <x:v>2971</x:v>
+        <x:v>2973</x:v>
       </x:c>
     </x:row>
     <x:row r="1497" spans="1:2">
       <x:c r="A1497" s="0" t="s">
-        <x:v>2972</x:v>
+        <x:v>2974</x:v>
       </x:c>
       <x:c r="B1497" s="0" t="s">
-        <x:v>2973</x:v>
+        <x:v>2975</x:v>
       </x:c>
     </x:row>
     <x:row r="1498" spans="1:2">
       <x:c r="A1498" s="0" t="s">
-        <x:v>2974</x:v>
+        <x:v>2976</x:v>
       </x:c>
       <x:c r="B1498" s="0" t="s">
-        <x:v>2975</x:v>
+        <x:v>2977</x:v>
       </x:c>
     </x:row>
     <x:row r="1499" spans="1:2">
       <x:c r="A1499" s="0" t="s">
-        <x:v>2976</x:v>
+        <x:v>2978</x:v>
       </x:c>
       <x:c r="B1499" s="0" t="s">
-        <x:v>2977</x:v>
+        <x:v>2979</x:v>
       </x:c>
     </x:row>
     <x:row r="1500" spans="1:2">
       <x:c r="A1500" s="0" t="s">
-        <x:v>2978</x:v>
+        <x:v>2980</x:v>
       </x:c>
       <x:c r="B1500" s="0" t="s">
-        <x:v>2979</x:v>
+        <x:v>2981</x:v>
       </x:c>
     </x:row>
     <x:row r="1501" spans="1:2">
       <x:c r="A1501" s="0" t="s">
-        <x:v>2980</x:v>
+        <x:v>2982</x:v>
       </x:c>
       <x:c r="B1501" s="0" t="s">
-        <x:v>2981</x:v>
+        <x:v>2983</x:v>
       </x:c>
     </x:row>
     <x:row r="1502" spans="1:2">
       <x:c r="A1502" s="0" t="s">
-        <x:v>2982</x:v>
+        <x:v>2984</x:v>
       </x:c>
       <x:c r="B1502" s="0" t="s">
         <x:v>2983</x:v>
       </x:c>
     </x:row>
     <x:row r="1503" spans="1:2">
       <x:c r="A1503" s="0" t="s">
-        <x:v>2984</x:v>
+        <x:v>2985</x:v>
       </x:c>
       <x:c r="B1503" s="0" t="s">
-        <x:v>2985</x:v>
+        <x:v>2986</x:v>
       </x:c>
     </x:row>
     <x:row r="1504" spans="1:2">
       <x:c r="A1504" s="0" t="s">
+        <x:v>2987</x:v>
+      </x:c>
+      <x:c r="B1504" s="0" t="s">
         <x:v>2986</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2987</x:v>
       </x:c>
     </x:row>
     <x:row r="1505" spans="1:2">
       <x:c r="A1505" s="0" t="s">
         <x:v>2988</x:v>
       </x:c>
       <x:c r="B1505" s="0" t="s">
         <x:v>2989</x:v>
       </x:c>
     </x:row>
     <x:row r="1506" spans="1:2">
       <x:c r="A1506" s="0" t="s">
         <x:v>2990</x:v>
       </x:c>
       <x:c r="B1506" s="0" t="s">
         <x:v>2991</x:v>
       </x:c>
     </x:row>
     <x:row r="1507" spans="1:2">
       <x:c r="A1507" s="0" t="s">
         <x:v>2992</x:v>
       </x:c>
       <x:c r="B1507" s="0" t="s">
         <x:v>2993</x:v>
       </x:c>
@@ -23460,50 +23520,130 @@
         <x:v>3277</x:v>
       </x:c>
     </x:row>
     <x:row r="1650" spans="1:2">
       <x:c r="A1650" s="0" t="s">
         <x:v>3278</x:v>
       </x:c>
       <x:c r="B1650" s="0" t="s">
         <x:v>3279</x:v>
       </x:c>
     </x:row>
     <x:row r="1651" spans="1:2">
       <x:c r="A1651" s="0" t="s">
         <x:v>3280</x:v>
       </x:c>
       <x:c r="B1651" s="0" t="s">
         <x:v>3281</x:v>
       </x:c>
     </x:row>
     <x:row r="1652" spans="1:2">
       <x:c r="A1652" s="0" t="s">
         <x:v>3282</x:v>
       </x:c>
       <x:c r="B1652" s="0" t="s">
         <x:v>3283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1653" spans="1:2">
+      <x:c r="A1653" s="0" t="s">
+        <x:v>3284</x:v>
+      </x:c>
+      <x:c r="B1653" s="0" t="s">
+        <x:v>3285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1654" spans="1:2">
+      <x:c r="A1654" s="0" t="s">
+        <x:v>3286</x:v>
+      </x:c>
+      <x:c r="B1654" s="0" t="s">
+        <x:v>3287</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1655" spans="1:2">
+      <x:c r="A1655" s="0" t="s">
+        <x:v>3288</x:v>
+      </x:c>
+      <x:c r="B1655" s="0" t="s">
+        <x:v>3289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1656" spans="1:2">
+      <x:c r="A1656" s="0" t="s">
+        <x:v>3290</x:v>
+      </x:c>
+      <x:c r="B1656" s="0" t="s">
+        <x:v>3291</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1657" spans="1:2">
+      <x:c r="A1657" s="0" t="s">
+        <x:v>3292</x:v>
+      </x:c>
+      <x:c r="B1657" s="0" t="s">
+        <x:v>3293</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1658" spans="1:2">
+      <x:c r="A1658" s="0" t="s">
+        <x:v>3294</x:v>
+      </x:c>
+      <x:c r="B1658" s="0" t="s">
+        <x:v>3295</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1659" spans="1:2">
+      <x:c r="A1659" s="0" t="s">
+        <x:v>3296</x:v>
+      </x:c>
+      <x:c r="B1659" s="0" t="s">
+        <x:v>3297</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1660" spans="1:2">
+      <x:c r="A1660" s="0" t="s">
+        <x:v>3298</x:v>
+      </x:c>
+      <x:c r="B1660" s="0" t="s">
+        <x:v>3299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1661" spans="1:2">
+      <x:c r="A1661" s="0" t="s">
+        <x:v>3300</x:v>
+      </x:c>
+      <x:c r="B1661" s="0" t="s">
+        <x:v>3301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1662" spans="1:2">
+      <x:c r="A1662" s="0" t="s">
+        <x:v>3302</x:v>
+      </x:c>
+      <x:c r="B1662" s="0" t="s">
+        <x:v>3303</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>