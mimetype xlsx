--- v3 (2026-07-27)
+++ v4 (2026-07-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa7bafe882ee4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4e94ad3803341e197af8dd7c9666b8d.psmdcp" Id="R1d40d7bc2f7046cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3120e76573b347de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca8296af9d524d548141a8a884c27157.psmdcp" Id="Rd37edb471e4e4217" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Operatorlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3304" uniqueCount="3304">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>