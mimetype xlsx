--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3120e76573b347de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca8296af9d524d548141a8a884c27157.psmdcp" Id="Rd37edb471e4e4217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa47602f26840ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fef5cc15bea47efbebe18ed6da9febb.psmdcp" Id="R97c874dfc29f46c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Operatorlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3304" uniqueCount="3304">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3319" uniqueCount="3319">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>DE NOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Northeimer Sport und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EPS</x:t>
   </x:si>
   <x:si>
     <x:t>"ISATT innovatives Steuerungs- und Automatisierungstechnik Team GmbH"</x:t>
   </x:si>
   <x:si>
     <x:t>DE CLA</x:t>
   </x:si>
   <x:si>
     <x:t>"Liebevoll!" in der Auermühle GmbH</x:t>
   </x:si>
   <x:si>
@@ -887,56 +887,50 @@
   <x:si>
     <x:t>DE BM1</x:t>
   </x:si>
   <x:si>
     <x:t>Bayerische Motoren Werke AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BTV</x:t>
   </x:si>
   <x:si>
     <x:t>Bayerischer Tennis-Verband Betriebs-GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 122</x:t>
   </x:si>
   <x:si>
     <x:t>BayWa Mobility Solutions GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 308</x:t>
   </x:si>
   <x:si>
     <x:t>BBM Baumarkt Barsinghausen GmbH</x:t>
   </x:si>
   <x:si>
-    <x:t>DE PLN</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE BWV</x:t>
   </x:si>
   <x:si>
     <x:t>Beamtenwohnungsverein eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BBE</x:t>
   </x:si>
   <x:si>
     <x:t>BEB+ Energies GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEC</x:t>
   </x:si>
   <x:si>
     <x:t>becharged GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE R1B</x:t>
   </x:si>
   <x:si>
     <x:t>Behrensdorf GbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE BE2</x:t>
@@ -1406,56 +1400,59 @@
   <x:si>
     <x:t>chargecloud GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TRK</x:t>
   </x:si>
   <x:si>
     <x:t>DE CPW</x:t>
   </x:si>
   <x:si>
     <x:t>ChargeForce (GmbH &amp; Co.) KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE CH0</x:t>
   </x:si>
   <x:si>
     <x:t>ChargeHere GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CIQ</x:t>
   </x:si>
   <x:si>
     <x:t>chargeIQ GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ICM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargemaker GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE CM3</x:t>
   </x:si>
   <x:si>
-    <x:t>Chargemaker GmbH</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DE CM2</x:t>
   </x:si>
   <x:si>
     <x:t>DE CPI</x:t>
   </x:si>
   <x:si>
     <x:t>ChargePoint Germany GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CHU</x:t>
   </x:si>
   <x:si>
     <x:t>CHARGEUNITY GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CHX</x:t>
   </x:si>
   <x:si>
     <x:t>ChargeX GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CHP</x:t>
   </x:si>
   <x:si>
     <x:t>Charging+ GmbH</x:t>
@@ -1571,50 +1568,53 @@
   <x:si>
     <x:t>Cremer-Heitmann GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE CMP</x:t>
   </x:si>
   <x:si>
     <x:t>Cross Market Places GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CTM</x:t>
   </x:si>
   <x:si>
     <x:t>CT Mineralöle GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CUB</x:t>
   </x:si>
   <x:si>
     <x:t>Cubos Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CO1</x:t>
   </x:si>
   <x:si>
+    <x:t>DE CCO</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE CUL</x:t>
   </x:si>
   <x:si>
     <x:t>Culinarium GbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE ECU</x:t>
   </x:si>
   <x:si>
     <x:t>Curious Mobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CUT</x:t>
   </x:si>
   <x:si>
     <x:t>CUT! Energy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ADA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Czogalla </x:t>
   </x:si>
   <x:si>
     <x:t>DE DAS</x:t>
@@ -1962,50 +1962,56 @@
     <x:t>ecoCharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE COG</x:t>
   </x:si>
   <x:si>
     <x:t>EcoG GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TUE</x:t>
   </x:si>
   <x:si>
     <x:t>ecowerk e-charge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EDE</x:t>
   </x:si>
   <x:si>
     <x:t>EDEKA Paul</x:t>
   </x:si>
   <x:si>
     <x:t>DE 384</x:t>
   </x:si>
   <x:si>
     <x:t>EDEKA Versorgungsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE MHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred E-Mobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EHO</x:t>
   </x:si>
   <x:si>
     <x:t>EDi Energie - Direkt Hohenlohe GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE STE</x:t>
   </x:si>
   <x:si>
     <x:t>Eduard Steffens Bauunternehmung GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EGR</x:t>
   </x:si>
   <x:si>
     <x:t>effexx green GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EGF</x:t>
   </x:si>
   <x:si>
     <x:t>EGF EnergieGesellschaft Frankenberg mbH</x:t>
   </x:si>
@@ -4035,50 +4041,56 @@
   <x:si>
     <x:t>DE 844</x:t>
   </x:si>
   <x:si>
     <x:t>HeimatEnergie+ GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HPG</x:t>
   </x:si>
   <x:si>
     <x:t>Heininger Photovoltaik GbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE FIP</x:t>
   </x:si>
   <x:si>
     <x:t>Heinrich Fip GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 107</x:t>
   </x:si>
   <x:si>
     <x:t>Heinrich Ridder GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 5HE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heitzer GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 965</x:t>
   </x:si>
   <x:si>
     <x:t>Helmer GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GIE</x:t>
   </x:si>
   <x:si>
     <x:t>Helmut Gieseke</x:t>
   </x:si>
   <x:si>
     <x:t>DE HEN</x:t>
   </x:si>
   <x:si>
     <x:t>Henkel AG &amp; Co. KGaA</x:t>
   </x:si>
   <x:si>
     <x:t>DE HEO</x:t>
   </x:si>
   <x:si>
     <x:t>HEOS Object GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 280</x:t>
@@ -4419,50 +4431,56 @@
   <x:si>
     <x:t>DE IPG</x:t>
   </x:si>
   <x:si>
     <x:t>IP Innovative Power GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE IQE</x:t>
   </x:si>
   <x:si>
     <x:t>iQma Energy GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 711</x:t>
   </x:si>
   <x:si>
     <x:t>Isabell De Saedeleer</x:t>
   </x:si>
   <x:si>
     <x:t>DE MHA</x:t>
   </x:si>
   <x:si>
     <x:t>Isabellenhütte Heusler GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ISO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isoblock Schaltanlagen GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE IEV</x:t>
   </x:si>
   <x:si>
     <x:t>ista Express Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE IST</x:t>
   </x:si>
   <x:si>
     <x:t>ista SE</x:t>
   </x:si>
   <x:si>
     <x:t>DE ITN</x:t>
   </x:si>
   <x:si>
     <x:t>IT Neeb GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ITM</x:t>
   </x:si>
   <x:si>
     <x:t>item Industrietechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PID</x:t>
@@ -5790,68 +5808,80 @@
   <x:si>
     <x:t>DE OHP</x:t>
   </x:si>
   <x:si>
     <x:t>OHP Automation Systems GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE OEG</x:t>
   </x:si>
   <x:si>
     <x:t>Ohra Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE OKO</x:t>
   </x:si>
   <x:si>
     <x:t>Ökoblick AFL UG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE OLI</x:t>
   </x:si>
   <x:si>
     <x:t>Oli Systems GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE BAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLI TransIT GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE DUS</x:t>
   </x:si>
   <x:si>
     <x:t>Oliver Duhr, DuSolaris</x:t>
   </x:si>
   <x:si>
     <x:t>DE 387</x:t>
   </x:si>
   <x:si>
     <x:t>Oliver Göcke</x:t>
   </x:si>
   <x:si>
     <x:t>DE OMS</x:t>
   </x:si>
   <x:si>
     <x:t>OMS E-Mobility GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE OES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onectro Electro Systems GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE OEP</x:t>
   </x:si>
   <x:si>
     <x:t>ORANIER e-Power GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ODE</x:t>
   </x:si>
   <x:si>
     <x:t>ORLEN Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE OPG</x:t>
   </x:si>
   <x:si>
     <x:t>Osnabrücker Parkstätten- Betriebsgesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE OSW</x:t>
   </x:si>
   <x:si>
     <x:t>Osterholzer Stadtwerke GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE CPK</x:t>
@@ -5991,50 +6021,56 @@
   <x:si>
     <x:t>DE PDM</x:t>
   </x:si>
   <x:si>
     <x:t>Pflege- und Betreuungsdienst Müller GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PUG</x:t>
   </x:si>
   <x:si>
     <x:t>Pflege- und Gesundheitsservice Cornelia Friedrich GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PHI</x:t>
   </x:si>
   <x:si>
     <x:t>PhiRoh GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PIO</x:t>
   </x:si>
   <x:si>
     <x:t>PION Technology AG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plenitude On The Road S.r.l., Zweigniederlassung München</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE PLQ</x:t>
   </x:si>
   <x:si>
     <x:t>Pluq Assets B.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE PMC</x:t>
   </x:si>
   <x:si>
     <x:t>PMC Personal Mobility Center Nordwest eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 038</x:t>
   </x:si>
   <x:si>
     <x:t>Pocher Service e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE POS</x:t>
   </x:si>
   <x:si>
     <x:t>Polarstern GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VP2</x:t>
@@ -6069,51 +6105,51 @@
   <x:si>
     <x:t>DE POJ</x:t>
   </x:si>
   <x:si>
     <x:t>POWERJames GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PSG</x:t>
   </x:si>
   <x:si>
     <x:t>Präg Strom &amp; Gas GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE PWH</x:t>
   </x:si>
   <x:si>
     <x:t>Privatbrauerei Waldhaus Joh. Schmid GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LAL</x:t>
   </x:si>
   <x:si>
     <x:t>projectLIS</x:t>
   </x:si>
   <x:si>
-    <x:t>DE PLM</x:t>
+    <x:t>DE PRL</x:t>
   </x:si>
   <x:si>
     <x:t>Prologis Germany Mobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 992</x:t>
   </x:si>
   <x:si>
     <x:t>Prometall Fertigungstechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 993</x:t>
   </x:si>
   <x:si>
     <x:t>Prometall Verwaltungs GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PRG</x:t>
   </x:si>
   <x:si>
     <x:t>Propan Rheingas GmbH &amp; Co. Kommanditgesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE I64</x:t>
   </x:si>
@@ -7095,50 +7131,56 @@
   <x:si>
     <x:t>DE SPW</x:t>
   </x:si>
   <x:si>
     <x:t>Spurwechsel GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SSL</x:t>
   </x:si>
   <x:si>
     <x:t>SSL Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 842</x:t>
   </x:si>
   <x:si>
     <x:t>St. Augustinus-Krankenhaus gemeinnützige GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GYM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Staatliches Lise Meitner Gymnasium </x:t>
   </x:si>
   <x:si>
+    <x:t>DE LUV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stackdose GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 430</x:t>
   </x:si>
   <x:si>
     <x:t>Stadt Burglengenfeld</x:t>
   </x:si>
   <x:si>
     <x:t>DE ERW</x:t>
   </x:si>
   <x:si>
     <x:t>Stadt Erwitte</x:t>
   </x:si>
   <x:si>
     <x:t>DE GLB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadt Glücksburg (Ostsee)</x:t>
   </x:si>
   <x:si>
     <x:t>DE 070</x:t>
   </x:si>
   <x:si>
     <x:t>Stadt Haan</x:t>
   </x:si>
   <x:si>
     <x:t>DE KOB</x:t>
@@ -8496,54 +8538,60 @@
   <x:si>
     <x:t>DE WEB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Waldkraiburg Eigenbetrieb der Stadt Waldkraiburg</x:t>
   </x:si>
   <x:si>
     <x:t>DE WKB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Waldkraiburg GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WUE</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Waldmünchen Anstalt des öffentlichen Rechts (kommunaler Eigenbetrieb)</x:t>
   </x:si>
   <x:si>
     <x:t>DE STW</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Waldshut-Tiengen GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE WEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stadtwerke Warendorf GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE WAF</x:t>
   </x:si>
   <x:si>
-    <x:t>Stadtwerke Warendorf GmbH</x:t>
+    <x:t>Stadtwerke Warendorf Holding GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 288</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Wedel GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WEM</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Weilheim i. OB Energie GmbH - SWE</x:t>
   </x:si>
   <x:si>
     <x:t>DE SWW</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Weimar GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 674</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Weinheim GmbH</x:t>
   </x:si>
@@ -8982,50 +9030,53 @@
   <x:si>
     <x:t>DE 360</x:t>
   </x:si>
   <x:si>
     <x:t>team eMobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TEH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TEM</x:t>
   </x:si>
   <x:si>
     <x:t>team energie GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE TME</x:t>
   </x:si>
   <x:si>
     <x:t>DE TES</x:t>
   </x:si>
   <x:si>
     <x:t>Techem Energy Services GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE TE1</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE TBO</x:t>
   </x:si>
   <x:si>
     <x:t>Technische Betriebe Offenburg</x:t>
   </x:si>
   <x:si>
     <x:t>DE DAI</x:t>
   </x:si>
   <x:si>
     <x:t>Technische Universität Berlin</x:t>
   </x:si>
   <x:si>
     <x:t>DE TWL</x:t>
   </x:si>
   <x:si>
     <x:t>Technische Werke Ludwigshafen am Rhein Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE RMO</x:t>
   </x:si>
   <x:si>
     <x:t>Technische Werke Oberkirch GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TWS</x:t>
@@ -9724,56 +9775,50 @@
     <x:t>Westerwald Bank eG Volks- und Raiffeisenbank</x:t>
   </x:si>
   <x:si>
     <x:t>DE WAG</x:t>
   </x:si>
   <x:si>
     <x:t>Westfalen Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE WWL</x:t>
   </x:si>
   <x:si>
     <x:t>Westfalen Weser Ladeservice GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 201</x:t>
   </x:si>
   <x:si>
     <x:t>WestfalenWIND Plus GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE WWE</x:t>
   </x:si>
   <x:si>
     <x:t>WestfalenWIND Strom GmbH</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>WEV Warendorfer Energieversorgung GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WIE</x:t>
   </x:si>
   <x:si>
     <x:t>Wiegenstein GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE WFE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Wilhelm Fegler Reifen + Fahrzeugtechnik </x:t>
   </x:si>
   <x:si>
     <x:t>DE HYR</x:t>
   </x:si>
   <x:si>
     <x:t>Wilhelm Hoyer B.V. &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE W2M</x:t>
   </x:si>
   <x:si>
     <x:t>wind2move GmbH &amp; Co. KG</x:t>
   </x:si>
@@ -9995,52 +10040,52 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1662" totalsRowShown="0">
-  <x:autoFilter ref="A1:B1662"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1671" totalsRowShown="0">
+  <x:autoFilter ref="A1:B1671"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Code"/>
     <x:tableColumn id="2" name="Company"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -10296,51 +10341,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B1662"/>
+  <x:dimension ref="A1:B1671"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -12135,10235 +12180,10235 @@
       <x:c r="B226" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:2">
       <x:c r="A227" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:2">
       <x:c r="A228" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:2">
       <x:c r="A229" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:2">
       <x:c r="A230" s="0" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="B230" s="0" t="s">
         <x:v>458</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:2">
       <x:c r="A231" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:2">
       <x:c r="A232" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:2">
       <x:c r="A233" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:2">
       <x:c r="A234" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:2">
       <x:c r="A235" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:2">
       <x:c r="A236" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="B236" s="0" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:2">
       <x:c r="A237" s="0" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="B237" s="0" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:2">
       <x:c r="A238" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="B238" s="0" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:2">
       <x:c r="A239" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="B239" s="0" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:2">
       <x:c r="A240" s="0" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="B240" s="0" t="s">
         <x:v>476</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:2">
       <x:c r="A241" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="B241" s="0" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:2">
       <x:c r="A242" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="B242" s="0" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:2">
       <x:c r="A243" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="B243" s="0" t="s">
         <x:v>482</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:2">
       <x:c r="A244" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="B244" s="0" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:2">
       <x:c r="A245" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="B245" s="0" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:2">
       <x:c r="A246" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="B246" s="0" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:2">
       <x:c r="A247" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="B247" s="0" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:2">
       <x:c r="A248" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="B248" s="0" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:2">
       <x:c r="A249" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:2">
       <x:c r="A250" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="B250" s="0" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:2">
       <x:c r="A251" s="0" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="B251" s="0" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:2">
       <x:c r="A252" s="0" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="B252" s="0" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:2">
       <x:c r="A253" s="0" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="B253" s="0" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:2">
       <x:c r="A254" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="B254" s="0" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:2">
       <x:c r="A255" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="B255" s="0" t="s">
         <x:v>505</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:2">
       <x:c r="A256" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="B256" s="0" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:2">
       <x:c r="A257" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="B257" s="0" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:2">
       <x:c r="A258" s="0" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="B258" s="0" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:2">
       <x:c r="A259" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="B259" s="0" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:2">
       <x:c r="A260" s="0" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="B260" s="0" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:2">
       <x:c r="A261" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="B261" s="0" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:2">
       <x:c r="A262" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:2">
       <x:c r="A263" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:2">
       <x:c r="A264" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:2">
       <x:c r="A265" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:2">
       <x:c r="A266" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:2">
       <x:c r="A267" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:2">
       <x:c r="A268" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:2">
       <x:c r="A269" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:2">
       <x:c r="A270" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:2">
       <x:c r="A271" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:2">
       <x:c r="A272" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:2">
       <x:c r="A273" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:2">
       <x:c r="A274" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:2">
       <x:c r="A275" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:2">
       <x:c r="A276" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:2">
       <x:c r="A277" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:2">
       <x:c r="A278" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:2">
       <x:c r="A279" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:2">
       <x:c r="A280" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:2">
       <x:c r="A281" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:2">
       <x:c r="A282" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:2">
       <x:c r="A283" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:2">
       <x:c r="A284" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:2">
       <x:c r="A285" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:2">
       <x:c r="A286" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:2">
       <x:c r="A287" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:2">
       <x:c r="A288" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:2">
       <x:c r="A289" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:2">
       <x:c r="A290" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:2">
       <x:c r="A291" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:2">
       <x:c r="A292" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:2">
       <x:c r="A293" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:2">
       <x:c r="A294" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:2">
       <x:c r="A295" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:2">
       <x:c r="A296" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:2">
       <x:c r="A297" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:2">
       <x:c r="A298" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:2">
       <x:c r="A299" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:2">
       <x:c r="A300" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:2">
       <x:c r="A301" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:2">
       <x:c r="A302" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:2">
       <x:c r="A303" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:2">
       <x:c r="A304" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:2">
       <x:c r="A305" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:2">
       <x:c r="A306" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:2">
       <x:c r="A307" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:2">
       <x:c r="A308" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:2">
       <x:c r="A309" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:2">
       <x:c r="A310" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:2">
       <x:c r="A311" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:2">
       <x:c r="A312" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:2">
       <x:c r="A313" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:2">
       <x:c r="A314" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:2">
       <x:c r="A315" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:2">
       <x:c r="A316" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:2">
       <x:c r="A317" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:2">
       <x:c r="A318" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:2">
       <x:c r="A319" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:2">
       <x:c r="A320" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:2">
       <x:c r="A321" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:2">
       <x:c r="A322" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:2">
       <x:c r="A323" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:2">
       <x:c r="A324" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:2">
       <x:c r="A325" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:2">
       <x:c r="A326" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:2">
       <x:c r="A327" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:2">
       <x:c r="A328" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:2">
       <x:c r="A329" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:2">
       <x:c r="A330" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:2">
       <x:c r="A331" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:2">
       <x:c r="A332" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:2">
       <x:c r="A333" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:2">
       <x:c r="A334" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:2">
       <x:c r="A335" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:2">
       <x:c r="A336" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:2">
       <x:c r="A337" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:2">
       <x:c r="A338" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:2">
       <x:c r="A339" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:2">
       <x:c r="A340" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:2">
       <x:c r="A341" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:2">
       <x:c r="A342" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:2">
       <x:c r="A343" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:2">
       <x:c r="A344" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:2">
       <x:c r="A345" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:2">
       <x:c r="A346" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:2">
       <x:c r="A347" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:2">
       <x:c r="A348" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:2">
       <x:c r="A349" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:2">
       <x:c r="A350" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:2">
       <x:c r="A351" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:2">
       <x:c r="A352" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:2">
       <x:c r="A353" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:2">
       <x:c r="A354" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:2">
       <x:c r="A355" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:2">
       <x:c r="A356" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:2">
       <x:c r="A357" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:2">
       <x:c r="A358" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:2">
       <x:c r="A359" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:2">
       <x:c r="A360" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:2">
       <x:c r="A361" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:2">
       <x:c r="A362" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:2">
       <x:c r="A363" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:2">
       <x:c r="A364" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:2">
       <x:c r="A365" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:2">
       <x:c r="A366" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:2">
       <x:c r="A367" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:2">
       <x:c r="A368" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:2">
       <x:c r="A369" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:2">
       <x:c r="A370" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:2">
       <x:c r="A371" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:2">
       <x:c r="A372" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:2">
       <x:c r="A373" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:2">
       <x:c r="A374" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:2">
       <x:c r="A375" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:2">
       <x:c r="A376" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:2">
       <x:c r="A377" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:2">
       <x:c r="A378" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:2">
       <x:c r="A379" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:2">
       <x:c r="A380" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:2">
       <x:c r="A381" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:2">
       <x:c r="A382" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:2">
       <x:c r="A383" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:2">
       <x:c r="A384" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:2">
       <x:c r="A385" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:2">
       <x:c r="A386" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:2">
       <x:c r="A387" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:2">
       <x:c r="A388" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:2">
       <x:c r="A389" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:2">
       <x:c r="A390" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:2">
       <x:c r="A391" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:2">
       <x:c r="A392" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:2">
       <x:c r="A393" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:2">
       <x:c r="A394" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:2">
       <x:c r="A395" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:2">
       <x:c r="A396" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:2">
       <x:c r="A397" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:2">
       <x:c r="A398" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:2">
       <x:c r="A399" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:2">
       <x:c r="A400" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:2">
       <x:c r="A401" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:2">
       <x:c r="A402" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:2">
       <x:c r="A403" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:2">
       <x:c r="A404" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:2">
       <x:c r="A405" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:2">
       <x:c r="A406" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:2">
       <x:c r="A407" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:2">
       <x:c r="A408" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:2">
       <x:c r="A409" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:2">
       <x:c r="A410" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:2">
       <x:c r="A411" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:2">
       <x:c r="A412" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:2">
       <x:c r="A413" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:2">
       <x:c r="A414" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:2">
       <x:c r="A415" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:2">
       <x:c r="A416" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:2">
       <x:c r="A417" s="0" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="B417" s="0" t="s">
         <x:v>826</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:2">
       <x:c r="A418" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:2">
       <x:c r="A419" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:2">
       <x:c r="A420" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:2">
       <x:c r="A421" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:2">
       <x:c r="A422" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:2">
       <x:c r="A423" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:2">
       <x:c r="A424" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:2">
       <x:c r="A425" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:2">
       <x:c r="A426" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:2">
       <x:c r="A427" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:2">
       <x:c r="A428" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>847</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:2">
       <x:c r="A429" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:2">
       <x:c r="A430" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>851</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:2">
       <x:c r="A431" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:2">
       <x:c r="A432" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:2">
       <x:c r="A433" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:2">
       <x:c r="A434" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:2">
       <x:c r="A435" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:2">
       <x:c r="A436" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>863</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:2">
       <x:c r="A437" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>865</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:2">
       <x:c r="A438" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:2">
       <x:c r="A439" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:2">
       <x:c r="A440" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:2">
       <x:c r="A441" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:2">
       <x:c r="A442" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>875</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:2">
       <x:c r="A443" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:2">
       <x:c r="A444" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>879</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:2">
       <x:c r="A445" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:2">
       <x:c r="A446" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:2">
       <x:c r="A447" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:2">
       <x:c r="A448" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:2">
       <x:c r="A449" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:2">
       <x:c r="A450" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>891</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:2">
       <x:c r="A451" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:2">
       <x:c r="A452" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>895</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:2">
       <x:c r="A453" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:2">
       <x:c r="A454" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:2">
       <x:c r="A455" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:2">
       <x:c r="A456" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:2">
       <x:c r="A457" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>905</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:2">
       <x:c r="A458" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>907</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:2">
       <x:c r="A459" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:2">
       <x:c r="A460" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>911</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:2">
       <x:c r="A461" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>913</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:2">
       <x:c r="A462" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:2">
       <x:c r="A463" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:2">
       <x:c r="A464" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:2">
       <x:c r="A465" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:2">
       <x:c r="A466" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:2">
       <x:c r="A467" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:2">
       <x:c r="A468" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:2">
       <x:c r="A469" s="0" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="B469" s="0" t="s">
         <x:v>929</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:2">
       <x:c r="A470" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:2">
       <x:c r="A471" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:2">
       <x:c r="A472" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>934</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:2">
       <x:c r="A473" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:2">
       <x:c r="A474" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:2">
       <x:c r="A475" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:2">
       <x:c r="A476" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:2">
       <x:c r="A477" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:2">
       <x:c r="A478" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:2">
       <x:c r="A479" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:2">
       <x:c r="A480" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:2">
       <x:c r="A481" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>952</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:2">
       <x:c r="A482" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
         <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:2">
       <x:c r="A483" s="0" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="B483" s="0" t="s">
         <x:v>956</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:2">
       <x:c r="A484" s="0" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>956</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:2">
       <x:c r="A485" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>956</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:2">
       <x:c r="A486" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:2">
       <x:c r="A487" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:2">
       <x:c r="A488" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>964</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:2">
       <x:c r="A489" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:2">
       <x:c r="A490" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:2">
       <x:c r="A491" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:2">
       <x:c r="A492" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:2">
       <x:c r="A493" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:2">
       <x:c r="A494" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>976</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:2">
       <x:c r="A495" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:2">
       <x:c r="A496" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>980</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:2">
       <x:c r="A497" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:2">
       <x:c r="A498" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>984</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:2">
       <x:c r="A499" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:2">
       <x:c r="A500" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:2">
       <x:c r="A501" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:2">
       <x:c r="A502" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:2">
       <x:c r="A503" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>994</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:2">
       <x:c r="A504" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:2">
       <x:c r="A505" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>998</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:2">
       <x:c r="A506" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:2">
       <x:c r="A507" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1002</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:2">
       <x:c r="A508" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1004</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:2">
       <x:c r="A509" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:2">
       <x:c r="A510" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:2">
       <x:c r="A511" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1010</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:2">
       <x:c r="A512" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:2">
       <x:c r="A513" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1014</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:2">
       <x:c r="A514" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1016</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:2">
       <x:c r="A515" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:2">
       <x:c r="A516" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1020</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:2">
       <x:c r="A517" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:2">
       <x:c r="A518" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:2">
       <x:c r="A519" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1026</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:2">
       <x:c r="A520" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:2">
       <x:c r="A521" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:2">
       <x:c r="A522" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:2">
       <x:c r="A523" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:2">
       <x:c r="A524" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1036</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:2">
       <x:c r="A525" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1038</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:2">
       <x:c r="A526" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:2">
       <x:c r="A527" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1042</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:2">
       <x:c r="A528" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1044</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:2">
       <x:c r="A529" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1046</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:2">
       <x:c r="A530" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:2">
       <x:c r="A531" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:2">
       <x:c r="A532" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:2">
       <x:c r="A533" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:2">
       <x:c r="A534" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1056</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:2">
       <x:c r="A535" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1058</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:2">
       <x:c r="A536" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1060</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:2">
       <x:c r="A537" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1062</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:2">
       <x:c r="A538" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:2">
       <x:c r="A539" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:2">
       <x:c r="A540" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1068</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:2">
       <x:c r="A541" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:2">
       <x:c r="A542" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:2">
       <x:c r="A543" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1074</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:2">
       <x:c r="A544" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1076</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:2">
       <x:c r="A545" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:2">
       <x:c r="A546" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:2">
       <x:c r="A547" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:2">
       <x:c r="A548" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1084</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:2">
       <x:c r="A549" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:2">
       <x:c r="A550" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1088</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:2">
       <x:c r="A551" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:2">
       <x:c r="A552" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:2">
       <x:c r="A553" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1094</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:2">
       <x:c r="A554" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:2">
       <x:c r="A555" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:2">
       <x:c r="A556" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:2">
       <x:c r="A557" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1102</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:2">
       <x:c r="A558" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1104</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:2">
       <x:c r="A559" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1106</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:2">
       <x:c r="A560" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:2">
       <x:c r="A561" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1110</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:2">
       <x:c r="A562" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1112</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:2">
       <x:c r="A563" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1114</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:2">
       <x:c r="A564" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:2">
       <x:c r="A565" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1118</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:2">
       <x:c r="A566" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1120</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:2">
       <x:c r="A567" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:2">
       <x:c r="A568" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1124</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:2">
       <x:c r="A569" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1126</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:2">
       <x:c r="A570" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:2">
       <x:c r="A571" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1130</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:2">
       <x:c r="A572" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1132</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:2">
       <x:c r="A573" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:2">
       <x:c r="A574" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1136</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:2">
       <x:c r="A575" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:2">
       <x:c r="A576" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:2">
       <x:c r="A577" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1142</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:2">
       <x:c r="A578" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:2">
       <x:c r="A579" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:2">
       <x:c r="A580" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1148</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:2">
       <x:c r="A581" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:2">
       <x:c r="A582" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1152</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:2">
       <x:c r="A583" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:2">
       <x:c r="A584" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1156</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:2">
       <x:c r="A585" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:2">
       <x:c r="A586" s="0" t="s">
-        <x:v>1161</x:v>
-[...2 lines deleted...]
-        <x:v>1162</x:v>
+        <x:v>1159</x:v>
+      </x:c>
+      <x:c r="B586" s="0" t="s">
+        <x:v>1160</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:2">
       <x:c r="A587" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1162</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:2">
       <x:c r="A588" s="0" t="s">
-        <x:v>1165</x:v>
-[...2 lines deleted...]
-        <x:v>1166</x:v>
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="B588" s="1" t="s">
+        <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:2">
       <x:c r="A589" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1166</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:2">
       <x:c r="A590" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:2">
       <x:c r="A591" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:2">
       <x:c r="A592" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:2">
       <x:c r="A593" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1174</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:2">
       <x:c r="A594" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1176</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:2">
       <x:c r="A595" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1178</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:2">
       <x:c r="A596" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1180</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:2">
       <x:c r="A597" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1182</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:2">
       <x:c r="A598" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1184</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:2">
       <x:c r="A599" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1186</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:2">
       <x:c r="A600" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1188</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:2">
       <x:c r="A601" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1190</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:2">
       <x:c r="A602" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1192</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:2">
       <x:c r="A603" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:2">
       <x:c r="A604" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1196</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:2">
       <x:c r="A605" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1198</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:2">
       <x:c r="A606" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:2">
       <x:c r="A607" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1202</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:2">
       <x:c r="A608" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1204</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:2">
       <x:c r="A609" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1206</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:2">
       <x:c r="A610" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:2">
       <x:c r="A611" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1210</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:2">
       <x:c r="A612" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:2">
       <x:c r="A613" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1214</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:2">
       <x:c r="A614" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1216</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:2">
       <x:c r="A615" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:2">
       <x:c r="A616" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1220</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:2">
       <x:c r="A617" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1222</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:2">
       <x:c r="A618" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1224</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:2">
       <x:c r="A619" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1226</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:2">
       <x:c r="A620" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1228</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:2">
       <x:c r="A621" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1230</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:2">
       <x:c r="A622" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1232</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:2">
       <x:c r="A623" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1234</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:2">
       <x:c r="A624" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1236</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:2">
       <x:c r="A625" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1238</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:2">
       <x:c r="A626" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:2">
       <x:c r="A627" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:2">
       <x:c r="A628" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1244</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:2">
       <x:c r="A629" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:2">
       <x:c r="A630" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1248</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:2">
       <x:c r="A631" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1250</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:2">
       <x:c r="A632" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1252</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:2">
       <x:c r="A633" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1254</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:2">
       <x:c r="A634" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1256</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:2">
       <x:c r="A635" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1258</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:2">
       <x:c r="A636" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:2">
       <x:c r="A637" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1262</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:2">
       <x:c r="A638" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1264</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:2">
       <x:c r="A639" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1266</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:2">
       <x:c r="A640" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1268</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:2">
       <x:c r="A641" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1270</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:2">
       <x:c r="A642" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1272</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:2">
       <x:c r="A643" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1274</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:2">
       <x:c r="A644" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1276</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:2">
       <x:c r="A645" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1278</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:2">
       <x:c r="A646" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1280</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:2">
       <x:c r="A647" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1282</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:2">
       <x:c r="A648" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1284</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:2">
       <x:c r="A649" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1286</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:2">
       <x:c r="A650" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1288</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:2">
       <x:c r="A651" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1290</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:2">
       <x:c r="A652" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1292</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:2">
       <x:c r="A653" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1294</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:2">
       <x:c r="A654" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1296</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:2">
       <x:c r="A655" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:2">
       <x:c r="A656" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1300</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:2">
       <x:c r="A657" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1302</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:2">
       <x:c r="A658" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1304</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:2">
       <x:c r="A659" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1306</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:2">
       <x:c r="A660" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1308</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:2">
       <x:c r="A661" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:2">
       <x:c r="A662" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1312</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:2">
       <x:c r="A663" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1314</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:2">
       <x:c r="A664" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1316</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:2">
       <x:c r="A665" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1318</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:2">
       <x:c r="A666" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:2">
       <x:c r="A667" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1322</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:2">
       <x:c r="A668" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1324</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:2">
       <x:c r="A669" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1326</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:2">
       <x:c r="A670" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1328</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:2">
       <x:c r="A671" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1330</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:2">
       <x:c r="A672" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1332</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:2">
       <x:c r="A673" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1334</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:2">
       <x:c r="A674" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1336</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:2">
       <x:c r="A675" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1338</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:2">
       <x:c r="A676" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1340</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:2">
       <x:c r="A677" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1342</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:2">
       <x:c r="A678" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1344</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:2">
       <x:c r="A679" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1346</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:2">
       <x:c r="A680" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1348</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:2">
       <x:c r="A681" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1350</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:2">
       <x:c r="A682" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1352</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:2">
       <x:c r="A683" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1354</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:2">
       <x:c r="A684" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1356</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:2">
       <x:c r="A685" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1358</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:2">
       <x:c r="A686" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1360</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:2">
       <x:c r="A687" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1362</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:2">
       <x:c r="A688" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1364</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:2">
       <x:c r="A689" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1366</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:2">
       <x:c r="A690" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1368</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:2">
       <x:c r="A691" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1370</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:2">
       <x:c r="A692" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1372</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:2">
       <x:c r="A693" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1374</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:2">
       <x:c r="A694" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1376</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:2">
       <x:c r="A695" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1378</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:2">
       <x:c r="A696" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1380</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:2">
       <x:c r="A697" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1382</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:2">
       <x:c r="A698" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1384</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:2">
       <x:c r="A699" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1386</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:2">
       <x:c r="A700" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1388</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:2">
       <x:c r="A701" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1390</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:2">
       <x:c r="A702" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1392</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:2">
       <x:c r="A703" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1394</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:2">
       <x:c r="A704" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1396</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:2">
       <x:c r="A705" s="0" t="s">
-        <x:v>1399</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1398</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:2">
       <x:c r="A706" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:2">
       <x:c r="A707" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1402</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:2">
       <x:c r="A708" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1404</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:2">
       <x:c r="A709" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1406</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:2">
       <x:c r="A710" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1408</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:2">
       <x:c r="A711" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1410</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:2">
       <x:c r="A712" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1412</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:2">
       <x:c r="A713" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1414</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:2">
       <x:c r="A714" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1416</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:2">
       <x:c r="A715" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1418</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:2">
       <x:c r="A716" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1420</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:2">
       <x:c r="A717" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1422</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:2">
       <x:c r="A718" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1424</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:2">
       <x:c r="A719" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1426</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:2">
       <x:c r="A720" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1428</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:2">
       <x:c r="A721" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1430</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:2">
       <x:c r="A722" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1432</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:2">
       <x:c r="A723" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1434</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:2">
       <x:c r="A724" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1436</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:2">
       <x:c r="A725" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1438</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:2">
       <x:c r="A726" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1440</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:2">
       <x:c r="A727" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1442</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:2">
       <x:c r="A728" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1444</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:2">
       <x:c r="A729" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1446</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:2">
       <x:c r="A730" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="B730" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1448</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:2">
       <x:c r="A731" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1450</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:2">
       <x:c r="A732" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1452</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:2">
       <x:c r="A733" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1454</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:2">
       <x:c r="A734" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="B734" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1456</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:2">
       <x:c r="A735" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1458</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:2">
       <x:c r="A736" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="B736" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1460</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:2">
       <x:c r="A737" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>1462</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:2">
       <x:c r="A738" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="B738" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1464</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:2">
       <x:c r="A739" s="0" t="s">
-        <x:v>1467</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1466</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:2">
       <x:c r="A740" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="B740" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1468</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:2">
       <x:c r="A741" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1470</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:2">
       <x:c r="A742" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="B742" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1472</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:2">
       <x:c r="A743" s="0" t="s">
-        <x:v>1475</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1474</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:2">
       <x:c r="A744" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="B744" s="0" t="s">
-        <x:v>1478</x:v>
+        <x:v>1476</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:2">
       <x:c r="A745" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1478</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:2">
       <x:c r="A746" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="B746" s="0" t="s">
-        <x:v>1482</x:v>
+        <x:v>1480</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:2">
       <x:c r="A747" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1482</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:2">
       <x:c r="A748" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="B748" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>1484</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:2">
       <x:c r="A749" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1486</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:2">
       <x:c r="A750" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="B750" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1488</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:2">
       <x:c r="A751" s="0" t="s">
-        <x:v>1491</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1490</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:2">
       <x:c r="A752" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="B752" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1492</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:2">
       <x:c r="A753" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>1496</x:v>
+        <x:v>1494</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:2">
       <x:c r="A754" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="B754" s="0" t="s">
-        <x:v>1498</x:v>
+        <x:v>1496</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:2">
       <x:c r="A755" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
-        <x:v>1500</x:v>
+        <x:v>1498</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:2">
       <x:c r="A756" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="B756" s="0" t="s">
-        <x:v>1502</x:v>
+        <x:v>1500</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:2">
       <x:c r="A757" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1502</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:2">
       <x:c r="A758" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B758" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>1504</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:2">
       <x:c r="A759" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1506</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:2">
       <x:c r="A760" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="B760" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1508</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:2">
       <x:c r="A761" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1510</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:2">
       <x:c r="A762" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="B762" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1512</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:2">
       <x:c r="A763" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1514</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:2">
       <x:c r="A764" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="B764" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1516</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:2">
       <x:c r="A765" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
-        <x:v>1520</x:v>
+        <x:v>1518</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:2">
       <x:c r="A766" s="0" t="s">
-        <x:v>1521</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="B766" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1520</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:2">
       <x:c r="A767" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>1522</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:2">
       <x:c r="A768" s="0" t="s">
-        <x:v>1525</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="B768" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1524</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:2">
       <x:c r="A769" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1526</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:2">
       <x:c r="A770" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="B770" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1528</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:2">
       <x:c r="A771" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1530</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:2">
       <x:c r="A772" s="0" t="s">
-        <x:v>1533</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="B772" s="0" t="s">
-        <x:v>1534</x:v>
+        <x:v>1532</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:2">
       <x:c r="A773" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1534</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:2">
       <x:c r="A774" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="B774" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1536</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:2">
       <x:c r="A775" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
-        <x:v>1540</x:v>
+        <x:v>1538</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:2">
       <x:c r="A776" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="B776" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1540</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:2">
       <x:c r="A777" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1542</x:v>
       </x:c>
     </x:row>
     <x:row r="778" spans="1:2">
       <x:c r="A778" s="0" t="s">
-        <x:v>1545</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="B778" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1544</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:2">
       <x:c r="A779" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
-        <x:v>1548</x:v>
+        <x:v>1546</x:v>
       </x:c>
     </x:row>
     <x:row r="780" spans="1:2">
       <x:c r="A780" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="B780" s="0" t="s">
-        <x:v>1550</x:v>
+        <x:v>1548</x:v>
       </x:c>
     </x:row>
     <x:row r="781" spans="1:2">
       <x:c r="A781" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
-        <x:v>1552</x:v>
+        <x:v>1550</x:v>
       </x:c>
     </x:row>
     <x:row r="782" spans="1:2">
       <x:c r="A782" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="B782" s="0" t="s">
-        <x:v>1554</x:v>
+        <x:v>1552</x:v>
       </x:c>
     </x:row>
     <x:row r="783" spans="1:2">
       <x:c r="A783" s="0" t="s">
-        <x:v>1555</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="B783" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1554</x:v>
       </x:c>
     </x:row>
     <x:row r="784" spans="1:2">
       <x:c r="A784" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="B784" s="0" t="s">
-        <x:v>1558</x:v>
+        <x:v>1556</x:v>
       </x:c>
     </x:row>
     <x:row r="785" spans="1:2">
       <x:c r="A785" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="B785" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1558</x:v>
       </x:c>
     </x:row>
     <x:row r="786" spans="1:2">
       <x:c r="A786" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="B786" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1560</x:v>
       </x:c>
     </x:row>
     <x:row r="787" spans="1:2">
       <x:c r="A787" s="0" t="s">
-        <x:v>1563</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="B787" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1562</x:v>
       </x:c>
     </x:row>
     <x:row r="788" spans="1:2">
       <x:c r="A788" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="B788" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1564</x:v>
       </x:c>
     </x:row>
     <x:row r="789" spans="1:2">
       <x:c r="A789" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="B789" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1566</x:v>
       </x:c>
     </x:row>
     <x:row r="790" spans="1:2">
       <x:c r="A790" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="B790" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1568</x:v>
       </x:c>
     </x:row>
     <x:row r="791" spans="1:2">
       <x:c r="A791" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="B791" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1570</x:v>
       </x:c>
     </x:row>
     <x:row r="792" spans="1:2">
       <x:c r="A792" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="B792" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1572</x:v>
       </x:c>
     </x:row>
     <x:row r="793" spans="1:2">
       <x:c r="A793" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="B793" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1574</x:v>
       </x:c>
     </x:row>
     <x:row r="794" spans="1:2">
       <x:c r="A794" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="B794" s="0" t="s">
-        <x:v>1578</x:v>
+        <x:v>1576</x:v>
       </x:c>
     </x:row>
     <x:row r="795" spans="1:2">
       <x:c r="A795" s="0" t="s">
-        <x:v>1579</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="B795" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1578</x:v>
       </x:c>
     </x:row>
     <x:row r="796" spans="1:2">
       <x:c r="A796" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="B796" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1580</x:v>
       </x:c>
     </x:row>
     <x:row r="797" spans="1:2">
       <x:c r="A797" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="B797" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1582</x:v>
       </x:c>
     </x:row>
     <x:row r="798" spans="1:2">
       <x:c r="A798" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1584</x:v>
       </x:c>
     </x:row>
     <x:row r="799" spans="1:2">
       <x:c r="A799" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="B799" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1586</x:v>
       </x:c>
     </x:row>
     <x:row r="800" spans="1:2">
       <x:c r="A800" s="0" t="s">
-        <x:v>1589</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="B800" s="0" t="s">
-        <x:v>1590</x:v>
+        <x:v>1588</x:v>
       </x:c>
     </x:row>
     <x:row r="801" spans="1:2">
       <x:c r="A801" s="0" t="s">
-        <x:v>1591</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
-        <x:v>1592</x:v>
+        <x:v>1590</x:v>
       </x:c>
     </x:row>
     <x:row r="802" spans="1:2">
       <x:c r="A802" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="B802" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1592</x:v>
       </x:c>
     </x:row>
     <x:row r="803" spans="1:2">
       <x:c r="A803" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B803" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1594</x:v>
       </x:c>
     </x:row>
     <x:row r="804" spans="1:2">
       <x:c r="A804" s="0" t="s">
-        <x:v>1597</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="B804" s="0" t="s">
-        <x:v>1598</x:v>
+        <x:v>1596</x:v>
       </x:c>
     </x:row>
     <x:row r="805" spans="1:2">
       <x:c r="A805" s="0" t="s">
-        <x:v>1599</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="B805" s="0" t="s">
-        <x:v>1600</x:v>
+        <x:v>1598</x:v>
       </x:c>
     </x:row>
     <x:row r="806" spans="1:2">
       <x:c r="A806" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="B806" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1600</x:v>
       </x:c>
     </x:row>
     <x:row r="807" spans="1:2">
       <x:c r="A807" s="0" t="s">
-        <x:v>1603</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="B807" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1602</x:v>
       </x:c>
     </x:row>
     <x:row r="808" spans="1:2">
       <x:c r="A808" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="B808" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>1604</x:v>
       </x:c>
     </x:row>
     <x:row r="809" spans="1:2">
       <x:c r="A809" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1606</x:v>
       </x:c>
     </x:row>
     <x:row r="810" spans="1:2">
       <x:c r="A810" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="B810" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1608</x:v>
       </x:c>
     </x:row>
     <x:row r="811" spans="1:2">
       <x:c r="A811" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="B811" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1610</x:v>
       </x:c>
     </x:row>
     <x:row r="812" spans="1:2">
       <x:c r="A812" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="B812" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1612</x:v>
       </x:c>
     </x:row>
     <x:row r="813" spans="1:2">
       <x:c r="A813" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="B813" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1614</x:v>
       </x:c>
     </x:row>
     <x:row r="814" spans="1:2">
       <x:c r="A814" s="0" t="s">
-        <x:v>1617</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="B814" s="0" t="s">
-        <x:v>1618</x:v>
+        <x:v>1616</x:v>
       </x:c>
     </x:row>
     <x:row r="815" spans="1:2">
       <x:c r="A815" s="0" t="s">
-        <x:v>1619</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="B815" s="0" t="s">
-        <x:v>1620</x:v>
+        <x:v>1618</x:v>
       </x:c>
     </x:row>
     <x:row r="816" spans="1:2">
       <x:c r="A816" s="0" t="s">
-        <x:v>1621</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="B816" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1620</x:v>
       </x:c>
     </x:row>
     <x:row r="817" spans="1:2">
       <x:c r="A817" s="0" t="s">
-        <x:v>1623</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="B817" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1622</x:v>
       </x:c>
     </x:row>
     <x:row r="818" spans="1:2">
       <x:c r="A818" s="0" t="s">
-        <x:v>1625</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="B818" s="0" t="s">
-        <x:v>1626</x:v>
+        <x:v>1624</x:v>
       </x:c>
     </x:row>
     <x:row r="819" spans="1:2">
       <x:c r="A819" s="0" t="s">
-        <x:v>1627</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="B819" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1626</x:v>
       </x:c>
     </x:row>
     <x:row r="820" spans="1:2">
       <x:c r="A820" s="0" t="s">
-        <x:v>1629</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="B820" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1628</x:v>
       </x:c>
     </x:row>
     <x:row r="821" spans="1:2">
       <x:c r="A821" s="0" t="s">
-        <x:v>1631</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="B821" s="0" t="s">
-        <x:v>1632</x:v>
+        <x:v>1630</x:v>
       </x:c>
     </x:row>
     <x:row r="822" spans="1:2">
       <x:c r="A822" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="B822" s="0" t="s">
-        <x:v>1634</x:v>
+        <x:v>1632</x:v>
       </x:c>
     </x:row>
     <x:row r="823" spans="1:2">
       <x:c r="A823" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="B823" s="0" t="s">
-        <x:v>1636</x:v>
+        <x:v>1634</x:v>
       </x:c>
     </x:row>
     <x:row r="824" spans="1:2">
       <x:c r="A824" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="B824" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1636</x:v>
       </x:c>
     </x:row>
     <x:row r="825" spans="1:2">
       <x:c r="A825" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="B825" s="0" t="s">
-        <x:v>1640</x:v>
+        <x:v>1638</x:v>
       </x:c>
     </x:row>
     <x:row r="826" spans="1:2">
       <x:c r="A826" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="B826" s="0" t="s">
         <x:v>1640</x:v>
       </x:c>
     </x:row>
     <x:row r="827" spans="1:2">
       <x:c r="A827" s="0" t="s">
+        <x:v>1641</x:v>
+      </x:c>
+      <x:c r="B827" s="0" t="s">
         <x:v>1642</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1643</x:v>
       </x:c>
     </x:row>
     <x:row r="828" spans="1:2">
       <x:c r="A828" s="0" t="s">
+        <x:v>1643</x:v>
+      </x:c>
+      <x:c r="B828" s="0" t="s">
         <x:v>1644</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1645</x:v>
       </x:c>
     </x:row>
     <x:row r="829" spans="1:2">
       <x:c r="A829" s="0" t="s">
+        <x:v>1645</x:v>
+      </x:c>
+      <x:c r="B829" s="0" t="s">
         <x:v>1646</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1647</x:v>
       </x:c>
     </x:row>
     <x:row r="830" spans="1:2">
       <x:c r="A830" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="B830" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1646</x:v>
       </x:c>
     </x:row>
     <x:row r="831" spans="1:2">
       <x:c r="A831" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="B831" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1649</x:v>
       </x:c>
     </x:row>
     <x:row r="832" spans="1:2">
       <x:c r="A832" s="0" t="s">
-        <x:v>1652</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="B832" s="0" t="s">
-        <x:v>1653</x:v>
+        <x:v>1651</x:v>
       </x:c>
     </x:row>
     <x:row r="833" spans="1:2">
       <x:c r="A833" s="0" t="s">
-        <x:v>1654</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="B833" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1653</x:v>
       </x:c>
     </x:row>
     <x:row r="834" spans="1:2">
       <x:c r="A834" s="0" t="s">
-        <x:v>1656</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="B834" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>1655</x:v>
       </x:c>
     </x:row>
     <x:row r="835" spans="1:2">
       <x:c r="A835" s="0" t="s">
-        <x:v>1658</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="B835" s="0" t="s">
-        <x:v>1659</x:v>
+        <x:v>1657</x:v>
       </x:c>
     </x:row>
     <x:row r="836" spans="1:2">
       <x:c r="A836" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="B836" s="0" t="s">
-        <x:v>1661</x:v>
+        <x:v>1659</x:v>
       </x:c>
     </x:row>
     <x:row r="837" spans="1:2">
       <x:c r="A837" s="0" t="s">
-        <x:v>1662</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="B837" s="0" t="s">
-        <x:v>1663</x:v>
+        <x:v>1661</x:v>
       </x:c>
     </x:row>
     <x:row r="838" spans="1:2">
       <x:c r="A838" s="0" t="s">
-        <x:v>1664</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="B838" s="0" t="s">
-        <x:v>1665</x:v>
+        <x:v>1663</x:v>
       </x:c>
     </x:row>
     <x:row r="839" spans="1:2">
       <x:c r="A839" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="B839" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1665</x:v>
       </x:c>
     </x:row>
     <x:row r="840" spans="1:2">
       <x:c r="A840" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="B840" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1667</x:v>
       </x:c>
     </x:row>
     <x:row r="841" spans="1:2">
       <x:c r="A841" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="B841" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1669</x:v>
       </x:c>
     </x:row>
     <x:row r="842" spans="1:2">
       <x:c r="A842" s="0" t="s">
-        <x:v>1672</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="B842" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1671</x:v>
       </x:c>
     </x:row>
     <x:row r="843" spans="1:2">
       <x:c r="A843" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="B843" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1673</x:v>
       </x:c>
     </x:row>
     <x:row r="844" spans="1:2">
       <x:c r="A844" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="B844" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>1675</x:v>
       </x:c>
     </x:row>
     <x:row r="845" spans="1:2">
       <x:c r="A845" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="B845" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>1677</x:v>
       </x:c>
     </x:row>
     <x:row r="846" spans="1:2">
       <x:c r="A846" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="B846" s="0" t="s">
-        <x:v>1681</x:v>
+        <x:v>1679</x:v>
       </x:c>
     </x:row>
     <x:row r="847" spans="1:2">
       <x:c r="A847" s="0" t="s">
-        <x:v>1682</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="B847" s="0" t="s">
         <x:v>1681</x:v>
       </x:c>
     </x:row>
     <x:row r="848" spans="1:2">
       <x:c r="A848" s="0" t="s">
+        <x:v>1682</x:v>
+      </x:c>
+      <x:c r="B848" s="0" t="s">
         <x:v>1683</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1681</x:v>
       </x:c>
     </x:row>
     <x:row r="849" spans="1:2">
       <x:c r="A849" s="0" t="s">
         <x:v>1684</x:v>
       </x:c>
       <x:c r="B849" s="0" t="s">
         <x:v>1685</x:v>
       </x:c>
     </x:row>
     <x:row r="850" spans="1:2">
       <x:c r="A850" s="0" t="s">
         <x:v>1686</x:v>
       </x:c>
       <x:c r="B850" s="0" t="s">
         <x:v>1687</x:v>
       </x:c>
     </x:row>
     <x:row r="851" spans="1:2">
       <x:c r="A851" s="0" t="s">
         <x:v>1688</x:v>
       </x:c>
       <x:c r="B851" s="0" t="s">
-        <x:v>1689</x:v>
+        <x:v>1687</x:v>
       </x:c>
     </x:row>
     <x:row r="852" spans="1:2">
       <x:c r="A852" s="0" t="s">
-        <x:v>1690</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="B852" s="0" t="s">
-        <x:v>1691</x:v>
+        <x:v>1687</x:v>
       </x:c>
     </x:row>
     <x:row r="853" spans="1:2">
       <x:c r="A853" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="B853" s="0" t="s">
-        <x:v>1693</x:v>
+        <x:v>1691</x:v>
       </x:c>
     </x:row>
     <x:row r="854" spans="1:2">
       <x:c r="A854" s="0" t="s">
-        <x:v>1694</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="B854" s="0" t="s">
-        <x:v>1695</x:v>
+        <x:v>1693</x:v>
       </x:c>
     </x:row>
     <x:row r="855" spans="1:2">
       <x:c r="A855" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="B855" s="0" t="s">
-        <x:v>1697</x:v>
+        <x:v>1695</x:v>
       </x:c>
     </x:row>
     <x:row r="856" spans="1:2">
       <x:c r="A856" s="0" t="s">
-        <x:v>1698</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="B856" s="0" t="s">
-        <x:v>1699</x:v>
+        <x:v>1697</x:v>
       </x:c>
     </x:row>
     <x:row r="857" spans="1:2">
       <x:c r="A857" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="B857" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1699</x:v>
       </x:c>
     </x:row>
     <x:row r="858" spans="1:2">
       <x:c r="A858" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="B858" s="0" t="s">
-        <x:v>1703</x:v>
+        <x:v>1701</x:v>
       </x:c>
     </x:row>
     <x:row r="859" spans="1:2">
       <x:c r="A859" s="0" t="s">
-        <x:v>1704</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="B859" s="0" t="s">
-        <x:v>1705</x:v>
+        <x:v>1703</x:v>
       </x:c>
     </x:row>
     <x:row r="860" spans="1:2">
       <x:c r="A860" s="0" t="s">
-        <x:v>1706</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="B860" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1705</x:v>
       </x:c>
     </x:row>
     <x:row r="861" spans="1:2">
       <x:c r="A861" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1707</x:v>
       </x:c>
     </x:row>
     <x:row r="862" spans="1:2">
       <x:c r="A862" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1709</x:v>
       </x:c>
     </x:row>
     <x:row r="863" spans="1:2">
       <x:c r="A863" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1711</x:v>
       </x:c>
     </x:row>
     <x:row r="864" spans="1:2">
       <x:c r="A864" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1713</x:v>
       </x:c>
     </x:row>
     <x:row r="865" spans="1:2">
       <x:c r="A865" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1715</x:v>
       </x:c>
     </x:row>
     <x:row r="866" spans="1:2">
       <x:c r="A866" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="B866" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="867" spans="1:2">
       <x:c r="A867" s="0" t="s">
-        <x:v>1720</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>1719</x:v>
       </x:c>
     </x:row>
     <x:row r="868" spans="1:2">
       <x:c r="A868" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1721</x:v>
       </x:c>
     </x:row>
     <x:row r="869" spans="1:2">
       <x:c r="A869" s="0" t="s">
-        <x:v>1724</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="B869" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="870" spans="1:2">
       <x:c r="A870" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="B870" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1725</x:v>
       </x:c>
     </x:row>
     <x:row r="871" spans="1:2">
       <x:c r="A871" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="B871" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1727</x:v>
       </x:c>
     </x:row>
     <x:row r="872" spans="1:2">
       <x:c r="A872" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="B872" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1729</x:v>
       </x:c>
     </x:row>
     <x:row r="873" spans="1:2">
       <x:c r="A873" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="B873" s="0" t="s">
-        <x:v>1733</x:v>
+        <x:v>1731</x:v>
       </x:c>
     </x:row>
     <x:row r="874" spans="1:2">
       <x:c r="A874" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="B874" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1733</x:v>
       </x:c>
     </x:row>
     <x:row r="875" spans="1:2">
       <x:c r="A875" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B875" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1735</x:v>
       </x:c>
     </x:row>
     <x:row r="876" spans="1:2">
       <x:c r="A876" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B876" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1737</x:v>
       </x:c>
     </x:row>
     <x:row r="877" spans="1:2">
       <x:c r="A877" s="0" t="s">
-        <x:v>1740</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="B877" s="0" t="s">
-        <x:v>1741</x:v>
+        <x:v>1739</x:v>
       </x:c>
     </x:row>
     <x:row r="878" spans="1:2">
       <x:c r="A878" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="B878" s="0" t="s">
-        <x:v>1743</x:v>
+        <x:v>1741</x:v>
       </x:c>
     </x:row>
     <x:row r="879" spans="1:2">
       <x:c r="A879" s="0" t="s">
-        <x:v>1744</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="B879" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1743</x:v>
       </x:c>
     </x:row>
     <x:row r="880" spans="1:2">
       <x:c r="A880" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="B880" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1745</x:v>
       </x:c>
     </x:row>
     <x:row r="881" spans="1:2">
       <x:c r="A881" s="0" t="s">
-        <x:v>1748</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="B881" s="0" t="s">
-        <x:v>1749</x:v>
+        <x:v>1747</x:v>
       </x:c>
     </x:row>
     <x:row r="882" spans="1:2">
       <x:c r="A882" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="B882" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1749</x:v>
       </x:c>
     </x:row>
     <x:row r="883" spans="1:2">
       <x:c r="A883" s="0" t="s">
-        <x:v>1752</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="B883" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1751</x:v>
       </x:c>
     </x:row>
     <x:row r="884" spans="1:2">
       <x:c r="A884" s="0" t="s">
-        <x:v>1754</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="B884" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>1753</x:v>
       </x:c>
     </x:row>
     <x:row r="885" spans="1:2">
       <x:c r="A885" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="B885" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1755</x:v>
       </x:c>
     </x:row>
     <x:row r="886" spans="1:2">
       <x:c r="A886" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="B886" s="0" t="s">
-        <x:v>1759</x:v>
+        <x:v>1757</x:v>
       </x:c>
     </x:row>
     <x:row r="887" spans="1:2">
       <x:c r="A887" s="0" t="s">
-        <x:v>1760</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="B887" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1759</x:v>
       </x:c>
     </x:row>
     <x:row r="888" spans="1:2">
       <x:c r="A888" s="0" t="s">
-        <x:v>1762</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="B888" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1761</x:v>
       </x:c>
     </x:row>
     <x:row r="889" spans="1:2">
       <x:c r="A889" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="B889" s="0" t="s">
-        <x:v>1765</x:v>
+        <x:v>1763</x:v>
       </x:c>
     </x:row>
     <x:row r="890" spans="1:2">
       <x:c r="A890" s="0" t="s">
-        <x:v>1766</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="B890" s="0" t="s">
-        <x:v>1767</x:v>
+        <x:v>1765</x:v>
       </x:c>
     </x:row>
     <x:row r="891" spans="1:2">
       <x:c r="A891" s="0" t="s">
-        <x:v>1768</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="B891" s="0" t="s">
-        <x:v>1769</x:v>
+        <x:v>1767</x:v>
       </x:c>
     </x:row>
     <x:row r="892" spans="1:2">
       <x:c r="A892" s="0" t="s">
-        <x:v>1770</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="B892" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>1769</x:v>
       </x:c>
     </x:row>
     <x:row r="893" spans="1:2">
       <x:c r="A893" s="0" t="s">
-        <x:v>1772</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="B893" s="0" t="s">
-        <x:v>1773</x:v>
+        <x:v>1771</x:v>
       </x:c>
     </x:row>
     <x:row r="894" spans="1:2">
       <x:c r="A894" s="0" t="s">
-        <x:v>1774</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="B894" s="0" t="s">
-        <x:v>1775</x:v>
+        <x:v>1773</x:v>
       </x:c>
     </x:row>
     <x:row r="895" spans="1:2">
       <x:c r="A895" s="0" t="s">
-        <x:v>1776</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="B895" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1775</x:v>
       </x:c>
     </x:row>
     <x:row r="896" spans="1:2">
       <x:c r="A896" s="0" t="s">
-        <x:v>1778</x:v>
+        <x:v>1776</x:v>
       </x:c>
       <x:c r="B896" s="0" t="s">
-        <x:v>1779</x:v>
+        <x:v>1777</x:v>
       </x:c>
     </x:row>
     <x:row r="897" spans="1:2">
       <x:c r="A897" s="0" t="s">
-        <x:v>1780</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="B897" s="0" t="s">
-        <x:v>1781</x:v>
+        <x:v>1779</x:v>
       </x:c>
     </x:row>
     <x:row r="898" spans="1:2">
       <x:c r="A898" s="0" t="s">
-        <x:v>1782</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="B898" s="0" t="s">
-        <x:v>1783</x:v>
+        <x:v>1781</x:v>
       </x:c>
     </x:row>
     <x:row r="899" spans="1:2">
       <x:c r="A899" s="0" t="s">
-        <x:v>1784</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="B899" s="0" t="s">
-        <x:v>1785</x:v>
+        <x:v>1783</x:v>
       </x:c>
     </x:row>
     <x:row r="900" spans="1:2">
       <x:c r="A900" s="0" t="s">
-        <x:v>1786</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="B900" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>1785</x:v>
       </x:c>
     </x:row>
     <x:row r="901" spans="1:2">
       <x:c r="A901" s="0" t="s">
-        <x:v>1788</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="B901" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1787</x:v>
       </x:c>
     </x:row>
     <x:row r="902" spans="1:2">
       <x:c r="A902" s="0" t="s">
-        <x:v>1790</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="B902" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1789</x:v>
       </x:c>
     </x:row>
     <x:row r="903" spans="1:2">
       <x:c r="A903" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="B903" s="0" t="s">
-        <x:v>1793</x:v>
+        <x:v>1791</x:v>
       </x:c>
     </x:row>
     <x:row r="904" spans="1:2">
       <x:c r="A904" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="B904" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1793</x:v>
       </x:c>
     </x:row>
     <x:row r="905" spans="1:2">
       <x:c r="A905" s="0" t="s">
-        <x:v>1796</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="B905" s="0" t="s">
-        <x:v>1797</x:v>
+        <x:v>1795</x:v>
       </x:c>
     </x:row>
     <x:row r="906" spans="1:2">
       <x:c r="A906" s="0" t="s">
-        <x:v>1798</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="B906" s="0" t="s">
-        <x:v>1799</x:v>
+        <x:v>1797</x:v>
       </x:c>
     </x:row>
     <x:row r="907" spans="1:2">
       <x:c r="A907" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="B907" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1799</x:v>
       </x:c>
     </x:row>
     <x:row r="908" spans="1:2">
       <x:c r="A908" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="B908" s="0" t="s">
-        <x:v>1803</x:v>
+        <x:v>1801</x:v>
       </x:c>
     </x:row>
     <x:row r="909" spans="1:2">
       <x:c r="A909" s="0" t="s">
-        <x:v>1804</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="B909" s="0" t="s">
-        <x:v>1805</x:v>
+        <x:v>1803</x:v>
       </x:c>
     </x:row>
     <x:row r="910" spans="1:2">
       <x:c r="A910" s="0" t="s">
-        <x:v>1806</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B910" s="0" t="s">
-        <x:v>1807</x:v>
+        <x:v>1805</x:v>
       </x:c>
     </x:row>
     <x:row r="911" spans="1:2">
       <x:c r="A911" s="0" t="s">
-        <x:v>1808</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="B911" s="0" t="s">
-        <x:v>1809</x:v>
+        <x:v>1807</x:v>
       </x:c>
     </x:row>
     <x:row r="912" spans="1:2">
       <x:c r="A912" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1808</x:v>
       </x:c>
       <x:c r="B912" s="0" t="s">
-        <x:v>1811</x:v>
+        <x:v>1809</x:v>
       </x:c>
     </x:row>
     <x:row r="913" spans="1:2">
       <x:c r="A913" s="0" t="s">
-        <x:v>1812</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="B913" s="0" t="s">
-        <x:v>1813</x:v>
+        <x:v>1811</x:v>
       </x:c>
     </x:row>
     <x:row r="914" spans="1:2">
       <x:c r="A914" s="0" t="s">
-        <x:v>1814</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="B914" s="0" t="s">
-        <x:v>1815</x:v>
+        <x:v>1813</x:v>
       </x:c>
     </x:row>
     <x:row r="915" spans="1:2">
       <x:c r="A915" s="0" t="s">
-        <x:v>1816</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="B915" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1815</x:v>
       </x:c>
     </x:row>
     <x:row r="916" spans="1:2">
       <x:c r="A916" s="0" t="s">
-        <x:v>1818</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="B916" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>1817</x:v>
       </x:c>
     </x:row>
     <x:row r="917" spans="1:2">
       <x:c r="A917" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="B917" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1819</x:v>
       </x:c>
     </x:row>
     <x:row r="918" spans="1:2">
       <x:c r="A918" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="B918" s="0" t="s">
-        <x:v>1823</x:v>
+        <x:v>1821</x:v>
       </x:c>
     </x:row>
     <x:row r="919" spans="1:2">
       <x:c r="A919" s="0" t="s">
-        <x:v>1824</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="B919" s="0" t="s">
         <x:v>1823</x:v>
       </x:c>
     </x:row>
     <x:row r="920" spans="1:2">
       <x:c r="A920" s="0" t="s">
+        <x:v>1824</x:v>
+      </x:c>
+      <x:c r="B920" s="0" t="s">
         <x:v>1825</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1826</x:v>
       </x:c>
     </x:row>
     <x:row r="921" spans="1:2">
       <x:c r="A921" s="0" t="s">
+        <x:v>1826</x:v>
+      </x:c>
+      <x:c r="B921" s="0" t="s">
         <x:v>1827</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1828</x:v>
       </x:c>
     </x:row>
     <x:row r="922" spans="1:2">
       <x:c r="A922" s="0" t="s">
+        <x:v>1828</x:v>
+      </x:c>
+      <x:c r="B922" s="0" t="s">
         <x:v>1829</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1830</x:v>
       </x:c>
     </x:row>
     <x:row r="923" spans="1:2">
       <x:c r="A923" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="B923" s="0" t="s">
-        <x:v>1832</x:v>
+        <x:v>1829</x:v>
       </x:c>
     </x:row>
     <x:row r="924" spans="1:2">
       <x:c r="A924" s="0" t="s">
-        <x:v>1833</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="B924" s="0" t="s">
-        <x:v>1834</x:v>
+        <x:v>1832</x:v>
       </x:c>
     </x:row>
     <x:row r="925" spans="1:2">
       <x:c r="A925" s="0" t="s">
-        <x:v>1835</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="B925" s="0" t="s">
-        <x:v>1836</x:v>
+        <x:v>1834</x:v>
       </x:c>
     </x:row>
     <x:row r="926" spans="1:2">
       <x:c r="A926" s="0" t="s">
-        <x:v>1837</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="B926" s="0" t="s">
-        <x:v>1838</x:v>
+        <x:v>1836</x:v>
       </x:c>
     </x:row>
     <x:row r="927" spans="1:2">
       <x:c r="A927" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="B927" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1838</x:v>
       </x:c>
     </x:row>
     <x:row r="928" spans="1:2">
       <x:c r="A928" s="0" t="s">
-        <x:v>1841</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="B928" s="0" t="s">
-        <x:v>1842</x:v>
+        <x:v>1840</x:v>
       </x:c>
     </x:row>
     <x:row r="929" spans="1:2">
       <x:c r="A929" s="0" t="s">
-        <x:v>1843</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="B929" s="0" t="s">
-        <x:v>1844</x:v>
+        <x:v>1842</x:v>
       </x:c>
     </x:row>
     <x:row r="930" spans="1:2">
       <x:c r="A930" s="0" t="s">
-        <x:v>1845</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="B930" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1844</x:v>
       </x:c>
     </x:row>
     <x:row r="931" spans="1:2">
       <x:c r="A931" s="0" t="s">
-        <x:v>1847</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="B931" s="0" t="s">
-        <x:v>1848</x:v>
+        <x:v>1846</x:v>
       </x:c>
     </x:row>
     <x:row r="932" spans="1:2">
       <x:c r="A932" s="0" t="s">
-        <x:v>1849</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="B932" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1848</x:v>
       </x:c>
     </x:row>
     <x:row r="933" spans="1:2">
       <x:c r="A933" s="0" t="s">
-        <x:v>1851</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="B933" s="0" t="s">
-        <x:v>1852</x:v>
+        <x:v>1850</x:v>
       </x:c>
     </x:row>
     <x:row r="934" spans="1:2">
       <x:c r="A934" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="B934" s="0" t="s">
         <x:v>1852</x:v>
       </x:c>
     </x:row>
     <x:row r="935" spans="1:2">
       <x:c r="A935" s="0" t="s">
+        <x:v>1853</x:v>
+      </x:c>
+      <x:c r="B935" s="0" t="s">
         <x:v>1854</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1855</x:v>
       </x:c>
     </x:row>
     <x:row r="936" spans="1:2">
       <x:c r="A936" s="0" t="s">
+        <x:v>1855</x:v>
+      </x:c>
+      <x:c r="B936" s="0" t="s">
         <x:v>1856</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1857</x:v>
       </x:c>
     </x:row>
     <x:row r="937" spans="1:2">
       <x:c r="A937" s="0" t="s">
+        <x:v>1857</x:v>
+      </x:c>
+      <x:c r="B937" s="0" t="s">
         <x:v>1858</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1859</x:v>
       </x:c>
     </x:row>
     <x:row r="938" spans="1:2">
       <x:c r="A938" s="0" t="s">
-        <x:v>1860</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B938" s="0" t="s">
-        <x:v>1861</x:v>
+        <x:v>1858</x:v>
       </x:c>
     </x:row>
     <x:row r="939" spans="1:2">
       <x:c r="A939" s="0" t="s">
-        <x:v>1862</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="B939" s="0" t="s">
-        <x:v>1863</x:v>
+        <x:v>1861</x:v>
       </x:c>
     </x:row>
     <x:row r="940" spans="1:2">
       <x:c r="A940" s="0" t="s">
-        <x:v>1864</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="B940" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1863</x:v>
       </x:c>
     </x:row>
     <x:row r="941" spans="1:2">
       <x:c r="A941" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="B941" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>1865</x:v>
       </x:c>
     </x:row>
     <x:row r="942" spans="1:2">
       <x:c r="A942" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="B942" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1867</x:v>
       </x:c>
     </x:row>
     <x:row r="943" spans="1:2">
       <x:c r="A943" s="0" t="s">
-        <x:v>1870</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="B943" s="0" t="s">
-        <x:v>1871</x:v>
+        <x:v>1869</x:v>
       </x:c>
     </x:row>
     <x:row r="944" spans="1:2">
       <x:c r="A944" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="B944" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1871</x:v>
       </x:c>
     </x:row>
     <x:row r="945" spans="1:2">
       <x:c r="A945" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="B945" s="0" t="s">
-        <x:v>1875</x:v>
+        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="946" spans="1:2">
       <x:c r="A946" s="0" t="s">
-        <x:v>1876</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="B946" s="0" t="s">
-        <x:v>1877</x:v>
+        <x:v>1875</x:v>
       </x:c>
     </x:row>
     <x:row r="947" spans="1:2">
       <x:c r="A947" s="0" t="s">
-        <x:v>1878</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="B947" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1877</x:v>
       </x:c>
     </x:row>
     <x:row r="948" spans="1:2">
       <x:c r="A948" s="0" t="s">
-        <x:v>1880</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="B948" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>1879</x:v>
       </x:c>
     </x:row>
     <x:row r="949" spans="1:2">
       <x:c r="A949" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="B949" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1881</x:v>
       </x:c>
     </x:row>
     <x:row r="950" spans="1:2">
       <x:c r="A950" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="B950" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1883</x:v>
       </x:c>
     </x:row>
     <x:row r="951" spans="1:2">
       <x:c r="A951" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B951" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1885</x:v>
       </x:c>
     </x:row>
     <x:row r="952" spans="1:2">
       <x:c r="A952" s="0" t="s">
-        <x:v>1888</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B952" s="0" t="s">
-        <x:v>1889</x:v>
+        <x:v>1887</x:v>
       </x:c>
     </x:row>
     <x:row r="953" spans="1:2">
       <x:c r="A953" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="B953" s="0" t="s">
-        <x:v>1891</x:v>
+        <x:v>1889</x:v>
       </x:c>
     </x:row>
     <x:row r="954" spans="1:2">
       <x:c r="A954" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="B954" s="0" t="s">
-        <x:v>1893</x:v>
+        <x:v>1891</x:v>
       </x:c>
     </x:row>
     <x:row r="955" spans="1:2">
       <x:c r="A955" s="0" t="s">
-        <x:v>1894</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="B955" s="0" t="s">
-        <x:v>1895</x:v>
+        <x:v>1893</x:v>
       </x:c>
     </x:row>
     <x:row r="956" spans="1:2">
       <x:c r="A956" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="B956" s="0" t="s">
-        <x:v>1897</x:v>
+        <x:v>1895</x:v>
       </x:c>
     </x:row>
     <x:row r="957" spans="1:2">
       <x:c r="A957" s="0" t="s">
-        <x:v>1898</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="B957" s="0" t="s">
-        <x:v>1899</x:v>
+        <x:v>1897</x:v>
       </x:c>
     </x:row>
     <x:row r="958" spans="1:2">
       <x:c r="A958" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="B958" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1899</x:v>
       </x:c>
     </x:row>
     <x:row r="959" spans="1:2">
       <x:c r="A959" s="0" t="s">
-        <x:v>1902</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B959" s="0" t="s">
-        <x:v>1903</x:v>
+        <x:v>1901</x:v>
       </x:c>
     </x:row>
     <x:row r="960" spans="1:2">
       <x:c r="A960" s="0" t="s">
-        <x:v>1904</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="B960" s="0" t="s">
-        <x:v>1905</x:v>
+        <x:v>1903</x:v>
       </x:c>
     </x:row>
     <x:row r="961" spans="1:2">
       <x:c r="A961" s="0" t="s">
-        <x:v>1906</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="B961" s="0" t="s">
-        <x:v>1907</x:v>
+        <x:v>1905</x:v>
       </x:c>
     </x:row>
     <x:row r="962" spans="1:2">
       <x:c r="A962" s="0" t="s">
-        <x:v>1908</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="B962" s="0" t="s">
-        <x:v>1909</x:v>
+        <x:v>1907</x:v>
       </x:c>
     </x:row>
     <x:row r="963" spans="1:2">
       <x:c r="A963" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1908</x:v>
       </x:c>
       <x:c r="B963" s="0" t="s">
-        <x:v>1911</x:v>
+        <x:v>1909</x:v>
       </x:c>
     </x:row>
     <x:row r="964" spans="1:2">
       <x:c r="A964" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="B964" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1911</x:v>
       </x:c>
     </x:row>
     <x:row r="965" spans="1:2">
       <x:c r="A965" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="B965" s="0" t="s">
-        <x:v>1915</x:v>
+        <x:v>1913</x:v>
       </x:c>
     </x:row>
     <x:row r="966" spans="1:2">
       <x:c r="A966" s="0" t="s">
-        <x:v>1916</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="B966" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1915</x:v>
       </x:c>
     </x:row>
     <x:row r="967" spans="1:2">
       <x:c r="A967" s="0" t="s">
-        <x:v>1918</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="B967" s="0" t="s">
-        <x:v>1919</x:v>
+        <x:v>1917</x:v>
       </x:c>
     </x:row>
     <x:row r="968" spans="1:2">
       <x:c r="A968" s="0" t="s">
-        <x:v>1920</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="B968" s="0" t="s">
-        <x:v>1921</x:v>
+        <x:v>1919</x:v>
       </x:c>
     </x:row>
     <x:row r="969" spans="1:2">
       <x:c r="A969" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>1920</x:v>
       </x:c>
       <x:c r="B969" s="0" t="s">
-        <x:v>1923</x:v>
+        <x:v>1921</x:v>
       </x:c>
     </x:row>
     <x:row r="970" spans="1:2">
       <x:c r="A970" s="0" t="s">
-        <x:v>1924</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="B970" s="0" t="s">
-        <x:v>1925</x:v>
+        <x:v>1923</x:v>
       </x:c>
     </x:row>
     <x:row r="971" spans="1:2">
       <x:c r="A971" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="B971" s="0" t="s">
-        <x:v>1927</x:v>
+        <x:v>1925</x:v>
       </x:c>
     </x:row>
     <x:row r="972" spans="1:2">
       <x:c r="A972" s="0" t="s">
-        <x:v>1928</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="B972" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1927</x:v>
       </x:c>
     </x:row>
     <x:row r="973" spans="1:2">
       <x:c r="A973" s="0" t="s">
-        <x:v>1930</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="B973" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>1929</x:v>
       </x:c>
     </x:row>
     <x:row r="974" spans="1:2">
       <x:c r="A974" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="B974" s="0" t="s">
-        <x:v>1933</x:v>
+        <x:v>1931</x:v>
       </x:c>
     </x:row>
     <x:row r="975" spans="1:2">
       <x:c r="A975" s="0" t="s">
-        <x:v>1934</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="B975" s="0" t="s">
-        <x:v>1935</x:v>
+        <x:v>1933</x:v>
       </x:c>
     </x:row>
     <x:row r="976" spans="1:2">
       <x:c r="A976" s="0" t="s">
-        <x:v>1936</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="B976" s="0" t="s">
-        <x:v>1937</x:v>
+        <x:v>1935</x:v>
       </x:c>
     </x:row>
     <x:row r="977" spans="1:2">
       <x:c r="A977" s="0" t="s">
-        <x:v>1938</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="B977" s="0" t="s">
-        <x:v>1939</x:v>
+        <x:v>1937</x:v>
       </x:c>
     </x:row>
     <x:row r="978" spans="1:2">
       <x:c r="A978" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="B978" s="0" t="s">
-        <x:v>1941</x:v>
+        <x:v>1939</x:v>
       </x:c>
     </x:row>
     <x:row r="979" spans="1:2">
       <x:c r="A979" s="0" t="s">
-        <x:v>1942</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="B979" s="0" t="s">
-        <x:v>1943</x:v>
+        <x:v>1941</x:v>
       </x:c>
     </x:row>
     <x:row r="980" spans="1:2">
       <x:c r="A980" s="0" t="s">
-        <x:v>1944</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B980" s="0" t="s">
-        <x:v>1945</x:v>
+        <x:v>1943</x:v>
       </x:c>
     </x:row>
     <x:row r="981" spans="1:2">
       <x:c r="A981" s="0" t="s">
-        <x:v>1946</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="B981" s="0" t="s">
-        <x:v>1947</x:v>
+        <x:v>1945</x:v>
       </x:c>
     </x:row>
     <x:row r="982" spans="1:2">
       <x:c r="A982" s="0" t="s">
-        <x:v>1948</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="B982" s="0" t="s">
-        <x:v>1949</x:v>
+        <x:v>1947</x:v>
       </x:c>
     </x:row>
     <x:row r="983" spans="1:2">
       <x:c r="A983" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="B983" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1949</x:v>
       </x:c>
     </x:row>
     <x:row r="984" spans="1:2">
       <x:c r="A984" s="0" t="s">
-        <x:v>1952</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="B984" s="0" t="s">
-        <x:v>1953</x:v>
+        <x:v>1951</x:v>
       </x:c>
     </x:row>
     <x:row r="985" spans="1:2">
       <x:c r="A985" s="0" t="s">
-        <x:v>1954</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="B985" s="0" t="s">
-        <x:v>1955</x:v>
+        <x:v>1953</x:v>
       </x:c>
     </x:row>
     <x:row r="986" spans="1:2">
       <x:c r="A986" s="0" t="s">
-        <x:v>1956</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="B986" s="0" t="s">
-        <x:v>1957</x:v>
+        <x:v>1955</x:v>
       </x:c>
     </x:row>
     <x:row r="987" spans="1:2">
       <x:c r="A987" s="0" t="s">
-        <x:v>1958</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="B987" s="0" t="s">
-        <x:v>1959</x:v>
+        <x:v>1957</x:v>
       </x:c>
     </x:row>
     <x:row r="988" spans="1:2">
       <x:c r="A988" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="B988" s="0" t="s">
-        <x:v>1961</x:v>
+        <x:v>1959</x:v>
       </x:c>
     </x:row>
     <x:row r="989" spans="1:2">
       <x:c r="A989" s="0" t="s">
-        <x:v>1962</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="B989" s="0" t="s">
-        <x:v>1963</x:v>
+        <x:v>1961</x:v>
       </x:c>
     </x:row>
     <x:row r="990" spans="1:2">
       <x:c r="A990" s="0" t="s">
-        <x:v>1964</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="B990" s="0" t="s">
-        <x:v>1965</x:v>
+        <x:v>1963</x:v>
       </x:c>
     </x:row>
     <x:row r="991" spans="1:2">
       <x:c r="A991" s="0" t="s">
-        <x:v>1966</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="B991" s="0" t="s">
-        <x:v>1967</x:v>
+        <x:v>1965</x:v>
       </x:c>
     </x:row>
     <x:row r="992" spans="1:2">
       <x:c r="A992" s="0" t="s">
-        <x:v>1968</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="B992" s="0" t="s">
-        <x:v>1969</x:v>
+        <x:v>1967</x:v>
       </x:c>
     </x:row>
     <x:row r="993" spans="1:2">
       <x:c r="A993" s="0" t="s">
-        <x:v>1970</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="B993" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1969</x:v>
       </x:c>
     </x:row>
     <x:row r="994" spans="1:2">
       <x:c r="A994" s="0" t="s">
-        <x:v>1972</x:v>
+        <x:v>1970</x:v>
       </x:c>
       <x:c r="B994" s="0" t="s">
-        <x:v>1973</x:v>
+        <x:v>1971</x:v>
       </x:c>
     </x:row>
     <x:row r="995" spans="1:2">
       <x:c r="A995" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>1972</x:v>
       </x:c>
       <x:c r="B995" s="0" t="s">
-        <x:v>1975</x:v>
+        <x:v>1973</x:v>
       </x:c>
     </x:row>
     <x:row r="996" spans="1:2">
       <x:c r="A996" s="0" t="s">
-        <x:v>1976</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="B996" s="0" t="s">
-        <x:v>1977</x:v>
+        <x:v>1975</x:v>
       </x:c>
     </x:row>
     <x:row r="997" spans="1:2">
       <x:c r="A997" s="0" t="s">
-        <x:v>1978</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="B997" s="0" t="s">
-        <x:v>1979</x:v>
+        <x:v>1977</x:v>
       </x:c>
     </x:row>
     <x:row r="998" spans="1:2">
       <x:c r="A998" s="0" t="s">
-        <x:v>1980</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="B998" s="0" t="s">
-        <x:v>1981</x:v>
+        <x:v>1979</x:v>
       </x:c>
     </x:row>
     <x:row r="999" spans="1:2">
       <x:c r="A999" s="0" t="s">
-        <x:v>1982</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="B999" s="0" t="s">
-        <x:v>1983</x:v>
+        <x:v>1981</x:v>
       </x:c>
     </x:row>
     <x:row r="1000" spans="1:2">
       <x:c r="A1000" s="0" t="s">
-        <x:v>1984</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="B1000" s="0" t="s">
         <x:v>1983</x:v>
       </x:c>
     </x:row>
     <x:row r="1001" spans="1:2">
       <x:c r="A1001" s="0" t="s">
+        <x:v>1984</x:v>
+      </x:c>
+      <x:c r="B1001" s="0" t="s">
         <x:v>1985</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1986</x:v>
       </x:c>
     </x:row>
     <x:row r="1002" spans="1:2">
       <x:c r="A1002" s="0" t="s">
+        <x:v>1986</x:v>
+      </x:c>
+      <x:c r="B1002" s="0" t="s">
         <x:v>1987</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1988</x:v>
       </x:c>
     </x:row>
     <x:row r="1003" spans="1:2">
       <x:c r="A1003" s="0" t="s">
+        <x:v>1988</x:v>
+      </x:c>
+      <x:c r="B1003" s="0" t="s">
         <x:v>1989</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1990</x:v>
       </x:c>
     </x:row>
     <x:row r="1004" spans="1:2">
       <x:c r="A1004" s="0" t="s">
+        <x:v>1990</x:v>
+      </x:c>
+      <x:c r="B1004" s="0" t="s">
         <x:v>1991</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1992</x:v>
       </x:c>
     </x:row>
     <x:row r="1005" spans="1:2">
       <x:c r="A1005" s="0" t="s">
+        <x:v>1992</x:v>
+      </x:c>
+      <x:c r="B1005" s="0" t="s">
         <x:v>1993</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1994</x:v>
       </x:c>
     </x:row>
     <x:row r="1006" spans="1:2">
       <x:c r="A1006" s="0" t="s">
-        <x:v>1995</x:v>
+        <x:v>1994</x:v>
       </x:c>
       <x:c r="B1006" s="0" t="s">
-        <x:v>1996</x:v>
+        <x:v>1993</x:v>
       </x:c>
     </x:row>
     <x:row r="1007" spans="1:2">
       <x:c r="A1007" s="0" t="s">
-        <x:v>1997</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="B1007" s="0" t="s">
-        <x:v>1998</x:v>
+        <x:v>1996</x:v>
       </x:c>
     </x:row>
     <x:row r="1008" spans="1:2">
       <x:c r="A1008" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="B1008" s="0" t="s">
-        <x:v>2000</x:v>
+        <x:v>1998</x:v>
       </x:c>
     </x:row>
     <x:row r="1009" spans="1:2">
       <x:c r="A1009" s="0" t="s">
-        <x:v>2001</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="B1009" s="0" t="s">
-        <x:v>2002</x:v>
+        <x:v>2000</x:v>
       </x:c>
     </x:row>
     <x:row r="1010" spans="1:2">
       <x:c r="A1010" s="0" t="s">
-        <x:v>2003</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="B1010" s="0" t="s">
-        <x:v>2004</x:v>
+        <x:v>2002</x:v>
       </x:c>
     </x:row>
     <x:row r="1011" spans="1:2">
       <x:c r="A1011" s="0" t="s">
-        <x:v>2005</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="B1011" s="0" t="s">
-        <x:v>2006</x:v>
+        <x:v>2004</x:v>
       </x:c>
     </x:row>
     <x:row r="1012" spans="1:2">
       <x:c r="A1012" s="0" t="s">
-        <x:v>2007</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="B1012" s="0" t="s">
-        <x:v>2008</x:v>
+        <x:v>2006</x:v>
       </x:c>
     </x:row>
     <x:row r="1013" spans="1:2">
       <x:c r="A1013" s="0" t="s">
-        <x:v>2009</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="B1013" s="0" t="s">
-        <x:v>2010</x:v>
+        <x:v>2008</x:v>
       </x:c>
     </x:row>
     <x:row r="1014" spans="1:2">
       <x:c r="A1014" s="0" t="s">
-        <x:v>2011</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="B1014" s="0" t="s">
-        <x:v>2012</x:v>
+        <x:v>2010</x:v>
       </x:c>
     </x:row>
     <x:row r="1015" spans="1:2">
       <x:c r="A1015" s="0" t="s">
-        <x:v>2013</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="B1015" s="0" t="s">
-        <x:v>2014</x:v>
+        <x:v>2012</x:v>
       </x:c>
     </x:row>
     <x:row r="1016" spans="1:2">
       <x:c r="A1016" s="0" t="s">
-        <x:v>2015</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="B1016" s="0" t="s">
-        <x:v>2016</x:v>
+        <x:v>2014</x:v>
       </x:c>
     </x:row>
     <x:row r="1017" spans="1:2">
       <x:c r="A1017" s="0" t="s">
-        <x:v>2017</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="B1017" s="0" t="s">
-        <x:v>2018</x:v>
+        <x:v>2016</x:v>
       </x:c>
     </x:row>
     <x:row r="1018" spans="1:2">
       <x:c r="A1018" s="0" t="s">
-        <x:v>2019</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="B1018" s="0" t="s">
-        <x:v>2020</x:v>
+        <x:v>2018</x:v>
       </x:c>
     </x:row>
     <x:row r="1019" spans="1:2">
       <x:c r="A1019" s="0" t="s">
-        <x:v>2021</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="B1019" s="0" t="s">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
     </x:row>
     <x:row r="1020" spans="1:2">
       <x:c r="A1020" s="0" t="s">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="B1020" s="0" t="s">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
     </x:row>
     <x:row r="1021" spans="1:2">
       <x:c r="A1021" s="0" t="s">
-        <x:v>2025</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="B1021" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2024</x:v>
       </x:c>
     </x:row>
     <x:row r="1022" spans="1:2">
       <x:c r="A1022" s="0" t="s">
-        <x:v>2027</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B1022" s="0" t="s">
-        <x:v>2028</x:v>
+        <x:v>2026</x:v>
       </x:c>
     </x:row>
     <x:row r="1023" spans="1:2">
       <x:c r="A1023" s="0" t="s">
-        <x:v>2029</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="B1023" s="0" t="s">
-        <x:v>2030</x:v>
+        <x:v>2028</x:v>
       </x:c>
     </x:row>
     <x:row r="1024" spans="1:2">
       <x:c r="A1024" s="0" t="s">
-        <x:v>2031</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="B1024" s="0" t="s">
-        <x:v>2032</x:v>
+        <x:v>2030</x:v>
       </x:c>
     </x:row>
     <x:row r="1025" spans="1:2">
       <x:c r="A1025" s="0" t="s">
-        <x:v>2033</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="B1025" s="0" t="s">
-        <x:v>2034</x:v>
+        <x:v>2032</x:v>
       </x:c>
     </x:row>
     <x:row r="1026" spans="1:2">
       <x:c r="A1026" s="0" t="s">
-        <x:v>2035</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="B1026" s="0" t="s">
-        <x:v>2036</x:v>
+        <x:v>2034</x:v>
       </x:c>
     </x:row>
     <x:row r="1027" spans="1:2">
       <x:c r="A1027" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="B1027" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2036</x:v>
       </x:c>
     </x:row>
     <x:row r="1028" spans="1:2">
       <x:c r="A1028" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="B1028" s="0" t="s">
-        <x:v>2040</x:v>
+        <x:v>2038</x:v>
       </x:c>
     </x:row>
     <x:row r="1029" spans="1:2">
       <x:c r="A1029" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
-        <x:v>2042</x:v>
+        <x:v>2040</x:v>
       </x:c>
     </x:row>
     <x:row r="1030" spans="1:2">
       <x:c r="A1030" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="B1030" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2042</x:v>
       </x:c>
     </x:row>
     <x:row r="1031" spans="1:2">
       <x:c r="A1031" s="0" t="s">
-        <x:v>2045</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1031" s="0" t="s">
-        <x:v>2046</x:v>
+        <x:v>2044</x:v>
       </x:c>
     </x:row>
     <x:row r="1032" spans="1:2">
       <x:c r="A1032" s="0" t="s">
-        <x:v>2047</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="B1032" s="0" t="s">
-        <x:v>2048</x:v>
+        <x:v>2046</x:v>
       </x:c>
     </x:row>
     <x:row r="1033" spans="1:2">
       <x:c r="A1033" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="B1033" s="0" t="s">
-        <x:v>2050</x:v>
+        <x:v>2048</x:v>
       </x:c>
     </x:row>
     <x:row r="1034" spans="1:2">
       <x:c r="A1034" s="0" t="s">
-        <x:v>2051</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="B1034" s="0" t="s">
-        <x:v>2052</x:v>
+        <x:v>2050</x:v>
       </x:c>
     </x:row>
     <x:row r="1035" spans="1:2">
       <x:c r="A1035" s="0" t="s">
-        <x:v>2053</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="B1035" s="0" t="s">
-        <x:v>2054</x:v>
+        <x:v>2052</x:v>
       </x:c>
     </x:row>
     <x:row r="1036" spans="1:2">
       <x:c r="A1036" s="0" t="s">
-        <x:v>2055</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="B1036" s="0" t="s">
-        <x:v>2056</x:v>
+        <x:v>2054</x:v>
       </x:c>
     </x:row>
     <x:row r="1037" spans="1:2">
       <x:c r="A1037" s="0" t="s">
-        <x:v>2057</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="B1037" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>2056</x:v>
       </x:c>
     </x:row>
     <x:row r="1038" spans="1:2">
       <x:c r="A1038" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="B1038" s="0" t="s">
-        <x:v>2060</x:v>
+        <x:v>2058</x:v>
       </x:c>
     </x:row>
     <x:row r="1039" spans="1:2">
       <x:c r="A1039" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="B1039" s="0" t="s">
-        <x:v>2062</x:v>
+        <x:v>2060</x:v>
       </x:c>
     </x:row>
     <x:row r="1040" spans="1:2">
       <x:c r="A1040" s="0" t="s">
-        <x:v>2063</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="B1040" s="0" t="s">
-        <x:v>2064</x:v>
+        <x:v>2062</x:v>
       </x:c>
     </x:row>
     <x:row r="1041" spans="1:2">
       <x:c r="A1041" s="0" t="s">
-        <x:v>2065</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="B1041" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2064</x:v>
       </x:c>
     </x:row>
     <x:row r="1042" spans="1:2">
       <x:c r="A1042" s="0" t="s">
-        <x:v>2067</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="B1042" s="0" t="s">
-        <x:v>2068</x:v>
+        <x:v>2066</x:v>
       </x:c>
     </x:row>
     <x:row r="1043" spans="1:2">
       <x:c r="A1043" s="0" t="s">
-        <x:v>2069</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="B1043" s="0" t="s">
-        <x:v>2070</x:v>
+        <x:v>2068</x:v>
       </x:c>
     </x:row>
     <x:row r="1044" spans="1:2">
       <x:c r="A1044" s="0" t="s">
-        <x:v>2071</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="B1044" s="0" t="s">
-        <x:v>2072</x:v>
+        <x:v>2070</x:v>
       </x:c>
     </x:row>
     <x:row r="1045" spans="1:2">
       <x:c r="A1045" s="0" t="s">
-        <x:v>2073</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="B1045" s="0" t="s">
-        <x:v>2074</x:v>
+        <x:v>2072</x:v>
       </x:c>
     </x:row>
     <x:row r="1046" spans="1:2">
       <x:c r="A1046" s="0" t="s">
-        <x:v>2075</x:v>
+        <x:v>2073</x:v>
       </x:c>
       <x:c r="B1046" s="0" t="s">
-        <x:v>2076</x:v>
+        <x:v>2074</x:v>
       </x:c>
     </x:row>
     <x:row r="1047" spans="1:2">
       <x:c r="A1047" s="0" t="s">
-        <x:v>2077</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="B1047" s="0" t="s">
-        <x:v>2078</x:v>
+        <x:v>2076</x:v>
       </x:c>
     </x:row>
     <x:row r="1048" spans="1:2">
       <x:c r="A1048" s="0" t="s">
-        <x:v>2079</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="B1048" s="0" t="s">
-        <x:v>2080</x:v>
+        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="1049" spans="1:2">
       <x:c r="A1049" s="0" t="s">
-        <x:v>2081</x:v>
+        <x:v>2079</x:v>
       </x:c>
       <x:c r="B1049" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2080</x:v>
       </x:c>
     </x:row>
     <x:row r="1050" spans="1:2">
       <x:c r="A1050" s="0" t="s">
-        <x:v>2083</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="B1050" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2082</x:v>
       </x:c>
     </x:row>
     <x:row r="1051" spans="1:2">
       <x:c r="A1051" s="0" t="s">
-        <x:v>2085</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="B1051" s="0" t="s">
-        <x:v>2086</x:v>
+        <x:v>2084</x:v>
       </x:c>
     </x:row>
     <x:row r="1052" spans="1:2">
       <x:c r="A1052" s="0" t="s">
-        <x:v>2087</x:v>
+        <x:v>2085</x:v>
       </x:c>
       <x:c r="B1052" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>2086</x:v>
       </x:c>
     </x:row>
     <x:row r="1053" spans="1:2">
       <x:c r="A1053" s="0" t="s">
-        <x:v>2089</x:v>
+        <x:v>2087</x:v>
       </x:c>
       <x:c r="B1053" s="0" t="s">
-        <x:v>2090</x:v>
+        <x:v>2088</x:v>
       </x:c>
     </x:row>
     <x:row r="1054" spans="1:2">
       <x:c r="A1054" s="0" t="s">
-        <x:v>2091</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="B1054" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2090</x:v>
       </x:c>
     </x:row>
     <x:row r="1055" spans="1:2">
       <x:c r="A1055" s="0" t="s">
-        <x:v>2093</x:v>
+        <x:v>2091</x:v>
       </x:c>
       <x:c r="B1055" s="0" t="s">
-        <x:v>2094</x:v>
+        <x:v>2092</x:v>
       </x:c>
     </x:row>
     <x:row r="1056" spans="1:2">
       <x:c r="A1056" s="0" t="s">
-        <x:v>2095</x:v>
+        <x:v>2093</x:v>
       </x:c>
       <x:c r="B1056" s="0" t="s">
-        <x:v>2096</x:v>
+        <x:v>2094</x:v>
       </x:c>
     </x:row>
     <x:row r="1057" spans="1:2">
       <x:c r="A1057" s="0" t="s">
-        <x:v>2097</x:v>
+        <x:v>2095</x:v>
       </x:c>
       <x:c r="B1057" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>2096</x:v>
       </x:c>
     </x:row>
     <x:row r="1058" spans="1:2">
       <x:c r="A1058" s="0" t="s">
-        <x:v>2099</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="B1058" s="0" t="s">
-        <x:v>2100</x:v>
+        <x:v>2098</x:v>
       </x:c>
     </x:row>
     <x:row r="1059" spans="1:2">
       <x:c r="A1059" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2099</x:v>
       </x:c>
       <x:c r="B1059" s="0" t="s">
-        <x:v>2102</x:v>
+        <x:v>2100</x:v>
       </x:c>
     </x:row>
     <x:row r="1060" spans="1:2">
       <x:c r="A1060" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="B1060" s="0" t="s">
-        <x:v>2104</x:v>
+        <x:v>2102</x:v>
       </x:c>
     </x:row>
     <x:row r="1061" spans="1:2">
       <x:c r="A1061" s="0" t="s">
-        <x:v>2105</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1061" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>2104</x:v>
       </x:c>
     </x:row>
     <x:row r="1062" spans="1:2">
       <x:c r="A1062" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="B1062" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2106</x:v>
       </x:c>
     </x:row>
     <x:row r="1063" spans="1:2">
       <x:c r="A1063" s="0" t="s">
-        <x:v>2109</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="B1063" s="0" t="s">
-        <x:v>2110</x:v>
+        <x:v>2108</x:v>
       </x:c>
     </x:row>
     <x:row r="1064" spans="1:2">
       <x:c r="A1064" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2109</x:v>
       </x:c>
       <x:c r="B1064" s="0" t="s">
-        <x:v>2112</x:v>
+        <x:v>2110</x:v>
       </x:c>
     </x:row>
     <x:row r="1065" spans="1:2">
       <x:c r="A1065" s="0" t="s">
-        <x:v>2113</x:v>
+        <x:v>2111</x:v>
       </x:c>
       <x:c r="B1065" s="0" t="s">
-        <x:v>2114</x:v>
+        <x:v>2112</x:v>
       </x:c>
     </x:row>
     <x:row r="1066" spans="1:2">
       <x:c r="A1066" s="0" t="s">
-        <x:v>2115</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="B1066" s="0" t="s">
-        <x:v>2116</x:v>
+        <x:v>2114</x:v>
       </x:c>
     </x:row>
     <x:row r="1067" spans="1:2">
       <x:c r="A1067" s="0" t="s">
-        <x:v>2117</x:v>
+        <x:v>2115</x:v>
       </x:c>
       <x:c r="B1067" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2116</x:v>
       </x:c>
     </x:row>
     <x:row r="1068" spans="1:2">
       <x:c r="A1068" s="0" t="s">
-        <x:v>2119</x:v>
+        <x:v>2117</x:v>
       </x:c>
       <x:c r="B1068" s="0" t="s">
-        <x:v>2120</x:v>
+        <x:v>2118</x:v>
       </x:c>
     </x:row>
     <x:row r="1069" spans="1:2">
       <x:c r="A1069" s="0" t="s">
-        <x:v>2121</x:v>
+        <x:v>2119</x:v>
       </x:c>
       <x:c r="B1069" s="0" t="s">
-        <x:v>2122</x:v>
+        <x:v>2120</x:v>
       </x:c>
     </x:row>
     <x:row r="1070" spans="1:2">
       <x:c r="A1070" s="0" t="s">
-        <x:v>2123</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="B1070" s="0" t="s">
-        <x:v>2124</x:v>
+        <x:v>2122</x:v>
       </x:c>
     </x:row>
     <x:row r="1071" spans="1:2">
       <x:c r="A1071" s="0" t="s">
-        <x:v>2125</x:v>
+        <x:v>2123</x:v>
       </x:c>
       <x:c r="B1071" s="0" t="s">
-        <x:v>2126</x:v>
+        <x:v>2124</x:v>
       </x:c>
     </x:row>
     <x:row r="1072" spans="1:2">
       <x:c r="A1072" s="0" t="s">
-        <x:v>2127</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="B1072" s="0" t="s">
-        <x:v>2128</x:v>
+        <x:v>2126</x:v>
       </x:c>
     </x:row>
     <x:row r="1073" spans="1:2">
       <x:c r="A1073" s="0" t="s">
-        <x:v>2129</x:v>
+        <x:v>2127</x:v>
       </x:c>
       <x:c r="B1073" s="0" t="s">
-        <x:v>2130</x:v>
+        <x:v>2128</x:v>
       </x:c>
     </x:row>
     <x:row r="1074" spans="1:2">
       <x:c r="A1074" s="0" t="s">
-        <x:v>2131</x:v>
+        <x:v>2129</x:v>
       </x:c>
       <x:c r="B1074" s="0" t="s">
-        <x:v>2132</x:v>
+        <x:v>2130</x:v>
       </x:c>
     </x:row>
     <x:row r="1075" spans="1:2">
       <x:c r="A1075" s="0" t="s">
-        <x:v>2133</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="B1075" s="0" t="s">
-        <x:v>2134</x:v>
+        <x:v>2132</x:v>
       </x:c>
     </x:row>
     <x:row r="1076" spans="1:2">
       <x:c r="A1076" s="0" t="s">
-        <x:v>2135</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="B1076" s="0" t="s">
-        <x:v>2136</x:v>
+        <x:v>2134</x:v>
       </x:c>
     </x:row>
     <x:row r="1077" spans="1:2">
       <x:c r="A1077" s="0" t="s">
-        <x:v>2137</x:v>
+        <x:v>2135</x:v>
       </x:c>
       <x:c r="B1077" s="0" t="s">
-        <x:v>2138</x:v>
+        <x:v>2136</x:v>
       </x:c>
     </x:row>
     <x:row r="1078" spans="1:2">
       <x:c r="A1078" s="0" t="s">
-        <x:v>2139</x:v>
+        <x:v>2137</x:v>
       </x:c>
       <x:c r="B1078" s="0" t="s">
-        <x:v>2140</x:v>
+        <x:v>2138</x:v>
       </x:c>
     </x:row>
     <x:row r="1079" spans="1:2">
       <x:c r="A1079" s="0" t="s">
-        <x:v>2141</x:v>
+        <x:v>2139</x:v>
       </x:c>
       <x:c r="B1079" s="0" t="s">
-        <x:v>2142</x:v>
+        <x:v>2140</x:v>
       </x:c>
     </x:row>
     <x:row r="1080" spans="1:2">
       <x:c r="A1080" s="0" t="s">
-        <x:v>2143</x:v>
+        <x:v>2141</x:v>
       </x:c>
       <x:c r="B1080" s="0" t="s">
-        <x:v>2144</x:v>
+        <x:v>2142</x:v>
       </x:c>
     </x:row>
     <x:row r="1081" spans="1:2">
       <x:c r="A1081" s="0" t="s">
-        <x:v>2145</x:v>
+        <x:v>2143</x:v>
       </x:c>
       <x:c r="B1081" s="0" t="s">
-        <x:v>2146</x:v>
+        <x:v>2144</x:v>
       </x:c>
     </x:row>
     <x:row r="1082" spans="1:2">
       <x:c r="A1082" s="0" t="s">
-        <x:v>2147</x:v>
+        <x:v>2145</x:v>
       </x:c>
       <x:c r="B1082" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2146</x:v>
       </x:c>
     </x:row>
     <x:row r="1083" spans="1:2">
       <x:c r="A1083" s="0" t="s">
-        <x:v>2149</x:v>
+        <x:v>2147</x:v>
       </x:c>
       <x:c r="B1083" s="0" t="s">
-        <x:v>2150</x:v>
+        <x:v>2148</x:v>
       </x:c>
     </x:row>
     <x:row r="1084" spans="1:2">
       <x:c r="A1084" s="0" t="s">
-        <x:v>2151</x:v>
+        <x:v>2149</x:v>
       </x:c>
       <x:c r="B1084" s="0" t="s">
-        <x:v>2152</x:v>
+        <x:v>2150</x:v>
       </x:c>
     </x:row>
     <x:row r="1085" spans="1:2">
       <x:c r="A1085" s="0" t="s">
-        <x:v>2153</x:v>
+        <x:v>2151</x:v>
       </x:c>
       <x:c r="B1085" s="0" t="s">
-        <x:v>2154</x:v>
+        <x:v>2152</x:v>
       </x:c>
     </x:row>
     <x:row r="1086" spans="1:2">
       <x:c r="A1086" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="B1086" s="0" t="s">
-        <x:v>2156</x:v>
+        <x:v>2154</x:v>
       </x:c>
     </x:row>
     <x:row r="1087" spans="1:2">
       <x:c r="A1087" s="0" t="s">
-        <x:v>2157</x:v>
+        <x:v>2155</x:v>
       </x:c>
       <x:c r="B1087" s="0" t="s">
-        <x:v>2158</x:v>
+        <x:v>2156</x:v>
       </x:c>
     </x:row>
     <x:row r="1088" spans="1:2">
       <x:c r="A1088" s="0" t="s">
-        <x:v>2159</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="B1088" s="0" t="s">
-        <x:v>2160</x:v>
+        <x:v>2158</x:v>
       </x:c>
     </x:row>
     <x:row r="1089" spans="1:2">
       <x:c r="A1089" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2159</x:v>
       </x:c>
       <x:c r="B1089" s="0" t="s">
-        <x:v>2162</x:v>
+        <x:v>2160</x:v>
       </x:c>
     </x:row>
     <x:row r="1090" spans="1:2">
       <x:c r="A1090" s="0" t="s">
-        <x:v>2163</x:v>
+        <x:v>2161</x:v>
       </x:c>
       <x:c r="B1090" s="0" t="s">
-        <x:v>2164</x:v>
+        <x:v>2162</x:v>
       </x:c>
     </x:row>
     <x:row r="1091" spans="1:2">
       <x:c r="A1091" s="0" t="s">
-        <x:v>2165</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1091" s="0" t="s">
-        <x:v>2166</x:v>
+        <x:v>2164</x:v>
       </x:c>
     </x:row>
     <x:row r="1092" spans="1:2">
       <x:c r="A1092" s="0" t="s">
-        <x:v>2167</x:v>
+        <x:v>2165</x:v>
       </x:c>
       <x:c r="B1092" s="0" t="s">
-        <x:v>2168</x:v>
+        <x:v>2166</x:v>
       </x:c>
     </x:row>
     <x:row r="1093" spans="1:2">
       <x:c r="A1093" s="0" t="s">
-        <x:v>2169</x:v>
+        <x:v>2167</x:v>
       </x:c>
       <x:c r="B1093" s="0" t="s">
-        <x:v>2170</x:v>
+        <x:v>2168</x:v>
       </x:c>
     </x:row>
     <x:row r="1094" spans="1:2">
       <x:c r="A1094" s="0" t="s">
-        <x:v>2171</x:v>
+        <x:v>2169</x:v>
       </x:c>
       <x:c r="B1094" s="0" t="s">
-        <x:v>2172</x:v>
+        <x:v>2170</x:v>
       </x:c>
     </x:row>
     <x:row r="1095" spans="1:2">
       <x:c r="A1095" s="0" t="s">
-        <x:v>2173</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="B1095" s="0" t="s">
-        <x:v>2174</x:v>
+        <x:v>2172</x:v>
       </x:c>
     </x:row>
     <x:row r="1096" spans="1:2">
       <x:c r="A1096" s="0" t="s">
-        <x:v>2175</x:v>
+        <x:v>2173</x:v>
       </x:c>
       <x:c r="B1096" s="0" t="s">
-        <x:v>2176</x:v>
+        <x:v>2174</x:v>
       </x:c>
     </x:row>
     <x:row r="1097" spans="1:2">
       <x:c r="A1097" s="0" t="s">
-        <x:v>2177</x:v>
+        <x:v>2175</x:v>
       </x:c>
       <x:c r="B1097" s="0" t="s">
-        <x:v>2178</x:v>
+        <x:v>2176</x:v>
       </x:c>
     </x:row>
     <x:row r="1098" spans="1:2">
       <x:c r="A1098" s="0" t="s">
-        <x:v>2179</x:v>
+        <x:v>2177</x:v>
       </x:c>
       <x:c r="B1098" s="0" t="s">
-        <x:v>2180</x:v>
+        <x:v>2178</x:v>
       </x:c>
     </x:row>
     <x:row r="1099" spans="1:2">
       <x:c r="A1099" s="0" t="s">
-        <x:v>2181</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="B1099" s="0" t="s">
-        <x:v>2182</x:v>
+        <x:v>2180</x:v>
       </x:c>
     </x:row>
     <x:row r="1100" spans="1:2">
       <x:c r="A1100" s="0" t="s">
-        <x:v>2183</x:v>
+        <x:v>2181</x:v>
       </x:c>
       <x:c r="B1100" s="0" t="s">
-        <x:v>2184</x:v>
+        <x:v>2182</x:v>
       </x:c>
     </x:row>
     <x:row r="1101" spans="1:2">
       <x:c r="A1101" s="0" t="s">
-        <x:v>2185</x:v>
+        <x:v>2183</x:v>
       </x:c>
       <x:c r="B1101" s="0" t="s">
-        <x:v>2186</x:v>
+        <x:v>2184</x:v>
       </x:c>
     </x:row>
     <x:row r="1102" spans="1:2">
       <x:c r="A1102" s="0" t="s">
-        <x:v>2187</x:v>
+        <x:v>2185</x:v>
       </x:c>
       <x:c r="B1102" s="0" t="s">
-        <x:v>2188</x:v>
+        <x:v>2186</x:v>
       </x:c>
     </x:row>
     <x:row r="1103" spans="1:2">
       <x:c r="A1103" s="0" t="s">
-        <x:v>2189</x:v>
+        <x:v>2187</x:v>
       </x:c>
       <x:c r="B1103" s="0" t="s">
-        <x:v>2190</x:v>
+        <x:v>2188</x:v>
       </x:c>
     </x:row>
     <x:row r="1104" spans="1:2">
       <x:c r="A1104" s="0" t="s">
-        <x:v>2191</x:v>
+        <x:v>2189</x:v>
       </x:c>
       <x:c r="B1104" s="0" t="s">
-        <x:v>2192</x:v>
+        <x:v>2190</x:v>
       </x:c>
     </x:row>
     <x:row r="1105" spans="1:2">
       <x:c r="A1105" s="0" t="s">
-        <x:v>2193</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="B1105" s="0" t="s">
-        <x:v>2194</x:v>
+        <x:v>2192</x:v>
       </x:c>
     </x:row>
     <x:row r="1106" spans="1:2">
       <x:c r="A1106" s="0" t="s">
-        <x:v>2195</x:v>
+        <x:v>2193</x:v>
       </x:c>
       <x:c r="B1106" s="0" t="s">
-        <x:v>2196</x:v>
+        <x:v>2194</x:v>
       </x:c>
     </x:row>
     <x:row r="1107" spans="1:2">
       <x:c r="A1107" s="0" t="s">
-        <x:v>2197</x:v>
+        <x:v>2195</x:v>
       </x:c>
       <x:c r="B1107" s="0" t="s">
-        <x:v>2198</x:v>
+        <x:v>2196</x:v>
       </x:c>
     </x:row>
     <x:row r="1108" spans="1:2">
       <x:c r="A1108" s="0" t="s">
-        <x:v>2199</x:v>
+        <x:v>2197</x:v>
       </x:c>
       <x:c r="B1108" s="0" t="s">
-        <x:v>2200</x:v>
+        <x:v>2198</x:v>
       </x:c>
     </x:row>
     <x:row r="1109" spans="1:2">
       <x:c r="A1109" s="0" t="s">
-        <x:v>2201</x:v>
+        <x:v>2199</x:v>
       </x:c>
       <x:c r="B1109" s="0" t="s">
-        <x:v>2202</x:v>
+        <x:v>2200</x:v>
       </x:c>
     </x:row>
     <x:row r="1110" spans="1:2">
       <x:c r="A1110" s="0" t="s">
-        <x:v>2203</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="B1110" s="0" t="s">
-        <x:v>2204</x:v>
+        <x:v>2202</x:v>
       </x:c>
     </x:row>
     <x:row r="1111" spans="1:2">
       <x:c r="A1111" s="0" t="s">
-        <x:v>2205</x:v>
+        <x:v>2203</x:v>
       </x:c>
       <x:c r="B1111" s="0" t="s">
-        <x:v>2206</x:v>
+        <x:v>2204</x:v>
       </x:c>
     </x:row>
     <x:row r="1112" spans="1:2">
       <x:c r="A1112" s="0" t="s">
-        <x:v>2207</x:v>
+        <x:v>2205</x:v>
       </x:c>
       <x:c r="B1112" s="0" t="s">
-        <x:v>2208</x:v>
+        <x:v>2206</x:v>
       </x:c>
     </x:row>
     <x:row r="1113" spans="1:2">
       <x:c r="A1113" s="0" t="s">
-        <x:v>2209</x:v>
+        <x:v>2207</x:v>
       </x:c>
       <x:c r="B1113" s="0" t="s">
-        <x:v>2210</x:v>
+        <x:v>2208</x:v>
       </x:c>
     </x:row>
     <x:row r="1114" spans="1:2">
       <x:c r="A1114" s="0" t="s">
-        <x:v>2211</x:v>
+        <x:v>2209</x:v>
       </x:c>
       <x:c r="B1114" s="0" t="s">
-        <x:v>2212</x:v>
+        <x:v>2210</x:v>
       </x:c>
     </x:row>
     <x:row r="1115" spans="1:2">
       <x:c r="A1115" s="0" t="s">
-        <x:v>2213</x:v>
+        <x:v>2211</x:v>
       </x:c>
       <x:c r="B1115" s="0" t="s">
-        <x:v>2214</x:v>
+        <x:v>2212</x:v>
       </x:c>
     </x:row>
     <x:row r="1116" spans="1:2">
       <x:c r="A1116" s="0" t="s">
-        <x:v>2215</x:v>
+        <x:v>2213</x:v>
       </x:c>
       <x:c r="B1116" s="0" t="s">
-        <x:v>2216</x:v>
+        <x:v>2214</x:v>
       </x:c>
     </x:row>
     <x:row r="1117" spans="1:2">
       <x:c r="A1117" s="0" t="s">
-        <x:v>2217</x:v>
+        <x:v>2215</x:v>
       </x:c>
       <x:c r="B1117" s="0" t="s">
-        <x:v>2218</x:v>
+        <x:v>2216</x:v>
       </x:c>
     </x:row>
     <x:row r="1118" spans="1:2">
       <x:c r="A1118" s="0" t="s">
-        <x:v>2219</x:v>
+        <x:v>2217</x:v>
       </x:c>
       <x:c r="B1118" s="0" t="s">
-        <x:v>2220</x:v>
+        <x:v>2218</x:v>
       </x:c>
     </x:row>
     <x:row r="1119" spans="1:2">
       <x:c r="A1119" s="0" t="s">
-        <x:v>2221</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="B1119" s="0" t="s">
-        <x:v>2222</x:v>
+        <x:v>2220</x:v>
       </x:c>
     </x:row>
     <x:row r="1120" spans="1:2">
       <x:c r="A1120" s="0" t="s">
-        <x:v>2223</x:v>
+        <x:v>2221</x:v>
       </x:c>
       <x:c r="B1120" s="0" t="s">
-        <x:v>2224</x:v>
+        <x:v>2222</x:v>
       </x:c>
     </x:row>
     <x:row r="1121" spans="1:2">
       <x:c r="A1121" s="0" t="s">
-        <x:v>2225</x:v>
+        <x:v>2223</x:v>
       </x:c>
       <x:c r="B1121" s="0" t="s">
-        <x:v>2226</x:v>
+        <x:v>2224</x:v>
       </x:c>
     </x:row>
     <x:row r="1122" spans="1:2">
       <x:c r="A1122" s="0" t="s">
-        <x:v>2227</x:v>
+        <x:v>2225</x:v>
       </x:c>
       <x:c r="B1122" s="0" t="s">
-        <x:v>2228</x:v>
+        <x:v>2226</x:v>
       </x:c>
     </x:row>
     <x:row r="1123" spans="1:2">
       <x:c r="A1123" s="0" t="s">
-        <x:v>2229</x:v>
+        <x:v>2227</x:v>
       </x:c>
       <x:c r="B1123" s="0" t="s">
-        <x:v>2230</x:v>
+        <x:v>2228</x:v>
       </x:c>
     </x:row>
     <x:row r="1124" spans="1:2">
       <x:c r="A1124" s="0" t="s">
-        <x:v>2231</x:v>
+        <x:v>2229</x:v>
       </x:c>
       <x:c r="B1124" s="0" t="s">
-        <x:v>2232</x:v>
+        <x:v>2230</x:v>
       </x:c>
     </x:row>
     <x:row r="1125" spans="1:2">
       <x:c r="A1125" s="0" t="s">
-        <x:v>2233</x:v>
+        <x:v>2231</x:v>
       </x:c>
       <x:c r="B1125" s="0" t="s">
-        <x:v>2234</x:v>
+        <x:v>2232</x:v>
       </x:c>
     </x:row>
     <x:row r="1126" spans="1:2">
       <x:c r="A1126" s="0" t="s">
-        <x:v>2235</x:v>
+        <x:v>2233</x:v>
       </x:c>
       <x:c r="B1126" s="0" t="s">
-        <x:v>2236</x:v>
+        <x:v>2234</x:v>
       </x:c>
     </x:row>
     <x:row r="1127" spans="1:2">
       <x:c r="A1127" s="0" t="s">
-        <x:v>2237</x:v>
+        <x:v>2235</x:v>
       </x:c>
       <x:c r="B1127" s="0" t="s">
-        <x:v>2238</x:v>
+        <x:v>2236</x:v>
       </x:c>
     </x:row>
     <x:row r="1128" spans="1:2">
       <x:c r="A1128" s="0" t="s">
-        <x:v>2239</x:v>
+        <x:v>2237</x:v>
       </x:c>
       <x:c r="B1128" s="0" t="s">
-        <x:v>2240</x:v>
+        <x:v>2238</x:v>
       </x:c>
     </x:row>
     <x:row r="1129" spans="1:2">
       <x:c r="A1129" s="0" t="s">
-        <x:v>2241</x:v>
+        <x:v>2239</x:v>
       </x:c>
       <x:c r="B1129" s="0" t="s">
-        <x:v>2242</x:v>
+        <x:v>2240</x:v>
       </x:c>
     </x:row>
     <x:row r="1130" spans="1:2">
       <x:c r="A1130" s="0" t="s">
-        <x:v>2243</x:v>
+        <x:v>2241</x:v>
       </x:c>
       <x:c r="B1130" s="0" t="s">
-        <x:v>2244</x:v>
+        <x:v>2242</x:v>
       </x:c>
     </x:row>
     <x:row r="1131" spans="1:2">
       <x:c r="A1131" s="0" t="s">
-        <x:v>2245</x:v>
+        <x:v>2243</x:v>
       </x:c>
       <x:c r="B1131" s="0" t="s">
-        <x:v>2246</x:v>
+        <x:v>2244</x:v>
       </x:c>
     </x:row>
     <x:row r="1132" spans="1:2">
       <x:c r="A1132" s="0" t="s">
-        <x:v>2247</x:v>
+        <x:v>2245</x:v>
       </x:c>
       <x:c r="B1132" s="0" t="s">
-        <x:v>2248</x:v>
+        <x:v>2246</x:v>
       </x:c>
     </x:row>
     <x:row r="1133" spans="1:2">
       <x:c r="A1133" s="0" t="s">
-        <x:v>2249</x:v>
+        <x:v>2247</x:v>
       </x:c>
       <x:c r="B1133" s="0" t="s">
-        <x:v>2250</x:v>
+        <x:v>2248</x:v>
       </x:c>
     </x:row>
     <x:row r="1134" spans="1:2">
       <x:c r="A1134" s="0" t="s">
-        <x:v>2251</x:v>
+        <x:v>2249</x:v>
       </x:c>
       <x:c r="B1134" s="0" t="s">
-        <x:v>2252</x:v>
+        <x:v>2250</x:v>
       </x:c>
     </x:row>
     <x:row r="1135" spans="1:2">
       <x:c r="A1135" s="0" t="s">
-        <x:v>2253</x:v>
+        <x:v>2251</x:v>
       </x:c>
       <x:c r="B1135" s="0" t="s">
-        <x:v>2254</x:v>
+        <x:v>2252</x:v>
       </x:c>
     </x:row>
     <x:row r="1136" spans="1:2">
       <x:c r="A1136" s="0" t="s">
-        <x:v>2255</x:v>
+        <x:v>2253</x:v>
       </x:c>
       <x:c r="B1136" s="0" t="s">
-        <x:v>2256</x:v>
+        <x:v>2254</x:v>
       </x:c>
     </x:row>
     <x:row r="1137" spans="1:2">
       <x:c r="A1137" s="0" t="s">
-        <x:v>2257</x:v>
+        <x:v>2255</x:v>
       </x:c>
       <x:c r="B1137" s="0" t="s">
-        <x:v>2258</x:v>
+        <x:v>2256</x:v>
       </x:c>
     </x:row>
     <x:row r="1138" spans="1:2">
       <x:c r="A1138" s="0" t="s">
-        <x:v>2259</x:v>
+        <x:v>2257</x:v>
       </x:c>
       <x:c r="B1138" s="0" t="s">
-        <x:v>2260</x:v>
+        <x:v>2258</x:v>
       </x:c>
     </x:row>
     <x:row r="1139" spans="1:2">
       <x:c r="A1139" s="0" t="s">
-        <x:v>2261</x:v>
+        <x:v>2259</x:v>
       </x:c>
       <x:c r="B1139" s="0" t="s">
-        <x:v>2262</x:v>
+        <x:v>2260</x:v>
       </x:c>
     </x:row>
     <x:row r="1140" spans="1:2">
       <x:c r="A1140" s="0" t="s">
-        <x:v>2263</x:v>
+        <x:v>2261</x:v>
       </x:c>
       <x:c r="B1140" s="0" t="s">
-        <x:v>2264</x:v>
+        <x:v>2262</x:v>
       </x:c>
     </x:row>
     <x:row r="1141" spans="1:2">
       <x:c r="A1141" s="0" t="s">
-        <x:v>2265</x:v>
+        <x:v>2263</x:v>
       </x:c>
       <x:c r="B1141" s="0" t="s">
-        <x:v>2266</x:v>
+        <x:v>2264</x:v>
       </x:c>
     </x:row>
     <x:row r="1142" spans="1:2">
       <x:c r="A1142" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2265</x:v>
       </x:c>
       <x:c r="B1142" s="0" t="s">
-        <x:v>2268</x:v>
+        <x:v>2266</x:v>
       </x:c>
     </x:row>
     <x:row r="1143" spans="1:2">
       <x:c r="A1143" s="0" t="s">
-        <x:v>2269</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="B1143" s="0" t="s">
-        <x:v>2270</x:v>
+        <x:v>2268</x:v>
       </x:c>
     </x:row>
     <x:row r="1144" spans="1:2">
       <x:c r="A1144" s="0" t="s">
-        <x:v>2271</x:v>
+        <x:v>2269</x:v>
       </x:c>
       <x:c r="B1144" s="0" t="s">
-        <x:v>2272</x:v>
+        <x:v>2270</x:v>
       </x:c>
     </x:row>
     <x:row r="1145" spans="1:2">
       <x:c r="A1145" s="0" t="s">
-        <x:v>2273</x:v>
+        <x:v>2271</x:v>
       </x:c>
       <x:c r="B1145" s="0" t="s">
-        <x:v>2274</x:v>
+        <x:v>2272</x:v>
       </x:c>
     </x:row>
     <x:row r="1146" spans="1:2">
       <x:c r="A1146" s="0" t="s">
-        <x:v>2275</x:v>
+        <x:v>2273</x:v>
       </x:c>
       <x:c r="B1146" s="0" t="s">
-        <x:v>2276</x:v>
+        <x:v>2274</x:v>
       </x:c>
     </x:row>
     <x:row r="1147" spans="1:2">
       <x:c r="A1147" s="0" t="s">
-        <x:v>2277</x:v>
+        <x:v>2275</x:v>
       </x:c>
       <x:c r="B1147" s="0" t="s">
-        <x:v>2278</x:v>
+        <x:v>2276</x:v>
       </x:c>
     </x:row>
     <x:row r="1148" spans="1:2">
       <x:c r="A1148" s="0" t="s">
-        <x:v>2279</x:v>
+        <x:v>2277</x:v>
       </x:c>
       <x:c r="B1148" s="0" t="s">
-        <x:v>2280</x:v>
+        <x:v>2278</x:v>
       </x:c>
     </x:row>
     <x:row r="1149" spans="1:2">
       <x:c r="A1149" s="0" t="s">
-        <x:v>2281</x:v>
+        <x:v>2279</x:v>
       </x:c>
       <x:c r="B1149" s="0" t="s">
-        <x:v>2282</x:v>
+        <x:v>2280</x:v>
       </x:c>
     </x:row>
     <x:row r="1150" spans="1:2">
       <x:c r="A1150" s="0" t="s">
-        <x:v>2283</x:v>
+        <x:v>2281</x:v>
       </x:c>
       <x:c r="B1150" s="0" t="s">
-        <x:v>2284</x:v>
+        <x:v>2282</x:v>
       </x:c>
     </x:row>
     <x:row r="1151" spans="1:2">
       <x:c r="A1151" s="0" t="s">
-        <x:v>2285</x:v>
+        <x:v>2283</x:v>
       </x:c>
       <x:c r="B1151" s="0" t="s">
-        <x:v>2286</x:v>
+        <x:v>2284</x:v>
       </x:c>
     </x:row>
     <x:row r="1152" spans="1:2">
       <x:c r="A1152" s="0" t="s">
-        <x:v>2287</x:v>
+        <x:v>2285</x:v>
       </x:c>
       <x:c r="B1152" s="0" t="s">
-        <x:v>2288</x:v>
+        <x:v>2286</x:v>
       </x:c>
     </x:row>
     <x:row r="1153" spans="1:2">
       <x:c r="A1153" s="0" t="s">
-        <x:v>2289</x:v>
+        <x:v>2287</x:v>
       </x:c>
       <x:c r="B1153" s="0" t="s">
-        <x:v>2290</x:v>
+        <x:v>2288</x:v>
       </x:c>
     </x:row>
     <x:row r="1154" spans="1:2">
       <x:c r="A1154" s="0" t="s">
-        <x:v>2291</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="B1154" s="0" t="s">
-        <x:v>2292</x:v>
+        <x:v>2290</x:v>
       </x:c>
     </x:row>
     <x:row r="1155" spans="1:2">
       <x:c r="A1155" s="0" t="s">
-        <x:v>2293</x:v>
+        <x:v>2291</x:v>
       </x:c>
       <x:c r="B1155" s="0" t="s">
-        <x:v>2294</x:v>
+        <x:v>2292</x:v>
       </x:c>
     </x:row>
     <x:row r="1156" spans="1:2">
       <x:c r="A1156" s="0" t="s">
-        <x:v>2295</x:v>
+        <x:v>2293</x:v>
       </x:c>
       <x:c r="B1156" s="0" t="s">
-        <x:v>2296</x:v>
+        <x:v>2294</x:v>
       </x:c>
     </x:row>
     <x:row r="1157" spans="1:2">
       <x:c r="A1157" s="0" t="s">
-        <x:v>2297</x:v>
+        <x:v>2295</x:v>
       </x:c>
       <x:c r="B1157" s="0" t="s">
-        <x:v>2298</x:v>
+        <x:v>2296</x:v>
       </x:c>
     </x:row>
     <x:row r="1158" spans="1:2">
       <x:c r="A1158" s="0" t="s">
-        <x:v>2299</x:v>
+        <x:v>2297</x:v>
       </x:c>
       <x:c r="B1158" s="0" t="s">
-        <x:v>2300</x:v>
+        <x:v>2298</x:v>
       </x:c>
     </x:row>
     <x:row r="1159" spans="1:2">
       <x:c r="A1159" s="0" t="s">
-        <x:v>2301</x:v>
+        <x:v>2299</x:v>
       </x:c>
       <x:c r="B1159" s="0" t="s">
-        <x:v>2302</x:v>
+        <x:v>2300</x:v>
       </x:c>
     </x:row>
     <x:row r="1160" spans="1:2">
       <x:c r="A1160" s="0" t="s">
-        <x:v>2303</x:v>
+        <x:v>2301</x:v>
       </x:c>
       <x:c r="B1160" s="0" t="s">
-        <x:v>2304</x:v>
+        <x:v>2302</x:v>
       </x:c>
     </x:row>
     <x:row r="1161" spans="1:2">
       <x:c r="A1161" s="0" t="s">
-        <x:v>2305</x:v>
+        <x:v>2303</x:v>
       </x:c>
       <x:c r="B1161" s="0" t="s">
-        <x:v>2306</x:v>
+        <x:v>2304</x:v>
       </x:c>
     </x:row>
     <x:row r="1162" spans="1:2">
       <x:c r="A1162" s="0" t="s">
-        <x:v>2307</x:v>
+        <x:v>2305</x:v>
       </x:c>
       <x:c r="B1162" s="0" t="s">
-        <x:v>2308</x:v>
+        <x:v>2306</x:v>
       </x:c>
     </x:row>
     <x:row r="1163" spans="1:2">
       <x:c r="A1163" s="0" t="s">
-        <x:v>2309</x:v>
+        <x:v>2307</x:v>
       </x:c>
       <x:c r="B1163" s="0" t="s">
-        <x:v>2310</x:v>
+        <x:v>2308</x:v>
       </x:c>
     </x:row>
     <x:row r="1164" spans="1:2">
       <x:c r="A1164" s="0" t="s">
-        <x:v>2311</x:v>
+        <x:v>2309</x:v>
       </x:c>
       <x:c r="B1164" s="0" t="s">
-        <x:v>2312</x:v>
+        <x:v>2310</x:v>
       </x:c>
     </x:row>
     <x:row r="1165" spans="1:2">
       <x:c r="A1165" s="0" t="s">
-        <x:v>2313</x:v>
+        <x:v>2311</x:v>
       </x:c>
       <x:c r="B1165" s="0" t="s">
-        <x:v>2314</x:v>
+        <x:v>2312</x:v>
       </x:c>
     </x:row>
     <x:row r="1166" spans="1:2">
       <x:c r="A1166" s="0" t="s">
-        <x:v>2315</x:v>
+        <x:v>2313</x:v>
       </x:c>
       <x:c r="B1166" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2314</x:v>
       </x:c>
     </x:row>
     <x:row r="1167" spans="1:2">
       <x:c r="A1167" s="0" t="s">
-        <x:v>2317</x:v>
+        <x:v>2315</x:v>
       </x:c>
       <x:c r="B1167" s="0" t="s">
-        <x:v>2318</x:v>
+        <x:v>2316</x:v>
       </x:c>
     </x:row>
     <x:row r="1168" spans="1:2">
       <x:c r="A1168" s="0" t="s">
-        <x:v>2319</x:v>
+        <x:v>2317</x:v>
       </x:c>
       <x:c r="B1168" s="0" t="s">
-        <x:v>2320</x:v>
+        <x:v>2318</x:v>
       </x:c>
     </x:row>
     <x:row r="1169" spans="1:2">
       <x:c r="A1169" s="0" t="s">
-        <x:v>2321</x:v>
+        <x:v>2319</x:v>
       </x:c>
       <x:c r="B1169" s="0" t="s">
-        <x:v>2322</x:v>
+        <x:v>2320</x:v>
       </x:c>
     </x:row>
     <x:row r="1170" spans="1:2">
       <x:c r="A1170" s="0" t="s">
-        <x:v>2323</x:v>
+        <x:v>2321</x:v>
       </x:c>
       <x:c r="B1170" s="0" t="s">
-        <x:v>2324</x:v>
+        <x:v>2322</x:v>
       </x:c>
     </x:row>
     <x:row r="1171" spans="1:2">
       <x:c r="A1171" s="0" t="s">
-        <x:v>2325</x:v>
+        <x:v>2323</x:v>
       </x:c>
       <x:c r="B1171" s="0" t="s">
-        <x:v>2326</x:v>
+        <x:v>2324</x:v>
       </x:c>
     </x:row>
     <x:row r="1172" spans="1:2">
       <x:c r="A1172" s="0" t="s">
-        <x:v>2327</x:v>
+        <x:v>2325</x:v>
       </x:c>
       <x:c r="B1172" s="0" t="s">
-        <x:v>2328</x:v>
+        <x:v>2326</x:v>
       </x:c>
     </x:row>
     <x:row r="1173" spans="1:2">
       <x:c r="A1173" s="0" t="s">
-        <x:v>2329</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="B1173" s="0" t="s">
-        <x:v>2330</x:v>
+        <x:v>2328</x:v>
       </x:c>
     </x:row>
     <x:row r="1174" spans="1:2">
       <x:c r="A1174" s="0" t="s">
-        <x:v>2331</x:v>
+        <x:v>2329</x:v>
       </x:c>
       <x:c r="B1174" s="0" t="s">
-        <x:v>2332</x:v>
+        <x:v>2330</x:v>
       </x:c>
     </x:row>
     <x:row r="1175" spans="1:2">
       <x:c r="A1175" s="0" t="s">
-        <x:v>2333</x:v>
+        <x:v>2331</x:v>
       </x:c>
       <x:c r="B1175" s="0" t="s">
-        <x:v>2334</x:v>
+        <x:v>2332</x:v>
       </x:c>
     </x:row>
     <x:row r="1176" spans="1:2">
       <x:c r="A1176" s="0" t="s">
-        <x:v>2335</x:v>
+        <x:v>2333</x:v>
       </x:c>
       <x:c r="B1176" s="0" t="s">
-        <x:v>2336</x:v>
+        <x:v>2334</x:v>
       </x:c>
     </x:row>
     <x:row r="1177" spans="1:2">
       <x:c r="A1177" s="0" t="s">
-        <x:v>2337</x:v>
+        <x:v>2335</x:v>
       </x:c>
       <x:c r="B1177" s="0" t="s">
-        <x:v>2338</x:v>
+        <x:v>2336</x:v>
       </x:c>
     </x:row>
     <x:row r="1178" spans="1:2">
       <x:c r="A1178" s="0" t="s">
-        <x:v>2339</x:v>
+        <x:v>2337</x:v>
       </x:c>
       <x:c r="B1178" s="0" t="s">
-        <x:v>2340</x:v>
+        <x:v>2338</x:v>
       </x:c>
     </x:row>
     <x:row r="1179" spans="1:2">
       <x:c r="A1179" s="0" t="s">
-        <x:v>2341</x:v>
+        <x:v>2339</x:v>
       </x:c>
       <x:c r="B1179" s="0" t="s">
-        <x:v>2342</x:v>
+        <x:v>2340</x:v>
       </x:c>
     </x:row>
     <x:row r="1180" spans="1:2">
       <x:c r="A1180" s="0" t="s">
-        <x:v>2343</x:v>
+        <x:v>2341</x:v>
       </x:c>
       <x:c r="B1180" s="0" t="s">
-        <x:v>2344</x:v>
+        <x:v>2342</x:v>
       </x:c>
     </x:row>
     <x:row r="1181" spans="1:2">
       <x:c r="A1181" s="0" t="s">
-        <x:v>2345</x:v>
+        <x:v>2343</x:v>
       </x:c>
       <x:c r="B1181" s="0" t="s">
-        <x:v>2346</x:v>
+        <x:v>2344</x:v>
       </x:c>
     </x:row>
     <x:row r="1182" spans="1:2">
       <x:c r="A1182" s="0" t="s">
-        <x:v>2347</x:v>
+        <x:v>2345</x:v>
       </x:c>
       <x:c r="B1182" s="0" t="s">
-        <x:v>2348</x:v>
+        <x:v>2346</x:v>
       </x:c>
     </x:row>
     <x:row r="1183" spans="1:2">
       <x:c r="A1183" s="0" t="s">
-        <x:v>2349</x:v>
+        <x:v>2347</x:v>
       </x:c>
       <x:c r="B1183" s="0" t="s">
-        <x:v>2350</x:v>
+        <x:v>2348</x:v>
       </x:c>
     </x:row>
     <x:row r="1184" spans="1:2">
       <x:c r="A1184" s="0" t="s">
-        <x:v>2351</x:v>
+        <x:v>2349</x:v>
       </x:c>
       <x:c r="B1184" s="0" t="s">
-        <x:v>2352</x:v>
+        <x:v>2350</x:v>
       </x:c>
     </x:row>
     <x:row r="1185" spans="1:2">
       <x:c r="A1185" s="0" t="s">
-        <x:v>2353</x:v>
+        <x:v>2351</x:v>
       </x:c>
       <x:c r="B1185" s="0" t="s">
-        <x:v>2354</x:v>
+        <x:v>2352</x:v>
       </x:c>
     </x:row>
     <x:row r="1186" spans="1:2">
       <x:c r="A1186" s="0" t="s">
-        <x:v>2355</x:v>
+        <x:v>2353</x:v>
       </x:c>
       <x:c r="B1186" s="0" t="s">
-        <x:v>2356</x:v>
+        <x:v>2354</x:v>
       </x:c>
     </x:row>
     <x:row r="1187" spans="1:2">
       <x:c r="A1187" s="0" t="s">
-        <x:v>2357</x:v>
+        <x:v>2355</x:v>
       </x:c>
       <x:c r="B1187" s="0" t="s">
-        <x:v>2358</x:v>
+        <x:v>2356</x:v>
       </x:c>
     </x:row>
     <x:row r="1188" spans="1:2">
       <x:c r="A1188" s="0" t="s">
-        <x:v>2359</x:v>
+        <x:v>2357</x:v>
       </x:c>
       <x:c r="B1188" s="0" t="s">
-        <x:v>2360</x:v>
+        <x:v>2358</x:v>
       </x:c>
     </x:row>
     <x:row r="1189" spans="1:2">
       <x:c r="A1189" s="0" t="s">
-        <x:v>2361</x:v>
+        <x:v>2359</x:v>
       </x:c>
       <x:c r="B1189" s="0" t="s">
-        <x:v>2362</x:v>
+        <x:v>2360</x:v>
       </x:c>
     </x:row>
     <x:row r="1190" spans="1:2">
       <x:c r="A1190" s="0" t="s">
-        <x:v>2363</x:v>
+        <x:v>2361</x:v>
       </x:c>
       <x:c r="B1190" s="0" t="s">
-        <x:v>2364</x:v>
+        <x:v>2362</x:v>
       </x:c>
     </x:row>
     <x:row r="1191" spans="1:2">
       <x:c r="A1191" s="0" t="s">
-        <x:v>2365</x:v>
+        <x:v>2363</x:v>
       </x:c>
       <x:c r="B1191" s="0" t="s">
-        <x:v>2366</x:v>
+        <x:v>2364</x:v>
       </x:c>
     </x:row>
     <x:row r="1192" spans="1:2">
       <x:c r="A1192" s="0" t="s">
-        <x:v>2367</x:v>
+        <x:v>2365</x:v>
       </x:c>
       <x:c r="B1192" s="0" t="s">
-        <x:v>2368</x:v>
+        <x:v>2366</x:v>
       </x:c>
     </x:row>
     <x:row r="1193" spans="1:2">
       <x:c r="A1193" s="0" t="s">
-        <x:v>2369</x:v>
+        <x:v>2367</x:v>
       </x:c>
       <x:c r="B1193" s="0" t="s">
-        <x:v>2370</x:v>
+        <x:v>2368</x:v>
       </x:c>
     </x:row>
     <x:row r="1194" spans="1:2">
       <x:c r="A1194" s="0" t="s">
-        <x:v>2371</x:v>
+        <x:v>2369</x:v>
       </x:c>
       <x:c r="B1194" s="0" t="s">
-        <x:v>2372</x:v>
+        <x:v>2370</x:v>
       </x:c>
     </x:row>
     <x:row r="1195" spans="1:2">
       <x:c r="A1195" s="0" t="s">
-        <x:v>2373</x:v>
+        <x:v>2371</x:v>
       </x:c>
       <x:c r="B1195" s="0" t="s">
-        <x:v>2374</x:v>
+        <x:v>2372</x:v>
       </x:c>
     </x:row>
     <x:row r="1196" spans="1:2">
       <x:c r="A1196" s="0" t="s">
-        <x:v>2375</x:v>
+        <x:v>2373</x:v>
       </x:c>
       <x:c r="B1196" s="0" t="s">
-        <x:v>2376</x:v>
+        <x:v>2374</x:v>
       </x:c>
     </x:row>
     <x:row r="1197" spans="1:2">
       <x:c r="A1197" s="0" t="s">
-        <x:v>2377</x:v>
+        <x:v>2375</x:v>
       </x:c>
       <x:c r="B1197" s="0" t="s">
-        <x:v>2378</x:v>
+        <x:v>2376</x:v>
       </x:c>
     </x:row>
     <x:row r="1198" spans="1:2">
       <x:c r="A1198" s="0" t="s">
-        <x:v>2379</x:v>
+        <x:v>2377</x:v>
       </x:c>
       <x:c r="B1198" s="0" t="s">
-        <x:v>2380</x:v>
+        <x:v>2378</x:v>
       </x:c>
     </x:row>
     <x:row r="1199" spans="1:2">
       <x:c r="A1199" s="0" t="s">
-        <x:v>2381</x:v>
+        <x:v>2379</x:v>
       </x:c>
       <x:c r="B1199" s="0" t="s">
-        <x:v>2382</x:v>
+        <x:v>2380</x:v>
       </x:c>
     </x:row>
     <x:row r="1200" spans="1:2">
       <x:c r="A1200" s="0" t="s">
-        <x:v>2383</x:v>
+        <x:v>2381</x:v>
       </x:c>
       <x:c r="B1200" s="0" t="s">
-        <x:v>2384</x:v>
+        <x:v>2382</x:v>
       </x:c>
     </x:row>
     <x:row r="1201" spans="1:2">
       <x:c r="A1201" s="0" t="s">
-        <x:v>2385</x:v>
+        <x:v>2383</x:v>
       </x:c>
       <x:c r="B1201" s="0" t="s">
-        <x:v>2386</x:v>
+        <x:v>2384</x:v>
       </x:c>
     </x:row>
     <x:row r="1202" spans="1:2">
       <x:c r="A1202" s="0" t="s">
-        <x:v>2387</x:v>
+        <x:v>2385</x:v>
       </x:c>
       <x:c r="B1202" s="0" t="s">
-        <x:v>2388</x:v>
+        <x:v>2386</x:v>
       </x:c>
     </x:row>
     <x:row r="1203" spans="1:2">
       <x:c r="A1203" s="0" t="s">
-        <x:v>2389</x:v>
+        <x:v>2387</x:v>
       </x:c>
       <x:c r="B1203" s="0" t="s">
-        <x:v>2390</x:v>
+        <x:v>2388</x:v>
       </x:c>
     </x:row>
     <x:row r="1204" spans="1:2">
       <x:c r="A1204" s="0" t="s">
-        <x:v>2391</x:v>
+        <x:v>2389</x:v>
       </x:c>
       <x:c r="B1204" s="0" t="s">
-        <x:v>2392</x:v>
+        <x:v>2390</x:v>
       </x:c>
     </x:row>
     <x:row r="1205" spans="1:2">
       <x:c r="A1205" s="0" t="s">
-        <x:v>2393</x:v>
+        <x:v>2391</x:v>
       </x:c>
       <x:c r="B1205" s="0" t="s">
-        <x:v>2394</x:v>
+        <x:v>2392</x:v>
       </x:c>
     </x:row>
     <x:row r="1206" spans="1:2">
       <x:c r="A1206" s="0" t="s">
-        <x:v>2395</x:v>
+        <x:v>2393</x:v>
       </x:c>
       <x:c r="B1206" s="0" t="s">
         <x:v>2394</x:v>
       </x:c>
     </x:row>
     <x:row r="1207" spans="1:2">
       <x:c r="A1207" s="0" t="s">
+        <x:v>2395</x:v>
+      </x:c>
+      <x:c r="B1207" s="0" t="s">
         <x:v>2396</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2397</x:v>
       </x:c>
     </x:row>
     <x:row r="1208" spans="1:2">
       <x:c r="A1208" s="0" t="s">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="B1208" s="0" t="s">
         <x:v>2398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2399</x:v>
       </x:c>
     </x:row>
     <x:row r="1209" spans="1:2">
       <x:c r="A1209" s="0" t="s">
+        <x:v>2399</x:v>
+      </x:c>
+      <x:c r="B1209" s="0" t="s">
         <x:v>2400</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2401</x:v>
       </x:c>
     </x:row>
     <x:row r="1210" spans="1:2">
       <x:c r="A1210" s="0" t="s">
+        <x:v>2401</x:v>
+      </x:c>
+      <x:c r="B1210" s="0" t="s">
         <x:v>2402</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2403</x:v>
       </x:c>
     </x:row>
     <x:row r="1211" spans="1:2">
       <x:c r="A1211" s="0" t="s">
+        <x:v>2403</x:v>
+      </x:c>
+      <x:c r="B1211" s="0" t="s">
         <x:v>2404</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2405</x:v>
       </x:c>
     </x:row>
     <x:row r="1212" spans="1:2">
       <x:c r="A1212" s="0" t="s">
+        <x:v>2405</x:v>
+      </x:c>
+      <x:c r="B1212" s="0" t="s">
         <x:v>2406</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2407</x:v>
       </x:c>
     </x:row>
     <x:row r="1213" spans="1:2">
       <x:c r="A1213" s="0" t="s">
+        <x:v>2407</x:v>
+      </x:c>
+      <x:c r="B1213" s="0" t="s">
         <x:v>2408</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2409</x:v>
       </x:c>
     </x:row>
     <x:row r="1214" spans="1:2">
       <x:c r="A1214" s="0" t="s">
-        <x:v>2410</x:v>
+        <x:v>2409</x:v>
       </x:c>
       <x:c r="B1214" s="0" t="s">
-        <x:v>2411</x:v>
+        <x:v>2408</x:v>
       </x:c>
     </x:row>
     <x:row r="1215" spans="1:2">
       <x:c r="A1215" s="0" t="s">
-        <x:v>2412</x:v>
+        <x:v>2410</x:v>
       </x:c>
       <x:c r="B1215" s="0" t="s">
-        <x:v>2413</x:v>
+        <x:v>2411</x:v>
       </x:c>
     </x:row>
     <x:row r="1216" spans="1:2">
       <x:c r="A1216" s="0" t="s">
-        <x:v>2414</x:v>
+        <x:v>2412</x:v>
       </x:c>
       <x:c r="B1216" s="0" t="s">
-        <x:v>2415</x:v>
+        <x:v>2413</x:v>
       </x:c>
     </x:row>
     <x:row r="1217" spans="1:2">
       <x:c r="A1217" s="0" t="s">
-        <x:v>2416</x:v>
+        <x:v>2414</x:v>
       </x:c>
       <x:c r="B1217" s="0" t="s">
-        <x:v>2417</x:v>
+        <x:v>2415</x:v>
       </x:c>
     </x:row>
     <x:row r="1218" spans="1:2">
       <x:c r="A1218" s="0" t="s">
-        <x:v>2418</x:v>
+        <x:v>2416</x:v>
       </x:c>
       <x:c r="B1218" s="0" t="s">
-        <x:v>2419</x:v>
+        <x:v>2417</x:v>
       </x:c>
     </x:row>
     <x:row r="1219" spans="1:2">
       <x:c r="A1219" s="0" t="s">
-        <x:v>2420</x:v>
+        <x:v>2418</x:v>
       </x:c>
       <x:c r="B1219" s="0" t="s">
-        <x:v>2421</x:v>
+        <x:v>2419</x:v>
       </x:c>
     </x:row>
     <x:row r="1220" spans="1:2">
       <x:c r="A1220" s="0" t="s">
-        <x:v>2422</x:v>
+        <x:v>2420</x:v>
       </x:c>
       <x:c r="B1220" s="0" t="s">
-        <x:v>2423</x:v>
+        <x:v>2421</x:v>
       </x:c>
     </x:row>
     <x:row r="1221" spans="1:2">
       <x:c r="A1221" s="0" t="s">
-        <x:v>2424</x:v>
+        <x:v>2422</x:v>
       </x:c>
       <x:c r="B1221" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2423</x:v>
       </x:c>
     </x:row>
     <x:row r="1222" spans="1:2">
       <x:c r="A1222" s="0" t="s">
-        <x:v>2426</x:v>
+        <x:v>2424</x:v>
       </x:c>
       <x:c r="B1222" s="0" t="s">
-        <x:v>2427</x:v>
+        <x:v>2425</x:v>
       </x:c>
     </x:row>
     <x:row r="1223" spans="1:2">
       <x:c r="A1223" s="0" t="s">
-        <x:v>2428</x:v>
+        <x:v>2426</x:v>
       </x:c>
       <x:c r="B1223" s="0" t="s">
-        <x:v>2429</x:v>
+        <x:v>2427</x:v>
       </x:c>
     </x:row>
     <x:row r="1224" spans="1:2">
       <x:c r="A1224" s="0" t="s">
-        <x:v>2430</x:v>
+        <x:v>2428</x:v>
       </x:c>
       <x:c r="B1224" s="0" t="s">
-        <x:v>2431</x:v>
+        <x:v>2429</x:v>
       </x:c>
     </x:row>
     <x:row r="1225" spans="1:2">
       <x:c r="A1225" s="0" t="s">
-        <x:v>2432</x:v>
+        <x:v>2430</x:v>
       </x:c>
       <x:c r="B1225" s="0" t="s">
-        <x:v>2433</x:v>
+        <x:v>2431</x:v>
       </x:c>
     </x:row>
     <x:row r="1226" spans="1:2">
       <x:c r="A1226" s="0" t="s">
-        <x:v>2434</x:v>
+        <x:v>2432</x:v>
       </x:c>
       <x:c r="B1226" s="0" t="s">
-        <x:v>2435</x:v>
+        <x:v>2433</x:v>
       </x:c>
     </x:row>
     <x:row r="1227" spans="1:2">
       <x:c r="A1227" s="0" t="s">
-        <x:v>2436</x:v>
+        <x:v>2434</x:v>
       </x:c>
       <x:c r="B1227" s="0" t="s">
-        <x:v>2437</x:v>
+        <x:v>2435</x:v>
       </x:c>
     </x:row>
     <x:row r="1228" spans="1:2">
       <x:c r="A1228" s="0" t="s">
-        <x:v>2438</x:v>
+        <x:v>2436</x:v>
       </x:c>
       <x:c r="B1228" s="0" t="s">
-        <x:v>2439</x:v>
+        <x:v>2437</x:v>
       </x:c>
     </x:row>
     <x:row r="1229" spans="1:2">
       <x:c r="A1229" s="0" t="s">
-        <x:v>2440</x:v>
+        <x:v>2438</x:v>
       </x:c>
       <x:c r="B1229" s="0" t="s">
-        <x:v>2441</x:v>
+        <x:v>2439</x:v>
       </x:c>
     </x:row>
     <x:row r="1230" spans="1:2">
       <x:c r="A1230" s="0" t="s">
-        <x:v>2442</x:v>
+        <x:v>2440</x:v>
       </x:c>
       <x:c r="B1230" s="0" t="s">
-        <x:v>2443</x:v>
+        <x:v>2441</x:v>
       </x:c>
     </x:row>
     <x:row r="1231" spans="1:2">
       <x:c r="A1231" s="0" t="s">
-        <x:v>2444</x:v>
+        <x:v>2442</x:v>
       </x:c>
       <x:c r="B1231" s="0" t="s">
-        <x:v>2445</x:v>
+        <x:v>2443</x:v>
       </x:c>
     </x:row>
     <x:row r="1232" spans="1:2">
       <x:c r="A1232" s="0" t="s">
-        <x:v>2446</x:v>
+        <x:v>2444</x:v>
       </x:c>
       <x:c r="B1232" s="0" t="s">
-        <x:v>2447</x:v>
+        <x:v>2445</x:v>
       </x:c>
     </x:row>
     <x:row r="1233" spans="1:2">
       <x:c r="A1233" s="0" t="s">
-        <x:v>2448</x:v>
+        <x:v>2446</x:v>
       </x:c>
       <x:c r="B1233" s="0" t="s">
-        <x:v>2449</x:v>
+        <x:v>2447</x:v>
       </x:c>
     </x:row>
     <x:row r="1234" spans="1:2">
       <x:c r="A1234" s="0" t="s">
-        <x:v>2450</x:v>
+        <x:v>2448</x:v>
       </x:c>
       <x:c r="B1234" s="0" t="s">
-        <x:v>2451</x:v>
+        <x:v>2449</x:v>
       </x:c>
     </x:row>
     <x:row r="1235" spans="1:2">
       <x:c r="A1235" s="0" t="s">
-        <x:v>2452</x:v>
+        <x:v>2450</x:v>
       </x:c>
       <x:c r="B1235" s="0" t="s">
-        <x:v>2453</x:v>
+        <x:v>2451</x:v>
       </x:c>
     </x:row>
     <x:row r="1236" spans="1:2">
       <x:c r="A1236" s="0" t="s">
-        <x:v>2454</x:v>
+        <x:v>2452</x:v>
       </x:c>
       <x:c r="B1236" s="0" t="s">
-        <x:v>2455</x:v>
+        <x:v>2453</x:v>
       </x:c>
     </x:row>
     <x:row r="1237" spans="1:2">
       <x:c r="A1237" s="0" t="s">
-        <x:v>2456</x:v>
+        <x:v>2454</x:v>
       </x:c>
       <x:c r="B1237" s="0" t="s">
-        <x:v>2457</x:v>
+        <x:v>2455</x:v>
       </x:c>
     </x:row>
     <x:row r="1238" spans="1:2">
       <x:c r="A1238" s="0" t="s">
-        <x:v>2458</x:v>
+        <x:v>2456</x:v>
       </x:c>
       <x:c r="B1238" s="0" t="s">
-        <x:v>2459</x:v>
+        <x:v>2457</x:v>
       </x:c>
     </x:row>
     <x:row r="1239" spans="1:2">
       <x:c r="A1239" s="0" t="s">
-        <x:v>2460</x:v>
+        <x:v>2458</x:v>
       </x:c>
       <x:c r="B1239" s="0" t="s">
-        <x:v>2461</x:v>
+        <x:v>2459</x:v>
       </x:c>
     </x:row>
     <x:row r="1240" spans="1:2">
       <x:c r="A1240" s="0" t="s">
-        <x:v>2462</x:v>
+        <x:v>2460</x:v>
       </x:c>
       <x:c r="B1240" s="0" t="s">
-        <x:v>2463</x:v>
+        <x:v>2461</x:v>
       </x:c>
     </x:row>
     <x:row r="1241" spans="1:2">
       <x:c r="A1241" s="0" t="s">
-        <x:v>2464</x:v>
+        <x:v>2462</x:v>
       </x:c>
       <x:c r="B1241" s="0" t="s">
-        <x:v>2465</x:v>
+        <x:v>2463</x:v>
       </x:c>
     </x:row>
     <x:row r="1242" spans="1:2">
       <x:c r="A1242" s="0" t="s">
-        <x:v>2466</x:v>
+        <x:v>2464</x:v>
       </x:c>
       <x:c r="B1242" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2465</x:v>
       </x:c>
     </x:row>
     <x:row r="1243" spans="1:2">
       <x:c r="A1243" s="0" t="s">
-        <x:v>2468</x:v>
+        <x:v>2466</x:v>
       </x:c>
       <x:c r="B1243" s="0" t="s">
-        <x:v>2469</x:v>
+        <x:v>2467</x:v>
       </x:c>
     </x:row>
     <x:row r="1244" spans="1:2">
       <x:c r="A1244" s="0" t="s">
-        <x:v>2470</x:v>
+        <x:v>2468</x:v>
       </x:c>
       <x:c r="B1244" s="0" t="s">
-        <x:v>2471</x:v>
+        <x:v>2469</x:v>
       </x:c>
     </x:row>
     <x:row r="1245" spans="1:2">
       <x:c r="A1245" s="0" t="s">
-        <x:v>2472</x:v>
+        <x:v>2470</x:v>
       </x:c>
       <x:c r="B1245" s="0" t="s">
-        <x:v>2473</x:v>
+        <x:v>2471</x:v>
       </x:c>
     </x:row>
     <x:row r="1246" spans="1:2">
       <x:c r="A1246" s="0" t="s">
-        <x:v>2474</x:v>
+        <x:v>2472</x:v>
       </x:c>
       <x:c r="B1246" s="0" t="s">
-        <x:v>2475</x:v>
+        <x:v>2473</x:v>
       </x:c>
     </x:row>
     <x:row r="1247" spans="1:2">
       <x:c r="A1247" s="0" t="s">
-        <x:v>2476</x:v>
+        <x:v>2474</x:v>
       </x:c>
       <x:c r="B1247" s="0" t="s">
-        <x:v>2477</x:v>
+        <x:v>2475</x:v>
       </x:c>
     </x:row>
     <x:row r="1248" spans="1:2">
       <x:c r="A1248" s="0" t="s">
-        <x:v>2478</x:v>
+        <x:v>2476</x:v>
       </x:c>
       <x:c r="B1248" s="0" t="s">
-        <x:v>2479</x:v>
+        <x:v>2477</x:v>
       </x:c>
     </x:row>
     <x:row r="1249" spans="1:2">
       <x:c r="A1249" s="0" t="s">
-        <x:v>2480</x:v>
+        <x:v>2478</x:v>
       </x:c>
       <x:c r="B1249" s="0" t="s">
-        <x:v>2481</x:v>
+        <x:v>2479</x:v>
       </x:c>
     </x:row>
     <x:row r="1250" spans="1:2">
       <x:c r="A1250" s="0" t="s">
-        <x:v>2482</x:v>
+        <x:v>2480</x:v>
       </x:c>
       <x:c r="B1250" s="0" t="s">
-        <x:v>2483</x:v>
+        <x:v>2481</x:v>
       </x:c>
     </x:row>
     <x:row r="1251" spans="1:2">
       <x:c r="A1251" s="0" t="s">
-        <x:v>2484</x:v>
+        <x:v>2482</x:v>
       </x:c>
       <x:c r="B1251" s="0" t="s">
-        <x:v>2485</x:v>
+        <x:v>2483</x:v>
       </x:c>
     </x:row>
     <x:row r="1252" spans="1:2">
       <x:c r="A1252" s="0" t="s">
-        <x:v>2486</x:v>
+        <x:v>2484</x:v>
       </x:c>
       <x:c r="B1252" s="0" t="s">
-        <x:v>2487</x:v>
+        <x:v>2485</x:v>
       </x:c>
     </x:row>
     <x:row r="1253" spans="1:2">
       <x:c r="A1253" s="0" t="s">
-        <x:v>2488</x:v>
+        <x:v>2486</x:v>
       </x:c>
       <x:c r="B1253" s="0" t="s">
-        <x:v>2489</x:v>
+        <x:v>2487</x:v>
       </x:c>
     </x:row>
     <x:row r="1254" spans="1:2">
       <x:c r="A1254" s="0" t="s">
-        <x:v>2490</x:v>
+        <x:v>2488</x:v>
       </x:c>
       <x:c r="B1254" s="0" t="s">
-        <x:v>2491</x:v>
+        <x:v>2489</x:v>
       </x:c>
     </x:row>
     <x:row r="1255" spans="1:2">
       <x:c r="A1255" s="0" t="s">
-        <x:v>2492</x:v>
+        <x:v>2490</x:v>
       </x:c>
       <x:c r="B1255" s="0" t="s">
-        <x:v>2493</x:v>
+        <x:v>2491</x:v>
       </x:c>
     </x:row>
     <x:row r="1256" spans="1:2">
       <x:c r="A1256" s="0" t="s">
-        <x:v>2494</x:v>
+        <x:v>2492</x:v>
       </x:c>
       <x:c r="B1256" s="0" t="s">
-        <x:v>2495</x:v>
+        <x:v>2493</x:v>
       </x:c>
     </x:row>
     <x:row r="1257" spans="1:2">
       <x:c r="A1257" s="0" t="s">
-        <x:v>2496</x:v>
+        <x:v>2494</x:v>
       </x:c>
       <x:c r="B1257" s="0" t="s">
-        <x:v>2497</x:v>
+        <x:v>2495</x:v>
       </x:c>
     </x:row>
     <x:row r="1258" spans="1:2">
       <x:c r="A1258" s="0" t="s">
-        <x:v>2498</x:v>
+        <x:v>2496</x:v>
       </x:c>
       <x:c r="B1258" s="0" t="s">
-        <x:v>2499</x:v>
+        <x:v>2497</x:v>
       </x:c>
     </x:row>
     <x:row r="1259" spans="1:2">
       <x:c r="A1259" s="0" t="s">
-        <x:v>2500</x:v>
+        <x:v>2498</x:v>
       </x:c>
       <x:c r="B1259" s="0" t="s">
-        <x:v>2501</x:v>
+        <x:v>2499</x:v>
       </x:c>
     </x:row>
     <x:row r="1260" spans="1:2">
       <x:c r="A1260" s="0" t="s">
-        <x:v>2502</x:v>
+        <x:v>2500</x:v>
       </x:c>
       <x:c r="B1260" s="0" t="s">
-        <x:v>2503</x:v>
+        <x:v>2501</x:v>
       </x:c>
     </x:row>
     <x:row r="1261" spans="1:2">
       <x:c r="A1261" s="0" t="s">
-        <x:v>2504</x:v>
+        <x:v>2502</x:v>
       </x:c>
       <x:c r="B1261" s="0" t="s">
-        <x:v>2505</x:v>
+        <x:v>2503</x:v>
       </x:c>
     </x:row>
     <x:row r="1262" spans="1:2">
       <x:c r="A1262" s="0" t="s">
-        <x:v>2506</x:v>
+        <x:v>2504</x:v>
       </x:c>
       <x:c r="B1262" s="0" t="s">
-        <x:v>2507</x:v>
+        <x:v>2505</x:v>
       </x:c>
     </x:row>
     <x:row r="1263" spans="1:2">
       <x:c r="A1263" s="0" t="s">
-        <x:v>2508</x:v>
+        <x:v>2506</x:v>
       </x:c>
       <x:c r="B1263" s="0" t="s">
-        <x:v>2509</x:v>
+        <x:v>2507</x:v>
       </x:c>
     </x:row>
     <x:row r="1264" spans="1:2">
       <x:c r="A1264" s="0" t="s">
-        <x:v>2510</x:v>
+        <x:v>2508</x:v>
       </x:c>
       <x:c r="B1264" s="0" t="s">
-        <x:v>2511</x:v>
+        <x:v>2509</x:v>
       </x:c>
     </x:row>
     <x:row r="1265" spans="1:2">
       <x:c r="A1265" s="0" t="s">
-        <x:v>2512</x:v>
+        <x:v>2510</x:v>
       </x:c>
       <x:c r="B1265" s="0" t="s">
-        <x:v>2513</x:v>
+        <x:v>2511</x:v>
       </x:c>
     </x:row>
     <x:row r="1266" spans="1:2">
       <x:c r="A1266" s="0" t="s">
-        <x:v>2514</x:v>
+        <x:v>2512</x:v>
       </x:c>
       <x:c r="B1266" s="0" t="s">
-        <x:v>2515</x:v>
+        <x:v>2513</x:v>
       </x:c>
     </x:row>
     <x:row r="1267" spans="1:2">
       <x:c r="A1267" s="0" t="s">
-        <x:v>2516</x:v>
+        <x:v>2514</x:v>
       </x:c>
       <x:c r="B1267" s="0" t="s">
-        <x:v>2517</x:v>
+        <x:v>2515</x:v>
       </x:c>
     </x:row>
     <x:row r="1268" spans="1:2">
       <x:c r="A1268" s="0" t="s">
-        <x:v>2518</x:v>
+        <x:v>2516</x:v>
       </x:c>
       <x:c r="B1268" s="0" t="s">
-        <x:v>2519</x:v>
+        <x:v>2517</x:v>
       </x:c>
     </x:row>
     <x:row r="1269" spans="1:2">
       <x:c r="A1269" s="0" t="s">
-        <x:v>2520</x:v>
+        <x:v>2518</x:v>
       </x:c>
       <x:c r="B1269" s="0" t="s">
-        <x:v>2521</x:v>
+        <x:v>2519</x:v>
       </x:c>
     </x:row>
     <x:row r="1270" spans="1:2">
       <x:c r="A1270" s="0" t="s">
-        <x:v>2522</x:v>
+        <x:v>2520</x:v>
       </x:c>
       <x:c r="B1270" s="0" t="s">
-        <x:v>2523</x:v>
+        <x:v>2521</x:v>
       </x:c>
     </x:row>
     <x:row r="1271" spans="1:2">
       <x:c r="A1271" s="0" t="s">
-        <x:v>2524</x:v>
+        <x:v>2522</x:v>
       </x:c>
       <x:c r="B1271" s="0" t="s">
-        <x:v>2525</x:v>
+        <x:v>2523</x:v>
       </x:c>
     </x:row>
     <x:row r="1272" spans="1:2">
       <x:c r="A1272" s="0" t="s">
-        <x:v>2526</x:v>
+        <x:v>2524</x:v>
       </x:c>
       <x:c r="B1272" s="0" t="s">
-        <x:v>2527</x:v>
+        <x:v>2525</x:v>
       </x:c>
     </x:row>
     <x:row r="1273" spans="1:2">
       <x:c r="A1273" s="0" t="s">
-        <x:v>2528</x:v>
+        <x:v>2526</x:v>
       </x:c>
       <x:c r="B1273" s="0" t="s">
-        <x:v>2529</x:v>
+        <x:v>2527</x:v>
       </x:c>
     </x:row>
     <x:row r="1274" spans="1:2">
       <x:c r="A1274" s="0" t="s">
-        <x:v>2530</x:v>
+        <x:v>2528</x:v>
       </x:c>
       <x:c r="B1274" s="0" t="s">
-        <x:v>2531</x:v>
+        <x:v>2529</x:v>
       </x:c>
     </x:row>
     <x:row r="1275" spans="1:2">
       <x:c r="A1275" s="0" t="s">
-        <x:v>2532</x:v>
+        <x:v>2530</x:v>
       </x:c>
       <x:c r="B1275" s="0" t="s">
-        <x:v>2533</x:v>
+        <x:v>2531</x:v>
       </x:c>
     </x:row>
     <x:row r="1276" spans="1:2">
       <x:c r="A1276" s="0" t="s">
-        <x:v>2534</x:v>
+        <x:v>2532</x:v>
       </x:c>
       <x:c r="B1276" s="0" t="s">
-        <x:v>2535</x:v>
+        <x:v>2533</x:v>
       </x:c>
     </x:row>
     <x:row r="1277" spans="1:2">
       <x:c r="A1277" s="0" t="s">
-        <x:v>2536</x:v>
+        <x:v>2534</x:v>
       </x:c>
       <x:c r="B1277" s="0" t="s">
-        <x:v>2537</x:v>
+        <x:v>2535</x:v>
       </x:c>
     </x:row>
     <x:row r="1278" spans="1:2">
       <x:c r="A1278" s="0" t="s">
-        <x:v>2538</x:v>
+        <x:v>2536</x:v>
       </x:c>
       <x:c r="B1278" s="0" t="s">
-        <x:v>2539</x:v>
+        <x:v>2537</x:v>
       </x:c>
     </x:row>
     <x:row r="1279" spans="1:2">
       <x:c r="A1279" s="0" t="s">
-        <x:v>2540</x:v>
+        <x:v>2538</x:v>
       </x:c>
       <x:c r="B1279" s="0" t="s">
-        <x:v>2541</x:v>
+        <x:v>2539</x:v>
       </x:c>
     </x:row>
     <x:row r="1280" spans="1:2">
       <x:c r="A1280" s="0" t="s">
-        <x:v>2542</x:v>
+        <x:v>2540</x:v>
       </x:c>
       <x:c r="B1280" s="0" t="s">
-        <x:v>2543</x:v>
+        <x:v>2541</x:v>
       </x:c>
     </x:row>
     <x:row r="1281" spans="1:2">
       <x:c r="A1281" s="0" t="s">
-        <x:v>2544</x:v>
+        <x:v>2542</x:v>
       </x:c>
       <x:c r="B1281" s="0" t="s">
-        <x:v>2545</x:v>
+        <x:v>2543</x:v>
       </x:c>
     </x:row>
     <x:row r="1282" spans="1:2">
       <x:c r="A1282" s="0" t="s">
-        <x:v>2546</x:v>
+        <x:v>2544</x:v>
       </x:c>
       <x:c r="B1282" s="0" t="s">
-        <x:v>2547</x:v>
+        <x:v>2545</x:v>
       </x:c>
     </x:row>
     <x:row r="1283" spans="1:2">
       <x:c r="A1283" s="0" t="s">
-        <x:v>2548</x:v>
+        <x:v>2546</x:v>
       </x:c>
       <x:c r="B1283" s="0" t="s">
-        <x:v>2549</x:v>
+        <x:v>2547</x:v>
       </x:c>
     </x:row>
     <x:row r="1284" spans="1:2">
       <x:c r="A1284" s="0" t="s">
-        <x:v>2550</x:v>
+        <x:v>2548</x:v>
       </x:c>
       <x:c r="B1284" s="0" t="s">
-        <x:v>2551</x:v>
+        <x:v>2549</x:v>
       </x:c>
     </x:row>
     <x:row r="1285" spans="1:2">
       <x:c r="A1285" s="0" t="s">
-        <x:v>2552</x:v>
+        <x:v>2550</x:v>
       </x:c>
       <x:c r="B1285" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>2551</x:v>
       </x:c>
     </x:row>
     <x:row r="1286" spans="1:2">
       <x:c r="A1286" s="0" t="s">
-        <x:v>2554</x:v>
+        <x:v>2552</x:v>
       </x:c>
       <x:c r="B1286" s="0" t="s">
-        <x:v>2555</x:v>
+        <x:v>2553</x:v>
       </x:c>
     </x:row>
     <x:row r="1287" spans="1:2">
       <x:c r="A1287" s="0" t="s">
-        <x:v>2556</x:v>
+        <x:v>2554</x:v>
       </x:c>
       <x:c r="B1287" s="0" t="s">
-        <x:v>2557</x:v>
+        <x:v>2555</x:v>
       </x:c>
     </x:row>
     <x:row r="1288" spans="1:2">
       <x:c r="A1288" s="0" t="s">
-        <x:v>2558</x:v>
+        <x:v>2556</x:v>
       </x:c>
       <x:c r="B1288" s="0" t="s">
-        <x:v>2559</x:v>
+        <x:v>2557</x:v>
       </x:c>
     </x:row>
     <x:row r="1289" spans="1:2">
       <x:c r="A1289" s="0" t="s">
-        <x:v>2560</x:v>
+        <x:v>2558</x:v>
       </x:c>
       <x:c r="B1289" s="0" t="s">
-        <x:v>2561</x:v>
+        <x:v>2559</x:v>
       </x:c>
     </x:row>
     <x:row r="1290" spans="1:2">
       <x:c r="A1290" s="0" t="s">
-        <x:v>2562</x:v>
+        <x:v>2560</x:v>
       </x:c>
       <x:c r="B1290" s="0" t="s">
-        <x:v>2563</x:v>
+        <x:v>2561</x:v>
       </x:c>
     </x:row>
     <x:row r="1291" spans="1:2">
       <x:c r="A1291" s="0" t="s">
-        <x:v>2564</x:v>
+        <x:v>2562</x:v>
       </x:c>
       <x:c r="B1291" s="0" t="s">
-        <x:v>2565</x:v>
+        <x:v>2563</x:v>
       </x:c>
     </x:row>
     <x:row r="1292" spans="1:2">
       <x:c r="A1292" s="0" t="s">
-        <x:v>2566</x:v>
+        <x:v>2564</x:v>
       </x:c>
       <x:c r="B1292" s="0" t="s">
-        <x:v>2567</x:v>
+        <x:v>2565</x:v>
       </x:c>
     </x:row>
     <x:row r="1293" spans="1:2">
       <x:c r="A1293" s="0" t="s">
-        <x:v>2568</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="B1293" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>2567</x:v>
       </x:c>
     </x:row>
     <x:row r="1294" spans="1:2">
       <x:c r="A1294" s="0" t="s">
-        <x:v>2570</x:v>
+        <x:v>2568</x:v>
       </x:c>
       <x:c r="B1294" s="0" t="s">
-        <x:v>2571</x:v>
+        <x:v>2569</x:v>
       </x:c>
     </x:row>
     <x:row r="1295" spans="1:2">
       <x:c r="A1295" s="0" t="s">
-        <x:v>2572</x:v>
+        <x:v>2570</x:v>
       </x:c>
       <x:c r="B1295" s="0" t="s">
-        <x:v>2573</x:v>
+        <x:v>2571</x:v>
       </x:c>
     </x:row>
     <x:row r="1296" spans="1:2">
       <x:c r="A1296" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>2572</x:v>
       </x:c>
       <x:c r="B1296" s="0" t="s">
-        <x:v>2575</x:v>
+        <x:v>2573</x:v>
       </x:c>
     </x:row>
     <x:row r="1297" spans="1:2">
       <x:c r="A1297" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2574</x:v>
       </x:c>
       <x:c r="B1297" s="0" t="s">
-        <x:v>2577</x:v>
+        <x:v>2575</x:v>
       </x:c>
     </x:row>
     <x:row r="1298" spans="1:2">
       <x:c r="A1298" s="0" t="s">
-        <x:v>2578</x:v>
+        <x:v>2576</x:v>
       </x:c>
       <x:c r="B1298" s="0" t="s">
-        <x:v>2579</x:v>
+        <x:v>2577</x:v>
       </x:c>
     </x:row>
     <x:row r="1299" spans="1:2">
       <x:c r="A1299" s="0" t="s">
-        <x:v>2580</x:v>
+        <x:v>2578</x:v>
       </x:c>
       <x:c r="B1299" s="0" t="s">
-        <x:v>2581</x:v>
+        <x:v>2579</x:v>
       </x:c>
     </x:row>
     <x:row r="1300" spans="1:2">
       <x:c r="A1300" s="0" t="s">
-        <x:v>2582</x:v>
+        <x:v>2580</x:v>
       </x:c>
       <x:c r="B1300" s="0" t="s">
-        <x:v>2583</x:v>
+        <x:v>2581</x:v>
       </x:c>
     </x:row>
     <x:row r="1301" spans="1:2">
       <x:c r="A1301" s="0" t="s">
-        <x:v>2584</x:v>
+        <x:v>2582</x:v>
       </x:c>
       <x:c r="B1301" s="0" t="s">
-        <x:v>2585</x:v>
+        <x:v>2583</x:v>
       </x:c>
     </x:row>
     <x:row r="1302" spans="1:2">
       <x:c r="A1302" s="0" t="s">
-        <x:v>2586</x:v>
+        <x:v>2584</x:v>
       </x:c>
       <x:c r="B1302" s="0" t="s">
-        <x:v>2587</x:v>
+        <x:v>2585</x:v>
       </x:c>
     </x:row>
     <x:row r="1303" spans="1:2">
       <x:c r="A1303" s="0" t="s">
-        <x:v>2588</x:v>
+        <x:v>2586</x:v>
       </x:c>
       <x:c r="B1303" s="0" t="s">
-        <x:v>2589</x:v>
+        <x:v>2587</x:v>
       </x:c>
     </x:row>
     <x:row r="1304" spans="1:2">
       <x:c r="A1304" s="0" t="s">
-        <x:v>2590</x:v>
+        <x:v>2588</x:v>
       </x:c>
       <x:c r="B1304" s="0" t="s">
-        <x:v>2591</x:v>
+        <x:v>2589</x:v>
       </x:c>
     </x:row>
     <x:row r="1305" spans="1:2">
       <x:c r="A1305" s="0" t="s">
-        <x:v>2592</x:v>
+        <x:v>2590</x:v>
       </x:c>
       <x:c r="B1305" s="0" t="s">
-        <x:v>2593</x:v>
+        <x:v>2591</x:v>
       </x:c>
     </x:row>
     <x:row r="1306" spans="1:2">
       <x:c r="A1306" s="0" t="s">
-        <x:v>2594</x:v>
+        <x:v>2592</x:v>
       </x:c>
       <x:c r="B1306" s="0" t="s">
-        <x:v>2595</x:v>
+        <x:v>2593</x:v>
       </x:c>
     </x:row>
     <x:row r="1307" spans="1:2">
       <x:c r="A1307" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>2594</x:v>
       </x:c>
       <x:c r="B1307" s="0" t="s">
-        <x:v>2597</x:v>
+        <x:v>2595</x:v>
       </x:c>
     </x:row>
     <x:row r="1308" spans="1:2">
       <x:c r="A1308" s="0" t="s">
-        <x:v>2598</x:v>
+        <x:v>2596</x:v>
       </x:c>
       <x:c r="B1308" s="0" t="s">
-        <x:v>2599</x:v>
+        <x:v>2597</x:v>
       </x:c>
     </x:row>
     <x:row r="1309" spans="1:2">
       <x:c r="A1309" s="0" t="s">
-        <x:v>2600</x:v>
+        <x:v>2598</x:v>
       </x:c>
       <x:c r="B1309" s="0" t="s">
-        <x:v>2601</x:v>
+        <x:v>2599</x:v>
       </x:c>
     </x:row>
     <x:row r="1310" spans="1:2">
       <x:c r="A1310" s="0" t="s">
-        <x:v>2602</x:v>
+        <x:v>2600</x:v>
       </x:c>
       <x:c r="B1310" s="0" t="s">
-        <x:v>2603</x:v>
+        <x:v>2601</x:v>
       </x:c>
     </x:row>
     <x:row r="1311" spans="1:2">
       <x:c r="A1311" s="0" t="s">
-        <x:v>2604</x:v>
+        <x:v>2602</x:v>
       </x:c>
       <x:c r="B1311" s="0" t="s">
-        <x:v>2605</x:v>
+        <x:v>2603</x:v>
       </x:c>
     </x:row>
     <x:row r="1312" spans="1:2">
       <x:c r="A1312" s="0" t="s">
-        <x:v>2606</x:v>
+        <x:v>2604</x:v>
       </x:c>
       <x:c r="B1312" s="0" t="s">
-        <x:v>2607</x:v>
+        <x:v>2605</x:v>
       </x:c>
     </x:row>
     <x:row r="1313" spans="1:2">
       <x:c r="A1313" s="0" t="s">
-        <x:v>2608</x:v>
+        <x:v>2606</x:v>
       </x:c>
       <x:c r="B1313" s="0" t="s">
-        <x:v>2609</x:v>
+        <x:v>2607</x:v>
       </x:c>
     </x:row>
     <x:row r="1314" spans="1:2">
       <x:c r="A1314" s="0" t="s">
-        <x:v>2610</x:v>
+        <x:v>2608</x:v>
       </x:c>
       <x:c r="B1314" s="0" t="s">
-        <x:v>2611</x:v>
+        <x:v>2609</x:v>
       </x:c>
     </x:row>
     <x:row r="1315" spans="1:2">
       <x:c r="A1315" s="0" t="s">
-        <x:v>2612</x:v>
+        <x:v>2610</x:v>
       </x:c>
       <x:c r="B1315" s="0" t="s">
-        <x:v>2613</x:v>
+        <x:v>2611</x:v>
       </x:c>
     </x:row>
     <x:row r="1316" spans="1:2">
       <x:c r="A1316" s="0" t="s">
-        <x:v>2614</x:v>
+        <x:v>2612</x:v>
       </x:c>
       <x:c r="B1316" s="0" t="s">
-        <x:v>2615</x:v>
+        <x:v>2613</x:v>
       </x:c>
     </x:row>
     <x:row r="1317" spans="1:2">
       <x:c r="A1317" s="0" t="s">
-        <x:v>2616</x:v>
+        <x:v>2614</x:v>
       </x:c>
       <x:c r="B1317" s="0" t="s">
-        <x:v>2617</x:v>
+        <x:v>2615</x:v>
       </x:c>
     </x:row>
     <x:row r="1318" spans="1:2">
       <x:c r="A1318" s="0" t="s">
-        <x:v>2618</x:v>
+        <x:v>2616</x:v>
       </x:c>
       <x:c r="B1318" s="0" t="s">
-        <x:v>2619</x:v>
+        <x:v>2617</x:v>
       </x:c>
     </x:row>
     <x:row r="1319" spans="1:2">
       <x:c r="A1319" s="0" t="s">
-        <x:v>2620</x:v>
+        <x:v>2618</x:v>
       </x:c>
       <x:c r="B1319" s="0" t="s">
-        <x:v>2621</x:v>
+        <x:v>2619</x:v>
       </x:c>
     </x:row>
     <x:row r="1320" spans="1:2">
       <x:c r="A1320" s="0" t="s">
-        <x:v>2622</x:v>
+        <x:v>2620</x:v>
       </x:c>
       <x:c r="B1320" s="0" t="s">
-        <x:v>2623</x:v>
+        <x:v>2621</x:v>
       </x:c>
     </x:row>
     <x:row r="1321" spans="1:2">
       <x:c r="A1321" s="0" t="s">
-        <x:v>2624</x:v>
+        <x:v>2622</x:v>
       </x:c>
       <x:c r="B1321" s="0" t="s">
-        <x:v>2625</x:v>
+        <x:v>2623</x:v>
       </x:c>
     </x:row>
     <x:row r="1322" spans="1:2">
       <x:c r="A1322" s="0" t="s">
-        <x:v>2626</x:v>
+        <x:v>2624</x:v>
       </x:c>
       <x:c r="B1322" s="0" t="s">
-        <x:v>2627</x:v>
+        <x:v>2625</x:v>
       </x:c>
     </x:row>
     <x:row r="1323" spans="1:2">
       <x:c r="A1323" s="0" t="s">
-        <x:v>2628</x:v>
+        <x:v>2626</x:v>
       </x:c>
       <x:c r="B1323" s="0" t="s">
-        <x:v>2629</x:v>
+        <x:v>2627</x:v>
       </x:c>
     </x:row>
     <x:row r="1324" spans="1:2">
       <x:c r="A1324" s="0" t="s">
-        <x:v>2630</x:v>
+        <x:v>2628</x:v>
       </x:c>
       <x:c r="B1324" s="0" t="s">
-        <x:v>2631</x:v>
+        <x:v>2629</x:v>
       </x:c>
     </x:row>
     <x:row r="1325" spans="1:2">
       <x:c r="A1325" s="0" t="s">
-        <x:v>2632</x:v>
+        <x:v>2630</x:v>
       </x:c>
       <x:c r="B1325" s="0" t="s">
-        <x:v>2633</x:v>
+        <x:v>2631</x:v>
       </x:c>
     </x:row>
     <x:row r="1326" spans="1:2">
       <x:c r="A1326" s="0" t="s">
-        <x:v>2634</x:v>
+        <x:v>2632</x:v>
       </x:c>
       <x:c r="B1326" s="0" t="s">
-        <x:v>2635</x:v>
+        <x:v>2633</x:v>
       </x:c>
     </x:row>
     <x:row r="1327" spans="1:2">
       <x:c r="A1327" s="0" t="s">
-        <x:v>2636</x:v>
+        <x:v>2634</x:v>
       </x:c>
       <x:c r="B1327" s="0" t="s">
-        <x:v>2637</x:v>
+        <x:v>2635</x:v>
       </x:c>
     </x:row>
     <x:row r="1328" spans="1:2">
       <x:c r="A1328" s="0" t="s">
-        <x:v>2638</x:v>
+        <x:v>2636</x:v>
       </x:c>
       <x:c r="B1328" s="0" t="s">
-        <x:v>2639</x:v>
+        <x:v>2637</x:v>
       </x:c>
     </x:row>
     <x:row r="1329" spans="1:2">
       <x:c r="A1329" s="0" t="s">
-        <x:v>2640</x:v>
+        <x:v>2638</x:v>
       </x:c>
       <x:c r="B1329" s="0" t="s">
-        <x:v>2641</x:v>
+        <x:v>2639</x:v>
       </x:c>
     </x:row>
     <x:row r="1330" spans="1:2">
       <x:c r="A1330" s="0" t="s">
-        <x:v>2642</x:v>
+        <x:v>2640</x:v>
       </x:c>
       <x:c r="B1330" s="0" t="s">
-        <x:v>2643</x:v>
+        <x:v>2641</x:v>
       </x:c>
     </x:row>
     <x:row r="1331" spans="1:2">
       <x:c r="A1331" s="0" t="s">
-        <x:v>2644</x:v>
+        <x:v>2642</x:v>
       </x:c>
       <x:c r="B1331" s="0" t="s">
-        <x:v>2645</x:v>
+        <x:v>2643</x:v>
       </x:c>
     </x:row>
     <x:row r="1332" spans="1:2">
       <x:c r="A1332" s="0" t="s">
-        <x:v>2646</x:v>
+        <x:v>2644</x:v>
       </x:c>
       <x:c r="B1332" s="0" t="s">
-        <x:v>2647</x:v>
+        <x:v>2645</x:v>
       </x:c>
     </x:row>
     <x:row r="1333" spans="1:2">
       <x:c r="A1333" s="0" t="s">
-        <x:v>2648</x:v>
+        <x:v>2646</x:v>
       </x:c>
       <x:c r="B1333" s="0" t="s">
-        <x:v>2649</x:v>
+        <x:v>2647</x:v>
       </x:c>
     </x:row>
     <x:row r="1334" spans="1:2">
       <x:c r="A1334" s="0" t="s">
-        <x:v>2650</x:v>
+        <x:v>2648</x:v>
       </x:c>
       <x:c r="B1334" s="0" t="s">
-        <x:v>2651</x:v>
+        <x:v>2649</x:v>
       </x:c>
     </x:row>
     <x:row r="1335" spans="1:2">
       <x:c r="A1335" s="0" t="s">
-        <x:v>2652</x:v>
+        <x:v>2650</x:v>
       </x:c>
       <x:c r="B1335" s="0" t="s">
-        <x:v>2653</x:v>
+        <x:v>2651</x:v>
       </x:c>
     </x:row>
     <x:row r="1336" spans="1:2">
       <x:c r="A1336" s="0" t="s">
-        <x:v>2654</x:v>
+        <x:v>2652</x:v>
       </x:c>
       <x:c r="B1336" s="0" t="s">
-        <x:v>2655</x:v>
+        <x:v>2653</x:v>
       </x:c>
     </x:row>
     <x:row r="1337" spans="1:2">
       <x:c r="A1337" s="0" t="s">
-        <x:v>2656</x:v>
+        <x:v>2654</x:v>
       </x:c>
       <x:c r="B1337" s="0" t="s">
-        <x:v>2657</x:v>
+        <x:v>2655</x:v>
       </x:c>
     </x:row>
     <x:row r="1338" spans="1:2">
       <x:c r="A1338" s="0" t="s">
-        <x:v>2658</x:v>
+        <x:v>2656</x:v>
       </x:c>
       <x:c r="B1338" s="0" t="s">
-        <x:v>2659</x:v>
+        <x:v>2657</x:v>
       </x:c>
     </x:row>
     <x:row r="1339" spans="1:2">
       <x:c r="A1339" s="0" t="s">
-        <x:v>2660</x:v>
+        <x:v>2658</x:v>
       </x:c>
       <x:c r="B1339" s="0" t="s">
-        <x:v>2661</x:v>
+        <x:v>2659</x:v>
       </x:c>
     </x:row>
     <x:row r="1340" spans="1:2">
       <x:c r="A1340" s="0" t="s">
-        <x:v>2662</x:v>
+        <x:v>2660</x:v>
       </x:c>
       <x:c r="B1340" s="0" t="s">
-        <x:v>2663</x:v>
+        <x:v>2661</x:v>
       </x:c>
     </x:row>
     <x:row r="1341" spans="1:2">
       <x:c r="A1341" s="0" t="s">
-        <x:v>2664</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="B1341" s="0" t="s">
-        <x:v>2665</x:v>
+        <x:v>2663</x:v>
       </x:c>
     </x:row>
     <x:row r="1342" spans="1:2">
       <x:c r="A1342" s="0" t="s">
-        <x:v>2666</x:v>
+        <x:v>2664</x:v>
       </x:c>
       <x:c r="B1342" s="0" t="s">
-        <x:v>2667</x:v>
+        <x:v>2665</x:v>
       </x:c>
     </x:row>
     <x:row r="1343" spans="1:2">
       <x:c r="A1343" s="0" t="s">
-        <x:v>2668</x:v>
+        <x:v>2666</x:v>
       </x:c>
       <x:c r="B1343" s="0" t="s">
-        <x:v>2669</x:v>
+        <x:v>2667</x:v>
       </x:c>
     </x:row>
     <x:row r="1344" spans="1:2">
       <x:c r="A1344" s="0" t="s">
-        <x:v>2670</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="B1344" s="0" t="s">
-        <x:v>2671</x:v>
+        <x:v>2669</x:v>
       </x:c>
     </x:row>
     <x:row r="1345" spans="1:2">
       <x:c r="A1345" s="0" t="s">
-        <x:v>2672</x:v>
+        <x:v>2670</x:v>
       </x:c>
       <x:c r="B1345" s="0" t="s">
-        <x:v>2673</x:v>
+        <x:v>2671</x:v>
       </x:c>
     </x:row>
     <x:row r="1346" spans="1:2">
       <x:c r="A1346" s="0" t="s">
-        <x:v>2674</x:v>
+        <x:v>2672</x:v>
       </x:c>
       <x:c r="B1346" s="0" t="s">
-        <x:v>2675</x:v>
+        <x:v>2673</x:v>
       </x:c>
     </x:row>
     <x:row r="1347" spans="1:2">
       <x:c r="A1347" s="0" t="s">
-        <x:v>2676</x:v>
+        <x:v>2674</x:v>
       </x:c>
       <x:c r="B1347" s="0" t="s">
-        <x:v>2677</x:v>
+        <x:v>2675</x:v>
       </x:c>
     </x:row>
     <x:row r="1348" spans="1:2">
       <x:c r="A1348" s="0" t="s">
-        <x:v>2678</x:v>
+        <x:v>2676</x:v>
       </x:c>
       <x:c r="B1348" s="0" t="s">
-        <x:v>2679</x:v>
+        <x:v>2677</x:v>
       </x:c>
     </x:row>
     <x:row r="1349" spans="1:2">
       <x:c r="A1349" s="0" t="s">
-        <x:v>2680</x:v>
+        <x:v>2678</x:v>
       </x:c>
       <x:c r="B1349" s="0" t="s">
-        <x:v>2681</x:v>
+        <x:v>2679</x:v>
       </x:c>
     </x:row>
     <x:row r="1350" spans="1:2">
       <x:c r="A1350" s="0" t="s">
-        <x:v>2682</x:v>
+        <x:v>2680</x:v>
       </x:c>
       <x:c r="B1350" s="0" t="s">
-        <x:v>2683</x:v>
+        <x:v>2681</x:v>
       </x:c>
     </x:row>
     <x:row r="1351" spans="1:2">
       <x:c r="A1351" s="0" t="s">
-        <x:v>2684</x:v>
+        <x:v>2682</x:v>
       </x:c>
       <x:c r="B1351" s="0" t="s">
-        <x:v>2685</x:v>
+        <x:v>2683</x:v>
       </x:c>
     </x:row>
     <x:row r="1352" spans="1:2">
       <x:c r="A1352" s="0" t="s">
-        <x:v>2686</x:v>
+        <x:v>2684</x:v>
       </x:c>
       <x:c r="B1352" s="0" t="s">
-        <x:v>2687</x:v>
+        <x:v>2685</x:v>
       </x:c>
     </x:row>
     <x:row r="1353" spans="1:2">
       <x:c r="A1353" s="0" t="s">
-        <x:v>2688</x:v>
+        <x:v>2686</x:v>
       </x:c>
       <x:c r="B1353" s="0" t="s">
-        <x:v>2689</x:v>
+        <x:v>2687</x:v>
       </x:c>
     </x:row>
     <x:row r="1354" spans="1:2">
       <x:c r="A1354" s="0" t="s">
-        <x:v>2690</x:v>
+        <x:v>2688</x:v>
       </x:c>
       <x:c r="B1354" s="0" t="s">
-        <x:v>2691</x:v>
+        <x:v>2689</x:v>
       </x:c>
     </x:row>
     <x:row r="1355" spans="1:2">
       <x:c r="A1355" s="0" t="s">
-        <x:v>2692</x:v>
+        <x:v>2690</x:v>
       </x:c>
       <x:c r="B1355" s="0" t="s">
-        <x:v>2693</x:v>
+        <x:v>2691</x:v>
       </x:c>
     </x:row>
     <x:row r="1356" spans="1:2">
       <x:c r="A1356" s="0" t="s">
-        <x:v>2694</x:v>
+        <x:v>2692</x:v>
       </x:c>
       <x:c r="B1356" s="0" t="s">
-        <x:v>2695</x:v>
+        <x:v>2693</x:v>
       </x:c>
     </x:row>
     <x:row r="1357" spans="1:2">
       <x:c r="A1357" s="0" t="s">
-        <x:v>2696</x:v>
+        <x:v>2694</x:v>
       </x:c>
       <x:c r="B1357" s="0" t="s">
-        <x:v>2697</x:v>
+        <x:v>2695</x:v>
       </x:c>
     </x:row>
     <x:row r="1358" spans="1:2">
       <x:c r="A1358" s="0" t="s">
-        <x:v>2698</x:v>
+        <x:v>2696</x:v>
       </x:c>
       <x:c r="B1358" s="0" t="s">
-        <x:v>2699</x:v>
+        <x:v>2697</x:v>
       </x:c>
     </x:row>
     <x:row r="1359" spans="1:2">
       <x:c r="A1359" s="0" t="s">
-        <x:v>2700</x:v>
+        <x:v>2698</x:v>
       </x:c>
       <x:c r="B1359" s="0" t="s">
-        <x:v>2701</x:v>
+        <x:v>2699</x:v>
       </x:c>
     </x:row>
     <x:row r="1360" spans="1:2">
       <x:c r="A1360" s="0" t="s">
-        <x:v>2702</x:v>
+        <x:v>2700</x:v>
       </x:c>
       <x:c r="B1360" s="0" t="s">
-        <x:v>2703</x:v>
+        <x:v>2701</x:v>
       </x:c>
     </x:row>
     <x:row r="1361" spans="1:2">
       <x:c r="A1361" s="0" t="s">
-        <x:v>2704</x:v>
+        <x:v>2702</x:v>
       </x:c>
       <x:c r="B1361" s="0" t="s">
-        <x:v>2705</x:v>
+        <x:v>2703</x:v>
       </x:c>
     </x:row>
     <x:row r="1362" spans="1:2">
       <x:c r="A1362" s="0" t="s">
-        <x:v>2706</x:v>
+        <x:v>2704</x:v>
       </x:c>
       <x:c r="B1362" s="0" t="s">
-        <x:v>2707</x:v>
+        <x:v>2705</x:v>
       </x:c>
     </x:row>
     <x:row r="1363" spans="1:2">
       <x:c r="A1363" s="0" t="s">
-        <x:v>2708</x:v>
+        <x:v>2706</x:v>
       </x:c>
       <x:c r="B1363" s="0" t="s">
-        <x:v>2709</x:v>
+        <x:v>2707</x:v>
       </x:c>
     </x:row>
     <x:row r="1364" spans="1:2">
       <x:c r="A1364" s="0" t="s">
-        <x:v>2710</x:v>
+        <x:v>2708</x:v>
       </x:c>
       <x:c r="B1364" s="0" t="s">
-        <x:v>2711</x:v>
+        <x:v>2709</x:v>
       </x:c>
     </x:row>
     <x:row r="1365" spans="1:2">
       <x:c r="A1365" s="0" t="s">
-        <x:v>2712</x:v>
+        <x:v>2710</x:v>
       </x:c>
       <x:c r="B1365" s="0" t="s">
-        <x:v>2713</x:v>
+        <x:v>2711</x:v>
       </x:c>
     </x:row>
     <x:row r="1366" spans="1:2">
       <x:c r="A1366" s="0" t="s">
-        <x:v>2714</x:v>
+        <x:v>2712</x:v>
       </x:c>
       <x:c r="B1366" s="0" t="s">
-        <x:v>2715</x:v>
+        <x:v>2713</x:v>
       </x:c>
     </x:row>
     <x:row r="1367" spans="1:2">
       <x:c r="A1367" s="0" t="s">
-        <x:v>2716</x:v>
+        <x:v>2714</x:v>
       </x:c>
       <x:c r="B1367" s="0" t="s">
-        <x:v>2717</x:v>
+        <x:v>2715</x:v>
       </x:c>
     </x:row>
     <x:row r="1368" spans="1:2">
       <x:c r="A1368" s="0" t="s">
-        <x:v>2718</x:v>
+        <x:v>2716</x:v>
       </x:c>
       <x:c r="B1368" s="0" t="s">
-        <x:v>2719</x:v>
+        <x:v>2717</x:v>
       </x:c>
     </x:row>
     <x:row r="1369" spans="1:2">
       <x:c r="A1369" s="0" t="s">
-        <x:v>2720</x:v>
+        <x:v>2718</x:v>
       </x:c>
       <x:c r="B1369" s="0" t="s">
-        <x:v>2721</x:v>
+        <x:v>2719</x:v>
       </x:c>
     </x:row>
     <x:row r="1370" spans="1:2">
       <x:c r="A1370" s="0" t="s">
-        <x:v>2722</x:v>
+        <x:v>2720</x:v>
       </x:c>
       <x:c r="B1370" s="0" t="s">
-        <x:v>2723</x:v>
+        <x:v>2721</x:v>
       </x:c>
     </x:row>
     <x:row r="1371" spans="1:2">
       <x:c r="A1371" s="0" t="s">
-        <x:v>2724</x:v>
+        <x:v>2722</x:v>
       </x:c>
       <x:c r="B1371" s="0" t="s">
-        <x:v>2725</x:v>
+        <x:v>2723</x:v>
       </x:c>
     </x:row>
     <x:row r="1372" spans="1:2">
       <x:c r="A1372" s="0" t="s">
-        <x:v>2726</x:v>
+        <x:v>2724</x:v>
       </x:c>
       <x:c r="B1372" s="0" t="s">
-        <x:v>2727</x:v>
+        <x:v>2725</x:v>
       </x:c>
     </x:row>
     <x:row r="1373" spans="1:2">
       <x:c r="A1373" s="0" t="s">
-        <x:v>2728</x:v>
+        <x:v>2726</x:v>
       </x:c>
       <x:c r="B1373" s="0" t="s">
-        <x:v>2729</x:v>
+        <x:v>2727</x:v>
       </x:c>
     </x:row>
     <x:row r="1374" spans="1:2">
       <x:c r="A1374" s="0" t="s">
-        <x:v>2730</x:v>
+        <x:v>2728</x:v>
       </x:c>
       <x:c r="B1374" s="0" t="s">
-        <x:v>2731</x:v>
+        <x:v>2729</x:v>
       </x:c>
     </x:row>
     <x:row r="1375" spans="1:2">
       <x:c r="A1375" s="0" t="s">
-        <x:v>2732</x:v>
+        <x:v>2730</x:v>
       </x:c>
       <x:c r="B1375" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>2731</x:v>
       </x:c>
     </x:row>
     <x:row r="1376" spans="1:2">
       <x:c r="A1376" s="0" t="s">
-        <x:v>2734</x:v>
+        <x:v>2732</x:v>
       </x:c>
       <x:c r="B1376" s="0" t="s">
-        <x:v>2735</x:v>
+        <x:v>2733</x:v>
       </x:c>
     </x:row>
     <x:row r="1377" spans="1:2">
       <x:c r="A1377" s="0" t="s">
-        <x:v>2736</x:v>
+        <x:v>2734</x:v>
       </x:c>
       <x:c r="B1377" s="0" t="s">
-        <x:v>2737</x:v>
+        <x:v>2735</x:v>
       </x:c>
     </x:row>
     <x:row r="1378" spans="1:2">
       <x:c r="A1378" s="0" t="s">
-        <x:v>2738</x:v>
+        <x:v>2736</x:v>
       </x:c>
       <x:c r="B1378" s="0" t="s">
-        <x:v>2739</x:v>
+        <x:v>2737</x:v>
       </x:c>
     </x:row>
     <x:row r="1379" spans="1:2">
       <x:c r="A1379" s="0" t="s">
-        <x:v>2740</x:v>
+        <x:v>2738</x:v>
       </x:c>
       <x:c r="B1379" s="0" t="s">
-        <x:v>2741</x:v>
+        <x:v>2739</x:v>
       </x:c>
     </x:row>
     <x:row r="1380" spans="1:2">
       <x:c r="A1380" s="0" t="s">
-        <x:v>2742</x:v>
+        <x:v>2740</x:v>
       </x:c>
       <x:c r="B1380" s="0" t="s">
-        <x:v>2743</x:v>
+        <x:v>2741</x:v>
       </x:c>
     </x:row>
     <x:row r="1381" spans="1:2">
       <x:c r="A1381" s="0" t="s">
-        <x:v>2744</x:v>
+        <x:v>2742</x:v>
       </x:c>
       <x:c r="B1381" s="0" t="s">
-        <x:v>2745</x:v>
+        <x:v>2743</x:v>
       </x:c>
     </x:row>
     <x:row r="1382" spans="1:2">
       <x:c r="A1382" s="0" t="s">
-        <x:v>2746</x:v>
+        <x:v>2744</x:v>
       </x:c>
       <x:c r="B1382" s="0" t="s">
-        <x:v>2747</x:v>
+        <x:v>2745</x:v>
       </x:c>
     </x:row>
     <x:row r="1383" spans="1:2">
       <x:c r="A1383" s="0" t="s">
-        <x:v>2748</x:v>
+        <x:v>2746</x:v>
       </x:c>
       <x:c r="B1383" s="0" t="s">
-        <x:v>2749</x:v>
+        <x:v>2747</x:v>
       </x:c>
     </x:row>
     <x:row r="1384" spans="1:2">
       <x:c r="A1384" s="0" t="s">
-        <x:v>2750</x:v>
+        <x:v>2748</x:v>
       </x:c>
       <x:c r="B1384" s="0" t="s">
-        <x:v>2751</x:v>
+        <x:v>2749</x:v>
       </x:c>
     </x:row>
     <x:row r="1385" spans="1:2">
       <x:c r="A1385" s="0" t="s">
-        <x:v>2752</x:v>
+        <x:v>2750</x:v>
       </x:c>
       <x:c r="B1385" s="0" t="s">
-        <x:v>2753</x:v>
+        <x:v>2751</x:v>
       </x:c>
     </x:row>
     <x:row r="1386" spans="1:2">
       <x:c r="A1386" s="0" t="s">
-        <x:v>2754</x:v>
+        <x:v>2752</x:v>
       </x:c>
       <x:c r="B1386" s="0" t="s">
-        <x:v>2755</x:v>
+        <x:v>2753</x:v>
       </x:c>
     </x:row>
     <x:row r="1387" spans="1:2">
       <x:c r="A1387" s="0" t="s">
-        <x:v>2756</x:v>
+        <x:v>2754</x:v>
       </x:c>
       <x:c r="B1387" s="0" t="s">
-        <x:v>2757</x:v>
+        <x:v>2755</x:v>
       </x:c>
     </x:row>
     <x:row r="1388" spans="1:2">
       <x:c r="A1388" s="0" t="s">
-        <x:v>2758</x:v>
+        <x:v>2756</x:v>
       </x:c>
       <x:c r="B1388" s="0" t="s">
-        <x:v>2759</x:v>
+        <x:v>2757</x:v>
       </x:c>
     </x:row>
     <x:row r="1389" spans="1:2">
       <x:c r="A1389" s="0" t="s">
-        <x:v>2760</x:v>
+        <x:v>2758</x:v>
       </x:c>
       <x:c r="B1389" s="0" t="s">
-        <x:v>2761</x:v>
+        <x:v>2759</x:v>
       </x:c>
     </x:row>
     <x:row r="1390" spans="1:2">
       <x:c r="A1390" s="0" t="s">
-        <x:v>2762</x:v>
+        <x:v>2760</x:v>
       </x:c>
       <x:c r="B1390" s="0" t="s">
-        <x:v>2763</x:v>
+        <x:v>2761</x:v>
       </x:c>
     </x:row>
     <x:row r="1391" spans="1:2">
       <x:c r="A1391" s="0" t="s">
-        <x:v>2764</x:v>
+        <x:v>2762</x:v>
       </x:c>
       <x:c r="B1391" s="0" t="s">
-        <x:v>2765</x:v>
+        <x:v>2763</x:v>
       </x:c>
     </x:row>
     <x:row r="1392" spans="1:2">
       <x:c r="A1392" s="0" t="s">
-        <x:v>2766</x:v>
+        <x:v>2764</x:v>
       </x:c>
       <x:c r="B1392" s="0" t="s">
-        <x:v>2767</x:v>
+        <x:v>2765</x:v>
       </x:c>
     </x:row>
     <x:row r="1393" spans="1:2">
       <x:c r="A1393" s="0" t="s">
-        <x:v>2768</x:v>
+        <x:v>2766</x:v>
       </x:c>
       <x:c r="B1393" s="0" t="s">
-        <x:v>2769</x:v>
+        <x:v>2767</x:v>
       </x:c>
     </x:row>
     <x:row r="1394" spans="1:2">
       <x:c r="A1394" s="0" t="s">
-        <x:v>2770</x:v>
+        <x:v>2768</x:v>
       </x:c>
       <x:c r="B1394" s="0" t="s">
-        <x:v>2771</x:v>
+        <x:v>2769</x:v>
       </x:c>
     </x:row>
     <x:row r="1395" spans="1:2">
       <x:c r="A1395" s="0" t="s">
-        <x:v>2772</x:v>
+        <x:v>2770</x:v>
       </x:c>
       <x:c r="B1395" s="0" t="s">
-        <x:v>2773</x:v>
+        <x:v>2771</x:v>
       </x:c>
     </x:row>
     <x:row r="1396" spans="1:2">
       <x:c r="A1396" s="0" t="s">
-        <x:v>2774</x:v>
+        <x:v>2772</x:v>
       </x:c>
       <x:c r="B1396" s="0" t="s">
-        <x:v>2775</x:v>
+        <x:v>2773</x:v>
       </x:c>
     </x:row>
     <x:row r="1397" spans="1:2">
       <x:c r="A1397" s="0" t="s">
-        <x:v>2776</x:v>
+        <x:v>2774</x:v>
       </x:c>
       <x:c r="B1397" s="0" t="s">
-        <x:v>2777</x:v>
+        <x:v>2775</x:v>
       </x:c>
     </x:row>
     <x:row r="1398" spans="1:2">
       <x:c r="A1398" s="0" t="s">
-        <x:v>2778</x:v>
+        <x:v>2776</x:v>
       </x:c>
       <x:c r="B1398" s="0" t="s">
-        <x:v>2779</x:v>
+        <x:v>2777</x:v>
       </x:c>
     </x:row>
     <x:row r="1399" spans="1:2">
       <x:c r="A1399" s="0" t="s">
-        <x:v>2780</x:v>
+        <x:v>2778</x:v>
       </x:c>
       <x:c r="B1399" s="0" t="s">
-        <x:v>2781</x:v>
+        <x:v>2779</x:v>
       </x:c>
     </x:row>
     <x:row r="1400" spans="1:2">
       <x:c r="A1400" s="0" t="s">
-        <x:v>2782</x:v>
+        <x:v>2780</x:v>
       </x:c>
       <x:c r="B1400" s="0" t="s">
-        <x:v>2783</x:v>
+        <x:v>2781</x:v>
       </x:c>
     </x:row>
     <x:row r="1401" spans="1:2">
       <x:c r="A1401" s="0" t="s">
-        <x:v>2784</x:v>
+        <x:v>2782</x:v>
       </x:c>
       <x:c r="B1401" s="0" t="s">
-        <x:v>2785</x:v>
+        <x:v>2783</x:v>
       </x:c>
     </x:row>
     <x:row r="1402" spans="1:2">
       <x:c r="A1402" s="0" t="s">
-        <x:v>2786</x:v>
+        <x:v>2784</x:v>
       </x:c>
       <x:c r="B1402" s="0" t="s">
-        <x:v>2787</x:v>
+        <x:v>2785</x:v>
       </x:c>
     </x:row>
     <x:row r="1403" spans="1:2">
       <x:c r="A1403" s="0" t="s">
-        <x:v>2788</x:v>
+        <x:v>2786</x:v>
       </x:c>
       <x:c r="B1403" s="0" t="s">
-        <x:v>2789</x:v>
+        <x:v>2787</x:v>
       </x:c>
     </x:row>
     <x:row r="1404" spans="1:2">
       <x:c r="A1404" s="0" t="s">
-        <x:v>2790</x:v>
+        <x:v>2788</x:v>
       </x:c>
       <x:c r="B1404" s="0" t="s">
-        <x:v>2791</x:v>
+        <x:v>2789</x:v>
       </x:c>
     </x:row>
     <x:row r="1405" spans="1:2">
       <x:c r="A1405" s="0" t="s">
-        <x:v>2792</x:v>
+        <x:v>2790</x:v>
       </x:c>
       <x:c r="B1405" s="0" t="s">
-        <x:v>2793</x:v>
+        <x:v>2791</x:v>
       </x:c>
     </x:row>
     <x:row r="1406" spans="1:2">
       <x:c r="A1406" s="0" t="s">
-        <x:v>2794</x:v>
+        <x:v>2792</x:v>
       </x:c>
       <x:c r="B1406" s="0" t="s">
-        <x:v>2795</x:v>
+        <x:v>2793</x:v>
       </x:c>
     </x:row>
     <x:row r="1407" spans="1:2">
       <x:c r="A1407" s="0" t="s">
-        <x:v>2796</x:v>
+        <x:v>2794</x:v>
       </x:c>
       <x:c r="B1407" s="0" t="s">
-        <x:v>2797</x:v>
+        <x:v>2795</x:v>
       </x:c>
     </x:row>
     <x:row r="1408" spans="1:2">
       <x:c r="A1408" s="0" t="s">
-        <x:v>2798</x:v>
+        <x:v>2796</x:v>
       </x:c>
       <x:c r="B1408" s="0" t="s">
-        <x:v>2799</x:v>
+        <x:v>2797</x:v>
       </x:c>
     </x:row>
     <x:row r="1409" spans="1:2">
       <x:c r="A1409" s="0" t="s">
-        <x:v>2800</x:v>
+        <x:v>2798</x:v>
       </x:c>
       <x:c r="B1409" s="0" t="s">
-        <x:v>2801</x:v>
+        <x:v>2799</x:v>
       </x:c>
     </x:row>
     <x:row r="1410" spans="1:2">
       <x:c r="A1410" s="0" t="s">
-        <x:v>2802</x:v>
+        <x:v>2800</x:v>
       </x:c>
       <x:c r="B1410" s="0" t="s">
-        <x:v>2803</x:v>
+        <x:v>2801</x:v>
       </x:c>
     </x:row>
     <x:row r="1411" spans="1:2">
       <x:c r="A1411" s="0" t="s">
-        <x:v>2804</x:v>
+        <x:v>2802</x:v>
       </x:c>
       <x:c r="B1411" s="0" t="s">
-        <x:v>2805</x:v>
+        <x:v>2803</x:v>
       </x:c>
     </x:row>
     <x:row r="1412" spans="1:2">
       <x:c r="A1412" s="0" t="s">
-        <x:v>2806</x:v>
+        <x:v>2804</x:v>
       </x:c>
       <x:c r="B1412" s="0" t="s">
-        <x:v>2807</x:v>
+        <x:v>2805</x:v>
       </x:c>
     </x:row>
     <x:row r="1413" spans="1:2">
       <x:c r="A1413" s="0" t="s">
-        <x:v>2808</x:v>
+        <x:v>2806</x:v>
       </x:c>
       <x:c r="B1413" s="0" t="s">
-        <x:v>2809</x:v>
+        <x:v>2807</x:v>
       </x:c>
     </x:row>
     <x:row r="1414" spans="1:2">
       <x:c r="A1414" s="0" t="s">
-        <x:v>2810</x:v>
+        <x:v>2808</x:v>
       </x:c>
       <x:c r="B1414" s="0" t="s">
-        <x:v>2811</x:v>
+        <x:v>2809</x:v>
       </x:c>
     </x:row>
     <x:row r="1415" spans="1:2">
       <x:c r="A1415" s="0" t="s">
-        <x:v>2812</x:v>
+        <x:v>2810</x:v>
       </x:c>
       <x:c r="B1415" s="0" t="s">
-        <x:v>2813</x:v>
+        <x:v>2811</x:v>
       </x:c>
     </x:row>
     <x:row r="1416" spans="1:2">
       <x:c r="A1416" s="0" t="s">
-        <x:v>2814</x:v>
+        <x:v>2812</x:v>
       </x:c>
       <x:c r="B1416" s="0" t="s">
-        <x:v>2815</x:v>
+        <x:v>2813</x:v>
       </x:c>
     </x:row>
     <x:row r="1417" spans="1:2">
       <x:c r="A1417" s="0" t="s">
-        <x:v>2816</x:v>
+        <x:v>2814</x:v>
       </x:c>
       <x:c r="B1417" s="0" t="s">
-        <x:v>2817</x:v>
+        <x:v>2815</x:v>
       </x:c>
     </x:row>
     <x:row r="1418" spans="1:2">
       <x:c r="A1418" s="0" t="s">
-        <x:v>2818</x:v>
+        <x:v>2816</x:v>
       </x:c>
       <x:c r="B1418" s="0" t="s">
-        <x:v>2819</x:v>
+        <x:v>2817</x:v>
       </x:c>
     </x:row>
     <x:row r="1419" spans="1:2">
       <x:c r="A1419" s="0" t="s">
-        <x:v>2820</x:v>
+        <x:v>2818</x:v>
       </x:c>
       <x:c r="B1419" s="0" t="s">
-        <x:v>2821</x:v>
+        <x:v>2819</x:v>
       </x:c>
     </x:row>
     <x:row r="1420" spans="1:2">
       <x:c r="A1420" s="0" t="s">
-        <x:v>2822</x:v>
+        <x:v>2820</x:v>
       </x:c>
       <x:c r="B1420" s="0" t="s">
-        <x:v>2823</x:v>
+        <x:v>2821</x:v>
       </x:c>
     </x:row>
     <x:row r="1421" spans="1:2">
       <x:c r="A1421" s="0" t="s">
-        <x:v>2824</x:v>
+        <x:v>2822</x:v>
       </x:c>
       <x:c r="B1421" s="0" t="s">
-        <x:v>2825</x:v>
+        <x:v>2823</x:v>
       </x:c>
     </x:row>
     <x:row r="1422" spans="1:2">
       <x:c r="A1422" s="0" t="s">
-        <x:v>2826</x:v>
+        <x:v>2824</x:v>
       </x:c>
       <x:c r="B1422" s="0" t="s">
-        <x:v>2827</x:v>
+        <x:v>2825</x:v>
       </x:c>
     </x:row>
     <x:row r="1423" spans="1:2">
       <x:c r="A1423" s="0" t="s">
-        <x:v>2828</x:v>
+        <x:v>2826</x:v>
       </x:c>
       <x:c r="B1423" s="0" t="s">
-        <x:v>2829</x:v>
+        <x:v>2827</x:v>
       </x:c>
     </x:row>
     <x:row r="1424" spans="1:2">
       <x:c r="A1424" s="0" t="s">
-        <x:v>2830</x:v>
+        <x:v>2828</x:v>
       </x:c>
       <x:c r="B1424" s="0" t="s">
-        <x:v>2831</x:v>
+        <x:v>2829</x:v>
       </x:c>
     </x:row>
     <x:row r="1425" spans="1:2">
       <x:c r="A1425" s="0" t="s">
-        <x:v>2832</x:v>
+        <x:v>2830</x:v>
       </x:c>
       <x:c r="B1425" s="0" t="s">
-        <x:v>2833</x:v>
+        <x:v>2831</x:v>
       </x:c>
     </x:row>
     <x:row r="1426" spans="1:2">
       <x:c r="A1426" s="0" t="s">
-        <x:v>2834</x:v>
+        <x:v>2832</x:v>
       </x:c>
       <x:c r="B1426" s="0" t="s">
-        <x:v>2835</x:v>
+        <x:v>2833</x:v>
       </x:c>
     </x:row>
     <x:row r="1427" spans="1:2">
       <x:c r="A1427" s="0" t="s">
-        <x:v>2836</x:v>
+        <x:v>2834</x:v>
       </x:c>
       <x:c r="B1427" s="0" t="s">
-        <x:v>2837</x:v>
+        <x:v>2835</x:v>
       </x:c>
     </x:row>
     <x:row r="1428" spans="1:2">
       <x:c r="A1428" s="0" t="s">
-        <x:v>2838</x:v>
+        <x:v>2836</x:v>
       </x:c>
       <x:c r="B1428" s="0" t="s">
-        <x:v>2839</x:v>
+        <x:v>2837</x:v>
       </x:c>
     </x:row>
     <x:row r="1429" spans="1:2">
       <x:c r="A1429" s="0" t="s">
-        <x:v>2840</x:v>
+        <x:v>2838</x:v>
       </x:c>
       <x:c r="B1429" s="0" t="s">
-        <x:v>2841</x:v>
+        <x:v>2839</x:v>
       </x:c>
     </x:row>
     <x:row r="1430" spans="1:2">
       <x:c r="A1430" s="0" t="s">
-        <x:v>2842</x:v>
+        <x:v>2840</x:v>
       </x:c>
       <x:c r="B1430" s="0" t="s">
-        <x:v>2843</x:v>
+        <x:v>2841</x:v>
       </x:c>
     </x:row>
     <x:row r="1431" spans="1:2">
       <x:c r="A1431" s="0" t="s">
-        <x:v>2844</x:v>
+        <x:v>2842</x:v>
       </x:c>
       <x:c r="B1431" s="0" t="s">
-        <x:v>2845</x:v>
+        <x:v>2843</x:v>
       </x:c>
     </x:row>
     <x:row r="1432" spans="1:2">
       <x:c r="A1432" s="0" t="s">
-        <x:v>2846</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="B1432" s="0" t="s">
-        <x:v>2847</x:v>
+        <x:v>2845</x:v>
       </x:c>
     </x:row>
     <x:row r="1433" spans="1:2">
       <x:c r="A1433" s="0" t="s">
-        <x:v>2848</x:v>
+        <x:v>2846</x:v>
       </x:c>
       <x:c r="B1433" s="0" t="s">
-        <x:v>2849</x:v>
+        <x:v>2847</x:v>
       </x:c>
     </x:row>
     <x:row r="1434" spans="1:2">
       <x:c r="A1434" s="0" t="s">
-        <x:v>2850</x:v>
+        <x:v>2848</x:v>
       </x:c>
       <x:c r="B1434" s="0" t="s">
-        <x:v>2851</x:v>
+        <x:v>2849</x:v>
       </x:c>
     </x:row>
     <x:row r="1435" spans="1:2">
       <x:c r="A1435" s="0" t="s">
-        <x:v>2852</x:v>
+        <x:v>2850</x:v>
       </x:c>
       <x:c r="B1435" s="0" t="s">
-        <x:v>2853</x:v>
+        <x:v>2851</x:v>
       </x:c>
     </x:row>
     <x:row r="1436" spans="1:2">
       <x:c r="A1436" s="0" t="s">
-        <x:v>2854</x:v>
+        <x:v>2852</x:v>
       </x:c>
       <x:c r="B1436" s="0" t="s">
-        <x:v>2855</x:v>
+        <x:v>2853</x:v>
       </x:c>
     </x:row>
     <x:row r="1437" spans="1:2">
       <x:c r="A1437" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2854</x:v>
       </x:c>
       <x:c r="B1437" s="0" t="s">
-        <x:v>2857</x:v>
+        <x:v>2855</x:v>
       </x:c>
     </x:row>
     <x:row r="1438" spans="1:2">
       <x:c r="A1438" s="0" t="s">
-        <x:v>2858</x:v>
+        <x:v>2856</x:v>
       </x:c>
       <x:c r="B1438" s="0" t="s">
-        <x:v>2859</x:v>
+        <x:v>2857</x:v>
       </x:c>
     </x:row>
     <x:row r="1439" spans="1:2">
       <x:c r="A1439" s="0" t="s">
-        <x:v>2860</x:v>
+        <x:v>2858</x:v>
       </x:c>
       <x:c r="B1439" s="0" t="s">
-        <x:v>2861</x:v>
+        <x:v>2859</x:v>
       </x:c>
     </x:row>
     <x:row r="1440" spans="1:2">
       <x:c r="A1440" s="0" t="s">
-        <x:v>2862</x:v>
+        <x:v>2860</x:v>
       </x:c>
       <x:c r="B1440" s="0" t="s">
-        <x:v>2863</x:v>
+        <x:v>2861</x:v>
       </x:c>
     </x:row>
     <x:row r="1441" spans="1:2">
       <x:c r="A1441" s="0" t="s">
-        <x:v>2864</x:v>
+        <x:v>2862</x:v>
       </x:c>
       <x:c r="B1441" s="0" t="s">
-        <x:v>2865</x:v>
+        <x:v>2863</x:v>
       </x:c>
     </x:row>
     <x:row r="1442" spans="1:2">
       <x:c r="A1442" s="0" t="s">
-        <x:v>2866</x:v>
+        <x:v>2864</x:v>
       </x:c>
       <x:c r="B1442" s="0" t="s">
-        <x:v>2867</x:v>
+        <x:v>2865</x:v>
       </x:c>
     </x:row>
     <x:row r="1443" spans="1:2">
       <x:c r="A1443" s="0" t="s">
-        <x:v>2868</x:v>
+        <x:v>2866</x:v>
       </x:c>
       <x:c r="B1443" s="0" t="s">
-        <x:v>2869</x:v>
+        <x:v>2867</x:v>
       </x:c>
     </x:row>
     <x:row r="1444" spans="1:2">
       <x:c r="A1444" s="0" t="s">
-        <x:v>2870</x:v>
+        <x:v>2868</x:v>
       </x:c>
       <x:c r="B1444" s="0" t="s">
-        <x:v>2871</x:v>
+        <x:v>2869</x:v>
       </x:c>
     </x:row>
     <x:row r="1445" spans="1:2">
       <x:c r="A1445" s="0" t="s">
-        <x:v>2872</x:v>
+        <x:v>2870</x:v>
       </x:c>
       <x:c r="B1445" s="0" t="s">
-        <x:v>2873</x:v>
+        <x:v>2871</x:v>
       </x:c>
     </x:row>
     <x:row r="1446" spans="1:2">
       <x:c r="A1446" s="0" t="s">
-        <x:v>2874</x:v>
+        <x:v>2872</x:v>
       </x:c>
       <x:c r="B1446" s="0" t="s">
-        <x:v>2875</x:v>
+        <x:v>2873</x:v>
       </x:c>
     </x:row>
     <x:row r="1447" spans="1:2">
       <x:c r="A1447" s="0" t="s">
-        <x:v>2876</x:v>
+        <x:v>2874</x:v>
       </x:c>
       <x:c r="B1447" s="0" t="s">
         <x:v>2875</x:v>
       </x:c>
     </x:row>
     <x:row r="1448" spans="1:2">
       <x:c r="A1448" s="0" t="s">
+        <x:v>2876</x:v>
+      </x:c>
+      <x:c r="B1448" s="0" t="s">
         <x:v>2877</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2878</x:v>
       </x:c>
     </x:row>
     <x:row r="1449" spans="1:2">
       <x:c r="A1449" s="0" t="s">
+        <x:v>2878</x:v>
+      </x:c>
+      <x:c r="B1449" s="0" t="s">
         <x:v>2879</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2880</x:v>
       </x:c>
     </x:row>
     <x:row r="1450" spans="1:2">
       <x:c r="A1450" s="0" t="s">
+        <x:v>2880</x:v>
+      </x:c>
+      <x:c r="B1450" s="0" t="s">
         <x:v>2881</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2882</x:v>
       </x:c>
     </x:row>
     <x:row r="1451" spans="1:2">
       <x:c r="A1451" s="0" t="s">
+        <x:v>2882</x:v>
+      </x:c>
+      <x:c r="B1451" s="0" t="s">
         <x:v>2883</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2884</x:v>
       </x:c>
     </x:row>
     <x:row r="1452" spans="1:2">
       <x:c r="A1452" s="0" t="s">
+        <x:v>2884</x:v>
+      </x:c>
+      <x:c r="B1452" s="0" t="s">
         <x:v>2885</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2886</x:v>
       </x:c>
     </x:row>
     <x:row r="1453" spans="1:2">
       <x:c r="A1453" s="0" t="s">
+        <x:v>2886</x:v>
+      </x:c>
+      <x:c r="B1453" s="0" t="s">
         <x:v>2887</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2888</x:v>
       </x:c>
     </x:row>
     <x:row r="1454" spans="1:2">
       <x:c r="A1454" s="0" t="s">
+        <x:v>2888</x:v>
+      </x:c>
+      <x:c r="B1454" s="0" t="s">
         <x:v>2889</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2890</x:v>
       </x:c>
     </x:row>
     <x:row r="1455" spans="1:2">
       <x:c r="A1455" s="0" t="s">
+        <x:v>2890</x:v>
+      </x:c>
+      <x:c r="B1455" s="0" t="s">
         <x:v>2891</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2892</x:v>
       </x:c>
     </x:row>
     <x:row r="1456" spans="1:2">
       <x:c r="A1456" s="0" t="s">
-        <x:v>2893</x:v>
+        <x:v>2892</x:v>
       </x:c>
       <x:c r="B1456" s="0" t="s">
-        <x:v>2894</x:v>
+        <x:v>2891</x:v>
       </x:c>
     </x:row>
     <x:row r="1457" spans="1:2">
       <x:c r="A1457" s="0" t="s">
-        <x:v>2895</x:v>
+        <x:v>2893</x:v>
       </x:c>
       <x:c r="B1457" s="0" t="s">
-        <x:v>2896</x:v>
+        <x:v>2894</x:v>
       </x:c>
     </x:row>
     <x:row r="1458" spans="1:2">
       <x:c r="A1458" s="0" t="s">
-        <x:v>2897</x:v>
+        <x:v>2895</x:v>
       </x:c>
       <x:c r="B1458" s="0" t="s">
-        <x:v>2898</x:v>
+        <x:v>2896</x:v>
       </x:c>
     </x:row>
     <x:row r="1459" spans="1:2">
       <x:c r="A1459" s="0" t="s">
-        <x:v>2899</x:v>
+        <x:v>2897</x:v>
       </x:c>
       <x:c r="B1459" s="0" t="s">
-        <x:v>2900</x:v>
+        <x:v>2898</x:v>
       </x:c>
     </x:row>
     <x:row r="1460" spans="1:2">
       <x:c r="A1460" s="0" t="s">
-        <x:v>2901</x:v>
+        <x:v>2899</x:v>
       </x:c>
       <x:c r="B1460" s="0" t="s">
-        <x:v>2902</x:v>
+        <x:v>2900</x:v>
       </x:c>
     </x:row>
     <x:row r="1461" spans="1:2">
       <x:c r="A1461" s="0" t="s">
-        <x:v>2903</x:v>
+        <x:v>2901</x:v>
       </x:c>
       <x:c r="B1461" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>2902</x:v>
       </x:c>
     </x:row>
     <x:row r="1462" spans="1:2">
       <x:c r="A1462" s="0" t="s">
-        <x:v>2905</x:v>
+        <x:v>2903</x:v>
       </x:c>
       <x:c r="B1462" s="0" t="s">
-        <x:v>2906</x:v>
+        <x:v>2904</x:v>
       </x:c>
     </x:row>
     <x:row r="1463" spans="1:2">
       <x:c r="A1463" s="0" t="s">
-        <x:v>2907</x:v>
+        <x:v>2905</x:v>
       </x:c>
       <x:c r="B1463" s="0" t="s">
-        <x:v>2908</x:v>
+        <x:v>2906</x:v>
       </x:c>
     </x:row>
     <x:row r="1464" spans="1:2">
       <x:c r="A1464" s="0" t="s">
-        <x:v>2909</x:v>
+        <x:v>2907</x:v>
       </x:c>
       <x:c r="B1464" s="0" t="s">
-        <x:v>2910</x:v>
+        <x:v>2908</x:v>
       </x:c>
     </x:row>
     <x:row r="1465" spans="1:2">
       <x:c r="A1465" s="0" t="s">
-        <x:v>2911</x:v>
+        <x:v>2909</x:v>
       </x:c>
       <x:c r="B1465" s="0" t="s">
-        <x:v>2912</x:v>
+        <x:v>2910</x:v>
       </x:c>
     </x:row>
     <x:row r="1466" spans="1:2">
       <x:c r="A1466" s="0" t="s">
-        <x:v>2913</x:v>
+        <x:v>2911</x:v>
       </x:c>
       <x:c r="B1466" s="0" t="s">
-        <x:v>2914</x:v>
+        <x:v>2912</x:v>
       </x:c>
     </x:row>
     <x:row r="1467" spans="1:2">
       <x:c r="A1467" s="0" t="s">
-        <x:v>2915</x:v>
+        <x:v>2913</x:v>
       </x:c>
       <x:c r="B1467" s="0" t="s">
-        <x:v>2916</x:v>
+        <x:v>2914</x:v>
       </x:c>
     </x:row>
     <x:row r="1468" spans="1:2">
       <x:c r="A1468" s="0" t="s">
-        <x:v>2917</x:v>
+        <x:v>2915</x:v>
       </x:c>
       <x:c r="B1468" s="0" t="s">
-        <x:v>2918</x:v>
+        <x:v>2916</x:v>
       </x:c>
     </x:row>
     <x:row r="1469" spans="1:2">
       <x:c r="A1469" s="0" t="s">
-        <x:v>2919</x:v>
+        <x:v>2917</x:v>
       </x:c>
       <x:c r="B1469" s="0" t="s">
-        <x:v>2920</x:v>
+        <x:v>2918</x:v>
       </x:c>
     </x:row>
     <x:row r="1470" spans="1:2">
       <x:c r="A1470" s="0" t="s">
-        <x:v>2921</x:v>
+        <x:v>2919</x:v>
       </x:c>
       <x:c r="B1470" s="0" t="s">
-        <x:v>2922</x:v>
+        <x:v>2920</x:v>
       </x:c>
     </x:row>
     <x:row r="1471" spans="1:2">
       <x:c r="A1471" s="0" t="s">
-        <x:v>2923</x:v>
+        <x:v>2921</x:v>
       </x:c>
       <x:c r="B1471" s="0" t="s">
-        <x:v>2924</x:v>
+        <x:v>2922</x:v>
       </x:c>
     </x:row>
     <x:row r="1472" spans="1:2">
       <x:c r="A1472" s="0" t="s">
-        <x:v>2925</x:v>
+        <x:v>2923</x:v>
       </x:c>
       <x:c r="B1472" s="0" t="s">
-        <x:v>2926</x:v>
+        <x:v>2924</x:v>
       </x:c>
     </x:row>
     <x:row r="1473" spans="1:2">
       <x:c r="A1473" s="0" t="s">
-        <x:v>2927</x:v>
+        <x:v>2925</x:v>
       </x:c>
       <x:c r="B1473" s="0" t="s">
-        <x:v>2928</x:v>
+        <x:v>2926</x:v>
       </x:c>
     </x:row>
     <x:row r="1474" spans="1:2">
       <x:c r="A1474" s="0" t="s">
-        <x:v>2929</x:v>
+        <x:v>2927</x:v>
       </x:c>
       <x:c r="B1474" s="0" t="s">
-        <x:v>2930</x:v>
+        <x:v>2928</x:v>
       </x:c>
     </x:row>
     <x:row r="1475" spans="1:2">
       <x:c r="A1475" s="0" t="s">
-        <x:v>2931</x:v>
+        <x:v>2929</x:v>
       </x:c>
       <x:c r="B1475" s="0" t="s">
-        <x:v>2932</x:v>
+        <x:v>2930</x:v>
       </x:c>
     </x:row>
     <x:row r="1476" spans="1:2">
       <x:c r="A1476" s="0" t="s">
-        <x:v>2933</x:v>
+        <x:v>2931</x:v>
       </x:c>
       <x:c r="B1476" s="0" t="s">
-        <x:v>2934</x:v>
+        <x:v>2932</x:v>
       </x:c>
     </x:row>
     <x:row r="1477" spans="1:2">
       <x:c r="A1477" s="0" t="s">
-        <x:v>2935</x:v>
+        <x:v>2933</x:v>
       </x:c>
       <x:c r="B1477" s="0" t="s">
-        <x:v>2936</x:v>
+        <x:v>2934</x:v>
       </x:c>
     </x:row>
     <x:row r="1478" spans="1:2">
       <x:c r="A1478" s="0" t="s">
-        <x:v>2937</x:v>
+        <x:v>2935</x:v>
       </x:c>
       <x:c r="B1478" s="0" t="s">
-        <x:v>2938</x:v>
+        <x:v>2936</x:v>
       </x:c>
     </x:row>
     <x:row r="1479" spans="1:2">
       <x:c r="A1479" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2937</x:v>
       </x:c>
       <x:c r="B1479" s="0" t="s">
-        <x:v>2940</x:v>
+        <x:v>2938</x:v>
       </x:c>
     </x:row>
     <x:row r="1480" spans="1:2">
       <x:c r="A1480" s="0" t="s">
-        <x:v>2941</x:v>
+        <x:v>2939</x:v>
       </x:c>
       <x:c r="B1480" s="0" t="s">
-        <x:v>2942</x:v>
+        <x:v>2940</x:v>
       </x:c>
     </x:row>
     <x:row r="1481" spans="1:2">
       <x:c r="A1481" s="0" t="s">
-        <x:v>2943</x:v>
+        <x:v>2941</x:v>
       </x:c>
       <x:c r="B1481" s="0" t="s">
-        <x:v>2944</x:v>
+        <x:v>2942</x:v>
       </x:c>
     </x:row>
     <x:row r="1482" spans="1:2">
       <x:c r="A1482" s="0" t="s">
-        <x:v>2945</x:v>
+        <x:v>2943</x:v>
       </x:c>
       <x:c r="B1482" s="0" t="s">
-        <x:v>2946</x:v>
+        <x:v>2944</x:v>
       </x:c>
     </x:row>
     <x:row r="1483" spans="1:2">
       <x:c r="A1483" s="0" t="s">
-        <x:v>2947</x:v>
+        <x:v>2945</x:v>
       </x:c>
       <x:c r="B1483" s="0" t="s">
-        <x:v>2948</x:v>
+        <x:v>2946</x:v>
       </x:c>
     </x:row>
     <x:row r="1484" spans="1:2">
       <x:c r="A1484" s="0" t="s">
-        <x:v>2949</x:v>
+        <x:v>2947</x:v>
       </x:c>
       <x:c r="B1484" s="0" t="s">
-        <x:v>2950</x:v>
+        <x:v>2948</x:v>
       </x:c>
     </x:row>
     <x:row r="1485" spans="1:2">
       <x:c r="A1485" s="0" t="s">
-        <x:v>2951</x:v>
+        <x:v>2949</x:v>
       </x:c>
       <x:c r="B1485" s="0" t="s">
-        <x:v>2952</x:v>
+        <x:v>2950</x:v>
       </x:c>
     </x:row>
     <x:row r="1486" spans="1:2">
       <x:c r="A1486" s="0" t="s">
-        <x:v>2953</x:v>
+        <x:v>2951</x:v>
       </x:c>
       <x:c r="B1486" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2952</x:v>
       </x:c>
     </x:row>
     <x:row r="1487" spans="1:2">
       <x:c r="A1487" s="0" t="s">
-        <x:v>2955</x:v>
+        <x:v>2953</x:v>
       </x:c>
       <x:c r="B1487" s="0" t="s">
-        <x:v>2956</x:v>
+        <x:v>2954</x:v>
       </x:c>
     </x:row>
     <x:row r="1488" spans="1:2">
       <x:c r="A1488" s="0" t="s">
-        <x:v>2957</x:v>
+        <x:v>2955</x:v>
       </x:c>
       <x:c r="B1488" s="0" t="s">
-        <x:v>2958</x:v>
+        <x:v>2956</x:v>
       </x:c>
     </x:row>
     <x:row r="1489" spans="1:2">
       <x:c r="A1489" s="0" t="s">
-        <x:v>2959</x:v>
+        <x:v>2957</x:v>
       </x:c>
       <x:c r="B1489" s="0" t="s">
-        <x:v>2960</x:v>
+        <x:v>2958</x:v>
       </x:c>
     </x:row>
     <x:row r="1490" spans="1:2">
       <x:c r="A1490" s="0" t="s">
-        <x:v>2961</x:v>
+        <x:v>2959</x:v>
       </x:c>
       <x:c r="B1490" s="0" t="s">
-        <x:v>2962</x:v>
+        <x:v>2960</x:v>
       </x:c>
     </x:row>
     <x:row r="1491" spans="1:2">
       <x:c r="A1491" s="0" t="s">
-        <x:v>2963</x:v>
+        <x:v>2961</x:v>
       </x:c>
       <x:c r="B1491" s="0" t="s">
-        <x:v>2964</x:v>
+        <x:v>2962</x:v>
       </x:c>
     </x:row>
     <x:row r="1492" spans="1:2">
       <x:c r="A1492" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2963</x:v>
       </x:c>
       <x:c r="B1492" s="0" t="s">
-        <x:v>2966</x:v>
+        <x:v>2964</x:v>
       </x:c>
     </x:row>
     <x:row r="1493" spans="1:2">
       <x:c r="A1493" s="0" t="s">
-        <x:v>2967</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="B1493" s="0" t="s">
-        <x:v>2968</x:v>
+        <x:v>2966</x:v>
       </x:c>
     </x:row>
     <x:row r="1494" spans="1:2">
       <x:c r="A1494" s="0" t="s">
-        <x:v>2969</x:v>
+        <x:v>2967</x:v>
       </x:c>
       <x:c r="B1494" s="0" t="s">
-        <x:v>2970</x:v>
+        <x:v>2968</x:v>
       </x:c>
     </x:row>
     <x:row r="1495" spans="1:2">
       <x:c r="A1495" s="0" t="s">
-        <x:v>2971</x:v>
+        <x:v>2969</x:v>
       </x:c>
       <x:c r="B1495" s="0" t="s">
         <x:v>2970</x:v>
       </x:c>
     </x:row>
     <x:row r="1496" spans="1:2">
       <x:c r="A1496" s="0" t="s">
+        <x:v>2971</x:v>
+      </x:c>
+      <x:c r="B1496" s="0" t="s">
         <x:v>2972</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2973</x:v>
       </x:c>
     </x:row>
     <x:row r="1497" spans="1:2">
       <x:c r="A1497" s="0" t="s">
+        <x:v>2973</x:v>
+      </x:c>
+      <x:c r="B1497" s="0" t="s">
         <x:v>2974</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2975</x:v>
       </x:c>
     </x:row>
     <x:row r="1498" spans="1:2">
       <x:c r="A1498" s="0" t="s">
+        <x:v>2975</x:v>
+      </x:c>
+      <x:c r="B1498" s="0" t="s">
         <x:v>2976</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2977</x:v>
       </x:c>
     </x:row>
     <x:row r="1499" spans="1:2">
       <x:c r="A1499" s="0" t="s">
+        <x:v>2977</x:v>
+      </x:c>
+      <x:c r="B1499" s="0" t="s">
         <x:v>2978</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2979</x:v>
       </x:c>
     </x:row>
     <x:row r="1500" spans="1:2">
       <x:c r="A1500" s="0" t="s">
+        <x:v>2979</x:v>
+      </x:c>
+      <x:c r="B1500" s="0" t="s">
         <x:v>2980</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2981</x:v>
       </x:c>
     </x:row>
     <x:row r="1501" spans="1:2">
       <x:c r="A1501" s="0" t="s">
+        <x:v>2981</x:v>
+      </x:c>
+      <x:c r="B1501" s="0" t="s">
         <x:v>2982</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2983</x:v>
       </x:c>
     </x:row>
     <x:row r="1502" spans="1:2">
       <x:c r="A1502" s="0" t="s">
+        <x:v>2983</x:v>
+      </x:c>
+      <x:c r="B1502" s="0" t="s">
         <x:v>2984</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2983</x:v>
       </x:c>
     </x:row>
     <x:row r="1503" spans="1:2">
       <x:c r="A1503" s="0" t="s">
         <x:v>2985</x:v>
       </x:c>
       <x:c r="B1503" s="0" t="s">
         <x:v>2986</x:v>
       </x:c>
     </x:row>
     <x:row r="1504" spans="1:2">
       <x:c r="A1504" s="0" t="s">
         <x:v>2987</x:v>
       </x:c>
       <x:c r="B1504" s="0" t="s">
         <x:v>2986</x:v>
       </x:c>
     </x:row>
     <x:row r="1505" spans="1:2">
       <x:c r="A1505" s="0" t="s">
         <x:v>2988</x:v>
       </x:c>
       <x:c r="B1505" s="0" t="s">
         <x:v>2989</x:v>
       </x:c>
@@ -22391,1259 +22436,1331 @@
       <x:c r="B1508" s="0" t="s">
         <x:v>2995</x:v>
       </x:c>
     </x:row>
     <x:row r="1509" spans="1:2">
       <x:c r="A1509" s="0" t="s">
         <x:v>2996</x:v>
       </x:c>
       <x:c r="B1509" s="0" t="s">
         <x:v>2997</x:v>
       </x:c>
     </x:row>
     <x:row r="1510" spans="1:2">
       <x:c r="A1510" s="0" t="s">
         <x:v>2998</x:v>
       </x:c>
       <x:c r="B1510" s="0" t="s">
         <x:v>2999</x:v>
       </x:c>
     </x:row>
     <x:row r="1511" spans="1:2">
       <x:c r="A1511" s="0" t="s">
         <x:v>3000</x:v>
       </x:c>
       <x:c r="B1511" s="0" t="s">
-        <x:v>3001</x:v>
+        <x:v>2999</x:v>
       </x:c>
     </x:row>
     <x:row r="1512" spans="1:2">
       <x:c r="A1512" s="0" t="s">
+        <x:v>3001</x:v>
+      </x:c>
+      <x:c r="B1512" s="0" t="s">
         <x:v>3002</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3003</x:v>
       </x:c>
     </x:row>
     <x:row r="1513" spans="1:2">
       <x:c r="A1513" s="0" t="s">
-        <x:v>3004</x:v>
+        <x:v>3003</x:v>
       </x:c>
       <x:c r="B1513" s="0" t="s">
-        <x:v>3005</x:v>
+        <x:v>3002</x:v>
       </x:c>
     </x:row>
     <x:row r="1514" spans="1:2">
       <x:c r="A1514" s="0" t="s">
-        <x:v>3006</x:v>
+        <x:v>3004</x:v>
       </x:c>
       <x:c r="B1514" s="0" t="s">
-        <x:v>3007</x:v>
+        <x:v>3005</x:v>
       </x:c>
     </x:row>
     <x:row r="1515" spans="1:2">
       <x:c r="A1515" s="0" t="s">
-        <x:v>3008</x:v>
+        <x:v>3006</x:v>
       </x:c>
       <x:c r="B1515" s="0" t="s">
-        <x:v>3009</x:v>
+        <x:v>3005</x:v>
       </x:c>
     </x:row>
     <x:row r="1516" spans="1:2">
       <x:c r="A1516" s="0" t="s">
-        <x:v>3010</x:v>
+        <x:v>3007</x:v>
       </x:c>
       <x:c r="B1516" s="0" t="s">
-        <x:v>3011</x:v>
+        <x:v>3008</x:v>
       </x:c>
     </x:row>
     <x:row r="1517" spans="1:2">
       <x:c r="A1517" s="0" t="s">
-        <x:v>3012</x:v>
+        <x:v>3009</x:v>
       </x:c>
       <x:c r="B1517" s="0" t="s">
-        <x:v>3013</x:v>
+        <x:v>3010</x:v>
       </x:c>
     </x:row>
     <x:row r="1518" spans="1:2">
       <x:c r="A1518" s="0" t="s">
-        <x:v>3014</x:v>
+        <x:v>3011</x:v>
       </x:c>
       <x:c r="B1518" s="0" t="s">
-        <x:v>3015</x:v>
+        <x:v>3012</x:v>
       </x:c>
     </x:row>
     <x:row r="1519" spans="1:2">
       <x:c r="A1519" s="0" t="s">
-        <x:v>3016</x:v>
+        <x:v>3013</x:v>
       </x:c>
       <x:c r="B1519" s="0" t="s">
-        <x:v>3017</x:v>
+        <x:v>3014</x:v>
       </x:c>
     </x:row>
     <x:row r="1520" spans="1:2">
       <x:c r="A1520" s="0" t="s">
-        <x:v>3018</x:v>
+        <x:v>3015</x:v>
       </x:c>
       <x:c r="B1520" s="0" t="s">
-        <x:v>3019</x:v>
+        <x:v>3016</x:v>
       </x:c>
     </x:row>
     <x:row r="1521" spans="1:2">
       <x:c r="A1521" s="0" t="s">
-        <x:v>3020</x:v>
+        <x:v>3017</x:v>
       </x:c>
       <x:c r="B1521" s="0" t="s">
-        <x:v>3021</x:v>
+        <x:v>3018</x:v>
       </x:c>
     </x:row>
     <x:row r="1522" spans="1:2">
       <x:c r="A1522" s="0" t="s">
-        <x:v>3022</x:v>
+        <x:v>3019</x:v>
       </x:c>
       <x:c r="B1522" s="0" t="s">
-        <x:v>3023</x:v>
+        <x:v>3020</x:v>
       </x:c>
     </x:row>
     <x:row r="1523" spans="1:2">
       <x:c r="A1523" s="0" t="s">
-        <x:v>3024</x:v>
+        <x:v>3021</x:v>
       </x:c>
       <x:c r="B1523" s="0" t="s">
-        <x:v>3025</x:v>
+        <x:v>3022</x:v>
       </x:c>
     </x:row>
     <x:row r="1524" spans="1:2">
       <x:c r="A1524" s="0" t="s">
-        <x:v>3026</x:v>
+        <x:v>3023</x:v>
       </x:c>
       <x:c r="B1524" s="0" t="s">
-        <x:v>3027</x:v>
+        <x:v>3024</x:v>
       </x:c>
     </x:row>
     <x:row r="1525" spans="1:2">
       <x:c r="A1525" s="0" t="s">
-        <x:v>3028</x:v>
+        <x:v>3025</x:v>
       </x:c>
       <x:c r="B1525" s="0" t="s">
-        <x:v>3029</x:v>
+        <x:v>3026</x:v>
       </x:c>
     </x:row>
     <x:row r="1526" spans="1:2">
       <x:c r="A1526" s="0" t="s">
-        <x:v>3030</x:v>
+        <x:v>3027</x:v>
       </x:c>
       <x:c r="B1526" s="0" t="s">
-        <x:v>3031</x:v>
+        <x:v>3028</x:v>
       </x:c>
     </x:row>
     <x:row r="1527" spans="1:2">
       <x:c r="A1527" s="0" t="s">
-        <x:v>3032</x:v>
+        <x:v>3029</x:v>
       </x:c>
       <x:c r="B1527" s="0" t="s">
-        <x:v>3033</x:v>
+        <x:v>3030</x:v>
       </x:c>
     </x:row>
     <x:row r="1528" spans="1:2">
       <x:c r="A1528" s="0" t="s">
-        <x:v>3034</x:v>
+        <x:v>3031</x:v>
       </x:c>
       <x:c r="B1528" s="0" t="s">
-        <x:v>3035</x:v>
+        <x:v>3032</x:v>
       </x:c>
     </x:row>
     <x:row r="1529" spans="1:2">
       <x:c r="A1529" s="0" t="s">
-        <x:v>3036</x:v>
+        <x:v>3033</x:v>
       </x:c>
       <x:c r="B1529" s="0" t="s">
-        <x:v>3037</x:v>
+        <x:v>3034</x:v>
       </x:c>
     </x:row>
     <x:row r="1530" spans="1:2">
       <x:c r="A1530" s="0" t="s">
-        <x:v>3038</x:v>
+        <x:v>3035</x:v>
       </x:c>
       <x:c r="B1530" s="0" t="s">
-        <x:v>3039</x:v>
+        <x:v>3036</x:v>
       </x:c>
     </x:row>
     <x:row r="1531" spans="1:2">
       <x:c r="A1531" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3037</x:v>
       </x:c>
       <x:c r="B1531" s="0" t="s">
-        <x:v>3041</x:v>
+        <x:v>3038</x:v>
       </x:c>
     </x:row>
     <x:row r="1532" spans="1:2">
       <x:c r="A1532" s="0" t="s">
-        <x:v>3042</x:v>
+        <x:v>3039</x:v>
       </x:c>
       <x:c r="B1532" s="0" t="s">
-        <x:v>3043</x:v>
+        <x:v>3040</x:v>
       </x:c>
     </x:row>
     <x:row r="1533" spans="1:2">
       <x:c r="A1533" s="0" t="s">
-        <x:v>3044</x:v>
+        <x:v>3041</x:v>
       </x:c>
       <x:c r="B1533" s="0" t="s">
-        <x:v>3045</x:v>
+        <x:v>3042</x:v>
       </x:c>
     </x:row>
     <x:row r="1534" spans="1:2">
       <x:c r="A1534" s="0" t="s">
-        <x:v>3046</x:v>
+        <x:v>3043</x:v>
       </x:c>
       <x:c r="B1534" s="0" t="s">
-        <x:v>3047</x:v>
+        <x:v>3044</x:v>
       </x:c>
     </x:row>
     <x:row r="1535" spans="1:2">
       <x:c r="A1535" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3045</x:v>
       </x:c>
       <x:c r="B1535" s="0" t="s">
-        <x:v>3049</x:v>
+        <x:v>3046</x:v>
       </x:c>
     </x:row>
     <x:row r="1536" spans="1:2">
       <x:c r="A1536" s="0" t="s">
-        <x:v>3050</x:v>
+        <x:v>3047</x:v>
       </x:c>
       <x:c r="B1536" s="0" t="s">
-        <x:v>3051</x:v>
+        <x:v>3048</x:v>
       </x:c>
     </x:row>
     <x:row r="1537" spans="1:2">
       <x:c r="A1537" s="0" t="s">
-        <x:v>3052</x:v>
+        <x:v>3049</x:v>
       </x:c>
       <x:c r="B1537" s="0" t="s">
-        <x:v>3053</x:v>
+        <x:v>3050</x:v>
       </x:c>
     </x:row>
     <x:row r="1538" spans="1:2">
       <x:c r="A1538" s="0" t="s">
-        <x:v>3054</x:v>
+        <x:v>3051</x:v>
       </x:c>
       <x:c r="B1538" s="0" t="s">
-        <x:v>3055</x:v>
+        <x:v>3052</x:v>
       </x:c>
     </x:row>
     <x:row r="1539" spans="1:2">
       <x:c r="A1539" s="0" t="s">
-        <x:v>3056</x:v>
+        <x:v>3053</x:v>
       </x:c>
       <x:c r="B1539" s="0" t="s">
-        <x:v>3057</x:v>
+        <x:v>3054</x:v>
       </x:c>
     </x:row>
     <x:row r="1540" spans="1:2">
       <x:c r="A1540" s="0" t="s">
-        <x:v>3058</x:v>
+        <x:v>3055</x:v>
       </x:c>
       <x:c r="B1540" s="0" t="s">
-        <x:v>3059</x:v>
+        <x:v>3056</x:v>
       </x:c>
     </x:row>
     <x:row r="1541" spans="1:2">
       <x:c r="A1541" s="0" t="s">
-        <x:v>3060</x:v>
+        <x:v>3057</x:v>
       </x:c>
       <x:c r="B1541" s="0" t="s">
-        <x:v>3061</x:v>
+        <x:v>3058</x:v>
       </x:c>
     </x:row>
     <x:row r="1542" spans="1:2">
       <x:c r="A1542" s="0" t="s">
-        <x:v>3062</x:v>
+        <x:v>3059</x:v>
       </x:c>
       <x:c r="B1542" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3060</x:v>
       </x:c>
     </x:row>
     <x:row r="1543" spans="1:2">
       <x:c r="A1543" s="0" t="s">
-        <x:v>3064</x:v>
+        <x:v>3061</x:v>
       </x:c>
       <x:c r="B1543" s="0" t="s">
-        <x:v>3065</x:v>
+        <x:v>3062</x:v>
       </x:c>
     </x:row>
     <x:row r="1544" spans="1:2">
       <x:c r="A1544" s="0" t="s">
-        <x:v>3066</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="B1544" s="0" t="s">
-        <x:v>3067</x:v>
+        <x:v>3064</x:v>
       </x:c>
     </x:row>
     <x:row r="1545" spans="1:2">
       <x:c r="A1545" s="0" t="s">
-        <x:v>3068</x:v>
+        <x:v>3065</x:v>
       </x:c>
       <x:c r="B1545" s="0" t="s">
-        <x:v>3069</x:v>
+        <x:v>3066</x:v>
       </x:c>
     </x:row>
     <x:row r="1546" spans="1:2">
       <x:c r="A1546" s="0" t="s">
-        <x:v>3070</x:v>
+        <x:v>3067</x:v>
       </x:c>
       <x:c r="B1546" s="0" t="s">
-        <x:v>3071</x:v>
+        <x:v>3068</x:v>
       </x:c>
     </x:row>
     <x:row r="1547" spans="1:2">
       <x:c r="A1547" s="0" t="s">
-        <x:v>3072</x:v>
+        <x:v>3069</x:v>
       </x:c>
       <x:c r="B1547" s="0" t="s">
-        <x:v>3073</x:v>
+        <x:v>3070</x:v>
       </x:c>
     </x:row>
     <x:row r="1548" spans="1:2">
       <x:c r="A1548" s="0" t="s">
-        <x:v>3074</x:v>
+        <x:v>3071</x:v>
       </x:c>
       <x:c r="B1548" s="0" t="s">
-        <x:v>3075</x:v>
+        <x:v>3072</x:v>
       </x:c>
     </x:row>
     <x:row r="1549" spans="1:2">
       <x:c r="A1549" s="0" t="s">
-        <x:v>3076</x:v>
+        <x:v>3073</x:v>
       </x:c>
       <x:c r="B1549" s="0" t="s">
-        <x:v>3077</x:v>
+        <x:v>3074</x:v>
       </x:c>
     </x:row>
     <x:row r="1550" spans="1:2">
       <x:c r="A1550" s="0" t="s">
-        <x:v>3078</x:v>
+        <x:v>3075</x:v>
       </x:c>
       <x:c r="B1550" s="0" t="s">
-        <x:v>3079</x:v>
+        <x:v>3076</x:v>
       </x:c>
     </x:row>
     <x:row r="1551" spans="1:2">
       <x:c r="A1551" s="0" t="s">
-        <x:v>3080</x:v>
+        <x:v>3077</x:v>
       </x:c>
       <x:c r="B1551" s="0" t="s">
-        <x:v>3081</x:v>
+        <x:v>3078</x:v>
       </x:c>
     </x:row>
     <x:row r="1552" spans="1:2">
       <x:c r="A1552" s="0" t="s">
-        <x:v>3082</x:v>
+        <x:v>3079</x:v>
       </x:c>
       <x:c r="B1552" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3080</x:v>
       </x:c>
     </x:row>
     <x:row r="1553" spans="1:2">
       <x:c r="A1553" s="0" t="s">
-        <x:v>3084</x:v>
+        <x:v>3081</x:v>
       </x:c>
       <x:c r="B1553" s="0" t="s">
-        <x:v>3085</x:v>
+        <x:v>3082</x:v>
       </x:c>
     </x:row>
     <x:row r="1554" spans="1:2">
       <x:c r="A1554" s="0" t="s">
-        <x:v>3086</x:v>
+        <x:v>3083</x:v>
       </x:c>
       <x:c r="B1554" s="0" t="s">
-        <x:v>3087</x:v>
+        <x:v>3084</x:v>
       </x:c>
     </x:row>
     <x:row r="1555" spans="1:2">
       <x:c r="A1555" s="0" t="s">
-        <x:v>3088</x:v>
+        <x:v>3085</x:v>
       </x:c>
       <x:c r="B1555" s="0" t="s">
-        <x:v>3089</x:v>
+        <x:v>3086</x:v>
       </x:c>
     </x:row>
     <x:row r="1556" spans="1:2">
       <x:c r="A1556" s="0" t="s">
-        <x:v>3090</x:v>
+        <x:v>3087</x:v>
       </x:c>
       <x:c r="B1556" s="0" t="s">
-        <x:v>3091</x:v>
+        <x:v>3088</x:v>
       </x:c>
     </x:row>
     <x:row r="1557" spans="1:2">
       <x:c r="A1557" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3089</x:v>
       </x:c>
       <x:c r="B1557" s="0" t="s">
-        <x:v>3093</x:v>
+        <x:v>3090</x:v>
       </x:c>
     </x:row>
     <x:row r="1558" spans="1:2">
       <x:c r="A1558" s="0" t="s">
-        <x:v>3094</x:v>
+        <x:v>3091</x:v>
       </x:c>
       <x:c r="B1558" s="0" t="s">
-        <x:v>3095</x:v>
+        <x:v>3092</x:v>
       </x:c>
     </x:row>
     <x:row r="1559" spans="1:2">
       <x:c r="A1559" s="0" t="s">
-        <x:v>3096</x:v>
+        <x:v>3093</x:v>
       </x:c>
       <x:c r="B1559" s="0" t="s">
-        <x:v>3097</x:v>
+        <x:v>3094</x:v>
       </x:c>
     </x:row>
     <x:row r="1560" spans="1:2">
       <x:c r="A1560" s="0" t="s">
-        <x:v>3098</x:v>
+        <x:v>3095</x:v>
       </x:c>
       <x:c r="B1560" s="0" t="s">
-        <x:v>3099</x:v>
+        <x:v>3096</x:v>
       </x:c>
     </x:row>
     <x:row r="1561" spans="1:2">
       <x:c r="A1561" s="0" t="s">
-        <x:v>3100</x:v>
+        <x:v>3097</x:v>
       </x:c>
       <x:c r="B1561" s="0" t="s">
-        <x:v>3101</x:v>
+        <x:v>3098</x:v>
       </x:c>
     </x:row>
     <x:row r="1562" spans="1:2">
       <x:c r="A1562" s="0" t="s">
-        <x:v>3102</x:v>
+        <x:v>3099</x:v>
       </x:c>
       <x:c r="B1562" s="0" t="s">
-        <x:v>3103</x:v>
+        <x:v>3100</x:v>
       </x:c>
     </x:row>
     <x:row r="1563" spans="1:2">
       <x:c r="A1563" s="0" t="s">
-        <x:v>3104</x:v>
+        <x:v>3101</x:v>
       </x:c>
       <x:c r="B1563" s="0" t="s">
-        <x:v>3105</x:v>
+        <x:v>3102</x:v>
       </x:c>
     </x:row>
     <x:row r="1564" spans="1:2">
       <x:c r="A1564" s="0" t="s">
-        <x:v>3106</x:v>
+        <x:v>3103</x:v>
       </x:c>
       <x:c r="B1564" s="0" t="s">
-        <x:v>3107</x:v>
+        <x:v>3104</x:v>
       </x:c>
     </x:row>
     <x:row r="1565" spans="1:2">
       <x:c r="A1565" s="0" t="s">
-        <x:v>3108</x:v>
+        <x:v>3105</x:v>
       </x:c>
       <x:c r="B1565" s="0" t="s">
-        <x:v>3109</x:v>
+        <x:v>3106</x:v>
       </x:c>
     </x:row>
     <x:row r="1566" spans="1:2">
       <x:c r="A1566" s="0" t="s">
-        <x:v>3110</x:v>
+        <x:v>3107</x:v>
       </x:c>
       <x:c r="B1566" s="0" t="s">
-        <x:v>3111</x:v>
+        <x:v>3108</x:v>
       </x:c>
     </x:row>
     <x:row r="1567" spans="1:2">
       <x:c r="A1567" s="0" t="s">
-        <x:v>3112</x:v>
+        <x:v>3109</x:v>
       </x:c>
       <x:c r="B1567" s="0" t="s">
-        <x:v>3113</x:v>
+        <x:v>3110</x:v>
       </x:c>
     </x:row>
     <x:row r="1568" spans="1:2">
       <x:c r="A1568" s="0" t="s">
-        <x:v>3114</x:v>
+        <x:v>3111</x:v>
       </x:c>
       <x:c r="B1568" s="0" t="s">
-        <x:v>3115</x:v>
+        <x:v>3112</x:v>
       </x:c>
     </x:row>
     <x:row r="1569" spans="1:2">
       <x:c r="A1569" s="0" t="s">
-        <x:v>3116</x:v>
+        <x:v>3113</x:v>
       </x:c>
       <x:c r="B1569" s="0" t="s">
-        <x:v>3117</x:v>
+        <x:v>3114</x:v>
       </x:c>
     </x:row>
     <x:row r="1570" spans="1:2">
       <x:c r="A1570" s="0" t="s">
-        <x:v>3118</x:v>
+        <x:v>3115</x:v>
       </x:c>
       <x:c r="B1570" s="0" t="s">
-        <x:v>3119</x:v>
+        <x:v>3116</x:v>
       </x:c>
     </x:row>
     <x:row r="1571" spans="1:2">
       <x:c r="A1571" s="0" t="s">
-        <x:v>3120</x:v>
+        <x:v>3117</x:v>
       </x:c>
       <x:c r="B1571" s="0" t="s">
-        <x:v>3121</x:v>
+        <x:v>3118</x:v>
       </x:c>
     </x:row>
     <x:row r="1572" spans="1:2">
       <x:c r="A1572" s="0" t="s">
-        <x:v>3122</x:v>
+        <x:v>3119</x:v>
       </x:c>
       <x:c r="B1572" s="0" t="s">
-        <x:v>3123</x:v>
+        <x:v>3120</x:v>
       </x:c>
     </x:row>
     <x:row r="1573" spans="1:2">
       <x:c r="A1573" s="0" t="s">
-        <x:v>3124</x:v>
+        <x:v>3121</x:v>
       </x:c>
       <x:c r="B1573" s="0" t="s">
-        <x:v>3125</x:v>
+        <x:v>3122</x:v>
       </x:c>
     </x:row>
     <x:row r="1574" spans="1:2">
       <x:c r="A1574" s="0" t="s">
-        <x:v>3126</x:v>
+        <x:v>3123</x:v>
       </x:c>
       <x:c r="B1574" s="0" t="s">
-        <x:v>3127</x:v>
+        <x:v>3124</x:v>
       </x:c>
     </x:row>
     <x:row r="1575" spans="1:2">
       <x:c r="A1575" s="0" t="s">
-        <x:v>3128</x:v>
+        <x:v>3125</x:v>
       </x:c>
       <x:c r="B1575" s="0" t="s">
-        <x:v>3129</x:v>
+        <x:v>3126</x:v>
       </x:c>
     </x:row>
     <x:row r="1576" spans="1:2">
       <x:c r="A1576" s="0" t="s">
-        <x:v>3130</x:v>
+        <x:v>3127</x:v>
       </x:c>
       <x:c r="B1576" s="0" t="s">
-        <x:v>3131</x:v>
+        <x:v>3128</x:v>
       </x:c>
     </x:row>
     <x:row r="1577" spans="1:2">
       <x:c r="A1577" s="0" t="s">
-        <x:v>3132</x:v>
+        <x:v>3129</x:v>
       </x:c>
       <x:c r="B1577" s="0" t="s">
-        <x:v>3133</x:v>
+        <x:v>3130</x:v>
       </x:c>
     </x:row>
     <x:row r="1578" spans="1:2">
       <x:c r="A1578" s="0" t="s">
-        <x:v>3134</x:v>
+        <x:v>3131</x:v>
       </x:c>
       <x:c r="B1578" s="0" t="s">
-        <x:v>3135</x:v>
+        <x:v>3132</x:v>
       </x:c>
     </x:row>
     <x:row r="1579" spans="1:2">
       <x:c r="A1579" s="0" t="s">
-        <x:v>3136</x:v>
+        <x:v>3133</x:v>
       </x:c>
       <x:c r="B1579" s="0" t="s">
-        <x:v>3137</x:v>
+        <x:v>3134</x:v>
       </x:c>
     </x:row>
     <x:row r="1580" spans="1:2">
       <x:c r="A1580" s="0" t="s">
-        <x:v>3138</x:v>
+        <x:v>3135</x:v>
       </x:c>
       <x:c r="B1580" s="0" t="s">
-        <x:v>3139</x:v>
+        <x:v>3136</x:v>
       </x:c>
     </x:row>
     <x:row r="1581" spans="1:2">
       <x:c r="A1581" s="0" t="s">
-        <x:v>3140</x:v>
+        <x:v>3137</x:v>
       </x:c>
       <x:c r="B1581" s="0" t="s">
-        <x:v>3141</x:v>
+        <x:v>3138</x:v>
       </x:c>
     </x:row>
     <x:row r="1582" spans="1:2">
       <x:c r="A1582" s="0" t="s">
-        <x:v>3142</x:v>
+        <x:v>3139</x:v>
       </x:c>
       <x:c r="B1582" s="0" t="s">
-        <x:v>3143</x:v>
+        <x:v>3140</x:v>
       </x:c>
     </x:row>
     <x:row r="1583" spans="1:2">
       <x:c r="A1583" s="0" t="s">
-        <x:v>3144</x:v>
+        <x:v>3141</x:v>
       </x:c>
       <x:c r="B1583" s="0" t="s">
-        <x:v>3145</x:v>
+        <x:v>3142</x:v>
       </x:c>
     </x:row>
     <x:row r="1584" spans="1:2">
       <x:c r="A1584" s="0" t="s">
-        <x:v>3146</x:v>
+        <x:v>3143</x:v>
       </x:c>
       <x:c r="B1584" s="0" t="s">
-        <x:v>3147</x:v>
+        <x:v>3144</x:v>
       </x:c>
     </x:row>
     <x:row r="1585" spans="1:2">
       <x:c r="A1585" s="0" t="s">
-        <x:v>3148</x:v>
+        <x:v>3145</x:v>
       </x:c>
       <x:c r="B1585" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3146</x:v>
       </x:c>
     </x:row>
     <x:row r="1586" spans="1:2">
       <x:c r="A1586" s="0" t="s">
-        <x:v>3150</x:v>
+        <x:v>3147</x:v>
       </x:c>
       <x:c r="B1586" s="0" t="s">
-        <x:v>3151</x:v>
+        <x:v>3148</x:v>
       </x:c>
     </x:row>
     <x:row r="1587" spans="1:2">
       <x:c r="A1587" s="0" t="s">
-        <x:v>3152</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="B1587" s="0" t="s">
-        <x:v>3153</x:v>
+        <x:v>3150</x:v>
       </x:c>
     </x:row>
     <x:row r="1588" spans="1:2">
       <x:c r="A1588" s="0" t="s">
-        <x:v>3154</x:v>
+        <x:v>3151</x:v>
       </x:c>
       <x:c r="B1588" s="0" t="s">
-        <x:v>3155</x:v>
+        <x:v>3152</x:v>
       </x:c>
     </x:row>
     <x:row r="1589" spans="1:2">
       <x:c r="A1589" s="0" t="s">
-        <x:v>3156</x:v>
+        <x:v>3153</x:v>
       </x:c>
       <x:c r="B1589" s="0" t="s">
-        <x:v>3157</x:v>
+        <x:v>3154</x:v>
       </x:c>
     </x:row>
     <x:row r="1590" spans="1:2">
       <x:c r="A1590" s="0" t="s">
-        <x:v>3158</x:v>
+        <x:v>3155</x:v>
       </x:c>
       <x:c r="B1590" s="0" t="s">
-        <x:v>3159</x:v>
+        <x:v>3156</x:v>
       </x:c>
     </x:row>
     <x:row r="1591" spans="1:2">
       <x:c r="A1591" s="0" t="s">
-        <x:v>3160</x:v>
+        <x:v>3157</x:v>
       </x:c>
       <x:c r="B1591" s="0" t="s">
-        <x:v>3161</x:v>
+        <x:v>3158</x:v>
       </x:c>
     </x:row>
     <x:row r="1592" spans="1:2">
       <x:c r="A1592" s="0" t="s">
-        <x:v>3162</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="B1592" s="0" t="s">
-        <x:v>3163</x:v>
+        <x:v>3160</x:v>
       </x:c>
     </x:row>
     <x:row r="1593" spans="1:2">
       <x:c r="A1593" s="0" t="s">
-        <x:v>3164</x:v>
+        <x:v>3161</x:v>
       </x:c>
       <x:c r="B1593" s="0" t="s">
-        <x:v>3165</x:v>
+        <x:v>3162</x:v>
       </x:c>
     </x:row>
     <x:row r="1594" spans="1:2">
       <x:c r="A1594" s="0" t="s">
-        <x:v>3166</x:v>
+        <x:v>3163</x:v>
       </x:c>
       <x:c r="B1594" s="0" t="s">
-        <x:v>3167</x:v>
+        <x:v>3164</x:v>
       </x:c>
     </x:row>
     <x:row r="1595" spans="1:2">
       <x:c r="A1595" s="0" t="s">
-        <x:v>3168</x:v>
+        <x:v>3165</x:v>
       </x:c>
       <x:c r="B1595" s="0" t="s">
-        <x:v>3169</x:v>
+        <x:v>3166</x:v>
       </x:c>
     </x:row>
     <x:row r="1596" spans="1:2">
       <x:c r="A1596" s="0" t="s">
-        <x:v>3170</x:v>
+        <x:v>3167</x:v>
       </x:c>
       <x:c r="B1596" s="0" t="s">
-        <x:v>3171</x:v>
+        <x:v>3168</x:v>
       </x:c>
     </x:row>
     <x:row r="1597" spans="1:2">
       <x:c r="A1597" s="0" t="s">
-        <x:v>3172</x:v>
+        <x:v>3169</x:v>
       </x:c>
       <x:c r="B1597" s="0" t="s">
-        <x:v>3173</x:v>
+        <x:v>3170</x:v>
       </x:c>
     </x:row>
     <x:row r="1598" spans="1:2">
       <x:c r="A1598" s="0" t="s">
-        <x:v>3174</x:v>
+        <x:v>3171</x:v>
       </x:c>
       <x:c r="B1598" s="0" t="s">
-        <x:v>3175</x:v>
+        <x:v>3172</x:v>
       </x:c>
     </x:row>
     <x:row r="1599" spans="1:2">
       <x:c r="A1599" s="0" t="s">
-        <x:v>3176</x:v>
+        <x:v>3173</x:v>
       </x:c>
       <x:c r="B1599" s="0" t="s">
-        <x:v>3177</x:v>
+        <x:v>3174</x:v>
       </x:c>
     </x:row>
     <x:row r="1600" spans="1:2">
       <x:c r="A1600" s="0" t="s">
-        <x:v>3178</x:v>
+        <x:v>3175</x:v>
       </x:c>
       <x:c r="B1600" s="0" t="s">
-        <x:v>3179</x:v>
+        <x:v>3176</x:v>
       </x:c>
     </x:row>
     <x:row r="1601" spans="1:2">
       <x:c r="A1601" s="0" t="s">
-        <x:v>3180</x:v>
+        <x:v>3177</x:v>
       </x:c>
       <x:c r="B1601" s="0" t="s">
-        <x:v>3181</x:v>
+        <x:v>3178</x:v>
       </x:c>
     </x:row>
     <x:row r="1602" spans="1:2">
       <x:c r="A1602" s="0" t="s">
-        <x:v>3182</x:v>
+        <x:v>3179</x:v>
       </x:c>
       <x:c r="B1602" s="0" t="s">
-        <x:v>3183</x:v>
+        <x:v>3180</x:v>
       </x:c>
     </x:row>
     <x:row r="1603" spans="1:2">
       <x:c r="A1603" s="0" t="s">
-        <x:v>3184</x:v>
+        <x:v>3181</x:v>
       </x:c>
       <x:c r="B1603" s="0" t="s">
-        <x:v>3185</x:v>
+        <x:v>3182</x:v>
       </x:c>
     </x:row>
     <x:row r="1604" spans="1:2">
       <x:c r="A1604" s="0" t="s">
-        <x:v>3186</x:v>
+        <x:v>3183</x:v>
       </x:c>
       <x:c r="B1604" s="0" t="s">
-        <x:v>3187</x:v>
+        <x:v>3184</x:v>
       </x:c>
     </x:row>
     <x:row r="1605" spans="1:2">
       <x:c r="A1605" s="0" t="s">
-        <x:v>3188</x:v>
+        <x:v>3185</x:v>
       </x:c>
       <x:c r="B1605" s="0" t="s">
-        <x:v>3189</x:v>
+        <x:v>3186</x:v>
       </x:c>
     </x:row>
     <x:row r="1606" spans="1:2">
       <x:c r="A1606" s="0" t="s">
-        <x:v>3190</x:v>
+        <x:v>3187</x:v>
       </x:c>
       <x:c r="B1606" s="0" t="s">
-        <x:v>3191</x:v>
+        <x:v>3188</x:v>
       </x:c>
     </x:row>
     <x:row r="1607" spans="1:2">
       <x:c r="A1607" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3189</x:v>
       </x:c>
       <x:c r="B1607" s="0" t="s">
-        <x:v>3193</x:v>
+        <x:v>3190</x:v>
       </x:c>
     </x:row>
     <x:row r="1608" spans="1:2">
       <x:c r="A1608" s="0" t="s">
-        <x:v>3194</x:v>
+        <x:v>3191</x:v>
       </x:c>
       <x:c r="B1608" s="0" t="s">
-        <x:v>3195</x:v>
+        <x:v>3192</x:v>
       </x:c>
     </x:row>
     <x:row r="1609" spans="1:2">
       <x:c r="A1609" s="0" t="s">
-        <x:v>3196</x:v>
+        <x:v>3193</x:v>
       </x:c>
       <x:c r="B1609" s="0" t="s">
-        <x:v>3197</x:v>
+        <x:v>3194</x:v>
       </x:c>
     </x:row>
     <x:row r="1610" spans="1:2">
       <x:c r="A1610" s="0" t="s">
-        <x:v>3198</x:v>
+        <x:v>3195</x:v>
       </x:c>
       <x:c r="B1610" s="0" t="s">
-        <x:v>3199</x:v>
+        <x:v>3196</x:v>
       </x:c>
     </x:row>
     <x:row r="1611" spans="1:2">
       <x:c r="A1611" s="0" t="s">
-        <x:v>3200</x:v>
+        <x:v>3197</x:v>
       </x:c>
       <x:c r="B1611" s="0" t="s">
-        <x:v>3201</x:v>
+        <x:v>3198</x:v>
       </x:c>
     </x:row>
     <x:row r="1612" spans="1:2">
       <x:c r="A1612" s="0" t="s">
-        <x:v>3202</x:v>
+        <x:v>3199</x:v>
       </x:c>
       <x:c r="B1612" s="0" t="s">
-        <x:v>3203</x:v>
+        <x:v>3200</x:v>
       </x:c>
     </x:row>
     <x:row r="1613" spans="1:2">
       <x:c r="A1613" s="0" t="s">
-        <x:v>3204</x:v>
+        <x:v>3201</x:v>
       </x:c>
       <x:c r="B1613" s="0" t="s">
-        <x:v>3205</x:v>
+        <x:v>3202</x:v>
       </x:c>
     </x:row>
     <x:row r="1614" spans="1:2">
       <x:c r="A1614" s="0" t="s">
-        <x:v>3206</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="B1614" s="0" t="s">
-        <x:v>3207</x:v>
+        <x:v>3204</x:v>
       </x:c>
     </x:row>
     <x:row r="1615" spans="1:2">
       <x:c r="A1615" s="0" t="s">
-        <x:v>3208</x:v>
+        <x:v>3205</x:v>
       </x:c>
       <x:c r="B1615" s="0" t="s">
-        <x:v>3209</x:v>
+        <x:v>3206</x:v>
       </x:c>
     </x:row>
     <x:row r="1616" spans="1:2">
       <x:c r="A1616" s="0" t="s">
-        <x:v>3210</x:v>
+        <x:v>3207</x:v>
       </x:c>
       <x:c r="B1616" s="0" t="s">
-        <x:v>3211</x:v>
+        <x:v>3208</x:v>
       </x:c>
     </x:row>
     <x:row r="1617" spans="1:2">
       <x:c r="A1617" s="0" t="s">
-        <x:v>3212</x:v>
+        <x:v>3209</x:v>
       </x:c>
       <x:c r="B1617" s="0" t="s">
-        <x:v>3213</x:v>
+        <x:v>3210</x:v>
       </x:c>
     </x:row>
     <x:row r="1618" spans="1:2">
       <x:c r="A1618" s="0" t="s">
-        <x:v>3214</x:v>
+        <x:v>3211</x:v>
       </x:c>
       <x:c r="B1618" s="0" t="s">
-        <x:v>3215</x:v>
+        <x:v>3212</x:v>
       </x:c>
     </x:row>
     <x:row r="1619" spans="1:2">
       <x:c r="A1619" s="0" t="s">
-        <x:v>3216</x:v>
+        <x:v>3213</x:v>
       </x:c>
       <x:c r="B1619" s="0" t="s">
-        <x:v>3217</x:v>
+        <x:v>3214</x:v>
       </x:c>
     </x:row>
     <x:row r="1620" spans="1:2">
       <x:c r="A1620" s="0" t="s">
-        <x:v>3218</x:v>
+        <x:v>3215</x:v>
       </x:c>
       <x:c r="B1620" s="0" t="s">
-        <x:v>3219</x:v>
+        <x:v>3216</x:v>
       </x:c>
     </x:row>
     <x:row r="1621" spans="1:2">
       <x:c r="A1621" s="0" t="s">
-        <x:v>3220</x:v>
+        <x:v>3217</x:v>
       </x:c>
       <x:c r="B1621" s="0" t="s">
-        <x:v>3221</x:v>
+        <x:v>3218</x:v>
       </x:c>
     </x:row>
     <x:row r="1622" spans="1:2">
       <x:c r="A1622" s="0" t="s">
-        <x:v>3222</x:v>
+        <x:v>3219</x:v>
       </x:c>
       <x:c r="B1622" s="0" t="s">
-        <x:v>3223</x:v>
+        <x:v>3220</x:v>
       </x:c>
     </x:row>
     <x:row r="1623" spans="1:2">
       <x:c r="A1623" s="0" t="s">
-        <x:v>3224</x:v>
+        <x:v>3221</x:v>
       </x:c>
       <x:c r="B1623" s="0" t="s">
-        <x:v>3225</x:v>
+        <x:v>3222</x:v>
       </x:c>
     </x:row>
     <x:row r="1624" spans="1:2">
       <x:c r="A1624" s="0" t="s">
-        <x:v>3226</x:v>
+        <x:v>3223</x:v>
       </x:c>
       <x:c r="B1624" s="0" t="s">
-        <x:v>3227</x:v>
+        <x:v>3224</x:v>
       </x:c>
     </x:row>
     <x:row r="1625" spans="1:2">
       <x:c r="A1625" s="0" t="s">
-        <x:v>3228</x:v>
+        <x:v>3225</x:v>
       </x:c>
       <x:c r="B1625" s="0" t="s">
-        <x:v>3229</x:v>
+        <x:v>3226</x:v>
       </x:c>
     </x:row>
     <x:row r="1626" spans="1:2">
       <x:c r="A1626" s="0" t="s">
-        <x:v>3230</x:v>
+        <x:v>3227</x:v>
       </x:c>
       <x:c r="B1626" s="0" t="s">
-        <x:v>3231</x:v>
+        <x:v>3228</x:v>
       </x:c>
     </x:row>
     <x:row r="1627" spans="1:2">
       <x:c r="A1627" s="0" t="s">
-        <x:v>3232</x:v>
+        <x:v>3229</x:v>
       </x:c>
       <x:c r="B1627" s="0" t="s">
-        <x:v>3233</x:v>
+        <x:v>3230</x:v>
       </x:c>
     </x:row>
     <x:row r="1628" spans="1:2">
       <x:c r="A1628" s="0" t="s">
-        <x:v>3234</x:v>
+        <x:v>3231</x:v>
       </x:c>
       <x:c r="B1628" s="0" t="s">
-        <x:v>3235</x:v>
+        <x:v>3232</x:v>
       </x:c>
     </x:row>
     <x:row r="1629" spans="1:2">
       <x:c r="A1629" s="0" t="s">
-        <x:v>3236</x:v>
+        <x:v>3233</x:v>
       </x:c>
       <x:c r="B1629" s="0" t="s">
-        <x:v>3237</x:v>
+        <x:v>3234</x:v>
       </x:c>
     </x:row>
     <x:row r="1630" spans="1:2">
       <x:c r="A1630" s="0" t="s">
-        <x:v>3238</x:v>
+        <x:v>3235</x:v>
       </x:c>
       <x:c r="B1630" s="0" t="s">
-        <x:v>3239</x:v>
+        <x:v>3236</x:v>
       </x:c>
     </x:row>
     <x:row r="1631" spans="1:2">
       <x:c r="A1631" s="0" t="s">
-        <x:v>3240</x:v>
+        <x:v>3237</x:v>
       </x:c>
       <x:c r="B1631" s="0" t="s">
-        <x:v>3241</x:v>
+        <x:v>3238</x:v>
       </x:c>
     </x:row>
     <x:row r="1632" spans="1:2">
       <x:c r="A1632" s="0" t="s">
-        <x:v>3242</x:v>
+        <x:v>3239</x:v>
       </x:c>
       <x:c r="B1632" s="0" t="s">
-        <x:v>3243</x:v>
+        <x:v>3240</x:v>
       </x:c>
     </x:row>
     <x:row r="1633" spans="1:2">
       <x:c r="A1633" s="0" t="s">
-        <x:v>3244</x:v>
+        <x:v>3241</x:v>
       </x:c>
       <x:c r="B1633" s="0" t="s">
-        <x:v>3245</x:v>
+        <x:v>3242</x:v>
       </x:c>
     </x:row>
     <x:row r="1634" spans="1:2">
       <x:c r="A1634" s="0" t="s">
-        <x:v>3246</x:v>
+        <x:v>3243</x:v>
       </x:c>
       <x:c r="B1634" s="0" t="s">
-        <x:v>3247</x:v>
+        <x:v>3244</x:v>
       </x:c>
     </x:row>
     <x:row r="1635" spans="1:2">
       <x:c r="A1635" s="0" t="s">
-        <x:v>3248</x:v>
+        <x:v>3245</x:v>
       </x:c>
       <x:c r="B1635" s="0" t="s">
-        <x:v>3249</x:v>
+        <x:v>3246</x:v>
       </x:c>
     </x:row>
     <x:row r="1636" spans="1:2">
       <x:c r="A1636" s="0" t="s">
-        <x:v>3250</x:v>
+        <x:v>3247</x:v>
       </x:c>
       <x:c r="B1636" s="0" t="s">
-        <x:v>3251</x:v>
+        <x:v>3248</x:v>
       </x:c>
     </x:row>
     <x:row r="1637" spans="1:2">
       <x:c r="A1637" s="0" t="s">
-        <x:v>3252</x:v>
+        <x:v>3249</x:v>
       </x:c>
       <x:c r="B1637" s="0" t="s">
-        <x:v>3253</x:v>
+        <x:v>3250</x:v>
       </x:c>
     </x:row>
     <x:row r="1638" spans="1:2">
       <x:c r="A1638" s="0" t="s">
-        <x:v>3254</x:v>
+        <x:v>3251</x:v>
       </x:c>
       <x:c r="B1638" s="0" t="s">
-        <x:v>3255</x:v>
+        <x:v>3252</x:v>
       </x:c>
     </x:row>
     <x:row r="1639" spans="1:2">
       <x:c r="A1639" s="0" t="s">
-        <x:v>3256</x:v>
+        <x:v>3253</x:v>
       </x:c>
       <x:c r="B1639" s="0" t="s">
-        <x:v>3257</x:v>
+        <x:v>3254</x:v>
       </x:c>
     </x:row>
     <x:row r="1640" spans="1:2">
       <x:c r="A1640" s="0" t="s">
-        <x:v>3258</x:v>
+        <x:v>3255</x:v>
       </x:c>
       <x:c r="B1640" s="0" t="s">
-        <x:v>3259</x:v>
+        <x:v>3256</x:v>
       </x:c>
     </x:row>
     <x:row r="1641" spans="1:2">
       <x:c r="A1641" s="0" t="s">
-        <x:v>3260</x:v>
+        <x:v>3257</x:v>
       </x:c>
       <x:c r="B1641" s="0" t="s">
-        <x:v>3261</x:v>
+        <x:v>3258</x:v>
       </x:c>
     </x:row>
     <x:row r="1642" spans="1:2">
       <x:c r="A1642" s="0" t="s">
-        <x:v>3262</x:v>
+        <x:v>3259</x:v>
       </x:c>
       <x:c r="B1642" s="0" t="s">
-        <x:v>3263</x:v>
+        <x:v>3260</x:v>
       </x:c>
     </x:row>
     <x:row r="1643" spans="1:2">
       <x:c r="A1643" s="0" t="s">
-        <x:v>3264</x:v>
+        <x:v>3261</x:v>
       </x:c>
       <x:c r="B1643" s="0" t="s">
-        <x:v>3265</x:v>
+        <x:v>3262</x:v>
       </x:c>
     </x:row>
     <x:row r="1644" spans="1:2">
       <x:c r="A1644" s="0" t="s">
-        <x:v>3266</x:v>
+        <x:v>3263</x:v>
       </x:c>
       <x:c r="B1644" s="0" t="s">
-        <x:v>3267</x:v>
+        <x:v>3264</x:v>
       </x:c>
     </x:row>
     <x:row r="1645" spans="1:2">
       <x:c r="A1645" s="0" t="s">
-        <x:v>3268</x:v>
+        <x:v>3265</x:v>
       </x:c>
       <x:c r="B1645" s="0" t="s">
-        <x:v>3269</x:v>
+        <x:v>3266</x:v>
       </x:c>
     </x:row>
     <x:row r="1646" spans="1:2">
       <x:c r="A1646" s="0" t="s">
-        <x:v>3270</x:v>
+        <x:v>3267</x:v>
       </x:c>
       <x:c r="B1646" s="0" t="s">
-        <x:v>3271</x:v>
+        <x:v>3268</x:v>
       </x:c>
     </x:row>
     <x:row r="1647" spans="1:2">
       <x:c r="A1647" s="0" t="s">
-        <x:v>3272</x:v>
+        <x:v>3269</x:v>
       </x:c>
       <x:c r="B1647" s="0" t="s">
-        <x:v>3273</x:v>
+        <x:v>3270</x:v>
       </x:c>
     </x:row>
     <x:row r="1648" spans="1:2">
       <x:c r="A1648" s="0" t="s">
-        <x:v>3274</x:v>
+        <x:v>3271</x:v>
       </x:c>
       <x:c r="B1648" s="0" t="s">
-        <x:v>3275</x:v>
+        <x:v>3272</x:v>
       </x:c>
     </x:row>
     <x:row r="1649" spans="1:2">
       <x:c r="A1649" s="0" t="s">
-        <x:v>3276</x:v>
+        <x:v>3273</x:v>
       </x:c>
       <x:c r="B1649" s="0" t="s">
-        <x:v>3277</x:v>
+        <x:v>3274</x:v>
       </x:c>
     </x:row>
     <x:row r="1650" spans="1:2">
       <x:c r="A1650" s="0" t="s">
-        <x:v>3278</x:v>
+        <x:v>3275</x:v>
       </x:c>
       <x:c r="B1650" s="0" t="s">
-        <x:v>3279</x:v>
+        <x:v>3276</x:v>
       </x:c>
     </x:row>
     <x:row r="1651" spans="1:2">
       <x:c r="A1651" s="0" t="s">
-        <x:v>3280</x:v>
+        <x:v>3277</x:v>
       </x:c>
       <x:c r="B1651" s="0" t="s">
-        <x:v>3281</x:v>
+        <x:v>3278</x:v>
       </x:c>
     </x:row>
     <x:row r="1652" spans="1:2">
       <x:c r="A1652" s="0" t="s">
-        <x:v>3282</x:v>
+        <x:v>3279</x:v>
       </x:c>
       <x:c r="B1652" s="0" t="s">
-        <x:v>3283</x:v>
+        <x:v>3280</x:v>
       </x:c>
     </x:row>
     <x:row r="1653" spans="1:2">
       <x:c r="A1653" s="0" t="s">
-        <x:v>3284</x:v>
+        <x:v>3281</x:v>
       </x:c>
       <x:c r="B1653" s="0" t="s">
-        <x:v>3285</x:v>
+        <x:v>3282</x:v>
       </x:c>
     </x:row>
     <x:row r="1654" spans="1:2">
       <x:c r="A1654" s="0" t="s">
-        <x:v>3286</x:v>
+        <x:v>3283</x:v>
       </x:c>
       <x:c r="B1654" s="0" t="s">
-        <x:v>3287</x:v>
+        <x:v>3284</x:v>
       </x:c>
     </x:row>
     <x:row r="1655" spans="1:2">
       <x:c r="A1655" s="0" t="s">
-        <x:v>3288</x:v>
+        <x:v>3285</x:v>
       </x:c>
       <x:c r="B1655" s="0" t="s">
-        <x:v>3289</x:v>
+        <x:v>3286</x:v>
       </x:c>
     </x:row>
     <x:row r="1656" spans="1:2">
       <x:c r="A1656" s="0" t="s">
-        <x:v>3290</x:v>
+        <x:v>3287</x:v>
       </x:c>
       <x:c r="B1656" s="0" t="s">
-        <x:v>3291</x:v>
+        <x:v>3288</x:v>
       </x:c>
     </x:row>
     <x:row r="1657" spans="1:2">
       <x:c r="A1657" s="0" t="s">
-        <x:v>3292</x:v>
+        <x:v>3289</x:v>
       </x:c>
       <x:c r="B1657" s="0" t="s">
-        <x:v>3293</x:v>
+        <x:v>3290</x:v>
       </x:c>
     </x:row>
     <x:row r="1658" spans="1:2">
       <x:c r="A1658" s="0" t="s">
-        <x:v>3294</x:v>
+        <x:v>3291</x:v>
       </x:c>
       <x:c r="B1658" s="0" t="s">
-        <x:v>3295</x:v>
+        <x:v>3292</x:v>
       </x:c>
     </x:row>
     <x:row r="1659" spans="1:2">
       <x:c r="A1659" s="0" t="s">
-        <x:v>3296</x:v>
+        <x:v>3293</x:v>
       </x:c>
       <x:c r="B1659" s="0" t="s">
-        <x:v>3297</x:v>
+        <x:v>3294</x:v>
       </x:c>
     </x:row>
     <x:row r="1660" spans="1:2">
       <x:c r="A1660" s="0" t="s">
-        <x:v>3298</x:v>
+        <x:v>3295</x:v>
       </x:c>
       <x:c r="B1660" s="0" t="s">
-        <x:v>3299</x:v>
+        <x:v>3296</x:v>
       </x:c>
     </x:row>
     <x:row r="1661" spans="1:2">
       <x:c r="A1661" s="0" t="s">
-        <x:v>3300</x:v>
+        <x:v>3297</x:v>
       </x:c>
       <x:c r="B1661" s="0" t="s">
-        <x:v>3301</x:v>
+        <x:v>3298</x:v>
       </x:c>
     </x:row>
     <x:row r="1662" spans="1:2">
       <x:c r="A1662" s="0" t="s">
+        <x:v>3299</x:v>
+      </x:c>
+      <x:c r="B1662" s="0" t="s">
+        <x:v>3300</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1663" spans="1:2">
+      <x:c r="A1663" s="0" t="s">
+        <x:v>3301</x:v>
+      </x:c>
+      <x:c r="B1663" s="0" t="s">
         <x:v>3302</x:v>
       </x:c>
-      <x:c r="B1662" s="0" t="s">
+    </x:row>
+    <x:row r="1664" spans="1:2">
+      <x:c r="A1664" s="0" t="s">
         <x:v>3303</x:v>
+      </x:c>
+      <x:c r="B1664" s="0" t="s">
+        <x:v>3304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1665" spans="1:2">
+      <x:c r="A1665" s="0" t="s">
+        <x:v>3305</x:v>
+      </x:c>
+      <x:c r="B1665" s="0" t="s">
+        <x:v>3306</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1666" spans="1:2">
+      <x:c r="A1666" s="0" t="s">
+        <x:v>3307</x:v>
+      </x:c>
+      <x:c r="B1666" s="0" t="s">
+        <x:v>3308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1667" spans="1:2">
+      <x:c r="A1667" s="0" t="s">
+        <x:v>3309</x:v>
+      </x:c>
+      <x:c r="B1667" s="0" t="s">
+        <x:v>3310</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1668" spans="1:2">
+      <x:c r="A1668" s="0" t="s">
+        <x:v>3311</x:v>
+      </x:c>
+      <x:c r="B1668" s="0" t="s">
+        <x:v>3312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1669" spans="1:2">
+      <x:c r="A1669" s="0" t="s">
+        <x:v>3313</x:v>
+      </x:c>
+      <x:c r="B1669" s="0" t="s">
+        <x:v>3314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1670" spans="1:2">
+      <x:c r="A1670" s="0" t="s">
+        <x:v>3315</x:v>
+      </x:c>
+      <x:c r="B1670" s="0" t="s">
+        <x:v>3316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1671" spans="1:2">
+      <x:c r="A1671" s="0" t="s">
+        <x:v>3317</x:v>
+      </x:c>
+      <x:c r="B1671" s="0" t="s">
+        <x:v>3318</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>