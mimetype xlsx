--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa47602f26840ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fef5cc15bea47efbebe18ed6da9febb.psmdcp" Id="R97c874dfc29f46c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9573b422f9148c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e321b6c5158431182a20f1e8ceaf44c.psmdcp" Id="R2a0a26e4439a46cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Operatorlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3319" uniqueCount="3319">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3365" uniqueCount="3365">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>DE NOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Northeimer Sport und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EPS</x:t>
   </x:si>
   <x:si>
     <x:t>"ISATT innovatives Steuerungs- und Automatisierungstechnik Team GmbH"</x:t>
   </x:si>
   <x:si>
     <x:t>DE CLA</x:t>
   </x:si>
   <x:si>
     <x:t>"Liebevoll!" in der Auermühle GmbH</x:t>
   </x:si>
   <x:si>
@@ -77,50 +77,56 @@
   <x:si>
     <x:t>DE AND</x:t>
   </x:si>
   <x:si>
     <x:t>&amp;Charge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 17R</x:t>
   </x:si>
   <x:si>
     <x:t>17er Oberlandenergie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE B1S</x:t>
   </x:si>
   <x:si>
     <x:t>1KOMMA5° Göttingen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 28A</x:t>
   </x:si>
   <x:si>
     <x:t>28Apps Software GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 69A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2A Energy and Storage Ahaus GmbH &amp; Co.KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 3WI</x:t>
   </x:si>
   <x:si>
     <x:t>3W Energy Solutions GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 505</x:t>
   </x:si>
   <x:si>
     <x:t>50five Charging Solutions Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 8VO</x:t>
   </x:si>
   <x:si>
     <x:t>800 Volt Technologies GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE NWH</x:t>
   </x:si>
   <x:si>
     <x:t>A. &amp; D. Warmerdam GbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE 240</x:t>
@@ -161,50 +167,56 @@
   <x:si>
     <x:t>DE AHD</x:t>
   </x:si>
   <x:si>
     <x:t>Abfallwirtschaft und Stadtreinigung Heidelberg</x:t>
   </x:si>
   <x:si>
     <x:t>DE ACE</x:t>
   </x:si>
   <x:si>
     <x:t>Acemo GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ACW</x:t>
   </x:si>
   <x:si>
     <x:t>ACW König GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ABP</x:t>
   </x:si>
   <x:si>
     <x:t>Adaptive Balancing Power GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ADH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adelholzener Alpenquellen GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE ADI</x:t>
   </x:si>
   <x:si>
     <x:t>ADITES GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AES</x:t>
   </x:si>
   <x:si>
     <x:t>ads-tec Energy Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ADV</x:t>
   </x:si>
   <x:si>
     <x:t>advercharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AED</x:t>
   </x:si>
   <x:si>
     <x:t>aedes engineering GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AEG</x:t>
@@ -839,90 +851,96 @@
   <x:si>
     <x:t>DE B01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bähre Energie- &amp; Haustechnik GmbH     </x:t>
   </x:si>
   <x:si>
     <x:t>DE BWN</x:t>
   </x:si>
   <x:si>
     <x:t>Baltic Renewable Partners GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE KWB</x:t>
   </x:si>
   <x:si>
     <x:t>Barnimer Energiebeteiligungsgesellschaft mbH (BEBG)</x:t>
   </x:si>
   <x:si>
     <x:t>DE BGE</x:t>
   </x:si>
   <x:si>
     <x:t>Barwig Group GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE BZI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BASTIZI Photovoltaik und Energieeffizenz</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 012</x:t>
   </x:si>
   <x:si>
     <x:t>Bauer Elektroanlagen Süd GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEE</x:t>
   </x:si>
   <x:si>
     <x:t>Bauer Energietechnik e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE MB1</x:t>
   </x:si>
   <x:si>
     <x:t>Bauer Unternehmensgruppe GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE NST</x:t>
   </x:si>
   <x:si>
     <x:t>Bauernladen Dölger</x:t>
   </x:si>
   <x:si>
     <x:t>DE BM1</x:t>
   </x:si>
   <x:si>
     <x:t>Bayerische Motoren Werke AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BTV</x:t>
   </x:si>
   <x:si>
     <x:t>Bayerischer Tennis-Verband Betriebs-GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 122</x:t>
   </x:si>
   <x:si>
-    <x:t>BayWa Mobility Solutions GmbH</x:t>
+    <x:t>BayWa Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE 308</x:t>
   </x:si>
   <x:si>
     <x:t>BBM Baumarkt Barsinghausen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BWV</x:t>
   </x:si>
   <x:si>
     <x:t>Beamtenwohnungsverein eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BBE</x:t>
   </x:si>
   <x:si>
     <x:t>BEB+ Energies GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEC</x:t>
   </x:si>
   <x:si>
     <x:t>becharged GmbH</x:t>
   </x:si>
@@ -1043,56 +1061,50 @@
   <x:si>
     <x:t>DE BHJ</x:t>
   </x:si>
   <x:si>
     <x:t>Betriebsholding Familie Jepsen eGbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEU</x:t>
   </x:si>
   <x:si>
     <x:t>BEU GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEW</x:t>
   </x:si>
   <x:si>
     <x:t>BEW Bergische Energie- und Wasser-Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE BRS</x:t>
   </x:si>
   <x:si>
     <x:t>Beyer Strom</x:t>
   </x:si>
   <x:si>
-    <x:t>DE Q1B</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE 185</x:t>
   </x:si>
   <x:si>
     <x:t>BFM Immobilien GbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE ING</x:t>
   </x:si>
   <x:si>
     <x:t>BIDIREX GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 574</x:t>
   </x:si>
   <x:si>
     <x:t>BIGGE ENERGIE GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BLI</x:t>
   </x:si>
   <x:si>
     <x:t>BIGGE ENERGIE Ladeinfrastruktur GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EVY</x:t>
@@ -1418,50 +1430,56 @@
   <x:si>
     <x:t>DE CIQ</x:t>
   </x:si>
   <x:si>
     <x:t>chargeIQ GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ICM</x:t>
   </x:si>
   <x:si>
     <x:t>Chargemaker GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CM3</x:t>
   </x:si>
   <x:si>
     <x:t>DE CM2</x:t>
   </x:si>
   <x:si>
     <x:t>DE CPI</x:t>
   </x:si>
   <x:si>
     <x:t>ChargePoint Germany GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE CPO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ChargePool GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE CHU</x:t>
   </x:si>
   <x:si>
     <x:t>CHARGEUNITY GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CHX</x:t>
   </x:si>
   <x:si>
     <x:t>ChargeX GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CHP</x:t>
   </x:si>
   <x:si>
     <x:t>Charging+ GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CHA</x:t>
   </x:si>
   <x:si>
     <x:t>Chargit B.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE CSG</x:t>
@@ -1541,56 +1559,50 @@
   <x:si>
     <x:t>DE CNT</x:t>
   </x:si>
   <x:si>
     <x:t>CONNECT Charge Bridge UG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE V2G</x:t>
   </x:si>
   <x:si>
     <x:t>COUNTROL GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE COW</x:t>
   </x:si>
   <x:si>
     <x:t>cowelio GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 585</x:t>
   </x:si>
   <x:si>
     <x:t>Cramer-Mühle GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
-    <x:t>DE CH1</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE CMP</x:t>
   </x:si>
   <x:si>
     <x:t>Cross Market Places GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CTM</x:t>
   </x:si>
   <x:si>
     <x:t>CT Mineralöle GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CUB</x:t>
   </x:si>
   <x:si>
     <x:t>Cubos Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CO1</x:t>
   </x:si>
   <x:si>
     <x:t>DE CCO</x:t>
   </x:si>
   <x:si>
     <x:t>DE CUL</x:t>
@@ -1820,50 +1832,56 @@
   <x:si>
     <x:t>DE KD1</x:t>
   </x:si>
   <x:si>
     <x:t>DR. KADE Pharmazeutische Fabrik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE NUP</x:t>
   </x:si>
   <x:si>
     <x:t>Dr. Netik &amp; Partner GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ESE</x:t>
   </x:si>
   <x:si>
     <x:t>DS EMOVA GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DSS</x:t>
   </x:si>
   <x:si>
     <x:t>DS Stahl GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE AMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS Steuerberatungsgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE DST</x:t>
   </x:si>
   <x:si>
     <x:t>D-Strom GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GRM</x:t>
   </x:si>
   <x:si>
     <x:t>Dünenmeile GmbH &amp; Co. Betriebs KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 008</x:t>
   </x:si>
   <x:si>
     <x:t>Duvenbeck Logistics Holding GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWA</x:t>
   </x:si>
   <x:si>
     <x:t>E&amp;L Energie und Ladepunkte GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EKL</x:t>
@@ -2066,56 +2084,50 @@
   <x:si>
     <x:t>DE EVB</x:t>
   </x:si>
   <x:si>
     <x:t>Eisenacher Versorgungs-Betriebe GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EJI</x:t>
   </x:si>
   <x:si>
     <x:t>e-jin GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELY</x:t>
   </x:si>
   <x:si>
     <x:t>Elaway GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELD</x:t>
   </x:si>
   <x:si>
     <x:t>Electra Germany GmbH</x:t>
   </x:si>
   <x:si>
-    <x:t>DE ERG</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE EGU</x:t>
   </x:si>
   <x:si>
     <x:t>Elektrizitätsgenossenschaft Unterneukirchen eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ECO</x:t>
   </x:si>
   <x:si>
     <x:t>Elektrizitätswerk Antholz G.M.B.H.</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWH</x:t>
   </x:si>
   <x:si>
     <x:t>Elektrizitätswerk Hindelang eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWM</x:t>
   </x:si>
   <x:si>
     <x:t>Elektrizitätswerk Mittelbaden AG &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ETV</x:t>
@@ -2198,50 +2210,56 @@
   <x:si>
     <x:t>DE ELX</x:t>
   </x:si>
   <x:si>
     <x:t>elexon GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELI</x:t>
   </x:si>
   <x:si>
     <x:t>eliso GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GCE</x:t>
   </x:si>
   <x:si>
     <x:t>Elli Mobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELR</x:t>
   </x:si>
   <x:si>
     <x:t>Elmer ... die Autowelt Emsdetten GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ELP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELMI Power GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE ELO</x:t>
   </x:si>
   <x:si>
     <x:t>eLoaded GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE E03</x:t>
   </x:si>
   <x:si>
     <x:t>Elonitec GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELW</x:t>
   </x:si>
   <x:si>
     <x:t>Elwateg-Elektrohandel GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 443</x:t>
   </x:si>
   <x:si>
     <x:t>EM1 GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EM2</x:t>
@@ -2456,50 +2474,53 @@
   <x:si>
     <x:t>DE 967</x:t>
   </x:si>
   <x:si>
     <x:t>Energie- und Wasserversorgung Bünde Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE OLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Energie- und Wirtschaftsberatung Herbert Oepen</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWF</x:t>
   </x:si>
   <x:si>
     <x:t>Energie Waldeck-Frankenberg GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EDS</x:t>
   </x:si>
   <x:si>
     <x:t>Energiedienste der Landeshauptstadt Stuttgart GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE LHS</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE ECZ</x:t>
   </x:si>
   <x:si>
     <x:t>Energiegenossenschaft Chemnitz - Zwickau eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EGW</x:t>
   </x:si>
   <x:si>
     <x:t>Energiegenossenschaft für Wittmund eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 000</x:t>
   </x:si>
   <x:si>
     <x:t>Energiegewinner eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EKO</x:t>
   </x:si>
   <x:si>
     <x:t>Energiekonzept Ortenau GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELC</x:t>
@@ -2846,50 +2867,56 @@
   <x:si>
     <x:t>DE EVD</x:t>
   </x:si>
   <x:si>
     <x:t>evd energieversorgung dormagen gmbh</x:t>
   </x:si>
   <x:si>
     <x:t>DE 295</x:t>
   </x:si>
   <x:si>
     <x:t>EVE Energieversorgung Elbtalaue GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EVH</x:t>
   </x:si>
   <x:si>
     <x:t>EVH GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EHI</x:t>
   </x:si>
   <x:si>
     <x:t>EVI Energieversorgung Hildesheim GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE DRV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN Drive GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE DPC</x:t>
   </x:si>
   <x:si>
     <x:t>Evolve Energy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EYP</x:t>
   </x:si>
   <x:si>
     <x:t>ev-pay GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EIC</x:t>
   </x:si>
   <x:si>
     <x:t>EW Eichsfeldgas GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EVP</x:t>
   </x:si>
   <x:si>
     <x:t>EW Pricing GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EW2</x:t>
@@ -3144,50 +3171,53 @@
     <x:t>Flughafen Erfurt GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CGN</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Köln/Bonn Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE FMG</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen München Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE PAD</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Paderborn/Lippstadt Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE 951</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Stuttgart Gesellschaft mit beschränkter Haftung</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FSG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 814</x:t>
   </x:si>
   <x:si>
     <x:t>FLVW Marketing GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FOE</x:t>
   </x:si>
   <x:si>
     <x:t>Ford-Werke GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE V8K</x:t>
   </x:si>
   <x:si>
     <x:t>fortuna hospitality GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 112</x:t>
   </x:si>
   <x:si>
     <x:t>Frank Görlitz</x:t>
   </x:si>
@@ -3591,138 +3621,138 @@
   <x:si>
     <x:t>DE GLI</x:t>
   </x:si>
   <x:si>
     <x:t>Glinicke Energie + Service GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE GLS</x:t>
   </x:si>
   <x:si>
     <x:t>GLS Gemeinschaftsbank e.G.</x:t>
   </x:si>
   <x:si>
     <x:t>DE GLM</x:t>
   </x:si>
   <x:si>
     <x:t>GLS Mobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GO2</x:t>
   </x:si>
   <x:si>
     <x:t>go2zero charging solutions gmbh</x:t>
   </x:si>
   <x:si>
+    <x:t>DE GBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Betonelemente Hamm GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Betonelemente Vöhringen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GBD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldbeck GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldbeck Nord GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Nordost GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldbeck Ost GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Parking Services GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Produktions GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDBECK Süd GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GHO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golfclub Hösel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golfplatz Altenstadt GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golfplatz Eggeberg GmbH &amp; Co. Anlagen KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gothaer Stadtwerke ENERGIE GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE CON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GP JOULE Connect GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 212</x:t>
   </x:si>
   <x:si>
-    <x:t>Gohm + Graf Hardenberg GmbH</x:t>
-[...83 lines deleted...]
-    <x:t>GP JOULE Connect GmbH</x:t>
+    <x:t>Graf Hardenberg GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE GEF</x:t>
   </x:si>
   <x:si>
     <x:t>GraphDefined GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 873</x:t>
   </x:si>
   <x:si>
     <x:t>Green Camping am Rhein</x:t>
   </x:si>
   <x:si>
     <x:t>DE GFC</x:t>
   </x:si>
   <x:si>
     <x:t>Green Flash GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GMO</x:t>
   </x:si>
   <x:si>
     <x:t>Greenbox Mobile Energy GmbH</x:t>
   </x:si>
@@ -3831,56 +3861,50 @@
   <x:si>
     <x:t>DE GCB</x:t>
   </x:si>
   <x:si>
     <x:t>GüstrowCard Betreibergesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 186</x:t>
   </x:si>
   <x:si>
     <x:t>Gutshof Rethmar Betriebsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GVG</x:t>
   </x:si>
   <x:si>
     <x:t>GVG Rhein-Erft GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE OLP</x:t>
   </x:si>
   <x:si>
     <x:t>H &amp; P Touristik Gesellschaft zur Vermietung und Verwaltung von Ferienanlagen mbH</x:t>
   </x:si>
   <x:si>
-    <x:t>DE CPO</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE HAP</x:t>
   </x:si>
   <x:si>
     <x:t>HA Energieerzeugung GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HGM</x:t>
   </x:si>
   <x:si>
     <x:t>Hagemeyer Retail GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HAG</x:t>
   </x:si>
   <x:si>
     <x:t>Hager Electro GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HGE</x:t>
   </x:si>
   <x:si>
     <x:t>HagerEnergy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HLO</x:t>
@@ -4161,50 +4185,56 @@
   <x:si>
     <x:t>DE HVR</x:t>
   </x:si>
   <x:si>
     <x:t>Holiday Vital Resort GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HOM</x:t>
   </x:si>
   <x:si>
     <x:t>HomE of Mobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HRE</x:t>
   </x:si>
   <x:si>
     <x:t>HONDA R&amp;D EUROPE (DEUTSCHLAND) GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 027</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Hoppmann &amp; Schneider GmbH </x:t>
   </x:si>
   <x:si>
+    <x:t>DE HW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horst Wagner GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE HPA</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel Albena</x:t>
   </x:si>
   <x:si>
     <x:t>DE MAG</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel An der Sauer</x:t>
   </x:si>
   <x:si>
     <x:t>DE HAR</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel Antoniushof Sanladerer OHG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HC7</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel Carle</x:t>
   </x:si>
   <x:si>
     <x:t>DE HKT</x:t>
@@ -4233,50 +4263,56 @@
   <x:si>
     <x:t>DE 863</x:t>
   </x:si>
   <x:si>
     <x:t>Hotel Terrassenhof GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 010</x:t>
   </x:si>
   <x:si>
     <x:t>HOTEL Waldmühle GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 317</x:t>
   </x:si>
   <x:si>
     <x:t>Hotelbetriebsgesellschaft Zwenkau mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HOZ</x:t>
   </x:si>
   <x:si>
     <x:t>Hotz GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE HRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR-Tech e.K.</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE HSO</x:t>
   </x:si>
   <x:si>
     <x:t>HS Projekte &amp; Service Unternehmergesellschaft (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE EHU</x:t>
   </x:si>
   <x:si>
     <x:t>Huber Elektrotechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 167</x:t>
   </x:si>
   <x:si>
     <x:t>Hubertus Wiemers</x:t>
   </x:si>
   <x:si>
     <x:t>DE ENE</x:t>
   </x:si>
   <x:si>
     <x:t>HUMMEL energize e. K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE HUM</x:t>
@@ -4299,50 +4335,56 @@
   <x:si>
     <x:t>DE IAV</x:t>
   </x:si>
   <x:si>
     <x:t>IAV GmbH Ingenieurgesellschaft Auto und Verkehr</x:t>
   </x:si>
   <x:si>
     <x:t>DE IBC</x:t>
   </x:si>
   <x:si>
     <x:t>ib company GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ICA</x:t>
   </x:si>
   <x:si>
     <x:t>ICA Chipkartensysteme GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE IGZ</x:t>
   </x:si>
   <x:si>
     <x:t>IGZ Innovations- und Gründerzentrum Erlangen GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE NOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IKT Regio-Netzwerk GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE ILI</x:t>
   </x:si>
   <x:si>
     <x:t>ILIOS Company UG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE VKW</x:t>
   </x:si>
   <x:si>
     <x:t>illwerke vkw AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RSG</x:t>
   </x:si>
   <x:si>
     <x:t>Immobilien Reparatur- und Servicegesellschaft mbH Neubrandenburg</x:t>
   </x:si>
   <x:si>
     <x:t>DE INE</x:t>
   </x:si>
   <x:si>
     <x:t>In(n) Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VAT</x:t>
@@ -4467,50 +4509,56 @@
   <x:si>
     <x:t>DE IST</x:t>
   </x:si>
   <x:si>
     <x:t>ista SE</x:t>
   </x:si>
   <x:si>
     <x:t>DE ITN</x:t>
   </x:si>
   <x:si>
     <x:t>IT Neeb GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ITM</x:t>
   </x:si>
   <x:si>
     <x:t>item Industrietechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PID</x:t>
   </x:si>
   <x:si>
     <x:t>IW-Service Thomas Mertens</x:t>
   </x:si>
   <x:si>
+    <x:t>DE JAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J.A. Schlüter Söhne Lastkraftwagen G.m.b.H.</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 110</x:t>
   </x:si>
   <x:si>
     <x:t>J.W. Zander GmbH &amp; Co. KG Freiburg i.Br.</x:t>
   </x:si>
   <x:si>
     <x:t>DE 190</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JB Solarstrom </x:t>
   </x:si>
   <x:si>
     <x:t>DE JEV</x:t>
   </x:si>
   <x:si>
     <x:t>Jenny AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE JES</x:t>
   </x:si>
   <x:si>
     <x:t>Jessen Verwaltung GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE JET</x:t>
@@ -5034,50 +5082,56 @@
   <x:si>
     <x:t>DE LEW</x:t>
   </x:si>
   <x:si>
     <x:t>Lechwerke AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE LEA</x:t>
   </x:si>
   <x:si>
     <x:t>Leea GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LEF</x:t>
   </x:si>
   <x:si>
     <x:t>Leffers GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE GKH</x:t>
   </x:si>
   <x:si>
     <x:t>Lehala Stromproduktions KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE LEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lemon Charge GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 898</x:t>
   </x:si>
   <x:si>
     <x:t>LENA Solutions GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE XOO</x:t>
   </x:si>
   <x:si>
     <x:t>LEON Mobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TLW</x:t>
   </x:si>
   <x:si>
     <x:t>Leon Werle</x:t>
   </x:si>
   <x:si>
     <x:t>DE LEU</x:t>
   </x:si>
   <x:si>
     <x:t>Leu Energie GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 251</x:t>
@@ -5250,98 +5304,110 @@
   <x:si>
     <x:t>DE 245</x:t>
   </x:si>
   <x:si>
     <x:t>Manke Wohnen III GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE MAN</x:t>
   </x:si>
   <x:si>
     <x:t>MANN Naturenergie GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 267</x:t>
   </x:si>
   <x:si>
     <x:t>Marc Robert</x:t>
   </x:si>
   <x:si>
     <x:t>DE MBG</x:t>
   </x:si>
   <x:si>
     <x:t>Marco Bungalski GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE MRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marcus Rosen</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE MHE</x:t>
   </x:si>
   <x:si>
     <x:t>Marion Heisterkamp</x:t>
   </x:si>
   <x:si>
     <x:t>DE 241</x:t>
   </x:si>
   <x:si>
     <x:t>Marita Robert</x:t>
   </x:si>
   <x:si>
     <x:t>DE MKE</x:t>
   </x:si>
   <x:si>
     <x:t>Mark-E Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE M80</x:t>
   </x:si>
   <x:si>
     <x:t>Markus Baumhögger</x:t>
   </x:si>
   <x:si>
     <x:t>DE KGE</x:t>
   </x:si>
   <x:si>
     <x:t>Markus Königsdorfer</x:t>
   </x:si>
   <x:si>
     <x:t>DE EEE</x:t>
   </x:si>
   <x:si>
     <x:t>Marx International</x:t>
   </x:si>
   <x:si>
     <x:t>DE MRT</x:t>
   </x:si>
   <x:si>
     <x:t>Maschinenring Tuttlingen-Stockach GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MSM</x:t>
   </x:si>
   <x:si>
     <x:t>Mauri Bowling Münster GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE MBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Max Bögl Stiftung &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 444</x:t>
   </x:si>
   <x:si>
     <x:t>MaxSolar GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MBL</x:t>
   </x:si>
   <x:si>
     <x:t>mblty GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MCO</x:t>
   </x:si>
   <x:si>
     <x:t>M-Color Karosserie Lackiererei GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MES</x:t>
   </x:si>
   <x:si>
     <x:t>me energy Technologies GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MVD</x:t>
@@ -5874,56 +5940,68 @@
   <x:si>
     <x:t>DE OPG</x:t>
   </x:si>
   <x:si>
     <x:t>Osnabrücker Parkstätten- Betriebsgesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE OSW</x:t>
   </x:si>
   <x:si>
     <x:t>Osterholzer Stadtwerke GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE CPK</x:t>
   </x:si>
   <x:si>
     <x:t>Ostsee-Campingplatz Kagelbusch L. Gosch GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 136</x:t>
   </x:si>
   <x:si>
     <x:t>OUTLETCITY AG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE OSB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Overhues &amp; Schüssler GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 179</x:t>
   </x:si>
   <x:si>
     <x:t>Overkott &amp; Garbacz GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ERG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P3 re:invent GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE PA1</x:t>
   </x:si>
   <x:si>
     <x:t>PACE Mobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PAC</x:t>
   </x:si>
   <x:si>
     <x:t>Packsize GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PSP</x:t>
   </x:si>
   <x:si>
     <x:t>PaderSprinter GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DRZ</x:t>
   </x:si>
   <x:si>
     <x:t>PamSun GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PAR</x:t>
@@ -5988,59 +6066,59 @@
   <x:si>
     <x:t>DE JH4</x:t>
   </x:si>
   <x:si>
     <x:t>Peter &amp; Carl Hans Hansen Baugeschäft Inh. Jan Hansen</x:t>
   </x:si>
   <x:si>
     <x:t>DE 501</x:t>
   </x:si>
   <x:si>
     <x:t>Peter Greven GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE PJE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Peter Jakob </x:t>
   </x:si>
   <x:si>
     <x:t>DE DEI</x:t>
   </x:si>
   <x:si>
     <x:t>PfalzLader GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE PDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFALZWERKE AKTIENGESELLSCHAFT</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE PWA</x:t>
   </x:si>
   <x:si>
-    <x:t>PFALZWERKE AKTIENGESELLSCHAFT</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE PDM</x:t>
   </x:si>
   <x:si>
     <x:t>Pflege- und Betreuungsdienst Müller GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PUG</x:t>
   </x:si>
   <x:si>
     <x:t>Pflege- und Gesundheitsservice Cornelia Friedrich GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PHI</x:t>
   </x:si>
   <x:si>
     <x:t>PhiRoh GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PIO</x:t>
   </x:si>
   <x:si>
     <x:t>PION Technology AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE PLN</x:t>
@@ -6177,56 +6255,59 @@
   <x:si>
     <x:t>DE PFL</x:t>
   </x:si>
   <x:si>
     <x:t>Pütz Frischdienst &amp; Lebensmittel GmbH Groß- und Einzelhandel</x:t>
   </x:si>
   <x:si>
     <x:t>DE NK6</x:t>
   </x:si>
   <x:si>
     <x:t>PV Bernhard Stutter</x:t>
   </x:si>
   <x:si>
     <x:t>DE PWM</x:t>
   </x:si>
   <x:si>
     <x:t>PWM GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE PYM</x:t>
   </x:si>
   <x:si>
     <x:t>Pyradise Entertainment Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
+    <x:t>DE Q1B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Q1 Energie AG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE Q1E</x:t>
   </x:si>
   <x:si>
-    <x:t>Q1 Energie AG</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DE Q1A</x:t>
   </x:si>
   <x:si>
     <x:t>Q1 Tankstellen-Immobilien-Verwaltungs GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QPA</x:t>
   </x:si>
   <x:si>
     <x:t>Q-Park Recharge Germany GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 123</x:t>
   </x:si>
   <x:si>
     <x:t>QTRADO GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE QST</x:t>
   </x:si>
   <x:si>
     <x:t>QUINtec Smart Technology GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE QU1</x:t>
@@ -6519,50 +6600,56 @@
   <x:si>
     <x:t>DE RMT</x:t>
   </x:si>
   <x:si>
     <x:t>Rhein-Main-Therme GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RHG</x:t>
   </x:si>
   <x:si>
     <x:t>rhenag Rheinische Energie Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE REF</x:t>
   </x:si>
   <x:si>
     <x:t>RhönEnergie Fulda GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ERH</x:t>
   </x:si>
   <x:si>
     <x:t>RH-Reifencenter</x:t>
   </x:si>
   <x:si>
+    <x:t>DE RIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Richard EBV</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE REC</x:t>
   </x:si>
   <x:si>
     <x:t>RICHTER ElektroCom GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EFL</x:t>
   </x:si>
   <x:si>
     <x:t>ROAD B.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE RRS</x:t>
   </x:si>
   <x:si>
     <x:t>Roadrunner Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 811</x:t>
   </x:si>
   <x:si>
     <x:t>Robert Bosch Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE RSB</x:t>
@@ -6573,50 +6660,56 @@
   <x:si>
     <x:t>DE ROC</x:t>
   </x:si>
   <x:si>
     <x:t>ROCO Familien eGbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE NUS</x:t>
   </x:si>
   <x:si>
     <x:t>Rolf Nußbaumer GmbH Karosserie- Lackier- und Kraftfahrzeugtechnik</x:t>
   </x:si>
   <x:si>
     <x:t>DE RRX</x:t>
   </x:si>
   <x:si>
     <x:t>Rossreiter GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MPS</x:t>
   </x:si>
   <x:si>
     <x:t>Route220 S.R.L.</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ROX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RoxCharge GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE RPA</x:t>
   </x:si>
   <x:si>
     <x:t>RP Automobile GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RRB</x:t>
   </x:si>
   <x:si>
     <x:t>rrbone GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RTB</x:t>
   </x:si>
   <x:si>
     <x:t>RTB GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RUD</x:t>
   </x:si>
   <x:si>
     <x:t>Rüdinger Spedition GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 747</x:t>
@@ -6903,50 +6996,56 @@
   <x:si>
     <x:t>DE SXT</x:t>
   </x:si>
   <x:si>
     <x:t>Sixt GmbH &amp; Co. Autovermietung KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SLT</x:t>
   </x:si>
   <x:si>
     <x:t>SLE - Tourismus und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 342</x:t>
   </x:si>
   <x:si>
     <x:t>SMA Solar Technology AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 5MA</x:t>
   </x:si>
   <x:si>
     <x:t>SmarAct Holding GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ART</x:t>
+  </x:si>
+  <x:si>
+    <x:t>smart EMOTION GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE LND</x:t>
   </x:si>
   <x:si>
     <x:t>smartlab Innovationsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SMO</x:t>
   </x:si>
   <x:si>
     <x:t>smartops GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SLO</x:t>
   </x:si>
   <x:si>
     <x:t>SMATRICS Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HME</x:t>
   </x:si>
   <x:si>
     <x:t>SMATRICS EnBW GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SMA</x:t>
@@ -8178,56 +8277,50 @@
   <x:si>
     <x:t>DE NIH</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Neustadt in Holstein</x:t>
   </x:si>
   <x:si>
     <x:t>DE 235</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Neustrelitz Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE NEU</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Neuwied GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WBN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Norderney GmbH</x:t>
   </x:si>
   <x:si>
-    <x:t>DE NOR</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE REM</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Oberkirch GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE OER</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Oerlinghausen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SOH</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Offenbach Holding GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE OLC</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Olching GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE OML</x:t>
@@ -8442,50 +8535,53 @@
   <x:si>
     <x:t>DE SAS</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Stendal GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE STO</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Stockach GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SSG</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Strausberg GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE STR</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Stuttgart GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE STG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE PIN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Südholstein GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SHL</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Suhl/Zella-Mehlis GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TBL</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Tecklenburger Land GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE TET</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Teterow GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CCT</x:t>
@@ -8733,50 +8829,56 @@
   <x:si>
     <x:t>DE BAU</x:t>
   </x:si>
   <x:si>
     <x:t>Steffen Bauknecht</x:t>
   </x:si>
   <x:si>
     <x:t>DE LGH</x:t>
   </x:si>
   <x:si>
     <x:t>Steidel Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE 545</x:t>
   </x:si>
   <x:si>
     <x:t>StEIn GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EMK</x:t>
   </x:si>
   <x:si>
     <x:t>Stephan Kraus</x:t>
   </x:si>
   <x:si>
+    <x:t>DE SHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steuerberater Herbert Rosen</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 662</x:t>
   </x:si>
   <x:si>
     <x:t>Stiftung Attl - Einrichtung für Menschen mit Behinderung</x:t>
   </x:si>
   <x:si>
     <x:t>DE 833</x:t>
   </x:si>
   <x:si>
     <x:t>Stiftung Bildung und Gesundheitshilfe</x:t>
   </x:si>
   <x:si>
     <x:t>DE ITS</x:t>
   </x:si>
   <x:si>
     <x:t>STILL Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE SEO</x:t>
   </x:si>
   <x:si>
     <x:t>Stöhr Energie</x:t>
   </x:si>
   <x:si>
     <x:t>DE OS2</x:t>
@@ -9177,74 +9279,86 @@
   <x:si>
     <x:t>DE TS1</x:t>
   </x:si>
   <x:si>
     <x:t>Thüga SmartService GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TEP</x:t>
   </x:si>
   <x:si>
     <x:t>Tiger Energy Project GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 824</x:t>
   </x:si>
   <x:si>
     <x:t>timpla GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tinkerforge GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE TIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tischlerei Kromp</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE TND</x:t>
   </x:si>
   <x:si>
     <x:t>TND Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TOA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TO Apfelwiese Achim GmbH </x:t>
   </x:si>
   <x:si>
     <x:t>DE TCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TotalEnergies Charging Services </x:t>
   </x:si>
   <x:si>
     <x:t>DE DES</x:t>
   </x:si>
   <x:si>
     <x:t>TotalEnergies Marketing Deutschland GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tourismus Buck GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE TDG</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE F95</x:t>
   </x:si>
   <x:si>
     <x:t>TR plus Gebäudereinigung GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TRF</x:t>
   </x:si>
   <x:si>
     <x:t>Trafineo GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 963</x:t>
   </x:si>
   <x:si>
     <x:t>Trek Bicycle GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TOP</x:t>
@@ -9309,50 +9423,56 @@
   <x:si>
     <x:t>DE UMI</x:t>
   </x:si>
   <x:si>
     <x:t>Umicore AG &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE UTA</x:t>
   </x:si>
   <x:si>
     <x:t>UNION TANK Eckstein GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EDG</x:t>
   </x:si>
   <x:si>
     <x:t>Univers Operations GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 2HD</x:t>
   </x:si>
   <x:si>
     <x:t>Universitätsklinikum Heidelberg</x:t>
   </x:si>
   <x:si>
+    <x:t>DE UWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UWS Service GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE UEZ</x:t>
   </x:si>
   <x:si>
     <x:t>ÜZ Mainfranken eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE UEN</x:t>
   </x:si>
   <x:si>
     <x:t>ÜZW Energie AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 135</x:t>
   </x:si>
   <x:si>
     <x:t>VALENDA Metering GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VES</x:t>
   </x:si>
   <x:si>
     <x:t>Vattenfall Europe Sales GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE APL</x:t>
@@ -9447,50 +9567,56 @@
   <x:si>
     <x:t>DE VRA</x:t>
   </x:si>
   <x:si>
     <x:t>Villa Raab GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE VIN</x:t>
   </x:si>
   <x:si>
     <x:t>VinFast Germany GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VIO</x:t>
   </x:si>
   <x:si>
     <x:t>VIOCON GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VIR</x:t>
   </x:si>
   <x:si>
     <x:t>VIRTA International GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE VIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VISPIRON ENERGY GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE VFD</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VBL</x:t>
   </x:si>
   <x:si>
     <x:t>Volksbank Beckum-Lippstadt eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE VB2</x:t>
   </x:si>
   <x:si>
     <x:t>Volksbank Heiden eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE VBH</x:t>
   </x:si>
   <x:si>
     <x:t>Volksbank Hellweg eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 593</x:t>
@@ -9937,50 +10063,62 @@
     <x:t>WPE Münsterland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WSW</x:t>
   </x:si>
   <x:si>
     <x:t>WSW Energie &amp; Wasser AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE OWL</x:t>
   </x:si>
   <x:si>
     <x:t>Wupperlager GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FKU</x:t>
   </x:si>
   <x:si>
     <x:t>Würth Elektrogroßhandel GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE WEE</x:t>
   </x:si>
   <x:si>
     <x:t>X Nordrhein-Westfalen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE X4E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>X4Oxygen GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zegra Spargelwelt GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ZAP</x:t>
   </x:si>
   <x:si>
     <x:t>Zentrum Aktiver Prävention GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ZFP</x:t>
   </x:si>
   <x:si>
     <x:t>Zentrum für Psychiatrie Südwürttemberg</x:t>
   </x:si>
   <x:si>
     <x:t>DE ZSW</x:t>
   </x:si>
   <x:si>
     <x:t>Zentrum für Sonnenenergie- und Wasserstoff-Forschung Baden-Württemberg (ZSW)</x:t>
   </x:si>
   <x:si>
     <x:t>DE ZVG</x:t>
   </x:si>
   <x:si>
     <x:t>Zweckverband Gruppenwasserwerk Dieburg Körperschaft des öffentlichen Rechts</x:t>
   </x:si>
@@ -10040,52 +10178,52 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1671" totalsRowShown="0">
-  <x:autoFilter ref="A1:B1671"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1696" totalsRowShown="0">
+  <x:autoFilter ref="A1:B1696"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Code"/>
     <x:tableColumn id="2" name="Company"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -10341,51 +10479,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B1671"/>
+  <x:dimension ref="A1:B1696"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -12180,115 +12318,115 @@
       <x:c r="B226" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:2">
       <x:c r="A227" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:2">
       <x:c r="A228" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:2">
       <x:c r="A229" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:2">
       <x:c r="A230" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:2">
       <x:c r="A231" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="B231" s="0" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:2">
       <x:c r="A232" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:2">
       <x:c r="A233" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:2">
       <x:c r="A234" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:2">
       <x:c r="A235" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:2">
       <x:c r="A236" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:2">
       <x:c r="A237" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:2">
       <x:c r="A238" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:2">
       <x:c r="A239" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:2">
       <x:c r="A240" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
@@ -12340,75 +12478,75 @@
       <x:c r="B246" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:2">
       <x:c r="A247" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:2">
       <x:c r="A248" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:2">
       <x:c r="A249" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:2">
       <x:c r="A250" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:2">
       <x:c r="A251" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:2">
       <x:c r="A252" s="0" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="B252" s="0" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:2">
       <x:c r="A253" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:2">
       <x:c r="A254" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:2">
       <x:c r="A255" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
@@ -12444,75 +12582,75 @@
       <x:c r="B259" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:2">
       <x:c r="A260" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:2">
       <x:c r="A261" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:2">
       <x:c r="A262" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:2">
       <x:c r="A263" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:2">
       <x:c r="A264" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:2">
       <x:c r="A265" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:2">
       <x:c r="A266" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:2">
       <x:c r="A267" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:2">
       <x:c r="A268" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
@@ -12524,67 +12662,67 @@
       <x:c r="B269" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:2">
       <x:c r="A270" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:2">
       <x:c r="A271" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:2">
       <x:c r="A272" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:2">
       <x:c r="A273" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:2">
       <x:c r="A274" s="0" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="B274" s="0" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:2">
       <x:c r="A275" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:2">
       <x:c r="A276" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:2">
       <x:c r="A277" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
@@ -13668,3547 +13806,3547 @@
       <x:c r="B412" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:2">
       <x:c r="A413" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:2">
       <x:c r="A414" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:2">
       <x:c r="A415" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:2">
       <x:c r="A416" s="0" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="B416" s="0" t="s">
         <x:v>823</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:2">
       <x:c r="A417" s="0" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="B417" s="0" t="s">
         <x:v>825</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:2">
       <x:c r="A418" s="0" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="B418" s="0" t="s">
         <x:v>827</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:2">
       <x:c r="A419" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:2">
       <x:c r="A420" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:2">
       <x:c r="A421" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:2">
       <x:c r="A422" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:2">
       <x:c r="A423" s="0" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="B423" s="0" t="s">
         <x:v>836</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:2">
       <x:c r="A424" s="0" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="B424" s="0" t="s">
         <x:v>838</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:2">
       <x:c r="A425" s="0" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="B425" s="0" t="s">
         <x:v>840</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:2">
       <x:c r="A426" s="0" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="B426" s="0" t="s">
         <x:v>842</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:2">
       <x:c r="A427" s="0" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="B427" s="0" t="s">
         <x:v>844</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:2">
       <x:c r="A428" s="0" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="B428" s="0" t="s">
         <x:v>846</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>847</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:2">
       <x:c r="A429" s="0" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="B429" s="0" t="s">
         <x:v>848</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:2">
       <x:c r="A430" s="0" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="B430" s="0" t="s">
         <x:v>850</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>851</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:2">
       <x:c r="A431" s="0" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="B431" s="0" t="s">
         <x:v>852</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:2">
       <x:c r="A432" s="0" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="B432" s="0" t="s">
         <x:v>854</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:2">
       <x:c r="A433" s="0" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="B433" s="0" t="s">
         <x:v>856</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:2">
       <x:c r="A434" s="0" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="B434" s="0" t="s">
         <x:v>858</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:2">
       <x:c r="A435" s="0" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="B435" s="0" t="s">
         <x:v>860</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:2">
       <x:c r="A436" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="B436" s="0" t="s">
         <x:v>862</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>863</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:2">
       <x:c r="A437" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="B437" s="0" t="s">
         <x:v>864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:2">
       <x:c r="A438" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="B438" s="0" t="s">
         <x:v>866</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:2">
       <x:c r="A439" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="B439" s="0" t="s">
         <x:v>868</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:2">
       <x:c r="A440" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="B440" s="0" t="s">
         <x:v>870</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:2">
       <x:c r="A441" s="0" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="B441" s="0" t="s">
         <x:v>872</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:2">
       <x:c r="A442" s="0" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="B442" s="0" t="s">
         <x:v>874</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>875</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:2">
       <x:c r="A443" s="0" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="B443" s="0" t="s">
         <x:v>876</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:2">
       <x:c r="A444" s="0" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="B444" s="0" t="s">
         <x:v>878</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>879</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:2">
       <x:c r="A445" s="0" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="B445" s="0" t="s">
         <x:v>880</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>881</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:2">
       <x:c r="A446" s="0" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="B446" s="0" t="s">
         <x:v>882</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:2">
       <x:c r="A447" s="0" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="B447" s="0" t="s">
         <x:v>884</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:2">
       <x:c r="A448" s="0" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="B448" s="0" t="s">
         <x:v>886</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:2">
       <x:c r="A449" s="0" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="B449" s="0" t="s">
         <x:v>888</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:2">
       <x:c r="A450" s="0" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="B450" s="0" t="s">
         <x:v>890</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>891</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:2">
       <x:c r="A451" s="0" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="B451" s="0" t="s">
         <x:v>892</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:2">
       <x:c r="A452" s="0" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="B452" s="0" t="s">
         <x:v>894</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>895</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:2">
       <x:c r="A453" s="0" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="B453" s="0" t="s">
         <x:v>896</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:2">
       <x:c r="A454" s="0" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="B454" s="0" t="s">
         <x:v>898</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:2">
       <x:c r="A455" s="0" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="B455" s="0" t="s">
         <x:v>900</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:2">
       <x:c r="A456" s="0" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="B456" s="0" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:2">
       <x:c r="A457" s="0" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="B457" s="0" t="s">
         <x:v>904</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>905</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:2">
       <x:c r="A458" s="0" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="B458" s="0" t="s">
         <x:v>906</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>907</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:2">
       <x:c r="A459" s="0" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="B459" s="0" t="s">
         <x:v>908</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:2">
       <x:c r="A460" s="0" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="B460" s="0" t="s">
         <x:v>910</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>911</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:2">
       <x:c r="A461" s="0" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="B461" s="0" t="s">
         <x:v>912</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>913</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:2">
       <x:c r="A462" s="0" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="B462" s="0" t="s">
         <x:v>914</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:2">
       <x:c r="A463" s="0" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="B463" s="0" t="s">
         <x:v>916</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:2">
       <x:c r="A464" s="0" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="B464" s="0" t="s">
         <x:v>918</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:2">
       <x:c r="A465" s="0" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="B465" s="0" t="s">
         <x:v>920</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:2">
       <x:c r="A466" s="0" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="B466" s="0" t="s">
         <x:v>922</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:2">
       <x:c r="A467" s="0" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="B467" s="0" t="s">
         <x:v>924</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:2">
       <x:c r="A468" s="0" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="B468" s="0" t="s">
         <x:v>926</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:2">
       <x:c r="A469" s="0" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="B469" s="0" t="s">
         <x:v>928</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:2">
       <x:c r="A470" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="B470" s="0" t="s">
         <x:v>930</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:2">
       <x:c r="A471" s="0" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:2">
       <x:c r="A472" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:2">
       <x:c r="A473" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:2">
       <x:c r="A474" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:2">
       <x:c r="A475" s="0" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="B475" s="0" t="s">
         <x:v>939</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:2">
       <x:c r="A476" s="0" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="B476" s="0" t="s">
         <x:v>941</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:2">
       <x:c r="A477" s="0" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="B477" s="0" t="s">
         <x:v>943</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:2">
       <x:c r="A478" s="0" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="B478" s="0" t="s">
         <x:v>945</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:2">
       <x:c r="A479" s="0" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="B479" s="0" t="s">
         <x:v>947</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:2">
       <x:c r="A480" s="0" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="B480" s="0" t="s">
         <x:v>949</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:2">
       <x:c r="A481" s="0" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="B481" s="0" t="s">
         <x:v>951</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>952</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:2">
       <x:c r="A482" s="0" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="B482" s="0" t="s">
         <x:v>953</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:2">
       <x:c r="A483" s="0" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="B483" s="0" t="s">
         <x:v>955</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>956</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:2">
       <x:c r="A484" s="0" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="B484" s="0" t="s">
         <x:v>957</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>956</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:2">
       <x:c r="A485" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>959</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:2">
       <x:c r="A486" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>961</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:2">
       <x:c r="A487" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>963</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:2">
       <x:c r="A488" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>965</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:2">
       <x:c r="A489" s="0" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="B489" s="0" t="s">
         <x:v>965</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:2">
       <x:c r="A490" s="0" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>965</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:2">
       <x:c r="A491" s="0" t="s">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="B491" s="0" t="s">
         <x:v>969</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:2">
       <x:c r="A492" s="0" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="B492" s="0" t="s">
         <x:v>971</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:2">
       <x:c r="A493" s="0" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="B493" s="0" t="s">
         <x:v>973</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:2">
       <x:c r="A494" s="0" t="s">
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="B494" s="0" t="s">
         <x:v>975</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>976</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:2">
       <x:c r="A495" s="0" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="B495" s="0" t="s">
         <x:v>977</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:2">
       <x:c r="A496" s="0" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="B496" s="0" t="s">
         <x:v>979</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>980</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:2">
       <x:c r="A497" s="0" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="B497" s="0" t="s">
         <x:v>981</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:2">
       <x:c r="A498" s="0" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="B498" s="0" t="s">
         <x:v>983</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>984</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:2">
       <x:c r="A499" s="0" t="s">
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="B499" s="0" t="s">
         <x:v>985</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:2">
       <x:c r="A500" s="0" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="B500" s="0" t="s">
         <x:v>987</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:2">
       <x:c r="A501" s="0" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="B501" s="0" t="s">
         <x:v>989</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:2">
       <x:c r="A502" s="0" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="B502" s="0" t="s">
         <x:v>991</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:2">
       <x:c r="A503" s="0" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="B503" s="0" t="s">
         <x:v>993</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>994</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:2">
       <x:c r="A504" s="0" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="B504" s="0" t="s">
         <x:v>995</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:2">
       <x:c r="A505" s="0" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="B505" s="0" t="s">
         <x:v>997</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>998</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:2">
       <x:c r="A506" s="0" t="s">
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="B506" s="0" t="s">
         <x:v>999</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:2">
       <x:c r="A507" s="0" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="B507" s="0" t="s">
         <x:v>1001</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1002</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:2">
       <x:c r="A508" s="0" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="B508" s="0" t="s">
         <x:v>1003</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1004</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:2">
       <x:c r="A509" s="0" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="B509" s="0" t="s">
         <x:v>1005</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1006</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:2">
       <x:c r="A510" s="0" t="s">
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="B510" s="0" t="s">
         <x:v>1007</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:2">
       <x:c r="A511" s="0" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="B511" s="0" t="s">
         <x:v>1009</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1010</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:2">
       <x:c r="A512" s="0" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="B512" s="0" t="s">
         <x:v>1011</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:2">
       <x:c r="A513" s="0" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="B513" s="0" t="s">
         <x:v>1013</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1014</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:2">
       <x:c r="A514" s="0" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="B514" s="0" t="s">
         <x:v>1015</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1016</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:2">
       <x:c r="A515" s="0" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="B515" s="0" t="s">
         <x:v>1017</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:2">
       <x:c r="A516" s="0" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="B516" s="0" t="s">
         <x:v>1019</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1020</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:2">
       <x:c r="A517" s="0" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="B517" s="0" t="s">
         <x:v>1021</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:2">
       <x:c r="A518" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="B518" s="0" t="s">
         <x:v>1023</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:2">
       <x:c r="A519" s="0" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="B519" s="0" t="s">
         <x:v>1025</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1026</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:2">
       <x:c r="A520" s="0" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="B520" s="0" t="s">
         <x:v>1027</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:2">
       <x:c r="A521" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="B521" s="0" t="s">
         <x:v>1029</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:2">
       <x:c r="A522" s="0" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="B522" s="0" t="s">
         <x:v>1031</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:2">
       <x:c r="A523" s="0" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="B523" s="0" t="s">
         <x:v>1033</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:2">
       <x:c r="A524" s="0" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="B524" s="0" t="s">
         <x:v>1035</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1036</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:2">
       <x:c r="A525" s="0" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="B525" s="0" t="s">
         <x:v>1037</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1038</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:2">
       <x:c r="A526" s="0" t="s">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="B526" s="0" t="s">
         <x:v>1039</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:2">
       <x:c r="A527" s="0" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="B527" s="0" t="s">
         <x:v>1041</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1042</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:2">
       <x:c r="A528" s="0" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="B528" s="0" t="s">
         <x:v>1043</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1044</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:2">
       <x:c r="A529" s="0" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="B529" s="0" t="s">
         <x:v>1045</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1046</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:2">
       <x:c r="A530" s="0" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="B530" s="0" t="s">
         <x:v>1047</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:2">
       <x:c r="A531" s="0" t="s">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="B531" s="0" t="s">
         <x:v>1049</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:2">
       <x:c r="A532" s="0" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="B532" s="0" t="s">
         <x:v>1051</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1052</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:2">
       <x:c r="A533" s="0" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="B533" s="0" t="s">
         <x:v>1053</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:2">
       <x:c r="A534" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:2">
       <x:c r="A535" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1056</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:2">
       <x:c r="A536" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1058</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:2">
       <x:c r="A537" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1060</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:2">
       <x:c r="A538" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1062</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:2">
       <x:c r="A539" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:2">
       <x:c r="A540" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:2">
       <x:c r="A541" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1068</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:2">
       <x:c r="A542" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:2">
       <x:c r="A543" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:2">
       <x:c r="A544" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1074</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:2">
       <x:c r="A545" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1076</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:2">
       <x:c r="A546" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:2">
       <x:c r="A547" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:2">
       <x:c r="A548" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1082</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:2">
       <x:c r="A549" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1084</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:2">
       <x:c r="A550" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:2">
       <x:c r="A551" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1088</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:2">
       <x:c r="A552" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:2">
       <x:c r="A553" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:2">
       <x:c r="A554" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1094</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:2">
       <x:c r="A555" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:2">
       <x:c r="A556" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:2">
       <x:c r="A557" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:2">
       <x:c r="A558" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1102</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:2">
       <x:c r="A559" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1104</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:2">
       <x:c r="A560" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1106</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:2">
       <x:c r="A561" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:2">
       <x:c r="A562" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1110</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:2">
       <x:c r="A563" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1112</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:2">
       <x:c r="A564" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1114</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:2">
       <x:c r="A565" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:2">
       <x:c r="A566" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1118</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:2">
       <x:c r="A567" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1120</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:2">
       <x:c r="A568" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:2">
       <x:c r="A569" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1124</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:2">
       <x:c r="A570" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1126</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:2">
       <x:c r="A571" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:2">
       <x:c r="A572" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1130</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:2">
       <x:c r="A573" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1132</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:2">
       <x:c r="A574" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:2">
       <x:c r="A575" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1136</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:2">
       <x:c r="A576" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:2">
       <x:c r="A577" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:2">
       <x:c r="A578" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1142</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:2">
       <x:c r="A579" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:2">
       <x:c r="A580" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:2">
       <x:c r="A581" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1148</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:2">
       <x:c r="A582" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:2">
       <x:c r="A583" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1152</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:2">
       <x:c r="A584" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:2">
       <x:c r="A585" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1156</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:2">
       <x:c r="A586" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:2">
       <x:c r="A587" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1160</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:2">
       <x:c r="A588" s="0" t="s">
-        <x:v>1163</x:v>
-[...2 lines deleted...]
-        <x:v>1164</x:v>
+        <x:v>1161</x:v>
+      </x:c>
+      <x:c r="B588" s="0" t="s">
+        <x:v>1162</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:2">
       <x:c r="A589" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:2">
       <x:c r="A590" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1166</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:2">
       <x:c r="A591" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:2">
       <x:c r="A592" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:2">
       <x:c r="A593" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:2">
       <x:c r="A594" s="0" t="s">
-        <x:v>1175</x:v>
-[...2 lines deleted...]
-        <x:v>1176</x:v>
+        <x:v>1173</x:v>
+      </x:c>
+      <x:c r="B594" s="1" t="s">
+        <x:v>1174</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:2">
       <x:c r="A595" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1176</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:2">
       <x:c r="A596" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1178</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:2">
       <x:c r="A597" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1180</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:2">
       <x:c r="A598" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1182</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:2">
       <x:c r="A599" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1184</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:2">
       <x:c r="A600" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1186</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:2">
       <x:c r="A601" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1188</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:2">
       <x:c r="A602" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1190</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:2">
       <x:c r="A603" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1192</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:2">
       <x:c r="A604" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:2">
       <x:c r="A605" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1196</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:2">
       <x:c r="A606" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1198</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:2">
       <x:c r="A607" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:2">
       <x:c r="A608" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1202</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:2">
       <x:c r="A609" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1204</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:2">
       <x:c r="A610" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1206</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:2">
       <x:c r="A611" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:2">
       <x:c r="A612" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1210</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:2">
       <x:c r="A613" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:2">
       <x:c r="A614" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1214</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:2">
       <x:c r="A615" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1216</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:2">
       <x:c r="A616" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:2">
       <x:c r="A617" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1220</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:2">
       <x:c r="A618" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1222</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:2">
       <x:c r="A619" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1224</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:2">
       <x:c r="A620" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1226</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:2">
       <x:c r="A621" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1228</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:2">
       <x:c r="A622" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1230</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:2">
       <x:c r="A623" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1232</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:2">
       <x:c r="A624" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1234</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:2">
       <x:c r="A625" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1236</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:2">
       <x:c r="A626" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1238</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:2">
       <x:c r="A627" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:2">
       <x:c r="A628" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:2">
       <x:c r="A629" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1244</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:2">
       <x:c r="A630" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:2">
       <x:c r="A631" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1248</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:2">
       <x:c r="A632" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1250</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:2">
       <x:c r="A633" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1252</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:2">
       <x:c r="A634" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1254</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:2">
       <x:c r="A635" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1256</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:2">
       <x:c r="A636" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1258</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:2">
       <x:c r="A637" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:2">
       <x:c r="A638" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1262</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:2">
       <x:c r="A639" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1264</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:2">
       <x:c r="A640" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1266</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:2">
       <x:c r="A641" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1268</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:2">
       <x:c r="A642" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1270</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:2">
       <x:c r="A643" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1272</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:2">
       <x:c r="A644" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1274</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:2">
       <x:c r="A645" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1276</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:2">
       <x:c r="A646" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1278</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:2">
       <x:c r="A647" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1280</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:2">
       <x:c r="A648" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1282</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:2">
       <x:c r="A649" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1284</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:2">
       <x:c r="A650" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1286</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:2">
       <x:c r="A651" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1288</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:2">
       <x:c r="A652" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1290</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:2">
       <x:c r="A653" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1292</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:2">
       <x:c r="A654" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1294</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:2">
       <x:c r="A655" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1296</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:2">
       <x:c r="A656" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:2">
       <x:c r="A657" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1300</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:2">
       <x:c r="A658" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1302</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:2">
       <x:c r="A659" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1304</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:2">
       <x:c r="A660" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1306</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:2">
       <x:c r="A661" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1308</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:2">
       <x:c r="A662" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:2">
       <x:c r="A663" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1312</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:2">
       <x:c r="A664" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1314</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:2">
       <x:c r="A665" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1316</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:2">
       <x:c r="A666" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1318</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:2">
       <x:c r="A667" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:2">
       <x:c r="A668" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1322</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:2">
       <x:c r="A669" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1324</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:2">
       <x:c r="A670" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1326</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:2">
       <x:c r="A671" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1328</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:2">
       <x:c r="A672" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1330</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:2">
       <x:c r="A673" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1332</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:2">
       <x:c r="A674" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1334</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:2">
       <x:c r="A675" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1336</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:2">
       <x:c r="A676" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1338</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:2">
       <x:c r="A677" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1340</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:2">
       <x:c r="A678" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1342</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:2">
       <x:c r="A679" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1344</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:2">
       <x:c r="A680" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1346</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:2">
       <x:c r="A681" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1348</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:2">
       <x:c r="A682" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1350</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:2">
       <x:c r="A683" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1352</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:2">
       <x:c r="A684" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1354</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:2">
       <x:c r="A685" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1356</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:2">
       <x:c r="A686" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1358</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:2">
       <x:c r="A687" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1360</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:2">
       <x:c r="A688" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1362</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:2">
       <x:c r="A689" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1364</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:2">
       <x:c r="A690" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1366</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:2">
       <x:c r="A691" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1368</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:2">
       <x:c r="A692" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1370</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:2">
       <x:c r="A693" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1372</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:2">
       <x:c r="A694" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1374</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:2">
       <x:c r="A695" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1376</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:2">
       <x:c r="A696" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1378</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:2">
       <x:c r="A697" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1380</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:2">
       <x:c r="A698" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1382</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:2">
       <x:c r="A699" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1384</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:2">
       <x:c r="A700" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1386</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:2">
       <x:c r="A701" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1388</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:2">
       <x:c r="A702" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1390</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:2">
       <x:c r="A703" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1392</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:2">
       <x:c r="A704" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1394</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:2">
       <x:c r="A705" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1396</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:2">
       <x:c r="A706" s="0" t="s">
-        <x:v>1399</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1398</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:2">
       <x:c r="A707" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:2">
       <x:c r="A708" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1402</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:2">
       <x:c r="A709" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1404</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:2">
       <x:c r="A710" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1406</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:2">
       <x:c r="A711" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1408</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:2">
       <x:c r="A712" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1410</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:2">
       <x:c r="A713" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1412</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:2">
       <x:c r="A714" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1414</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:2">
       <x:c r="A715" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1416</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:2">
       <x:c r="A716" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1418</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:2">
       <x:c r="A717" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1420</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:2">
       <x:c r="A718" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1422</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:2">
       <x:c r="A719" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1424</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:2">
       <x:c r="A720" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1426</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:2">
       <x:c r="A721" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1428</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:2">
       <x:c r="A722" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1430</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:2">
       <x:c r="A723" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1432</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:2">
       <x:c r="A724" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1434</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:2">
       <x:c r="A725" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1436</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:2">
       <x:c r="A726" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1438</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:2">
       <x:c r="A727" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1440</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:2">
       <x:c r="A728" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1442</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:2">
       <x:c r="A729" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1444</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:2">
       <x:c r="A730" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="B730" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1446</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:2">
       <x:c r="A731" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1448</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:2">
       <x:c r="A732" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1450</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:2">
       <x:c r="A733" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1452</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:2">
       <x:c r="A734" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="B734" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1454</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:2">
       <x:c r="A735" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1456</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:2">
       <x:c r="A736" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="B736" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1458</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:2">
       <x:c r="A737" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1460</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:2">
       <x:c r="A738" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B738" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>1462</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:2">
       <x:c r="A739" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1464</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:2">
       <x:c r="A740" s="0" t="s">
-        <x:v>1467</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="B740" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1466</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:2">
       <x:c r="A741" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1468</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:2">
       <x:c r="A742" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="B742" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1470</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:2">
       <x:c r="A743" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1472</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:2">
       <x:c r="A744" s="0" t="s">
-        <x:v>1475</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="B744" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1474</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:2">
       <x:c r="A745" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
-        <x:v>1478</x:v>
+        <x:v>1476</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:2">
       <x:c r="A746" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="B746" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1478</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:2">
       <x:c r="A747" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
-        <x:v>1482</x:v>
+        <x:v>1480</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:2">
       <x:c r="A748" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="B748" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1482</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:2">
       <x:c r="A749" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>1484</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:2">
       <x:c r="A750" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="B750" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1486</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:2">
       <x:c r="A751" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1488</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:2">
       <x:c r="A752" s="0" t="s">
-        <x:v>1491</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="B752" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1490</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:2">
       <x:c r="A753" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1492</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:2">
       <x:c r="A754" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="B754" s="0" t="s">
-        <x:v>1496</x:v>
+        <x:v>1494</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:2">
       <x:c r="A755" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
-        <x:v>1498</x:v>
+        <x:v>1496</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:2">
       <x:c r="A756" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="B756" s="0" t="s">
-        <x:v>1500</x:v>
+        <x:v>1498</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:2">
       <x:c r="A757" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
-        <x:v>1502</x:v>
+        <x:v>1500</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:2">
       <x:c r="A758" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="B758" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1502</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:2">
       <x:c r="A759" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>1504</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:2">
       <x:c r="A760" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="B760" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1506</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:2">
       <x:c r="A761" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1508</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:2">
       <x:c r="A762" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="B762" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1510</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:2">
       <x:c r="A763" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1512</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:2">
       <x:c r="A764" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="B764" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1514</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:2">
       <x:c r="A765" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1516</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:2">
       <x:c r="A766" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="B766" s="0" t="s">
-        <x:v>1520</x:v>
+        <x:v>1518</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:2">
       <x:c r="A767" s="0" t="s">
-        <x:v>1521</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1520</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:2">
       <x:c r="A768" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="B768" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>1522</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:2">
       <x:c r="A769" s="0" t="s">
-        <x:v>1525</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1524</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:2">
       <x:c r="A770" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="B770" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1526</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:2">
       <x:c r="A771" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1528</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:2">
       <x:c r="A772" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="B772" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1530</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:2">
       <x:c r="A773" s="0" t="s">
-        <x:v>1533</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
-        <x:v>1534</x:v>
+        <x:v>1532</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:2">
       <x:c r="A774" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="B774" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1534</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:2">
       <x:c r="A775" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1536</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:2">
       <x:c r="A776" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="B776" s="0" t="s">
-        <x:v>1540</x:v>
+        <x:v>1538</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:2">
       <x:c r="A777" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1540</x:v>
       </x:c>
     </x:row>
     <x:row r="778" spans="1:2">
       <x:c r="A778" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="B778" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1542</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:2">
       <x:c r="A779" s="0" t="s">
-        <x:v>1545</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1544</x:v>
       </x:c>
     </x:row>
     <x:row r="780" spans="1:2">
       <x:c r="A780" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="B780" s="0" t="s">
-        <x:v>1548</x:v>
+        <x:v>1546</x:v>
       </x:c>
     </x:row>
     <x:row r="781" spans="1:2">
       <x:c r="A781" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
-        <x:v>1550</x:v>
+        <x:v>1548</x:v>
       </x:c>
     </x:row>
     <x:row r="782" spans="1:2">
       <x:c r="A782" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="B782" s="0" t="s">
-        <x:v>1552</x:v>
+        <x:v>1550</x:v>
       </x:c>
     </x:row>
     <x:row r="783" spans="1:2">
       <x:c r="A783" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="B783" s="0" t="s">
-        <x:v>1554</x:v>
+        <x:v>1552</x:v>
       </x:c>
     </x:row>
     <x:row r="784" spans="1:2">
       <x:c r="A784" s="0" t="s">
-        <x:v>1555</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="B784" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1554</x:v>
       </x:c>
     </x:row>
     <x:row r="785" spans="1:2">
       <x:c r="A785" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="B785" s="0" t="s">
-        <x:v>1558</x:v>
+        <x:v>1556</x:v>
       </x:c>
     </x:row>
     <x:row r="786" spans="1:2">
       <x:c r="A786" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="B786" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1558</x:v>
       </x:c>
     </x:row>
     <x:row r="787" spans="1:2">
       <x:c r="A787" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="B787" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1560</x:v>
       </x:c>
     </x:row>
     <x:row r="788" spans="1:2">
       <x:c r="A788" s="0" t="s">
-        <x:v>1563</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="B788" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1562</x:v>
       </x:c>
     </x:row>
     <x:row r="789" spans="1:2">
       <x:c r="A789" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="B789" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1564</x:v>
       </x:c>
     </x:row>
     <x:row r="790" spans="1:2">
       <x:c r="A790" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="B790" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1566</x:v>
       </x:c>
     </x:row>
     <x:row r="791" spans="1:2">
       <x:c r="A791" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="B791" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1568</x:v>
       </x:c>
     </x:row>
     <x:row r="792" spans="1:2">
       <x:c r="A792" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="B792" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1570</x:v>
       </x:c>
     </x:row>
     <x:row r="793" spans="1:2">
       <x:c r="A793" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="B793" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1572</x:v>
       </x:c>
     </x:row>
     <x:row r="794" spans="1:2">
       <x:c r="A794" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="B794" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1574</x:v>
       </x:c>
     </x:row>
     <x:row r="795" spans="1:2">
       <x:c r="A795" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="B795" s="0" t="s">
-        <x:v>1578</x:v>
+        <x:v>1576</x:v>
       </x:c>
     </x:row>
     <x:row r="796" spans="1:2">
       <x:c r="A796" s="0" t="s">
-        <x:v>1579</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="B796" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1578</x:v>
       </x:c>
     </x:row>
     <x:row r="797" spans="1:2">
       <x:c r="A797" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="B797" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1580</x:v>
       </x:c>
     </x:row>
     <x:row r="798" spans="1:2">
       <x:c r="A798" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1582</x:v>
       </x:c>
     </x:row>
     <x:row r="799" spans="1:2">
       <x:c r="A799" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="B799" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1584</x:v>
       </x:c>
     </x:row>
     <x:row r="800" spans="1:2">
       <x:c r="A800" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="B800" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1586</x:v>
       </x:c>
     </x:row>
     <x:row r="801" spans="1:2">
       <x:c r="A801" s="0" t="s">
-        <x:v>1589</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
-        <x:v>1590</x:v>
+        <x:v>1588</x:v>
       </x:c>
     </x:row>
     <x:row r="802" spans="1:2">
       <x:c r="A802" s="0" t="s">
-        <x:v>1591</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="B802" s="0" t="s">
-        <x:v>1592</x:v>
+        <x:v>1590</x:v>
       </x:c>
     </x:row>
     <x:row r="803" spans="1:2">
       <x:c r="A803" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="B803" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1592</x:v>
       </x:c>
     </x:row>
     <x:row r="804" spans="1:2">
       <x:c r="A804" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B804" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1594</x:v>
       </x:c>
     </x:row>
     <x:row r="805" spans="1:2">
       <x:c r="A805" s="0" t="s">
-        <x:v>1597</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="B805" s="0" t="s">
-        <x:v>1598</x:v>
+        <x:v>1596</x:v>
       </x:c>
     </x:row>
     <x:row r="806" spans="1:2">
       <x:c r="A806" s="0" t="s">
-        <x:v>1599</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="B806" s="0" t="s">
-        <x:v>1600</x:v>
+        <x:v>1598</x:v>
       </x:c>
     </x:row>
     <x:row r="807" spans="1:2">
       <x:c r="A807" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="B807" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1600</x:v>
       </x:c>
     </x:row>
     <x:row r="808" spans="1:2">
       <x:c r="A808" s="0" t="s">
-        <x:v>1603</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="B808" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1602</x:v>
       </x:c>
     </x:row>
     <x:row r="809" spans="1:2">
       <x:c r="A809" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>1604</x:v>
       </x:c>
     </x:row>
     <x:row r="810" spans="1:2">
       <x:c r="A810" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="B810" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1606</x:v>
       </x:c>
     </x:row>
     <x:row r="811" spans="1:2">
       <x:c r="A811" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="B811" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1608</x:v>
       </x:c>
     </x:row>
     <x:row r="812" spans="1:2">
       <x:c r="A812" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="B812" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1610</x:v>
       </x:c>
     </x:row>
     <x:row r="813" spans="1:2">
       <x:c r="A813" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="B813" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1612</x:v>
       </x:c>
     </x:row>
     <x:row r="814" spans="1:2">
       <x:c r="A814" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="B814" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1614</x:v>
       </x:c>
     </x:row>
     <x:row r="815" spans="1:2">
       <x:c r="A815" s="0" t="s">
-        <x:v>1617</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="B815" s="0" t="s">
-        <x:v>1618</x:v>
+        <x:v>1616</x:v>
       </x:c>
     </x:row>
     <x:row r="816" spans="1:2">
       <x:c r="A816" s="0" t="s">
-        <x:v>1619</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="B816" s="0" t="s">
-        <x:v>1620</x:v>
+        <x:v>1618</x:v>
       </x:c>
     </x:row>
     <x:row r="817" spans="1:2">
       <x:c r="A817" s="0" t="s">
-        <x:v>1621</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="B817" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1620</x:v>
       </x:c>
     </x:row>
     <x:row r="818" spans="1:2">
       <x:c r="A818" s="0" t="s">
-        <x:v>1623</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="B818" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1622</x:v>
       </x:c>
     </x:row>
     <x:row r="819" spans="1:2">
       <x:c r="A819" s="0" t="s">
-        <x:v>1625</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="B819" s="0" t="s">
-        <x:v>1626</x:v>
+        <x:v>1624</x:v>
       </x:c>
     </x:row>
     <x:row r="820" spans="1:2">
       <x:c r="A820" s="0" t="s">
-        <x:v>1627</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="B820" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1626</x:v>
       </x:c>
     </x:row>
     <x:row r="821" spans="1:2">
       <x:c r="A821" s="0" t="s">
-        <x:v>1629</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="B821" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1628</x:v>
       </x:c>
     </x:row>
     <x:row r="822" spans="1:2">
       <x:c r="A822" s="0" t="s">
-        <x:v>1631</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="B822" s="0" t="s">
-        <x:v>1632</x:v>
+        <x:v>1630</x:v>
       </x:c>
     </x:row>
     <x:row r="823" spans="1:2">
       <x:c r="A823" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="B823" s="0" t="s">
-        <x:v>1634</x:v>
+        <x:v>1632</x:v>
       </x:c>
     </x:row>
     <x:row r="824" spans="1:2">
       <x:c r="A824" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="B824" s="0" t="s">
-        <x:v>1636</x:v>
+        <x:v>1634</x:v>
       </x:c>
     </x:row>
     <x:row r="825" spans="1:2">
       <x:c r="A825" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="B825" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1636</x:v>
       </x:c>
     </x:row>
     <x:row r="826" spans="1:2">
       <x:c r="A826" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="B826" s="0" t="s">
-        <x:v>1640</x:v>
+        <x:v>1638</x:v>
       </x:c>
     </x:row>
     <x:row r="827" spans="1:2">
       <x:c r="A827" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="B827" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>1640</x:v>
       </x:c>
     </x:row>
     <x:row r="828" spans="1:2">
       <x:c r="A828" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="B828" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>1642</x:v>
       </x:c>
     </x:row>
     <x:row r="829" spans="1:2">
       <x:c r="A829" s="0" t="s">
-        <x:v>1645</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="B829" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1644</x:v>
       </x:c>
     </x:row>
     <x:row r="830" spans="1:2">
       <x:c r="A830" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="B830" s="0" t="s">
         <x:v>1646</x:v>
       </x:c>
     </x:row>
     <x:row r="831" spans="1:2">
       <x:c r="A831" s="0" t="s">
+        <x:v>1647</x:v>
+      </x:c>
+      <x:c r="B831" s="0" t="s">
         <x:v>1648</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1649</x:v>
       </x:c>
     </x:row>
     <x:row r="832" spans="1:2">
       <x:c r="A832" s="0" t="s">
+        <x:v>1649</x:v>
+      </x:c>
+      <x:c r="B832" s="0" t="s">
         <x:v>1650</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1651</x:v>
       </x:c>
     </x:row>
     <x:row r="833" spans="1:2">
       <x:c r="A833" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="B833" s="0" t="s">
         <x:v>1652</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1653</x:v>
       </x:c>
     </x:row>
     <x:row r="834" spans="1:2">
       <x:c r="A834" s="0" t="s">
+        <x:v>1653</x:v>
+      </x:c>
+      <x:c r="B834" s="0" t="s">
         <x:v>1654</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1655</x:v>
       </x:c>
     </x:row>
     <x:row r="835" spans="1:2">
       <x:c r="A835" s="0" t="s">
+        <x:v>1655</x:v>
+      </x:c>
+      <x:c r="B835" s="0" t="s">
         <x:v>1656</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1657</x:v>
       </x:c>
     </x:row>
     <x:row r="836" spans="1:2">
       <x:c r="A836" s="0" t="s">
+        <x:v>1657</x:v>
+      </x:c>
+      <x:c r="B836" s="0" t="s">
         <x:v>1658</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1659</x:v>
       </x:c>
     </x:row>
     <x:row r="837" spans="1:2">
       <x:c r="A837" s="0" t="s">
+        <x:v>1659</x:v>
+      </x:c>
+      <x:c r="B837" s="0" t="s">
         <x:v>1660</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1661</x:v>
       </x:c>
     </x:row>
     <x:row r="838" spans="1:2">
       <x:c r="A838" s="0" t="s">
+        <x:v>1661</x:v>
+      </x:c>
+      <x:c r="B838" s="0" t="s">
         <x:v>1662</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1663</x:v>
       </x:c>
     </x:row>
     <x:row r="839" spans="1:2">
       <x:c r="A839" s="0" t="s">
-        <x:v>1664</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="B839" s="0" t="s">
-        <x:v>1665</x:v>
+        <x:v>1662</x:v>
       </x:c>
     </x:row>
     <x:row r="840" spans="1:2">
       <x:c r="A840" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="B840" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1665</x:v>
       </x:c>
     </x:row>
     <x:row r="841" spans="1:2">
       <x:c r="A841" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="B841" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1667</x:v>
       </x:c>
     </x:row>
     <x:row r="842" spans="1:2">
       <x:c r="A842" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="B842" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1669</x:v>
       </x:c>
     </x:row>
     <x:row r="843" spans="1:2">
       <x:c r="A843" s="0" t="s">
-        <x:v>1672</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="B843" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1671</x:v>
       </x:c>
     </x:row>
     <x:row r="844" spans="1:2">
       <x:c r="A844" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="B844" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1673</x:v>
       </x:c>
     </x:row>
     <x:row r="845" spans="1:2">
       <x:c r="A845" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="B845" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>1675</x:v>
       </x:c>
     </x:row>
     <x:row r="846" spans="1:2">
       <x:c r="A846" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="B846" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>1677</x:v>
       </x:c>
     </x:row>
     <x:row r="847" spans="1:2">
       <x:c r="A847" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="B847" s="0" t="s">
-        <x:v>1681</x:v>
+        <x:v>1679</x:v>
       </x:c>
     </x:row>
     <x:row r="848" spans="1:2">
       <x:c r="A848" s="0" t="s">
-        <x:v>1682</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="B848" s="0" t="s">
-        <x:v>1683</x:v>
+        <x:v>1681</x:v>
       </x:c>
     </x:row>
     <x:row r="849" spans="1:2">
       <x:c r="A849" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="B849" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1683</x:v>
       </x:c>
     </x:row>
     <x:row r="850" spans="1:2">
       <x:c r="A850" s="0" t="s">
-        <x:v>1686</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="B850" s="0" t="s">
-        <x:v>1687</x:v>
+        <x:v>1685</x:v>
       </x:c>
     </x:row>
     <x:row r="851" spans="1:2">
       <x:c r="A851" s="0" t="s">
-        <x:v>1688</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="B851" s="0" t="s">
         <x:v>1687</x:v>
       </x:c>
     </x:row>
     <x:row r="852" spans="1:2">
       <x:c r="A852" s="0" t="s">
+        <x:v>1688</x:v>
+      </x:c>
+      <x:c r="B852" s="0" t="s">
         <x:v>1689</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1687</x:v>
       </x:c>
     </x:row>
     <x:row r="853" spans="1:2">
       <x:c r="A853" s="0" t="s">
         <x:v>1690</x:v>
       </x:c>
       <x:c r="B853" s="0" t="s">
         <x:v>1691</x:v>
       </x:c>
     </x:row>
     <x:row r="854" spans="1:2">
       <x:c r="A854" s="0" t="s">
         <x:v>1692</x:v>
       </x:c>
       <x:c r="B854" s="0" t="s">
         <x:v>1693</x:v>
       </x:c>
     </x:row>
     <x:row r="855" spans="1:2">
       <x:c r="A855" s="0" t="s">
         <x:v>1694</x:v>
       </x:c>
       <x:c r="B855" s="0" t="s">
         <x:v>1695</x:v>
       </x:c>
@@ -17236,5283 +17374,5283 @@
       <x:c r="B858" s="0" t="s">
         <x:v>1701</x:v>
       </x:c>
     </x:row>
     <x:row r="859" spans="1:2">
       <x:c r="A859" s="0" t="s">
         <x:v>1702</x:v>
       </x:c>
       <x:c r="B859" s="0" t="s">
         <x:v>1703</x:v>
       </x:c>
     </x:row>
     <x:row r="860" spans="1:2">
       <x:c r="A860" s="0" t="s">
         <x:v>1704</x:v>
       </x:c>
       <x:c r="B860" s="0" t="s">
         <x:v>1705</x:v>
       </x:c>
     </x:row>
     <x:row r="861" spans="1:2">
       <x:c r="A861" s="0" t="s">
         <x:v>1706</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1705</x:v>
       </x:c>
     </x:row>
     <x:row r="862" spans="1:2">
       <x:c r="A862" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1705</x:v>
       </x:c>
     </x:row>
     <x:row r="863" spans="1:2">
       <x:c r="A863" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1709</x:v>
       </x:c>
     </x:row>
     <x:row r="864" spans="1:2">
       <x:c r="A864" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1711</x:v>
       </x:c>
     </x:row>
     <x:row r="865" spans="1:2">
       <x:c r="A865" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1713</x:v>
       </x:c>
     </x:row>
     <x:row r="866" spans="1:2">
       <x:c r="A866" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="B866" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1715</x:v>
       </x:c>
     </x:row>
     <x:row r="867" spans="1:2">
       <x:c r="A867" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="868" spans="1:2">
       <x:c r="A868" s="0" t="s">
-        <x:v>1720</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>1719</x:v>
       </x:c>
     </x:row>
     <x:row r="869" spans="1:2">
       <x:c r="A869" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="B869" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1721</x:v>
       </x:c>
     </x:row>
     <x:row r="870" spans="1:2">
       <x:c r="A870" s="0" t="s">
-        <x:v>1724</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="B870" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="871" spans="1:2">
       <x:c r="A871" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="B871" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1725</x:v>
       </x:c>
     </x:row>
     <x:row r="872" spans="1:2">
       <x:c r="A872" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="B872" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1727</x:v>
       </x:c>
     </x:row>
     <x:row r="873" spans="1:2">
       <x:c r="A873" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="B873" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1729</x:v>
       </x:c>
     </x:row>
     <x:row r="874" spans="1:2">
       <x:c r="A874" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="B874" s="0" t="s">
-        <x:v>1733</x:v>
+        <x:v>1731</x:v>
       </x:c>
     </x:row>
     <x:row r="875" spans="1:2">
       <x:c r="A875" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="B875" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1733</x:v>
       </x:c>
     </x:row>
     <x:row r="876" spans="1:2">
       <x:c r="A876" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B876" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1735</x:v>
       </x:c>
     </x:row>
     <x:row r="877" spans="1:2">
       <x:c r="A877" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B877" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1737</x:v>
       </x:c>
     </x:row>
     <x:row r="878" spans="1:2">
       <x:c r="A878" s="0" t="s">
-        <x:v>1740</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="B878" s="0" t="s">
-        <x:v>1741</x:v>
+        <x:v>1739</x:v>
       </x:c>
     </x:row>
     <x:row r="879" spans="1:2">
       <x:c r="A879" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="B879" s="0" t="s">
-        <x:v>1743</x:v>
+        <x:v>1741</x:v>
       </x:c>
     </x:row>
     <x:row r="880" spans="1:2">
       <x:c r="A880" s="0" t="s">
-        <x:v>1744</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="B880" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1743</x:v>
       </x:c>
     </x:row>
     <x:row r="881" spans="1:2">
       <x:c r="A881" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="B881" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1745</x:v>
       </x:c>
     </x:row>
     <x:row r="882" spans="1:2">
       <x:c r="A882" s="0" t="s">
-        <x:v>1748</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="B882" s="0" t="s">
-        <x:v>1749</x:v>
+        <x:v>1747</x:v>
       </x:c>
     </x:row>
     <x:row r="883" spans="1:2">
       <x:c r="A883" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="B883" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1749</x:v>
       </x:c>
     </x:row>
     <x:row r="884" spans="1:2">
       <x:c r="A884" s="0" t="s">
-        <x:v>1752</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="B884" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1751</x:v>
       </x:c>
     </x:row>
     <x:row r="885" spans="1:2">
       <x:c r="A885" s="0" t="s">
-        <x:v>1754</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="B885" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>1753</x:v>
       </x:c>
     </x:row>
     <x:row r="886" spans="1:2">
       <x:c r="A886" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="B886" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1755</x:v>
       </x:c>
     </x:row>
     <x:row r="887" spans="1:2">
       <x:c r="A887" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="B887" s="0" t="s">
-        <x:v>1759</x:v>
+        <x:v>1757</x:v>
       </x:c>
     </x:row>
     <x:row r="888" spans="1:2">
       <x:c r="A888" s="0" t="s">
-        <x:v>1760</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="B888" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1759</x:v>
       </x:c>
     </x:row>
     <x:row r="889" spans="1:2">
       <x:c r="A889" s="0" t="s">
-        <x:v>1762</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="B889" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1761</x:v>
       </x:c>
     </x:row>
     <x:row r="890" spans="1:2">
       <x:c r="A890" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="B890" s="0" t="s">
-        <x:v>1765</x:v>
+        <x:v>1763</x:v>
       </x:c>
     </x:row>
     <x:row r="891" spans="1:2">
       <x:c r="A891" s="0" t="s">
-        <x:v>1766</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="B891" s="0" t="s">
-        <x:v>1767</x:v>
+        <x:v>1765</x:v>
       </x:c>
     </x:row>
     <x:row r="892" spans="1:2">
       <x:c r="A892" s="0" t="s">
-        <x:v>1768</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="B892" s="0" t="s">
-        <x:v>1769</x:v>
+        <x:v>1767</x:v>
       </x:c>
     </x:row>
     <x:row r="893" spans="1:2">
       <x:c r="A893" s="0" t="s">
-        <x:v>1770</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="B893" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>1769</x:v>
       </x:c>
     </x:row>
     <x:row r="894" spans="1:2">
       <x:c r="A894" s="0" t="s">
-        <x:v>1772</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="B894" s="0" t="s">
-        <x:v>1773</x:v>
+        <x:v>1771</x:v>
       </x:c>
     </x:row>
     <x:row r="895" spans="1:2">
       <x:c r="A895" s="0" t="s">
-        <x:v>1774</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="B895" s="0" t="s">
-        <x:v>1775</x:v>
+        <x:v>1773</x:v>
       </x:c>
     </x:row>
     <x:row r="896" spans="1:2">
       <x:c r="A896" s="0" t="s">
-        <x:v>1776</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="B896" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1775</x:v>
       </x:c>
     </x:row>
     <x:row r="897" spans="1:2">
       <x:c r="A897" s="0" t="s">
-        <x:v>1778</x:v>
+        <x:v>1776</x:v>
       </x:c>
       <x:c r="B897" s="0" t="s">
-        <x:v>1779</x:v>
+        <x:v>1777</x:v>
       </x:c>
     </x:row>
     <x:row r="898" spans="1:2">
       <x:c r="A898" s="0" t="s">
-        <x:v>1780</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="B898" s="0" t="s">
-        <x:v>1781</x:v>
+        <x:v>1779</x:v>
       </x:c>
     </x:row>
     <x:row r="899" spans="1:2">
       <x:c r="A899" s="0" t="s">
-        <x:v>1782</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="B899" s="0" t="s">
-        <x:v>1783</x:v>
+        <x:v>1781</x:v>
       </x:c>
     </x:row>
     <x:row r="900" spans="1:2">
       <x:c r="A900" s="0" t="s">
-        <x:v>1784</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="B900" s="0" t="s">
-        <x:v>1785</x:v>
+        <x:v>1783</x:v>
       </x:c>
     </x:row>
     <x:row r="901" spans="1:2">
       <x:c r="A901" s="0" t="s">
-        <x:v>1786</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="B901" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>1785</x:v>
       </x:c>
     </x:row>
     <x:row r="902" spans="1:2">
       <x:c r="A902" s="0" t="s">
-        <x:v>1788</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="B902" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1787</x:v>
       </x:c>
     </x:row>
     <x:row r="903" spans="1:2">
       <x:c r="A903" s="0" t="s">
-        <x:v>1790</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="B903" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1789</x:v>
       </x:c>
     </x:row>
     <x:row r="904" spans="1:2">
       <x:c r="A904" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="B904" s="0" t="s">
-        <x:v>1793</x:v>
+        <x:v>1791</x:v>
       </x:c>
     </x:row>
     <x:row r="905" spans="1:2">
       <x:c r="A905" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="B905" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1793</x:v>
       </x:c>
     </x:row>
     <x:row r="906" spans="1:2">
       <x:c r="A906" s="0" t="s">
-        <x:v>1796</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="B906" s="0" t="s">
-        <x:v>1797</x:v>
+        <x:v>1795</x:v>
       </x:c>
     </x:row>
     <x:row r="907" spans="1:2">
       <x:c r="A907" s="0" t="s">
-        <x:v>1798</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="B907" s="0" t="s">
-        <x:v>1799</x:v>
+        <x:v>1797</x:v>
       </x:c>
     </x:row>
     <x:row r="908" spans="1:2">
       <x:c r="A908" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="B908" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1799</x:v>
       </x:c>
     </x:row>
     <x:row r="909" spans="1:2">
       <x:c r="A909" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="B909" s="0" t="s">
-        <x:v>1803</x:v>
+        <x:v>1801</x:v>
       </x:c>
     </x:row>
     <x:row r="910" spans="1:2">
       <x:c r="A910" s="0" t="s">
-        <x:v>1804</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="B910" s="0" t="s">
-        <x:v>1805</x:v>
+        <x:v>1803</x:v>
       </x:c>
     </x:row>
     <x:row r="911" spans="1:2">
       <x:c r="A911" s="0" t="s">
-        <x:v>1806</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B911" s="0" t="s">
-        <x:v>1807</x:v>
+        <x:v>1805</x:v>
       </x:c>
     </x:row>
     <x:row r="912" spans="1:2">
       <x:c r="A912" s="0" t="s">
-        <x:v>1808</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="B912" s="0" t="s">
-        <x:v>1809</x:v>
+        <x:v>1807</x:v>
       </x:c>
     </x:row>
     <x:row r="913" spans="1:2">
       <x:c r="A913" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1808</x:v>
       </x:c>
       <x:c r="B913" s="0" t="s">
-        <x:v>1811</x:v>
+        <x:v>1809</x:v>
       </x:c>
     </x:row>
     <x:row r="914" spans="1:2">
       <x:c r="A914" s="0" t="s">
-        <x:v>1812</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="B914" s="0" t="s">
-        <x:v>1813</x:v>
+        <x:v>1811</x:v>
       </x:c>
     </x:row>
     <x:row r="915" spans="1:2">
       <x:c r="A915" s="0" t="s">
-        <x:v>1814</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="B915" s="0" t="s">
-        <x:v>1815</x:v>
+        <x:v>1813</x:v>
       </x:c>
     </x:row>
     <x:row r="916" spans="1:2">
       <x:c r="A916" s="0" t="s">
-        <x:v>1816</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="B916" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1815</x:v>
       </x:c>
     </x:row>
     <x:row r="917" spans="1:2">
       <x:c r="A917" s="0" t="s">
-        <x:v>1818</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="B917" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>1817</x:v>
       </x:c>
     </x:row>
     <x:row r="918" spans="1:2">
       <x:c r="A918" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="B918" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1819</x:v>
       </x:c>
     </x:row>
     <x:row r="919" spans="1:2">
       <x:c r="A919" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="B919" s="0" t="s">
-        <x:v>1823</x:v>
+        <x:v>1821</x:v>
       </x:c>
     </x:row>
     <x:row r="920" spans="1:2">
       <x:c r="A920" s="0" t="s">
-        <x:v>1824</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="B920" s="0" t="s">
-        <x:v>1825</x:v>
+        <x:v>1823</x:v>
       </x:c>
     </x:row>
     <x:row r="921" spans="1:2">
       <x:c r="A921" s="0" t="s">
-        <x:v>1826</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="B921" s="0" t="s">
-        <x:v>1827</x:v>
+        <x:v>1825</x:v>
       </x:c>
     </x:row>
     <x:row r="922" spans="1:2">
       <x:c r="A922" s="0" t="s">
-        <x:v>1828</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="B922" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1827</x:v>
       </x:c>
     </x:row>
     <x:row r="923" spans="1:2">
       <x:c r="A923" s="0" t="s">
-        <x:v>1830</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="B923" s="0" t="s">
         <x:v>1829</x:v>
       </x:c>
     </x:row>
     <x:row r="924" spans="1:2">
       <x:c r="A924" s="0" t="s">
+        <x:v>1830</x:v>
+      </x:c>
+      <x:c r="B924" s="0" t="s">
         <x:v>1831</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1832</x:v>
       </x:c>
     </x:row>
     <x:row r="925" spans="1:2">
       <x:c r="A925" s="0" t="s">
+        <x:v>1832</x:v>
+      </x:c>
+      <x:c r="B925" s="0" t="s">
         <x:v>1833</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1834</x:v>
       </x:c>
     </x:row>
     <x:row r="926" spans="1:2">
       <x:c r="A926" s="0" t="s">
+        <x:v>1834</x:v>
+      </x:c>
+      <x:c r="B926" s="0" t="s">
         <x:v>1835</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1836</x:v>
       </x:c>
     </x:row>
     <x:row r="927" spans="1:2">
       <x:c r="A927" s="0" t="s">
+        <x:v>1836</x:v>
+      </x:c>
+      <x:c r="B927" s="0" t="s">
         <x:v>1837</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1838</x:v>
       </x:c>
     </x:row>
     <x:row r="928" spans="1:2">
       <x:c r="A928" s="0" t="s">
+        <x:v>1838</x:v>
+      </x:c>
+      <x:c r="B928" s="0" t="s">
         <x:v>1839</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1840</x:v>
       </x:c>
     </x:row>
     <x:row r="929" spans="1:2">
       <x:c r="A929" s="0" t="s">
+        <x:v>1840</x:v>
+      </x:c>
+      <x:c r="B929" s="0" t="s">
         <x:v>1841</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1842</x:v>
       </x:c>
     </x:row>
     <x:row r="930" spans="1:2">
       <x:c r="A930" s="0" t="s">
+        <x:v>1842</x:v>
+      </x:c>
+      <x:c r="B930" s="0" t="s">
         <x:v>1843</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1844</x:v>
       </x:c>
     </x:row>
     <x:row r="931" spans="1:2">
       <x:c r="A931" s="0" t="s">
+        <x:v>1844</x:v>
+      </x:c>
+      <x:c r="B931" s="0" t="s">
         <x:v>1845</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1846</x:v>
       </x:c>
     </x:row>
     <x:row r="932" spans="1:2">
       <x:c r="A932" s="0" t="s">
+        <x:v>1846</x:v>
+      </x:c>
+      <x:c r="B932" s="0" t="s">
         <x:v>1847</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1848</x:v>
       </x:c>
     </x:row>
     <x:row r="933" spans="1:2">
       <x:c r="A933" s="0" t="s">
+        <x:v>1848</x:v>
+      </x:c>
+      <x:c r="B933" s="0" t="s">
         <x:v>1849</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1850</x:v>
       </x:c>
     </x:row>
     <x:row r="934" spans="1:2">
       <x:c r="A934" s="0" t="s">
+        <x:v>1850</x:v>
+      </x:c>
+      <x:c r="B934" s="0" t="s">
         <x:v>1851</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1852</x:v>
       </x:c>
     </x:row>
     <x:row r="935" spans="1:2">
       <x:c r="A935" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="B935" s="0" t="s">
-        <x:v>1854</x:v>
+        <x:v>1851</x:v>
       </x:c>
     </x:row>
     <x:row r="936" spans="1:2">
       <x:c r="A936" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="B936" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1854</x:v>
       </x:c>
     </x:row>
     <x:row r="937" spans="1:2">
       <x:c r="A937" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="B937" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1856</x:v>
       </x:c>
     </x:row>
     <x:row r="938" spans="1:2">
       <x:c r="A938" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="B938" s="0" t="s">
         <x:v>1858</x:v>
       </x:c>
     </x:row>
     <x:row r="939" spans="1:2">
       <x:c r="A939" s="0" t="s">
+        <x:v>1859</x:v>
+      </x:c>
+      <x:c r="B939" s="0" t="s">
         <x:v>1860</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1861</x:v>
       </x:c>
     </x:row>
     <x:row r="940" spans="1:2">
       <x:c r="A940" s="0" t="s">
+        <x:v>1861</x:v>
+      </x:c>
+      <x:c r="B940" s="0" t="s">
         <x:v>1862</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1863</x:v>
       </x:c>
     </x:row>
     <x:row r="941" spans="1:2">
       <x:c r="A941" s="0" t="s">
+        <x:v>1863</x:v>
+      </x:c>
+      <x:c r="B941" s="0" t="s">
         <x:v>1864</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1865</x:v>
       </x:c>
     </x:row>
     <x:row r="942" spans="1:2">
       <x:c r="A942" s="0" t="s">
+        <x:v>1865</x:v>
+      </x:c>
+      <x:c r="B942" s="0" t="s">
         <x:v>1866</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1867</x:v>
       </x:c>
     </x:row>
     <x:row r="943" spans="1:2">
       <x:c r="A943" s="0" t="s">
+        <x:v>1867</x:v>
+      </x:c>
+      <x:c r="B943" s="0" t="s">
         <x:v>1868</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1869</x:v>
       </x:c>
     </x:row>
     <x:row r="944" spans="1:2">
       <x:c r="A944" s="0" t="s">
+        <x:v>1869</x:v>
+      </x:c>
+      <x:c r="B944" s="0" t="s">
         <x:v>1870</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1871</x:v>
       </x:c>
     </x:row>
     <x:row r="945" spans="1:2">
       <x:c r="A945" s="0" t="s">
+        <x:v>1871</x:v>
+      </x:c>
+      <x:c r="B945" s="0" t="s">
         <x:v>1872</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="946" spans="1:2">
       <x:c r="A946" s="0" t="s">
+        <x:v>1873</x:v>
+      </x:c>
+      <x:c r="B946" s="0" t="s">
         <x:v>1874</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1875</x:v>
       </x:c>
     </x:row>
     <x:row r="947" spans="1:2">
       <x:c r="A947" s="0" t="s">
+        <x:v>1875</x:v>
+      </x:c>
+      <x:c r="B947" s="0" t="s">
         <x:v>1876</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1877</x:v>
       </x:c>
     </x:row>
     <x:row r="948" spans="1:2">
       <x:c r="A948" s="0" t="s">
+        <x:v>1877</x:v>
+      </x:c>
+      <x:c r="B948" s="0" t="s">
         <x:v>1878</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1879</x:v>
       </x:c>
     </x:row>
     <x:row r="949" spans="1:2">
       <x:c r="A949" s="0" t="s">
+        <x:v>1879</x:v>
+      </x:c>
+      <x:c r="B949" s="0" t="s">
         <x:v>1880</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1881</x:v>
       </x:c>
     </x:row>
     <x:row r="950" spans="1:2">
       <x:c r="A950" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="B950" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1880</x:v>
       </x:c>
     </x:row>
     <x:row r="951" spans="1:2">
       <x:c r="A951" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="B951" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1883</x:v>
       </x:c>
     </x:row>
     <x:row r="952" spans="1:2">
       <x:c r="A952" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B952" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1885</x:v>
       </x:c>
     </x:row>
     <x:row r="953" spans="1:2">
       <x:c r="A953" s="0" t="s">
-        <x:v>1888</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B953" s="0" t="s">
-        <x:v>1889</x:v>
+        <x:v>1887</x:v>
       </x:c>
     </x:row>
     <x:row r="954" spans="1:2">
       <x:c r="A954" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="B954" s="0" t="s">
-        <x:v>1891</x:v>
+        <x:v>1889</x:v>
       </x:c>
     </x:row>
     <x:row r="955" spans="1:2">
       <x:c r="A955" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="B955" s="0" t="s">
-        <x:v>1893</x:v>
+        <x:v>1891</x:v>
       </x:c>
     </x:row>
     <x:row r="956" spans="1:2">
       <x:c r="A956" s="0" t="s">
-        <x:v>1894</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="B956" s="0" t="s">
-        <x:v>1895</x:v>
+        <x:v>1893</x:v>
       </x:c>
     </x:row>
     <x:row r="957" spans="1:2">
       <x:c r="A957" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="B957" s="0" t="s">
-        <x:v>1897</x:v>
+        <x:v>1895</x:v>
       </x:c>
     </x:row>
     <x:row r="958" spans="1:2">
       <x:c r="A958" s="0" t="s">
-        <x:v>1898</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="B958" s="0" t="s">
-        <x:v>1899</x:v>
+        <x:v>1897</x:v>
       </x:c>
     </x:row>
     <x:row r="959" spans="1:2">
       <x:c r="A959" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="B959" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1899</x:v>
       </x:c>
     </x:row>
     <x:row r="960" spans="1:2">
       <x:c r="A960" s="0" t="s">
-        <x:v>1902</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B960" s="0" t="s">
-        <x:v>1903</x:v>
+        <x:v>1901</x:v>
       </x:c>
     </x:row>
     <x:row r="961" spans="1:2">
       <x:c r="A961" s="0" t="s">
-        <x:v>1904</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="B961" s="0" t="s">
-        <x:v>1905</x:v>
+        <x:v>1903</x:v>
       </x:c>
     </x:row>
     <x:row r="962" spans="1:2">
       <x:c r="A962" s="0" t="s">
-        <x:v>1906</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="B962" s="0" t="s">
-        <x:v>1907</x:v>
+        <x:v>1905</x:v>
       </x:c>
     </x:row>
     <x:row r="963" spans="1:2">
       <x:c r="A963" s="0" t="s">
-        <x:v>1908</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="B963" s="0" t="s">
-        <x:v>1909</x:v>
+        <x:v>1907</x:v>
       </x:c>
     </x:row>
     <x:row r="964" spans="1:2">
       <x:c r="A964" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1908</x:v>
       </x:c>
       <x:c r="B964" s="0" t="s">
-        <x:v>1911</x:v>
+        <x:v>1909</x:v>
       </x:c>
     </x:row>
     <x:row r="965" spans="1:2">
       <x:c r="A965" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="B965" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1911</x:v>
       </x:c>
     </x:row>
     <x:row r="966" spans="1:2">
       <x:c r="A966" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="B966" s="0" t="s">
-        <x:v>1915</x:v>
+        <x:v>1913</x:v>
       </x:c>
     </x:row>
     <x:row r="967" spans="1:2">
       <x:c r="A967" s="0" t="s">
-        <x:v>1916</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="B967" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1915</x:v>
       </x:c>
     </x:row>
     <x:row r="968" spans="1:2">
       <x:c r="A968" s="0" t="s">
-        <x:v>1918</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="B968" s="0" t="s">
-        <x:v>1919</x:v>
+        <x:v>1917</x:v>
       </x:c>
     </x:row>
     <x:row r="969" spans="1:2">
       <x:c r="A969" s="0" t="s">
-        <x:v>1920</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="B969" s="0" t="s">
-        <x:v>1921</x:v>
+        <x:v>1919</x:v>
       </x:c>
     </x:row>
     <x:row r="970" spans="1:2">
       <x:c r="A970" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>1920</x:v>
       </x:c>
       <x:c r="B970" s="0" t="s">
-        <x:v>1923</x:v>
+        <x:v>1921</x:v>
       </x:c>
     </x:row>
     <x:row r="971" spans="1:2">
       <x:c r="A971" s="0" t="s">
-        <x:v>1924</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="B971" s="0" t="s">
-        <x:v>1925</x:v>
+        <x:v>1923</x:v>
       </x:c>
     </x:row>
     <x:row r="972" spans="1:2">
       <x:c r="A972" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="B972" s="0" t="s">
-        <x:v>1927</x:v>
+        <x:v>1925</x:v>
       </x:c>
     </x:row>
     <x:row r="973" spans="1:2">
       <x:c r="A973" s="0" t="s">
-        <x:v>1928</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="B973" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1927</x:v>
       </x:c>
     </x:row>
     <x:row r="974" spans="1:2">
       <x:c r="A974" s="0" t="s">
-        <x:v>1930</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="B974" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>1929</x:v>
       </x:c>
     </x:row>
     <x:row r="975" spans="1:2">
       <x:c r="A975" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="B975" s="0" t="s">
-        <x:v>1933</x:v>
+        <x:v>1931</x:v>
       </x:c>
     </x:row>
     <x:row r="976" spans="1:2">
       <x:c r="A976" s="0" t="s">
-        <x:v>1934</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="B976" s="0" t="s">
-        <x:v>1935</x:v>
+        <x:v>1933</x:v>
       </x:c>
     </x:row>
     <x:row r="977" spans="1:2">
       <x:c r="A977" s="0" t="s">
-        <x:v>1936</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="B977" s="0" t="s">
-        <x:v>1937</x:v>
+        <x:v>1935</x:v>
       </x:c>
     </x:row>
     <x:row r="978" spans="1:2">
       <x:c r="A978" s="0" t="s">
-        <x:v>1938</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="B978" s="0" t="s">
-        <x:v>1939</x:v>
+        <x:v>1937</x:v>
       </x:c>
     </x:row>
     <x:row r="979" spans="1:2">
       <x:c r="A979" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="B979" s="0" t="s">
-        <x:v>1941</x:v>
+        <x:v>1939</x:v>
       </x:c>
     </x:row>
     <x:row r="980" spans="1:2">
       <x:c r="A980" s="0" t="s">
-        <x:v>1942</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="B980" s="0" t="s">
-        <x:v>1943</x:v>
+        <x:v>1941</x:v>
       </x:c>
     </x:row>
     <x:row r="981" spans="1:2">
       <x:c r="A981" s="0" t="s">
-        <x:v>1944</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B981" s="0" t="s">
-        <x:v>1945</x:v>
+        <x:v>1943</x:v>
       </x:c>
     </x:row>
     <x:row r="982" spans="1:2">
       <x:c r="A982" s="0" t="s">
-        <x:v>1946</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="B982" s="0" t="s">
-        <x:v>1947</x:v>
+        <x:v>1945</x:v>
       </x:c>
     </x:row>
     <x:row r="983" spans="1:2">
       <x:c r="A983" s="0" t="s">
-        <x:v>1948</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="B983" s="0" t="s">
-        <x:v>1949</x:v>
+        <x:v>1947</x:v>
       </x:c>
     </x:row>
     <x:row r="984" spans="1:2">
       <x:c r="A984" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="B984" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1949</x:v>
       </x:c>
     </x:row>
     <x:row r="985" spans="1:2">
       <x:c r="A985" s="0" t="s">
-        <x:v>1952</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="B985" s="0" t="s">
-        <x:v>1953</x:v>
+        <x:v>1951</x:v>
       </x:c>
     </x:row>
     <x:row r="986" spans="1:2">
       <x:c r="A986" s="0" t="s">
-        <x:v>1954</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="B986" s="0" t="s">
-        <x:v>1955</x:v>
+        <x:v>1953</x:v>
       </x:c>
     </x:row>
     <x:row r="987" spans="1:2">
       <x:c r="A987" s="0" t="s">
-        <x:v>1956</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="B987" s="0" t="s">
-        <x:v>1957</x:v>
+        <x:v>1955</x:v>
       </x:c>
     </x:row>
     <x:row r="988" spans="1:2">
       <x:c r="A988" s="0" t="s">
-        <x:v>1958</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="B988" s="0" t="s">
-        <x:v>1959</x:v>
+        <x:v>1957</x:v>
       </x:c>
     </x:row>
     <x:row r="989" spans="1:2">
       <x:c r="A989" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="B989" s="0" t="s">
-        <x:v>1961</x:v>
+        <x:v>1959</x:v>
       </x:c>
     </x:row>
     <x:row r="990" spans="1:2">
       <x:c r="A990" s="0" t="s">
-        <x:v>1962</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="B990" s="0" t="s">
-        <x:v>1963</x:v>
+        <x:v>1961</x:v>
       </x:c>
     </x:row>
     <x:row r="991" spans="1:2">
       <x:c r="A991" s="0" t="s">
-        <x:v>1964</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="B991" s="0" t="s">
-        <x:v>1965</x:v>
+        <x:v>1963</x:v>
       </x:c>
     </x:row>
     <x:row r="992" spans="1:2">
       <x:c r="A992" s="0" t="s">
-        <x:v>1966</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="B992" s="0" t="s">
-        <x:v>1967</x:v>
+        <x:v>1965</x:v>
       </x:c>
     </x:row>
     <x:row r="993" spans="1:2">
       <x:c r="A993" s="0" t="s">
-        <x:v>1968</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="B993" s="0" t="s">
-        <x:v>1969</x:v>
+        <x:v>1967</x:v>
       </x:c>
     </x:row>
     <x:row r="994" spans="1:2">
       <x:c r="A994" s="0" t="s">
-        <x:v>1970</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="B994" s="0" t="s">
-        <x:v>1971</x:v>
+        <x:v>1969</x:v>
       </x:c>
     </x:row>
     <x:row r="995" spans="1:2">
       <x:c r="A995" s="0" t="s">
-        <x:v>1972</x:v>
+        <x:v>1970</x:v>
       </x:c>
       <x:c r="B995" s="0" t="s">
-        <x:v>1973</x:v>
+        <x:v>1971</x:v>
       </x:c>
     </x:row>
     <x:row r="996" spans="1:2">
       <x:c r="A996" s="0" t="s">
-        <x:v>1974</x:v>
+        <x:v>1972</x:v>
       </x:c>
       <x:c r="B996" s="0" t="s">
-        <x:v>1975</x:v>
+        <x:v>1973</x:v>
       </x:c>
     </x:row>
     <x:row r="997" spans="1:2">
       <x:c r="A997" s="0" t="s">
-        <x:v>1976</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="B997" s="0" t="s">
-        <x:v>1977</x:v>
+        <x:v>1975</x:v>
       </x:c>
     </x:row>
     <x:row r="998" spans="1:2">
       <x:c r="A998" s="0" t="s">
-        <x:v>1978</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="B998" s="0" t="s">
-        <x:v>1979</x:v>
+        <x:v>1977</x:v>
       </x:c>
     </x:row>
     <x:row r="999" spans="1:2">
       <x:c r="A999" s="0" t="s">
-        <x:v>1980</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="B999" s="0" t="s">
-        <x:v>1981</x:v>
+        <x:v>1979</x:v>
       </x:c>
     </x:row>
     <x:row r="1000" spans="1:2">
       <x:c r="A1000" s="0" t="s">
-        <x:v>1982</x:v>
+        <x:v>1980</x:v>
       </x:c>
       <x:c r="B1000" s="0" t="s">
-        <x:v>1983</x:v>
+        <x:v>1981</x:v>
       </x:c>
     </x:row>
     <x:row r="1001" spans="1:2">
       <x:c r="A1001" s="0" t="s">
-        <x:v>1984</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="B1001" s="0" t="s">
-        <x:v>1985</x:v>
+        <x:v>1983</x:v>
       </x:c>
     </x:row>
     <x:row r="1002" spans="1:2">
       <x:c r="A1002" s="0" t="s">
-        <x:v>1986</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="B1002" s="0" t="s">
-        <x:v>1987</x:v>
+        <x:v>1985</x:v>
       </x:c>
     </x:row>
     <x:row r="1003" spans="1:2">
       <x:c r="A1003" s="0" t="s">
-        <x:v>1988</x:v>
+        <x:v>1986</x:v>
       </x:c>
       <x:c r="B1003" s="0" t="s">
-        <x:v>1989</x:v>
+        <x:v>1987</x:v>
       </x:c>
     </x:row>
     <x:row r="1004" spans="1:2">
       <x:c r="A1004" s="0" t="s">
-        <x:v>1990</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="B1004" s="0" t="s">
-        <x:v>1991</x:v>
+        <x:v>1989</x:v>
       </x:c>
     </x:row>
     <x:row r="1005" spans="1:2">
       <x:c r="A1005" s="0" t="s">
-        <x:v>1992</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="B1005" s="0" t="s">
-        <x:v>1993</x:v>
+        <x:v>1991</x:v>
       </x:c>
     </x:row>
     <x:row r="1006" spans="1:2">
       <x:c r="A1006" s="0" t="s">
-        <x:v>1994</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="B1006" s="0" t="s">
         <x:v>1993</x:v>
       </x:c>
     </x:row>
     <x:row r="1007" spans="1:2">
       <x:c r="A1007" s="0" t="s">
+        <x:v>1994</x:v>
+      </x:c>
+      <x:c r="B1007" s="0" t="s">
         <x:v>1995</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1996</x:v>
       </x:c>
     </x:row>
     <x:row r="1008" spans="1:2">
       <x:c r="A1008" s="0" t="s">
+        <x:v>1996</x:v>
+      </x:c>
+      <x:c r="B1008" s="0" t="s">
         <x:v>1997</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1998</x:v>
       </x:c>
     </x:row>
     <x:row r="1009" spans="1:2">
       <x:c r="A1009" s="0" t="s">
+        <x:v>1998</x:v>
+      </x:c>
+      <x:c r="B1009" s="0" t="s">
         <x:v>1999</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2000</x:v>
       </x:c>
     </x:row>
     <x:row r="1010" spans="1:2">
       <x:c r="A1010" s="0" t="s">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c r="B1010" s="0" t="s">
         <x:v>2001</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2002</x:v>
       </x:c>
     </x:row>
     <x:row r="1011" spans="1:2">
       <x:c r="A1011" s="0" t="s">
+        <x:v>2002</x:v>
+      </x:c>
+      <x:c r="B1011" s="0" t="s">
         <x:v>2003</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2004</x:v>
       </x:c>
     </x:row>
     <x:row r="1012" spans="1:2">
       <x:c r="A1012" s="0" t="s">
+        <x:v>2004</x:v>
+      </x:c>
+      <x:c r="B1012" s="0" t="s">
         <x:v>2005</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2006</x:v>
       </x:c>
     </x:row>
     <x:row r="1013" spans="1:2">
       <x:c r="A1013" s="0" t="s">
+        <x:v>2006</x:v>
+      </x:c>
+      <x:c r="B1013" s="0" t="s">
         <x:v>2007</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2008</x:v>
       </x:c>
     </x:row>
     <x:row r="1014" spans="1:2">
       <x:c r="A1014" s="0" t="s">
+        <x:v>2008</x:v>
+      </x:c>
+      <x:c r="B1014" s="0" t="s">
         <x:v>2009</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2010</x:v>
       </x:c>
     </x:row>
     <x:row r="1015" spans="1:2">
       <x:c r="A1015" s="0" t="s">
+        <x:v>2010</x:v>
+      </x:c>
+      <x:c r="B1015" s="0" t="s">
         <x:v>2011</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2012</x:v>
       </x:c>
     </x:row>
     <x:row r="1016" spans="1:2">
       <x:c r="A1016" s="0" t="s">
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="B1016" s="0" t="s">
         <x:v>2013</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2014</x:v>
       </x:c>
     </x:row>
     <x:row r="1017" spans="1:2">
       <x:c r="A1017" s="0" t="s">
+        <x:v>2014</x:v>
+      </x:c>
+      <x:c r="B1017" s="0" t="s">
         <x:v>2015</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2016</x:v>
       </x:c>
     </x:row>
     <x:row r="1018" spans="1:2">
       <x:c r="A1018" s="0" t="s">
+        <x:v>2016</x:v>
+      </x:c>
+      <x:c r="B1018" s="0" t="s">
         <x:v>2017</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2018</x:v>
       </x:c>
     </x:row>
     <x:row r="1019" spans="1:2">
       <x:c r="A1019" s="0" t="s">
+        <x:v>2018</x:v>
+      </x:c>
+      <x:c r="B1019" s="0" t="s">
         <x:v>2019</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2020</x:v>
       </x:c>
     </x:row>
     <x:row r="1020" spans="1:2">
       <x:c r="A1020" s="0" t="s">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="B1020" s="0" t="s">
-        <x:v>2022</x:v>
+        <x:v>2019</x:v>
       </x:c>
     </x:row>
     <x:row r="1021" spans="1:2">
       <x:c r="A1021" s="0" t="s">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="B1021" s="0" t="s">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
     </x:row>
     <x:row r="1022" spans="1:2">
       <x:c r="A1022" s="0" t="s">
-        <x:v>2025</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="B1022" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2024</x:v>
       </x:c>
     </x:row>
     <x:row r="1023" spans="1:2">
       <x:c r="A1023" s="0" t="s">
-        <x:v>2027</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B1023" s="0" t="s">
-        <x:v>2028</x:v>
+        <x:v>2026</x:v>
       </x:c>
     </x:row>
     <x:row r="1024" spans="1:2">
       <x:c r="A1024" s="0" t="s">
-        <x:v>2029</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="B1024" s="0" t="s">
-        <x:v>2030</x:v>
+        <x:v>2028</x:v>
       </x:c>
     </x:row>
     <x:row r="1025" spans="1:2">
       <x:c r="A1025" s="0" t="s">
-        <x:v>2031</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="B1025" s="0" t="s">
-        <x:v>2032</x:v>
+        <x:v>2030</x:v>
       </x:c>
     </x:row>
     <x:row r="1026" spans="1:2">
       <x:c r="A1026" s="0" t="s">
-        <x:v>2033</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="B1026" s="0" t="s">
-        <x:v>2034</x:v>
+        <x:v>2032</x:v>
       </x:c>
     </x:row>
     <x:row r="1027" spans="1:2">
       <x:c r="A1027" s="0" t="s">
-        <x:v>2035</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="B1027" s="0" t="s">
-        <x:v>2036</x:v>
+        <x:v>2034</x:v>
       </x:c>
     </x:row>
     <x:row r="1028" spans="1:2">
       <x:c r="A1028" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="B1028" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2036</x:v>
       </x:c>
     </x:row>
     <x:row r="1029" spans="1:2">
       <x:c r="A1029" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
-        <x:v>2040</x:v>
+        <x:v>2038</x:v>
       </x:c>
     </x:row>
     <x:row r="1030" spans="1:2">
       <x:c r="A1030" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="B1030" s="0" t="s">
-        <x:v>2042</x:v>
+        <x:v>2040</x:v>
       </x:c>
     </x:row>
     <x:row r="1031" spans="1:2">
       <x:c r="A1031" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="B1031" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2042</x:v>
       </x:c>
     </x:row>
     <x:row r="1032" spans="1:2">
       <x:c r="A1032" s="0" t="s">
-        <x:v>2045</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1032" s="0" t="s">
-        <x:v>2046</x:v>
+        <x:v>2044</x:v>
       </x:c>
     </x:row>
     <x:row r="1033" spans="1:2">
       <x:c r="A1033" s="0" t="s">
-        <x:v>2047</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="B1033" s="0" t="s">
-        <x:v>2048</x:v>
+        <x:v>2046</x:v>
       </x:c>
     </x:row>
     <x:row r="1034" spans="1:2">
       <x:c r="A1034" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="B1034" s="0" t="s">
-        <x:v>2050</x:v>
+        <x:v>2048</x:v>
       </x:c>
     </x:row>
     <x:row r="1035" spans="1:2">
       <x:c r="A1035" s="0" t="s">
-        <x:v>2051</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="B1035" s="0" t="s">
-        <x:v>2052</x:v>
+        <x:v>2050</x:v>
       </x:c>
     </x:row>
     <x:row r="1036" spans="1:2">
       <x:c r="A1036" s="0" t="s">
-        <x:v>2053</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="B1036" s="0" t="s">
-        <x:v>2054</x:v>
+        <x:v>2052</x:v>
       </x:c>
     </x:row>
     <x:row r="1037" spans="1:2">
       <x:c r="A1037" s="0" t="s">
-        <x:v>2055</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="B1037" s="0" t="s">
-        <x:v>2056</x:v>
+        <x:v>2054</x:v>
       </x:c>
     </x:row>
     <x:row r="1038" spans="1:2">
       <x:c r="A1038" s="0" t="s">
-        <x:v>2057</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="B1038" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>2056</x:v>
       </x:c>
     </x:row>
     <x:row r="1039" spans="1:2">
       <x:c r="A1039" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="B1039" s="0" t="s">
-        <x:v>2060</x:v>
+        <x:v>2058</x:v>
       </x:c>
     </x:row>
     <x:row r="1040" spans="1:2">
       <x:c r="A1040" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="B1040" s="0" t="s">
-        <x:v>2062</x:v>
+        <x:v>2060</x:v>
       </x:c>
     </x:row>
     <x:row r="1041" spans="1:2">
       <x:c r="A1041" s="0" t="s">
-        <x:v>2063</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="B1041" s="0" t="s">
-        <x:v>2064</x:v>
+        <x:v>2062</x:v>
       </x:c>
     </x:row>
     <x:row r="1042" spans="1:2">
       <x:c r="A1042" s="0" t="s">
-        <x:v>2065</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="B1042" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2064</x:v>
       </x:c>
     </x:row>
     <x:row r="1043" spans="1:2">
       <x:c r="A1043" s="0" t="s">
-        <x:v>2067</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="B1043" s="0" t="s">
-        <x:v>2068</x:v>
+        <x:v>2066</x:v>
       </x:c>
     </x:row>
     <x:row r="1044" spans="1:2">
       <x:c r="A1044" s="0" t="s">
-        <x:v>2069</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="B1044" s="0" t="s">
-        <x:v>2070</x:v>
+        <x:v>2068</x:v>
       </x:c>
     </x:row>
     <x:row r="1045" spans="1:2">
       <x:c r="A1045" s="0" t="s">
-        <x:v>2071</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="B1045" s="0" t="s">
-        <x:v>2072</x:v>
+        <x:v>2070</x:v>
       </x:c>
     </x:row>
     <x:row r="1046" spans="1:2">
       <x:c r="A1046" s="0" t="s">
-        <x:v>2073</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="B1046" s="0" t="s">
-        <x:v>2074</x:v>
+        <x:v>2072</x:v>
       </x:c>
     </x:row>
     <x:row r="1047" spans="1:2">
       <x:c r="A1047" s="0" t="s">
-        <x:v>2075</x:v>
+        <x:v>2073</x:v>
       </x:c>
       <x:c r="B1047" s="0" t="s">
-        <x:v>2076</x:v>
+        <x:v>2074</x:v>
       </x:c>
     </x:row>
     <x:row r="1048" spans="1:2">
       <x:c r="A1048" s="0" t="s">
-        <x:v>2077</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="B1048" s="0" t="s">
-        <x:v>2078</x:v>
+        <x:v>2076</x:v>
       </x:c>
     </x:row>
     <x:row r="1049" spans="1:2">
       <x:c r="A1049" s="0" t="s">
-        <x:v>2079</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="B1049" s="0" t="s">
-        <x:v>2080</x:v>
+        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="1050" spans="1:2">
       <x:c r="A1050" s="0" t="s">
-        <x:v>2081</x:v>
+        <x:v>2079</x:v>
       </x:c>
       <x:c r="B1050" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2080</x:v>
       </x:c>
     </x:row>
     <x:row r="1051" spans="1:2">
       <x:c r="A1051" s="0" t="s">
-        <x:v>2083</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="B1051" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2082</x:v>
       </x:c>
     </x:row>
     <x:row r="1052" spans="1:2">
       <x:c r="A1052" s="0" t="s">
-        <x:v>2085</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="B1052" s="0" t="s">
-        <x:v>2086</x:v>
+        <x:v>2082</x:v>
       </x:c>
     </x:row>
     <x:row r="1053" spans="1:2">
       <x:c r="A1053" s="0" t="s">
-        <x:v>2087</x:v>
+        <x:v>2084</x:v>
       </x:c>
       <x:c r="B1053" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>2085</x:v>
       </x:c>
     </x:row>
     <x:row r="1054" spans="1:2">
       <x:c r="A1054" s="0" t="s">
-        <x:v>2089</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="B1054" s="0" t="s">
-        <x:v>2090</x:v>
+        <x:v>2087</x:v>
       </x:c>
     </x:row>
     <x:row r="1055" spans="1:2">
       <x:c r="A1055" s="0" t="s">
-        <x:v>2091</x:v>
+        <x:v>2088</x:v>
       </x:c>
       <x:c r="B1055" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2089</x:v>
       </x:c>
     </x:row>
     <x:row r="1056" spans="1:2">
       <x:c r="A1056" s="0" t="s">
-        <x:v>2093</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="B1056" s="0" t="s">
-        <x:v>2094</x:v>
+        <x:v>2091</x:v>
       </x:c>
     </x:row>
     <x:row r="1057" spans="1:2">
       <x:c r="A1057" s="0" t="s">
-        <x:v>2095</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="B1057" s="0" t="s">
-        <x:v>2096</x:v>
+        <x:v>2093</x:v>
       </x:c>
     </x:row>
     <x:row r="1058" spans="1:2">
       <x:c r="A1058" s="0" t="s">
-        <x:v>2097</x:v>
+        <x:v>2094</x:v>
       </x:c>
       <x:c r="B1058" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>2095</x:v>
       </x:c>
     </x:row>
     <x:row r="1059" spans="1:2">
       <x:c r="A1059" s="0" t="s">
-        <x:v>2099</x:v>
+        <x:v>2096</x:v>
       </x:c>
       <x:c r="B1059" s="0" t="s">
-        <x:v>2100</x:v>
+        <x:v>2097</x:v>
       </x:c>
     </x:row>
     <x:row r="1060" spans="1:2">
       <x:c r="A1060" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2098</x:v>
       </x:c>
       <x:c r="B1060" s="0" t="s">
-        <x:v>2102</x:v>
+        <x:v>2099</x:v>
       </x:c>
     </x:row>
     <x:row r="1061" spans="1:2">
       <x:c r="A1061" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>2100</x:v>
       </x:c>
       <x:c r="B1061" s="0" t="s">
-        <x:v>2104</x:v>
+        <x:v>2101</x:v>
       </x:c>
     </x:row>
     <x:row r="1062" spans="1:2">
       <x:c r="A1062" s="0" t="s">
-        <x:v>2105</x:v>
+        <x:v>2102</x:v>
       </x:c>
       <x:c r="B1062" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>2103</x:v>
       </x:c>
     </x:row>
     <x:row r="1063" spans="1:2">
       <x:c r="A1063" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="B1063" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2105</x:v>
       </x:c>
     </x:row>
     <x:row r="1064" spans="1:2">
       <x:c r="A1064" s="0" t="s">
-        <x:v>2109</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="B1064" s="0" t="s">
-        <x:v>2110</x:v>
+        <x:v>2107</x:v>
       </x:c>
     </x:row>
     <x:row r="1065" spans="1:2">
       <x:c r="A1065" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="B1065" s="0" t="s">
-        <x:v>2112</x:v>
+        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="1066" spans="1:2">
       <x:c r="A1066" s="0" t="s">
-        <x:v>2113</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="B1066" s="0" t="s">
-        <x:v>2114</x:v>
+        <x:v>2111</x:v>
       </x:c>
     </x:row>
     <x:row r="1067" spans="1:2">
       <x:c r="A1067" s="0" t="s">
-        <x:v>2115</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="B1067" s="0" t="s">
-        <x:v>2116</x:v>
+        <x:v>2113</x:v>
       </x:c>
     </x:row>
     <x:row r="1068" spans="1:2">
       <x:c r="A1068" s="0" t="s">
-        <x:v>2117</x:v>
+        <x:v>2114</x:v>
       </x:c>
       <x:c r="B1068" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2115</x:v>
       </x:c>
     </x:row>
     <x:row r="1069" spans="1:2">
       <x:c r="A1069" s="0" t="s">
-        <x:v>2119</x:v>
+        <x:v>2116</x:v>
       </x:c>
       <x:c r="B1069" s="0" t="s">
-        <x:v>2120</x:v>
+        <x:v>2117</x:v>
       </x:c>
     </x:row>
     <x:row r="1070" spans="1:2">
       <x:c r="A1070" s="0" t="s">
-        <x:v>2121</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="B1070" s="0" t="s">
-        <x:v>2122</x:v>
+        <x:v>2119</x:v>
       </x:c>
     </x:row>
     <x:row r="1071" spans="1:2">
       <x:c r="A1071" s="0" t="s">
-        <x:v>2123</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1071" s="0" t="s">
-        <x:v>2124</x:v>
+        <x:v>2121</x:v>
       </x:c>
     </x:row>
     <x:row r="1072" spans="1:2">
       <x:c r="A1072" s="0" t="s">
-        <x:v>2125</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="B1072" s="0" t="s">
-        <x:v>2126</x:v>
+        <x:v>2123</x:v>
       </x:c>
     </x:row>
     <x:row r="1073" spans="1:2">
       <x:c r="A1073" s="0" t="s">
-        <x:v>2127</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="B1073" s="0" t="s">
-        <x:v>2128</x:v>
+        <x:v>2125</x:v>
       </x:c>
     </x:row>
     <x:row r="1074" spans="1:2">
       <x:c r="A1074" s="0" t="s">
-        <x:v>2129</x:v>
+        <x:v>2126</x:v>
       </x:c>
       <x:c r="B1074" s="0" t="s">
-        <x:v>2130</x:v>
+        <x:v>2127</x:v>
       </x:c>
     </x:row>
     <x:row r="1075" spans="1:2">
       <x:c r="A1075" s="0" t="s">
-        <x:v>2131</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="B1075" s="0" t="s">
-        <x:v>2132</x:v>
+        <x:v>2129</x:v>
       </x:c>
     </x:row>
     <x:row r="1076" spans="1:2">
       <x:c r="A1076" s="0" t="s">
-        <x:v>2133</x:v>
+        <x:v>2130</x:v>
       </x:c>
       <x:c r="B1076" s="0" t="s">
-        <x:v>2134</x:v>
+        <x:v>2131</x:v>
       </x:c>
     </x:row>
     <x:row r="1077" spans="1:2">
       <x:c r="A1077" s="0" t="s">
-        <x:v>2135</x:v>
+        <x:v>2132</x:v>
       </x:c>
       <x:c r="B1077" s="0" t="s">
-        <x:v>2136</x:v>
+        <x:v>2133</x:v>
       </x:c>
     </x:row>
     <x:row r="1078" spans="1:2">
       <x:c r="A1078" s="0" t="s">
-        <x:v>2137</x:v>
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="B1078" s="0" t="s">
-        <x:v>2138</x:v>
+        <x:v>2135</x:v>
       </x:c>
     </x:row>
     <x:row r="1079" spans="1:2">
       <x:c r="A1079" s="0" t="s">
-        <x:v>2139</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="B1079" s="0" t="s">
-        <x:v>2140</x:v>
+        <x:v>2137</x:v>
       </x:c>
     </x:row>
     <x:row r="1080" spans="1:2">
       <x:c r="A1080" s="0" t="s">
-        <x:v>2141</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="B1080" s="0" t="s">
-        <x:v>2142</x:v>
+        <x:v>2139</x:v>
       </x:c>
     </x:row>
     <x:row r="1081" spans="1:2">
       <x:c r="A1081" s="0" t="s">
-        <x:v>2143</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="B1081" s="0" t="s">
-        <x:v>2144</x:v>
+        <x:v>2141</x:v>
       </x:c>
     </x:row>
     <x:row r="1082" spans="1:2">
       <x:c r="A1082" s="0" t="s">
-        <x:v>2145</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="B1082" s="0" t="s">
-        <x:v>2146</x:v>
+        <x:v>2143</x:v>
       </x:c>
     </x:row>
     <x:row r="1083" spans="1:2">
       <x:c r="A1083" s="0" t="s">
-        <x:v>2147</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="B1083" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2145</x:v>
       </x:c>
     </x:row>
     <x:row r="1084" spans="1:2">
       <x:c r="A1084" s="0" t="s">
-        <x:v>2149</x:v>
+        <x:v>2146</x:v>
       </x:c>
       <x:c r="B1084" s="0" t="s">
-        <x:v>2150</x:v>
+        <x:v>2147</x:v>
       </x:c>
     </x:row>
     <x:row r="1085" spans="1:2">
       <x:c r="A1085" s="0" t="s">
-        <x:v>2151</x:v>
+        <x:v>2148</x:v>
       </x:c>
       <x:c r="B1085" s="0" t="s">
-        <x:v>2152</x:v>
+        <x:v>2149</x:v>
       </x:c>
     </x:row>
     <x:row r="1086" spans="1:2">
       <x:c r="A1086" s="0" t="s">
-        <x:v>2153</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="B1086" s="0" t="s">
-        <x:v>2154</x:v>
+        <x:v>2151</x:v>
       </x:c>
     </x:row>
     <x:row r="1087" spans="1:2">
       <x:c r="A1087" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2152</x:v>
       </x:c>
       <x:c r="B1087" s="0" t="s">
-        <x:v>2156</x:v>
+        <x:v>2153</x:v>
       </x:c>
     </x:row>
     <x:row r="1088" spans="1:2">
       <x:c r="A1088" s="0" t="s">
-        <x:v>2157</x:v>
+        <x:v>2154</x:v>
       </x:c>
       <x:c r="B1088" s="0" t="s">
-        <x:v>2158</x:v>
+        <x:v>2155</x:v>
       </x:c>
     </x:row>
     <x:row r="1089" spans="1:2">
       <x:c r="A1089" s="0" t="s">
-        <x:v>2159</x:v>
+        <x:v>2156</x:v>
       </x:c>
       <x:c r="B1089" s="0" t="s">
-        <x:v>2160</x:v>
+        <x:v>2157</x:v>
       </x:c>
     </x:row>
     <x:row r="1090" spans="1:2">
       <x:c r="A1090" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2158</x:v>
       </x:c>
       <x:c r="B1090" s="0" t="s">
-        <x:v>2162</x:v>
+        <x:v>2159</x:v>
       </x:c>
     </x:row>
     <x:row r="1091" spans="1:2">
       <x:c r="A1091" s="0" t="s">
-        <x:v>2163</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="B1091" s="0" t="s">
-        <x:v>2164</x:v>
+        <x:v>2161</x:v>
       </x:c>
     </x:row>
     <x:row r="1092" spans="1:2">
       <x:c r="A1092" s="0" t="s">
-        <x:v>2165</x:v>
+        <x:v>2162</x:v>
       </x:c>
       <x:c r="B1092" s="0" t="s">
-        <x:v>2166</x:v>
+        <x:v>2163</x:v>
       </x:c>
     </x:row>
     <x:row r="1093" spans="1:2">
       <x:c r="A1093" s="0" t="s">
-        <x:v>2167</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="B1093" s="0" t="s">
-        <x:v>2168</x:v>
+        <x:v>2165</x:v>
       </x:c>
     </x:row>
     <x:row r="1094" spans="1:2">
       <x:c r="A1094" s="0" t="s">
-        <x:v>2169</x:v>
+        <x:v>2166</x:v>
       </x:c>
       <x:c r="B1094" s="0" t="s">
-        <x:v>2170</x:v>
+        <x:v>2167</x:v>
       </x:c>
     </x:row>
     <x:row r="1095" spans="1:2">
       <x:c r="A1095" s="0" t="s">
-        <x:v>2171</x:v>
+        <x:v>2168</x:v>
       </x:c>
       <x:c r="B1095" s="0" t="s">
-        <x:v>2172</x:v>
+        <x:v>2169</x:v>
       </x:c>
     </x:row>
     <x:row r="1096" spans="1:2">
       <x:c r="A1096" s="0" t="s">
-        <x:v>2173</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="B1096" s="0" t="s">
-        <x:v>2174</x:v>
+        <x:v>2171</x:v>
       </x:c>
     </x:row>
     <x:row r="1097" spans="1:2">
       <x:c r="A1097" s="0" t="s">
-        <x:v>2175</x:v>
+        <x:v>2172</x:v>
       </x:c>
       <x:c r="B1097" s="0" t="s">
-        <x:v>2176</x:v>
+        <x:v>2173</x:v>
       </x:c>
     </x:row>
     <x:row r="1098" spans="1:2">
       <x:c r="A1098" s="0" t="s">
-        <x:v>2177</x:v>
+        <x:v>2174</x:v>
       </x:c>
       <x:c r="B1098" s="0" t="s">
-        <x:v>2178</x:v>
+        <x:v>2175</x:v>
       </x:c>
     </x:row>
     <x:row r="1099" spans="1:2">
       <x:c r="A1099" s="0" t="s">
-        <x:v>2179</x:v>
+        <x:v>2176</x:v>
       </x:c>
       <x:c r="B1099" s="0" t="s">
-        <x:v>2180</x:v>
+        <x:v>2177</x:v>
       </x:c>
     </x:row>
     <x:row r="1100" spans="1:2">
       <x:c r="A1100" s="0" t="s">
-        <x:v>2181</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="B1100" s="0" t="s">
-        <x:v>2182</x:v>
+        <x:v>2179</x:v>
       </x:c>
     </x:row>
     <x:row r="1101" spans="1:2">
       <x:c r="A1101" s="0" t="s">
-        <x:v>2183</x:v>
+        <x:v>2180</x:v>
       </x:c>
       <x:c r="B1101" s="0" t="s">
-        <x:v>2184</x:v>
+        <x:v>2181</x:v>
       </x:c>
     </x:row>
     <x:row r="1102" spans="1:2">
       <x:c r="A1102" s="0" t="s">
-        <x:v>2185</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="B1102" s="0" t="s">
-        <x:v>2186</x:v>
+        <x:v>2183</x:v>
       </x:c>
     </x:row>
     <x:row r="1103" spans="1:2">
       <x:c r="A1103" s="0" t="s">
-        <x:v>2187</x:v>
+        <x:v>2184</x:v>
       </x:c>
       <x:c r="B1103" s="0" t="s">
-        <x:v>2188</x:v>
+        <x:v>2185</x:v>
       </x:c>
     </x:row>
     <x:row r="1104" spans="1:2">
       <x:c r="A1104" s="0" t="s">
-        <x:v>2189</x:v>
+        <x:v>2186</x:v>
       </x:c>
       <x:c r="B1104" s="0" t="s">
-        <x:v>2190</x:v>
+        <x:v>2187</x:v>
       </x:c>
     </x:row>
     <x:row r="1105" spans="1:2">
       <x:c r="A1105" s="0" t="s">
-        <x:v>2191</x:v>
+        <x:v>2188</x:v>
       </x:c>
       <x:c r="B1105" s="0" t="s">
-        <x:v>2192</x:v>
+        <x:v>2189</x:v>
       </x:c>
     </x:row>
     <x:row r="1106" spans="1:2">
       <x:c r="A1106" s="0" t="s">
-        <x:v>2193</x:v>
+        <x:v>2190</x:v>
       </x:c>
       <x:c r="B1106" s="0" t="s">
-        <x:v>2194</x:v>
+        <x:v>2191</x:v>
       </x:c>
     </x:row>
     <x:row r="1107" spans="1:2">
       <x:c r="A1107" s="0" t="s">
-        <x:v>2195</x:v>
+        <x:v>2192</x:v>
       </x:c>
       <x:c r="B1107" s="0" t="s">
-        <x:v>2196</x:v>
+        <x:v>2193</x:v>
       </x:c>
     </x:row>
     <x:row r="1108" spans="1:2">
       <x:c r="A1108" s="0" t="s">
-        <x:v>2197</x:v>
+        <x:v>2194</x:v>
       </x:c>
       <x:c r="B1108" s="0" t="s">
-        <x:v>2198</x:v>
+        <x:v>2195</x:v>
       </x:c>
     </x:row>
     <x:row r="1109" spans="1:2">
       <x:c r="A1109" s="0" t="s">
-        <x:v>2199</x:v>
+        <x:v>2196</x:v>
       </x:c>
       <x:c r="B1109" s="0" t="s">
-        <x:v>2200</x:v>
+        <x:v>2197</x:v>
       </x:c>
     </x:row>
     <x:row r="1110" spans="1:2">
       <x:c r="A1110" s="0" t="s">
-        <x:v>2201</x:v>
+        <x:v>2198</x:v>
       </x:c>
       <x:c r="B1110" s="0" t="s">
-        <x:v>2202</x:v>
+        <x:v>2199</x:v>
       </x:c>
     </x:row>
     <x:row r="1111" spans="1:2">
       <x:c r="A1111" s="0" t="s">
-        <x:v>2203</x:v>
+        <x:v>2200</x:v>
       </x:c>
       <x:c r="B1111" s="0" t="s">
-        <x:v>2204</x:v>
+        <x:v>2201</x:v>
       </x:c>
     </x:row>
     <x:row r="1112" spans="1:2">
       <x:c r="A1112" s="0" t="s">
-        <x:v>2205</x:v>
+        <x:v>2202</x:v>
       </x:c>
       <x:c r="B1112" s="0" t="s">
-        <x:v>2206</x:v>
+        <x:v>2203</x:v>
       </x:c>
     </x:row>
     <x:row r="1113" spans="1:2">
       <x:c r="A1113" s="0" t="s">
-        <x:v>2207</x:v>
+        <x:v>2204</x:v>
       </x:c>
       <x:c r="B1113" s="0" t="s">
-        <x:v>2208</x:v>
+        <x:v>2205</x:v>
       </x:c>
     </x:row>
     <x:row r="1114" spans="1:2">
       <x:c r="A1114" s="0" t="s">
-        <x:v>2209</x:v>
+        <x:v>2206</x:v>
       </x:c>
       <x:c r="B1114" s="0" t="s">
-        <x:v>2210</x:v>
+        <x:v>2207</x:v>
       </x:c>
     </x:row>
     <x:row r="1115" spans="1:2">
       <x:c r="A1115" s="0" t="s">
-        <x:v>2211</x:v>
+        <x:v>2208</x:v>
       </x:c>
       <x:c r="B1115" s="0" t="s">
-        <x:v>2212</x:v>
+        <x:v>2209</x:v>
       </x:c>
     </x:row>
     <x:row r="1116" spans="1:2">
       <x:c r="A1116" s="0" t="s">
-        <x:v>2213</x:v>
+        <x:v>2210</x:v>
       </x:c>
       <x:c r="B1116" s="0" t="s">
-        <x:v>2214</x:v>
+        <x:v>2211</x:v>
       </x:c>
     </x:row>
     <x:row r="1117" spans="1:2">
       <x:c r="A1117" s="0" t="s">
-        <x:v>2215</x:v>
+        <x:v>2212</x:v>
       </x:c>
       <x:c r="B1117" s="0" t="s">
-        <x:v>2216</x:v>
+        <x:v>2213</x:v>
       </x:c>
     </x:row>
     <x:row r="1118" spans="1:2">
       <x:c r="A1118" s="0" t="s">
-        <x:v>2217</x:v>
+        <x:v>2214</x:v>
       </x:c>
       <x:c r="B1118" s="0" t="s">
-        <x:v>2218</x:v>
+        <x:v>2215</x:v>
       </x:c>
     </x:row>
     <x:row r="1119" spans="1:2">
       <x:c r="A1119" s="0" t="s">
-        <x:v>2219</x:v>
+        <x:v>2216</x:v>
       </x:c>
       <x:c r="B1119" s="0" t="s">
-        <x:v>2220</x:v>
+        <x:v>2217</x:v>
       </x:c>
     </x:row>
     <x:row r="1120" spans="1:2">
       <x:c r="A1120" s="0" t="s">
-        <x:v>2221</x:v>
+        <x:v>2218</x:v>
       </x:c>
       <x:c r="B1120" s="0" t="s">
-        <x:v>2222</x:v>
+        <x:v>2219</x:v>
       </x:c>
     </x:row>
     <x:row r="1121" spans="1:2">
       <x:c r="A1121" s="0" t="s">
-        <x:v>2223</x:v>
+        <x:v>2220</x:v>
       </x:c>
       <x:c r="B1121" s="0" t="s">
-        <x:v>2224</x:v>
+        <x:v>2221</x:v>
       </x:c>
     </x:row>
     <x:row r="1122" spans="1:2">
       <x:c r="A1122" s="0" t="s">
-        <x:v>2225</x:v>
+        <x:v>2222</x:v>
       </x:c>
       <x:c r="B1122" s="0" t="s">
-        <x:v>2226</x:v>
+        <x:v>2223</x:v>
       </x:c>
     </x:row>
     <x:row r="1123" spans="1:2">
       <x:c r="A1123" s="0" t="s">
-        <x:v>2227</x:v>
+        <x:v>2224</x:v>
       </x:c>
       <x:c r="B1123" s="0" t="s">
-        <x:v>2228</x:v>
+        <x:v>2225</x:v>
       </x:c>
     </x:row>
     <x:row r="1124" spans="1:2">
       <x:c r="A1124" s="0" t="s">
-        <x:v>2229</x:v>
+        <x:v>2226</x:v>
       </x:c>
       <x:c r="B1124" s="0" t="s">
-        <x:v>2230</x:v>
+        <x:v>2227</x:v>
       </x:c>
     </x:row>
     <x:row r="1125" spans="1:2">
       <x:c r="A1125" s="0" t="s">
-        <x:v>2231</x:v>
+        <x:v>2228</x:v>
       </x:c>
       <x:c r="B1125" s="0" t="s">
-        <x:v>2232</x:v>
+        <x:v>2229</x:v>
       </x:c>
     </x:row>
     <x:row r="1126" spans="1:2">
       <x:c r="A1126" s="0" t="s">
-        <x:v>2233</x:v>
+        <x:v>2230</x:v>
       </x:c>
       <x:c r="B1126" s="0" t="s">
-        <x:v>2234</x:v>
+        <x:v>2231</x:v>
       </x:c>
     </x:row>
     <x:row r="1127" spans="1:2">
       <x:c r="A1127" s="0" t="s">
-        <x:v>2235</x:v>
+        <x:v>2232</x:v>
       </x:c>
       <x:c r="B1127" s="0" t="s">
-        <x:v>2236</x:v>
+        <x:v>2233</x:v>
       </x:c>
     </x:row>
     <x:row r="1128" spans="1:2">
       <x:c r="A1128" s="0" t="s">
-        <x:v>2237</x:v>
+        <x:v>2234</x:v>
       </x:c>
       <x:c r="B1128" s="0" t="s">
-        <x:v>2238</x:v>
+        <x:v>2235</x:v>
       </x:c>
     </x:row>
     <x:row r="1129" spans="1:2">
       <x:c r="A1129" s="0" t="s">
-        <x:v>2239</x:v>
+        <x:v>2236</x:v>
       </x:c>
       <x:c r="B1129" s="0" t="s">
-        <x:v>2240</x:v>
+        <x:v>2237</x:v>
       </x:c>
     </x:row>
     <x:row r="1130" spans="1:2">
       <x:c r="A1130" s="0" t="s">
-        <x:v>2241</x:v>
+        <x:v>2238</x:v>
       </x:c>
       <x:c r="B1130" s="0" t="s">
-        <x:v>2242</x:v>
+        <x:v>2239</x:v>
       </x:c>
     </x:row>
     <x:row r="1131" spans="1:2">
       <x:c r="A1131" s="0" t="s">
-        <x:v>2243</x:v>
+        <x:v>2240</x:v>
       </x:c>
       <x:c r="B1131" s="0" t="s">
-        <x:v>2244</x:v>
+        <x:v>2241</x:v>
       </x:c>
     </x:row>
     <x:row r="1132" spans="1:2">
       <x:c r="A1132" s="0" t="s">
-        <x:v>2245</x:v>
+        <x:v>2242</x:v>
       </x:c>
       <x:c r="B1132" s="0" t="s">
-        <x:v>2246</x:v>
+        <x:v>2243</x:v>
       </x:c>
     </x:row>
     <x:row r="1133" spans="1:2">
       <x:c r="A1133" s="0" t="s">
-        <x:v>2247</x:v>
+        <x:v>2244</x:v>
       </x:c>
       <x:c r="B1133" s="0" t="s">
-        <x:v>2248</x:v>
+        <x:v>2245</x:v>
       </x:c>
     </x:row>
     <x:row r="1134" spans="1:2">
       <x:c r="A1134" s="0" t="s">
-        <x:v>2249</x:v>
+        <x:v>2246</x:v>
       </x:c>
       <x:c r="B1134" s="0" t="s">
-        <x:v>2250</x:v>
+        <x:v>2247</x:v>
       </x:c>
     </x:row>
     <x:row r="1135" spans="1:2">
       <x:c r="A1135" s="0" t="s">
-        <x:v>2251</x:v>
+        <x:v>2248</x:v>
       </x:c>
       <x:c r="B1135" s="0" t="s">
-        <x:v>2252</x:v>
+        <x:v>2249</x:v>
       </x:c>
     </x:row>
     <x:row r="1136" spans="1:2">
       <x:c r="A1136" s="0" t="s">
-        <x:v>2253</x:v>
+        <x:v>2250</x:v>
       </x:c>
       <x:c r="B1136" s="0" t="s">
-        <x:v>2254</x:v>
+        <x:v>2251</x:v>
       </x:c>
     </x:row>
     <x:row r="1137" spans="1:2">
       <x:c r="A1137" s="0" t="s">
-        <x:v>2255</x:v>
+        <x:v>2252</x:v>
       </x:c>
       <x:c r="B1137" s="0" t="s">
-        <x:v>2256</x:v>
+        <x:v>2253</x:v>
       </x:c>
     </x:row>
     <x:row r="1138" spans="1:2">
       <x:c r="A1138" s="0" t="s">
-        <x:v>2257</x:v>
+        <x:v>2254</x:v>
       </x:c>
       <x:c r="B1138" s="0" t="s">
-        <x:v>2258</x:v>
+        <x:v>2255</x:v>
       </x:c>
     </x:row>
     <x:row r="1139" spans="1:2">
       <x:c r="A1139" s="0" t="s">
-        <x:v>2259</x:v>
+        <x:v>2256</x:v>
       </x:c>
       <x:c r="B1139" s="0" t="s">
-        <x:v>2260</x:v>
+        <x:v>2257</x:v>
       </x:c>
     </x:row>
     <x:row r="1140" spans="1:2">
       <x:c r="A1140" s="0" t="s">
-        <x:v>2261</x:v>
+        <x:v>2258</x:v>
       </x:c>
       <x:c r="B1140" s="0" t="s">
-        <x:v>2262</x:v>
+        <x:v>2259</x:v>
       </x:c>
     </x:row>
     <x:row r="1141" spans="1:2">
       <x:c r="A1141" s="0" t="s">
-        <x:v>2263</x:v>
+        <x:v>2260</x:v>
       </x:c>
       <x:c r="B1141" s="0" t="s">
-        <x:v>2264</x:v>
+        <x:v>2261</x:v>
       </x:c>
     </x:row>
     <x:row r="1142" spans="1:2">
       <x:c r="A1142" s="0" t="s">
-        <x:v>2265</x:v>
+        <x:v>2262</x:v>
       </x:c>
       <x:c r="B1142" s="0" t="s">
-        <x:v>2266</x:v>
+        <x:v>2263</x:v>
       </x:c>
     </x:row>
     <x:row r="1143" spans="1:2">
       <x:c r="A1143" s="0" t="s">
-        <x:v>2267</x:v>
+        <x:v>2264</x:v>
       </x:c>
       <x:c r="B1143" s="0" t="s">
-        <x:v>2268</x:v>
+        <x:v>2265</x:v>
       </x:c>
     </x:row>
     <x:row r="1144" spans="1:2">
       <x:c r="A1144" s="0" t="s">
-        <x:v>2269</x:v>
+        <x:v>2266</x:v>
       </x:c>
       <x:c r="B1144" s="0" t="s">
-        <x:v>2270</x:v>
+        <x:v>2267</x:v>
       </x:c>
     </x:row>
     <x:row r="1145" spans="1:2">
       <x:c r="A1145" s="0" t="s">
-        <x:v>2271</x:v>
+        <x:v>2268</x:v>
       </x:c>
       <x:c r="B1145" s="0" t="s">
-        <x:v>2272</x:v>
+        <x:v>2269</x:v>
       </x:c>
     </x:row>
     <x:row r="1146" spans="1:2">
       <x:c r="A1146" s="0" t="s">
-        <x:v>2273</x:v>
+        <x:v>2270</x:v>
       </x:c>
       <x:c r="B1146" s="0" t="s">
-        <x:v>2274</x:v>
+        <x:v>2271</x:v>
       </x:c>
     </x:row>
     <x:row r="1147" spans="1:2">
       <x:c r="A1147" s="0" t="s">
-        <x:v>2275</x:v>
+        <x:v>2272</x:v>
       </x:c>
       <x:c r="B1147" s="0" t="s">
-        <x:v>2276</x:v>
+        <x:v>2273</x:v>
       </x:c>
     </x:row>
     <x:row r="1148" spans="1:2">
       <x:c r="A1148" s="0" t="s">
-        <x:v>2277</x:v>
+        <x:v>2274</x:v>
       </x:c>
       <x:c r="B1148" s="0" t="s">
-        <x:v>2278</x:v>
+        <x:v>2275</x:v>
       </x:c>
     </x:row>
     <x:row r="1149" spans="1:2">
       <x:c r="A1149" s="0" t="s">
-        <x:v>2279</x:v>
+        <x:v>2276</x:v>
       </x:c>
       <x:c r="B1149" s="0" t="s">
-        <x:v>2280</x:v>
+        <x:v>2277</x:v>
       </x:c>
     </x:row>
     <x:row r="1150" spans="1:2">
       <x:c r="A1150" s="0" t="s">
-        <x:v>2281</x:v>
+        <x:v>2278</x:v>
       </x:c>
       <x:c r="B1150" s="0" t="s">
-        <x:v>2282</x:v>
+        <x:v>2279</x:v>
       </x:c>
     </x:row>
     <x:row r="1151" spans="1:2">
       <x:c r="A1151" s="0" t="s">
-        <x:v>2283</x:v>
+        <x:v>2280</x:v>
       </x:c>
       <x:c r="B1151" s="0" t="s">
-        <x:v>2284</x:v>
+        <x:v>2281</x:v>
       </x:c>
     </x:row>
     <x:row r="1152" spans="1:2">
       <x:c r="A1152" s="0" t="s">
-        <x:v>2285</x:v>
+        <x:v>2282</x:v>
       </x:c>
       <x:c r="B1152" s="0" t="s">
-        <x:v>2286</x:v>
+        <x:v>2283</x:v>
       </x:c>
     </x:row>
     <x:row r="1153" spans="1:2">
       <x:c r="A1153" s="0" t="s">
-        <x:v>2287</x:v>
+        <x:v>2284</x:v>
       </x:c>
       <x:c r="B1153" s="0" t="s">
-        <x:v>2288</x:v>
+        <x:v>2285</x:v>
       </x:c>
     </x:row>
     <x:row r="1154" spans="1:2">
       <x:c r="A1154" s="0" t="s">
-        <x:v>2289</x:v>
+        <x:v>2286</x:v>
       </x:c>
       <x:c r="B1154" s="0" t="s">
-        <x:v>2290</x:v>
+        <x:v>2287</x:v>
       </x:c>
     </x:row>
     <x:row r="1155" spans="1:2">
       <x:c r="A1155" s="0" t="s">
-        <x:v>2291</x:v>
+        <x:v>2288</x:v>
       </x:c>
       <x:c r="B1155" s="0" t="s">
-        <x:v>2292</x:v>
+        <x:v>2289</x:v>
       </x:c>
     </x:row>
     <x:row r="1156" spans="1:2">
       <x:c r="A1156" s="0" t="s">
-        <x:v>2293</x:v>
+        <x:v>2290</x:v>
       </x:c>
       <x:c r="B1156" s="0" t="s">
-        <x:v>2294</x:v>
+        <x:v>2291</x:v>
       </x:c>
     </x:row>
     <x:row r="1157" spans="1:2">
       <x:c r="A1157" s="0" t="s">
-        <x:v>2295</x:v>
+        <x:v>2292</x:v>
       </x:c>
       <x:c r="B1157" s="0" t="s">
-        <x:v>2296</x:v>
+        <x:v>2293</x:v>
       </x:c>
     </x:row>
     <x:row r="1158" spans="1:2">
       <x:c r="A1158" s="0" t="s">
-        <x:v>2297</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="B1158" s="0" t="s">
-        <x:v>2298</x:v>
+        <x:v>2295</x:v>
       </x:c>
     </x:row>
     <x:row r="1159" spans="1:2">
       <x:c r="A1159" s="0" t="s">
-        <x:v>2299</x:v>
+        <x:v>2296</x:v>
       </x:c>
       <x:c r="B1159" s="0" t="s">
-        <x:v>2300</x:v>
+        <x:v>2297</x:v>
       </x:c>
     </x:row>
     <x:row r="1160" spans="1:2">
       <x:c r="A1160" s="0" t="s">
-        <x:v>2301</x:v>
+        <x:v>2298</x:v>
       </x:c>
       <x:c r="B1160" s="0" t="s">
-        <x:v>2302</x:v>
+        <x:v>2299</x:v>
       </x:c>
     </x:row>
     <x:row r="1161" spans="1:2">
       <x:c r="A1161" s="0" t="s">
-        <x:v>2303</x:v>
+        <x:v>2300</x:v>
       </x:c>
       <x:c r="B1161" s="0" t="s">
-        <x:v>2304</x:v>
+        <x:v>2301</x:v>
       </x:c>
     </x:row>
     <x:row r="1162" spans="1:2">
       <x:c r="A1162" s="0" t="s">
-        <x:v>2305</x:v>
+        <x:v>2302</x:v>
       </x:c>
       <x:c r="B1162" s="0" t="s">
-        <x:v>2306</x:v>
+        <x:v>2303</x:v>
       </x:c>
     </x:row>
     <x:row r="1163" spans="1:2">
       <x:c r="A1163" s="0" t="s">
-        <x:v>2307</x:v>
+        <x:v>2304</x:v>
       </x:c>
       <x:c r="B1163" s="0" t="s">
-        <x:v>2308</x:v>
+        <x:v>2305</x:v>
       </x:c>
     </x:row>
     <x:row r="1164" spans="1:2">
       <x:c r="A1164" s="0" t="s">
-        <x:v>2309</x:v>
+        <x:v>2306</x:v>
       </x:c>
       <x:c r="B1164" s="0" t="s">
-        <x:v>2310</x:v>
+        <x:v>2307</x:v>
       </x:c>
     </x:row>
     <x:row r="1165" spans="1:2">
       <x:c r="A1165" s="0" t="s">
-        <x:v>2311</x:v>
+        <x:v>2308</x:v>
       </x:c>
       <x:c r="B1165" s="0" t="s">
-        <x:v>2312</x:v>
+        <x:v>2309</x:v>
       </x:c>
     </x:row>
     <x:row r="1166" spans="1:2">
       <x:c r="A1166" s="0" t="s">
-        <x:v>2313</x:v>
+        <x:v>2310</x:v>
       </x:c>
       <x:c r="B1166" s="0" t="s">
-        <x:v>2314</x:v>
+        <x:v>2311</x:v>
       </x:c>
     </x:row>
     <x:row r="1167" spans="1:2">
       <x:c r="A1167" s="0" t="s">
-        <x:v>2315</x:v>
+        <x:v>2312</x:v>
       </x:c>
       <x:c r="B1167" s="0" t="s">
-        <x:v>2316</x:v>
+        <x:v>2313</x:v>
       </x:c>
     </x:row>
     <x:row r="1168" spans="1:2">
       <x:c r="A1168" s="0" t="s">
-        <x:v>2317</x:v>
+        <x:v>2314</x:v>
       </x:c>
       <x:c r="B1168" s="0" t="s">
-        <x:v>2318</x:v>
+        <x:v>2315</x:v>
       </x:c>
     </x:row>
     <x:row r="1169" spans="1:2">
       <x:c r="A1169" s="0" t="s">
-        <x:v>2319</x:v>
+        <x:v>2316</x:v>
       </x:c>
       <x:c r="B1169" s="0" t="s">
-        <x:v>2320</x:v>
+        <x:v>2317</x:v>
       </x:c>
     </x:row>
     <x:row r="1170" spans="1:2">
       <x:c r="A1170" s="0" t="s">
-        <x:v>2321</x:v>
+        <x:v>2318</x:v>
       </x:c>
       <x:c r="B1170" s="0" t="s">
-        <x:v>2322</x:v>
+        <x:v>2319</x:v>
       </x:c>
     </x:row>
     <x:row r="1171" spans="1:2">
       <x:c r="A1171" s="0" t="s">
-        <x:v>2323</x:v>
+        <x:v>2320</x:v>
       </x:c>
       <x:c r="B1171" s="0" t="s">
-        <x:v>2324</x:v>
+        <x:v>2321</x:v>
       </x:c>
     </x:row>
     <x:row r="1172" spans="1:2">
       <x:c r="A1172" s="0" t="s">
-        <x:v>2325</x:v>
+        <x:v>2322</x:v>
       </x:c>
       <x:c r="B1172" s="0" t="s">
-        <x:v>2326</x:v>
+        <x:v>2323</x:v>
       </x:c>
     </x:row>
     <x:row r="1173" spans="1:2">
       <x:c r="A1173" s="0" t="s">
-        <x:v>2327</x:v>
+        <x:v>2324</x:v>
       </x:c>
       <x:c r="B1173" s="0" t="s">
-        <x:v>2328</x:v>
+        <x:v>2325</x:v>
       </x:c>
     </x:row>
     <x:row r="1174" spans="1:2">
       <x:c r="A1174" s="0" t="s">
-        <x:v>2329</x:v>
+        <x:v>2326</x:v>
       </x:c>
       <x:c r="B1174" s="0" t="s">
-        <x:v>2330</x:v>
+        <x:v>2327</x:v>
       </x:c>
     </x:row>
     <x:row r="1175" spans="1:2">
       <x:c r="A1175" s="0" t="s">
-        <x:v>2331</x:v>
+        <x:v>2328</x:v>
       </x:c>
       <x:c r="B1175" s="0" t="s">
-        <x:v>2332</x:v>
+        <x:v>2329</x:v>
       </x:c>
     </x:row>
     <x:row r="1176" spans="1:2">
       <x:c r="A1176" s="0" t="s">
-        <x:v>2333</x:v>
+        <x:v>2330</x:v>
       </x:c>
       <x:c r="B1176" s="0" t="s">
-        <x:v>2334</x:v>
+        <x:v>2331</x:v>
       </x:c>
     </x:row>
     <x:row r="1177" spans="1:2">
       <x:c r="A1177" s="0" t="s">
-        <x:v>2335</x:v>
+        <x:v>2332</x:v>
       </x:c>
       <x:c r="B1177" s="0" t="s">
-        <x:v>2336</x:v>
+        <x:v>2333</x:v>
       </x:c>
     </x:row>
     <x:row r="1178" spans="1:2">
       <x:c r="A1178" s="0" t="s">
-        <x:v>2337</x:v>
+        <x:v>2334</x:v>
       </x:c>
       <x:c r="B1178" s="0" t="s">
-        <x:v>2338</x:v>
+        <x:v>2335</x:v>
       </x:c>
     </x:row>
     <x:row r="1179" spans="1:2">
       <x:c r="A1179" s="0" t="s">
-        <x:v>2339</x:v>
+        <x:v>2336</x:v>
       </x:c>
       <x:c r="B1179" s="0" t="s">
-        <x:v>2340</x:v>
+        <x:v>2337</x:v>
       </x:c>
     </x:row>
     <x:row r="1180" spans="1:2">
       <x:c r="A1180" s="0" t="s">
-        <x:v>2341</x:v>
+        <x:v>2338</x:v>
       </x:c>
       <x:c r="B1180" s="0" t="s">
-        <x:v>2342</x:v>
+        <x:v>2339</x:v>
       </x:c>
     </x:row>
     <x:row r="1181" spans="1:2">
       <x:c r="A1181" s="0" t="s">
-        <x:v>2343</x:v>
+        <x:v>2340</x:v>
       </x:c>
       <x:c r="B1181" s="0" t="s">
-        <x:v>2344</x:v>
+        <x:v>2341</x:v>
       </x:c>
     </x:row>
     <x:row r="1182" spans="1:2">
       <x:c r="A1182" s="0" t="s">
-        <x:v>2345</x:v>
+        <x:v>2342</x:v>
       </x:c>
       <x:c r="B1182" s="0" t="s">
-        <x:v>2346</x:v>
+        <x:v>2343</x:v>
       </x:c>
     </x:row>
     <x:row r="1183" spans="1:2">
       <x:c r="A1183" s="0" t="s">
-        <x:v>2347</x:v>
+        <x:v>2344</x:v>
       </x:c>
       <x:c r="B1183" s="0" t="s">
-        <x:v>2348</x:v>
+        <x:v>2345</x:v>
       </x:c>
     </x:row>
     <x:row r="1184" spans="1:2">
       <x:c r="A1184" s="0" t="s">
-        <x:v>2349</x:v>
+        <x:v>2346</x:v>
       </x:c>
       <x:c r="B1184" s="0" t="s">
-        <x:v>2350</x:v>
+        <x:v>2347</x:v>
       </x:c>
     </x:row>
     <x:row r="1185" spans="1:2">
       <x:c r="A1185" s="0" t="s">
-        <x:v>2351</x:v>
+        <x:v>2348</x:v>
       </x:c>
       <x:c r="B1185" s="0" t="s">
-        <x:v>2352</x:v>
+        <x:v>2349</x:v>
       </x:c>
     </x:row>
     <x:row r="1186" spans="1:2">
       <x:c r="A1186" s="0" t="s">
-        <x:v>2353</x:v>
+        <x:v>2350</x:v>
       </x:c>
       <x:c r="B1186" s="0" t="s">
-        <x:v>2354</x:v>
+        <x:v>2351</x:v>
       </x:c>
     </x:row>
     <x:row r="1187" spans="1:2">
       <x:c r="A1187" s="0" t="s">
-        <x:v>2355</x:v>
+        <x:v>2352</x:v>
       </x:c>
       <x:c r="B1187" s="0" t="s">
-        <x:v>2356</x:v>
+        <x:v>2353</x:v>
       </x:c>
     </x:row>
     <x:row r="1188" spans="1:2">
       <x:c r="A1188" s="0" t="s">
-        <x:v>2357</x:v>
+        <x:v>2354</x:v>
       </x:c>
       <x:c r="B1188" s="0" t="s">
-        <x:v>2358</x:v>
+        <x:v>2355</x:v>
       </x:c>
     </x:row>
     <x:row r="1189" spans="1:2">
       <x:c r="A1189" s="0" t="s">
-        <x:v>2359</x:v>
+        <x:v>2356</x:v>
       </x:c>
       <x:c r="B1189" s="0" t="s">
-        <x:v>2360</x:v>
+        <x:v>2357</x:v>
       </x:c>
     </x:row>
     <x:row r="1190" spans="1:2">
       <x:c r="A1190" s="0" t="s">
-        <x:v>2361</x:v>
+        <x:v>2358</x:v>
       </x:c>
       <x:c r="B1190" s="0" t="s">
-        <x:v>2362</x:v>
+        <x:v>2359</x:v>
       </x:c>
     </x:row>
     <x:row r="1191" spans="1:2">
       <x:c r="A1191" s="0" t="s">
-        <x:v>2363</x:v>
+        <x:v>2360</x:v>
       </x:c>
       <x:c r="B1191" s="0" t="s">
-        <x:v>2364</x:v>
+        <x:v>2361</x:v>
       </x:c>
     </x:row>
     <x:row r="1192" spans="1:2">
       <x:c r="A1192" s="0" t="s">
-        <x:v>2365</x:v>
+        <x:v>2362</x:v>
       </x:c>
       <x:c r="B1192" s="0" t="s">
-        <x:v>2366</x:v>
+        <x:v>2363</x:v>
       </x:c>
     </x:row>
     <x:row r="1193" spans="1:2">
       <x:c r="A1193" s="0" t="s">
-        <x:v>2367</x:v>
+        <x:v>2364</x:v>
       </x:c>
       <x:c r="B1193" s="0" t="s">
-        <x:v>2368</x:v>
+        <x:v>2365</x:v>
       </x:c>
     </x:row>
     <x:row r="1194" spans="1:2">
       <x:c r="A1194" s="0" t="s">
-        <x:v>2369</x:v>
+        <x:v>2366</x:v>
       </x:c>
       <x:c r="B1194" s="0" t="s">
-        <x:v>2370</x:v>
+        <x:v>2367</x:v>
       </x:c>
     </x:row>
     <x:row r="1195" spans="1:2">
       <x:c r="A1195" s="0" t="s">
-        <x:v>2371</x:v>
+        <x:v>2368</x:v>
       </x:c>
       <x:c r="B1195" s="0" t="s">
-        <x:v>2372</x:v>
+        <x:v>2369</x:v>
       </x:c>
     </x:row>
     <x:row r="1196" spans="1:2">
       <x:c r="A1196" s="0" t="s">
-        <x:v>2373</x:v>
+        <x:v>2370</x:v>
       </x:c>
       <x:c r="B1196" s="0" t="s">
-        <x:v>2374</x:v>
+        <x:v>2371</x:v>
       </x:c>
     </x:row>
     <x:row r="1197" spans="1:2">
       <x:c r="A1197" s="0" t="s">
-        <x:v>2375</x:v>
+        <x:v>2372</x:v>
       </x:c>
       <x:c r="B1197" s="0" t="s">
-        <x:v>2376</x:v>
+        <x:v>2373</x:v>
       </x:c>
     </x:row>
     <x:row r="1198" spans="1:2">
       <x:c r="A1198" s="0" t="s">
-        <x:v>2377</x:v>
+        <x:v>2374</x:v>
       </x:c>
       <x:c r="B1198" s="0" t="s">
-        <x:v>2378</x:v>
+        <x:v>2375</x:v>
       </x:c>
     </x:row>
     <x:row r="1199" spans="1:2">
       <x:c r="A1199" s="0" t="s">
-        <x:v>2379</x:v>
+        <x:v>2376</x:v>
       </x:c>
       <x:c r="B1199" s="0" t="s">
-        <x:v>2380</x:v>
+        <x:v>2377</x:v>
       </x:c>
     </x:row>
     <x:row r="1200" spans="1:2">
       <x:c r="A1200" s="0" t="s">
-        <x:v>2381</x:v>
+        <x:v>2378</x:v>
       </x:c>
       <x:c r="B1200" s="0" t="s">
-        <x:v>2382</x:v>
+        <x:v>2379</x:v>
       </x:c>
     </x:row>
     <x:row r="1201" spans="1:2">
       <x:c r="A1201" s="0" t="s">
-        <x:v>2383</x:v>
+        <x:v>2380</x:v>
       </x:c>
       <x:c r="B1201" s="0" t="s">
-        <x:v>2384</x:v>
+        <x:v>2381</x:v>
       </x:c>
     </x:row>
     <x:row r="1202" spans="1:2">
       <x:c r="A1202" s="0" t="s">
-        <x:v>2385</x:v>
+        <x:v>2382</x:v>
       </x:c>
       <x:c r="B1202" s="0" t="s">
-        <x:v>2386</x:v>
+        <x:v>2383</x:v>
       </x:c>
     </x:row>
     <x:row r="1203" spans="1:2">
       <x:c r="A1203" s="0" t="s">
-        <x:v>2387</x:v>
+        <x:v>2384</x:v>
       </x:c>
       <x:c r="B1203" s="0" t="s">
-        <x:v>2388</x:v>
+        <x:v>2385</x:v>
       </x:c>
     </x:row>
     <x:row r="1204" spans="1:2">
       <x:c r="A1204" s="0" t="s">
-        <x:v>2389</x:v>
+        <x:v>2386</x:v>
       </x:c>
       <x:c r="B1204" s="0" t="s">
-        <x:v>2390</x:v>
+        <x:v>2387</x:v>
       </x:c>
     </x:row>
     <x:row r="1205" spans="1:2">
       <x:c r="A1205" s="0" t="s">
-        <x:v>2391</x:v>
+        <x:v>2388</x:v>
       </x:c>
       <x:c r="B1205" s="0" t="s">
-        <x:v>2392</x:v>
+        <x:v>2389</x:v>
       </x:c>
     </x:row>
     <x:row r="1206" spans="1:2">
       <x:c r="A1206" s="0" t="s">
-        <x:v>2393</x:v>
+        <x:v>2390</x:v>
       </x:c>
       <x:c r="B1206" s="0" t="s">
-        <x:v>2394</x:v>
+        <x:v>2391</x:v>
       </x:c>
     </x:row>
     <x:row r="1207" spans="1:2">
       <x:c r="A1207" s="0" t="s">
-        <x:v>2395</x:v>
+        <x:v>2392</x:v>
       </x:c>
       <x:c r="B1207" s="0" t="s">
-        <x:v>2396</x:v>
+        <x:v>2393</x:v>
       </x:c>
     </x:row>
     <x:row r="1208" spans="1:2">
       <x:c r="A1208" s="0" t="s">
-        <x:v>2397</x:v>
+        <x:v>2394</x:v>
       </x:c>
       <x:c r="B1208" s="0" t="s">
-        <x:v>2398</x:v>
+        <x:v>2395</x:v>
       </x:c>
     </x:row>
     <x:row r="1209" spans="1:2">
       <x:c r="A1209" s="0" t="s">
-        <x:v>2399</x:v>
+        <x:v>2396</x:v>
       </x:c>
       <x:c r="B1209" s="0" t="s">
-        <x:v>2400</x:v>
+        <x:v>2397</x:v>
       </x:c>
     </x:row>
     <x:row r="1210" spans="1:2">
       <x:c r="A1210" s="0" t="s">
-        <x:v>2401</x:v>
+        <x:v>2398</x:v>
       </x:c>
       <x:c r="B1210" s="0" t="s">
-        <x:v>2402</x:v>
+        <x:v>2399</x:v>
       </x:c>
     </x:row>
     <x:row r="1211" spans="1:2">
       <x:c r="A1211" s="0" t="s">
-        <x:v>2403</x:v>
+        <x:v>2400</x:v>
       </x:c>
       <x:c r="B1211" s="0" t="s">
-        <x:v>2404</x:v>
+        <x:v>2401</x:v>
       </x:c>
     </x:row>
     <x:row r="1212" spans="1:2">
       <x:c r="A1212" s="0" t="s">
-        <x:v>2405</x:v>
+        <x:v>2402</x:v>
       </x:c>
       <x:c r="B1212" s="0" t="s">
-        <x:v>2406</x:v>
+        <x:v>2403</x:v>
       </x:c>
     </x:row>
     <x:row r="1213" spans="1:2">
       <x:c r="A1213" s="0" t="s">
-        <x:v>2407</x:v>
+        <x:v>2404</x:v>
       </x:c>
       <x:c r="B1213" s="0" t="s">
-        <x:v>2408</x:v>
+        <x:v>2405</x:v>
       </x:c>
     </x:row>
     <x:row r="1214" spans="1:2">
       <x:c r="A1214" s="0" t="s">
-        <x:v>2409</x:v>
+        <x:v>2406</x:v>
       </x:c>
       <x:c r="B1214" s="0" t="s">
-        <x:v>2408</x:v>
+        <x:v>2407</x:v>
       </x:c>
     </x:row>
     <x:row r="1215" spans="1:2">
       <x:c r="A1215" s="0" t="s">
-        <x:v>2410</x:v>
+        <x:v>2408</x:v>
       </x:c>
       <x:c r="B1215" s="0" t="s">
-        <x:v>2411</x:v>
+        <x:v>2409</x:v>
       </x:c>
     </x:row>
     <x:row r="1216" spans="1:2">
       <x:c r="A1216" s="0" t="s">
-        <x:v>2412</x:v>
+        <x:v>2410</x:v>
       </x:c>
       <x:c r="B1216" s="0" t="s">
-        <x:v>2413</x:v>
+        <x:v>2411</x:v>
       </x:c>
     </x:row>
     <x:row r="1217" spans="1:2">
       <x:c r="A1217" s="0" t="s">
-        <x:v>2414</x:v>
+        <x:v>2412</x:v>
       </x:c>
       <x:c r="B1217" s="0" t="s">
-        <x:v>2415</x:v>
+        <x:v>2413</x:v>
       </x:c>
     </x:row>
     <x:row r="1218" spans="1:2">
       <x:c r="A1218" s="0" t="s">
-        <x:v>2416</x:v>
+        <x:v>2414</x:v>
       </x:c>
       <x:c r="B1218" s="0" t="s">
-        <x:v>2417</x:v>
+        <x:v>2415</x:v>
       </x:c>
     </x:row>
     <x:row r="1219" spans="1:2">
       <x:c r="A1219" s="0" t="s">
-        <x:v>2418</x:v>
+        <x:v>2416</x:v>
       </x:c>
       <x:c r="B1219" s="0" t="s">
-        <x:v>2419</x:v>
+        <x:v>2417</x:v>
       </x:c>
     </x:row>
     <x:row r="1220" spans="1:2">
       <x:c r="A1220" s="0" t="s">
-        <x:v>2420</x:v>
+        <x:v>2418</x:v>
       </x:c>
       <x:c r="B1220" s="0" t="s">
-        <x:v>2421</x:v>
+        <x:v>2419</x:v>
       </x:c>
     </x:row>
     <x:row r="1221" spans="1:2">
       <x:c r="A1221" s="0" t="s">
-        <x:v>2422</x:v>
+        <x:v>2420</x:v>
       </x:c>
       <x:c r="B1221" s="0" t="s">
-        <x:v>2423</x:v>
+        <x:v>2421</x:v>
       </x:c>
     </x:row>
     <x:row r="1222" spans="1:2">
       <x:c r="A1222" s="0" t="s">
-        <x:v>2424</x:v>
+        <x:v>2422</x:v>
       </x:c>
       <x:c r="B1222" s="0" t="s">
-        <x:v>2425</x:v>
+        <x:v>2423</x:v>
       </x:c>
     </x:row>
     <x:row r="1223" spans="1:2">
       <x:c r="A1223" s="0" t="s">
-        <x:v>2426</x:v>
+        <x:v>2424</x:v>
       </x:c>
       <x:c r="B1223" s="0" t="s">
-        <x:v>2427</x:v>
+        <x:v>2425</x:v>
       </x:c>
     </x:row>
     <x:row r="1224" spans="1:2">
       <x:c r="A1224" s="0" t="s">
-        <x:v>2428</x:v>
+        <x:v>2426</x:v>
       </x:c>
       <x:c r="B1224" s="0" t="s">
-        <x:v>2429</x:v>
+        <x:v>2427</x:v>
       </x:c>
     </x:row>
     <x:row r="1225" spans="1:2">
       <x:c r="A1225" s="0" t="s">
-        <x:v>2430</x:v>
+        <x:v>2428</x:v>
       </x:c>
       <x:c r="B1225" s="0" t="s">
-        <x:v>2431</x:v>
+        <x:v>2429</x:v>
       </x:c>
     </x:row>
     <x:row r="1226" spans="1:2">
       <x:c r="A1226" s="0" t="s">
-        <x:v>2432</x:v>
+        <x:v>2430</x:v>
       </x:c>
       <x:c r="B1226" s="0" t="s">
-        <x:v>2433</x:v>
+        <x:v>2431</x:v>
       </x:c>
     </x:row>
     <x:row r="1227" spans="1:2">
       <x:c r="A1227" s="0" t="s">
-        <x:v>2434</x:v>
+        <x:v>2432</x:v>
       </x:c>
       <x:c r="B1227" s="0" t="s">
-        <x:v>2435</x:v>
+        <x:v>2433</x:v>
       </x:c>
     </x:row>
     <x:row r="1228" spans="1:2">
       <x:c r="A1228" s="0" t="s">
-        <x:v>2436</x:v>
+        <x:v>2434</x:v>
       </x:c>
       <x:c r="B1228" s="0" t="s">
-        <x:v>2437</x:v>
+        <x:v>2435</x:v>
       </x:c>
     </x:row>
     <x:row r="1229" spans="1:2">
       <x:c r="A1229" s="0" t="s">
-        <x:v>2438</x:v>
+        <x:v>2436</x:v>
       </x:c>
       <x:c r="B1229" s="0" t="s">
-        <x:v>2439</x:v>
+        <x:v>2437</x:v>
       </x:c>
     </x:row>
     <x:row r="1230" spans="1:2">
       <x:c r="A1230" s="0" t="s">
-        <x:v>2440</x:v>
+        <x:v>2438</x:v>
       </x:c>
       <x:c r="B1230" s="0" t="s">
-        <x:v>2441</x:v>
+        <x:v>2439</x:v>
       </x:c>
     </x:row>
     <x:row r="1231" spans="1:2">
       <x:c r="A1231" s="0" t="s">
-        <x:v>2442</x:v>
+        <x:v>2440</x:v>
       </x:c>
       <x:c r="B1231" s="0" t="s">
-        <x:v>2443</x:v>
+        <x:v>2441</x:v>
       </x:c>
     </x:row>
     <x:row r="1232" spans="1:2">
       <x:c r="A1232" s="0" t="s">
-        <x:v>2444</x:v>
+        <x:v>2442</x:v>
       </x:c>
       <x:c r="B1232" s="0" t="s">
-        <x:v>2445</x:v>
+        <x:v>2441</x:v>
       </x:c>
     </x:row>
     <x:row r="1233" spans="1:2">
       <x:c r="A1233" s="0" t="s">
-        <x:v>2446</x:v>
+        <x:v>2443</x:v>
       </x:c>
       <x:c r="B1233" s="0" t="s">
-        <x:v>2447</x:v>
+        <x:v>2444</x:v>
       </x:c>
     </x:row>
     <x:row r="1234" spans="1:2">
       <x:c r="A1234" s="0" t="s">
-        <x:v>2448</x:v>
+        <x:v>2445</x:v>
       </x:c>
       <x:c r="B1234" s="0" t="s">
-        <x:v>2449</x:v>
+        <x:v>2446</x:v>
       </x:c>
     </x:row>
     <x:row r="1235" spans="1:2">
       <x:c r="A1235" s="0" t="s">
-        <x:v>2450</x:v>
+        <x:v>2447</x:v>
       </x:c>
       <x:c r="B1235" s="0" t="s">
-        <x:v>2451</x:v>
+        <x:v>2448</x:v>
       </x:c>
     </x:row>
     <x:row r="1236" spans="1:2">
       <x:c r="A1236" s="0" t="s">
-        <x:v>2452</x:v>
+        <x:v>2449</x:v>
       </x:c>
       <x:c r="B1236" s="0" t="s">
-        <x:v>2453</x:v>
+        <x:v>2450</x:v>
       </x:c>
     </x:row>
     <x:row r="1237" spans="1:2">
       <x:c r="A1237" s="0" t="s">
-        <x:v>2454</x:v>
+        <x:v>2451</x:v>
       </x:c>
       <x:c r="B1237" s="0" t="s">
-        <x:v>2455</x:v>
+        <x:v>2452</x:v>
       </x:c>
     </x:row>
     <x:row r="1238" spans="1:2">
       <x:c r="A1238" s="0" t="s">
-        <x:v>2456</x:v>
+        <x:v>2453</x:v>
       </x:c>
       <x:c r="B1238" s="0" t="s">
-        <x:v>2457</x:v>
+        <x:v>2454</x:v>
       </x:c>
     </x:row>
     <x:row r="1239" spans="1:2">
       <x:c r="A1239" s="0" t="s">
-        <x:v>2458</x:v>
+        <x:v>2455</x:v>
       </x:c>
       <x:c r="B1239" s="0" t="s">
-        <x:v>2459</x:v>
+        <x:v>2456</x:v>
       </x:c>
     </x:row>
     <x:row r="1240" spans="1:2">
       <x:c r="A1240" s="0" t="s">
-        <x:v>2460</x:v>
+        <x:v>2457</x:v>
       </x:c>
       <x:c r="B1240" s="0" t="s">
-        <x:v>2461</x:v>
+        <x:v>2458</x:v>
       </x:c>
     </x:row>
     <x:row r="1241" spans="1:2">
       <x:c r="A1241" s="0" t="s">
-        <x:v>2462</x:v>
+        <x:v>2459</x:v>
       </x:c>
       <x:c r="B1241" s="0" t="s">
-        <x:v>2463</x:v>
+        <x:v>2460</x:v>
       </x:c>
     </x:row>
     <x:row r="1242" spans="1:2">
       <x:c r="A1242" s="0" t="s">
-        <x:v>2464</x:v>
+        <x:v>2461</x:v>
       </x:c>
       <x:c r="B1242" s="0" t="s">
-        <x:v>2465</x:v>
+        <x:v>2462</x:v>
       </x:c>
     </x:row>
     <x:row r="1243" spans="1:2">
       <x:c r="A1243" s="0" t="s">
-        <x:v>2466</x:v>
+        <x:v>2463</x:v>
       </x:c>
       <x:c r="B1243" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2464</x:v>
       </x:c>
     </x:row>
     <x:row r="1244" spans="1:2">
       <x:c r="A1244" s="0" t="s">
-        <x:v>2468</x:v>
+        <x:v>2465</x:v>
       </x:c>
       <x:c r="B1244" s="0" t="s">
-        <x:v>2469</x:v>
+        <x:v>2466</x:v>
       </x:c>
     </x:row>
     <x:row r="1245" spans="1:2">
       <x:c r="A1245" s="0" t="s">
-        <x:v>2470</x:v>
+        <x:v>2467</x:v>
       </x:c>
       <x:c r="B1245" s="0" t="s">
-        <x:v>2471</x:v>
+        <x:v>2468</x:v>
       </x:c>
     </x:row>
     <x:row r="1246" spans="1:2">
       <x:c r="A1246" s="0" t="s">
-        <x:v>2472</x:v>
+        <x:v>2469</x:v>
       </x:c>
       <x:c r="B1246" s="0" t="s">
-        <x:v>2473</x:v>
+        <x:v>2470</x:v>
       </x:c>
     </x:row>
     <x:row r="1247" spans="1:2">
       <x:c r="A1247" s="0" t="s">
-        <x:v>2474</x:v>
+        <x:v>2471</x:v>
       </x:c>
       <x:c r="B1247" s="0" t="s">
-        <x:v>2475</x:v>
+        <x:v>2472</x:v>
       </x:c>
     </x:row>
     <x:row r="1248" spans="1:2">
       <x:c r="A1248" s="0" t="s">
-        <x:v>2476</x:v>
+        <x:v>2473</x:v>
       </x:c>
       <x:c r="B1248" s="0" t="s">
-        <x:v>2477</x:v>
+        <x:v>2474</x:v>
       </x:c>
     </x:row>
     <x:row r="1249" spans="1:2">
       <x:c r="A1249" s="0" t="s">
-        <x:v>2478</x:v>
+        <x:v>2475</x:v>
       </x:c>
       <x:c r="B1249" s="0" t="s">
-        <x:v>2479</x:v>
+        <x:v>2476</x:v>
       </x:c>
     </x:row>
     <x:row r="1250" spans="1:2">
       <x:c r="A1250" s="0" t="s">
-        <x:v>2480</x:v>
+        <x:v>2477</x:v>
       </x:c>
       <x:c r="B1250" s="0" t="s">
-        <x:v>2481</x:v>
+        <x:v>2478</x:v>
       </x:c>
     </x:row>
     <x:row r="1251" spans="1:2">
       <x:c r="A1251" s="0" t="s">
-        <x:v>2482</x:v>
+        <x:v>2479</x:v>
       </x:c>
       <x:c r="B1251" s="0" t="s">
-        <x:v>2483</x:v>
+        <x:v>2480</x:v>
       </x:c>
     </x:row>
     <x:row r="1252" spans="1:2">
       <x:c r="A1252" s="0" t="s">
-        <x:v>2484</x:v>
+        <x:v>2481</x:v>
       </x:c>
       <x:c r="B1252" s="0" t="s">
-        <x:v>2485</x:v>
+        <x:v>2482</x:v>
       </x:c>
     </x:row>
     <x:row r="1253" spans="1:2">
       <x:c r="A1253" s="0" t="s">
-        <x:v>2486</x:v>
+        <x:v>2483</x:v>
       </x:c>
       <x:c r="B1253" s="0" t="s">
-        <x:v>2487</x:v>
+        <x:v>2484</x:v>
       </x:c>
     </x:row>
     <x:row r="1254" spans="1:2">
       <x:c r="A1254" s="0" t="s">
-        <x:v>2488</x:v>
+        <x:v>2485</x:v>
       </x:c>
       <x:c r="B1254" s="0" t="s">
-        <x:v>2489</x:v>
+        <x:v>2486</x:v>
       </x:c>
     </x:row>
     <x:row r="1255" spans="1:2">
       <x:c r="A1255" s="0" t="s">
-        <x:v>2490</x:v>
+        <x:v>2487</x:v>
       </x:c>
       <x:c r="B1255" s="0" t="s">
-        <x:v>2491</x:v>
+        <x:v>2488</x:v>
       </x:c>
     </x:row>
     <x:row r="1256" spans="1:2">
       <x:c r="A1256" s="0" t="s">
-        <x:v>2492</x:v>
+        <x:v>2489</x:v>
       </x:c>
       <x:c r="B1256" s="0" t="s">
-        <x:v>2493</x:v>
+        <x:v>2490</x:v>
       </x:c>
     </x:row>
     <x:row r="1257" spans="1:2">
       <x:c r="A1257" s="0" t="s">
-        <x:v>2494</x:v>
+        <x:v>2491</x:v>
       </x:c>
       <x:c r="B1257" s="0" t="s">
-        <x:v>2495</x:v>
+        <x:v>2492</x:v>
       </x:c>
     </x:row>
     <x:row r="1258" spans="1:2">
       <x:c r="A1258" s="0" t="s">
-        <x:v>2496</x:v>
+        <x:v>2493</x:v>
       </x:c>
       <x:c r="B1258" s="0" t="s">
-        <x:v>2497</x:v>
+        <x:v>2494</x:v>
       </x:c>
     </x:row>
     <x:row r="1259" spans="1:2">
       <x:c r="A1259" s="0" t="s">
-        <x:v>2498</x:v>
+        <x:v>2495</x:v>
       </x:c>
       <x:c r="B1259" s="0" t="s">
-        <x:v>2499</x:v>
+        <x:v>2496</x:v>
       </x:c>
     </x:row>
     <x:row r="1260" spans="1:2">
       <x:c r="A1260" s="0" t="s">
-        <x:v>2500</x:v>
+        <x:v>2497</x:v>
       </x:c>
       <x:c r="B1260" s="0" t="s">
-        <x:v>2501</x:v>
+        <x:v>2498</x:v>
       </x:c>
     </x:row>
     <x:row r="1261" spans="1:2">
       <x:c r="A1261" s="0" t="s">
-        <x:v>2502</x:v>
+        <x:v>2499</x:v>
       </x:c>
       <x:c r="B1261" s="0" t="s">
-        <x:v>2503</x:v>
+        <x:v>2500</x:v>
       </x:c>
     </x:row>
     <x:row r="1262" spans="1:2">
       <x:c r="A1262" s="0" t="s">
-        <x:v>2504</x:v>
+        <x:v>2501</x:v>
       </x:c>
       <x:c r="B1262" s="0" t="s">
-        <x:v>2505</x:v>
+        <x:v>2502</x:v>
       </x:c>
     </x:row>
     <x:row r="1263" spans="1:2">
       <x:c r="A1263" s="0" t="s">
-        <x:v>2506</x:v>
+        <x:v>2503</x:v>
       </x:c>
       <x:c r="B1263" s="0" t="s">
-        <x:v>2507</x:v>
+        <x:v>2504</x:v>
       </x:c>
     </x:row>
     <x:row r="1264" spans="1:2">
       <x:c r="A1264" s="0" t="s">
-        <x:v>2508</x:v>
+        <x:v>2505</x:v>
       </x:c>
       <x:c r="B1264" s="0" t="s">
-        <x:v>2509</x:v>
+        <x:v>2506</x:v>
       </x:c>
     </x:row>
     <x:row r="1265" spans="1:2">
       <x:c r="A1265" s="0" t="s">
-        <x:v>2510</x:v>
+        <x:v>2507</x:v>
       </x:c>
       <x:c r="B1265" s="0" t="s">
-        <x:v>2511</x:v>
+        <x:v>2508</x:v>
       </x:c>
     </x:row>
     <x:row r="1266" spans="1:2">
       <x:c r="A1266" s="0" t="s">
-        <x:v>2512</x:v>
+        <x:v>2509</x:v>
       </x:c>
       <x:c r="B1266" s="0" t="s">
-        <x:v>2513</x:v>
+        <x:v>2510</x:v>
       </x:c>
     </x:row>
     <x:row r="1267" spans="1:2">
       <x:c r="A1267" s="0" t="s">
-        <x:v>2514</x:v>
+        <x:v>2511</x:v>
       </x:c>
       <x:c r="B1267" s="0" t="s">
-        <x:v>2515</x:v>
+        <x:v>2512</x:v>
       </x:c>
     </x:row>
     <x:row r="1268" spans="1:2">
       <x:c r="A1268" s="0" t="s">
-        <x:v>2516</x:v>
+        <x:v>2513</x:v>
       </x:c>
       <x:c r="B1268" s="0" t="s">
-        <x:v>2517</x:v>
+        <x:v>2514</x:v>
       </x:c>
     </x:row>
     <x:row r="1269" spans="1:2">
       <x:c r="A1269" s="0" t="s">
-        <x:v>2518</x:v>
+        <x:v>2515</x:v>
       </x:c>
       <x:c r="B1269" s="0" t="s">
-        <x:v>2519</x:v>
+        <x:v>2516</x:v>
       </x:c>
     </x:row>
     <x:row r="1270" spans="1:2">
       <x:c r="A1270" s="0" t="s">
-        <x:v>2520</x:v>
+        <x:v>2517</x:v>
       </x:c>
       <x:c r="B1270" s="0" t="s">
-        <x:v>2521</x:v>
+        <x:v>2518</x:v>
       </x:c>
     </x:row>
     <x:row r="1271" spans="1:2">
       <x:c r="A1271" s="0" t="s">
-        <x:v>2522</x:v>
+        <x:v>2519</x:v>
       </x:c>
       <x:c r="B1271" s="0" t="s">
-        <x:v>2523</x:v>
+        <x:v>2520</x:v>
       </x:c>
     </x:row>
     <x:row r="1272" spans="1:2">
       <x:c r="A1272" s="0" t="s">
-        <x:v>2524</x:v>
+        <x:v>2521</x:v>
       </x:c>
       <x:c r="B1272" s="0" t="s">
-        <x:v>2525</x:v>
+        <x:v>2522</x:v>
       </x:c>
     </x:row>
     <x:row r="1273" spans="1:2">
       <x:c r="A1273" s="0" t="s">
-        <x:v>2526</x:v>
+        <x:v>2523</x:v>
       </x:c>
       <x:c r="B1273" s="0" t="s">
-        <x:v>2527</x:v>
+        <x:v>2524</x:v>
       </x:c>
     </x:row>
     <x:row r="1274" spans="1:2">
       <x:c r="A1274" s="0" t="s">
-        <x:v>2528</x:v>
+        <x:v>2525</x:v>
       </x:c>
       <x:c r="B1274" s="0" t="s">
-        <x:v>2529</x:v>
+        <x:v>2526</x:v>
       </x:c>
     </x:row>
     <x:row r="1275" spans="1:2">
       <x:c r="A1275" s="0" t="s">
-        <x:v>2530</x:v>
+        <x:v>2527</x:v>
       </x:c>
       <x:c r="B1275" s="0" t="s">
-        <x:v>2531</x:v>
+        <x:v>2528</x:v>
       </x:c>
     </x:row>
     <x:row r="1276" spans="1:2">
       <x:c r="A1276" s="0" t="s">
-        <x:v>2532</x:v>
+        <x:v>2529</x:v>
       </x:c>
       <x:c r="B1276" s="0" t="s">
-        <x:v>2533</x:v>
+        <x:v>2530</x:v>
       </x:c>
     </x:row>
     <x:row r="1277" spans="1:2">
       <x:c r="A1277" s="0" t="s">
-        <x:v>2534</x:v>
+        <x:v>2531</x:v>
       </x:c>
       <x:c r="B1277" s="0" t="s">
-        <x:v>2535</x:v>
+        <x:v>2532</x:v>
       </x:c>
     </x:row>
     <x:row r="1278" spans="1:2">
       <x:c r="A1278" s="0" t="s">
-        <x:v>2536</x:v>
+        <x:v>2533</x:v>
       </x:c>
       <x:c r="B1278" s="0" t="s">
-        <x:v>2537</x:v>
+        <x:v>2534</x:v>
       </x:c>
     </x:row>
     <x:row r="1279" spans="1:2">
       <x:c r="A1279" s="0" t="s">
-        <x:v>2538</x:v>
+        <x:v>2535</x:v>
       </x:c>
       <x:c r="B1279" s="0" t="s">
-        <x:v>2539</x:v>
+        <x:v>2536</x:v>
       </x:c>
     </x:row>
     <x:row r="1280" spans="1:2">
       <x:c r="A1280" s="0" t="s">
-        <x:v>2540</x:v>
+        <x:v>2537</x:v>
       </x:c>
       <x:c r="B1280" s="0" t="s">
-        <x:v>2541</x:v>
+        <x:v>2538</x:v>
       </x:c>
     </x:row>
     <x:row r="1281" spans="1:2">
       <x:c r="A1281" s="0" t="s">
-        <x:v>2542</x:v>
+        <x:v>2539</x:v>
       </x:c>
       <x:c r="B1281" s="0" t="s">
-        <x:v>2543</x:v>
+        <x:v>2540</x:v>
       </x:c>
     </x:row>
     <x:row r="1282" spans="1:2">
       <x:c r="A1282" s="0" t="s">
-        <x:v>2544</x:v>
+        <x:v>2541</x:v>
       </x:c>
       <x:c r="B1282" s="0" t="s">
-        <x:v>2545</x:v>
+        <x:v>2542</x:v>
       </x:c>
     </x:row>
     <x:row r="1283" spans="1:2">
       <x:c r="A1283" s="0" t="s">
-        <x:v>2546</x:v>
+        <x:v>2543</x:v>
       </x:c>
       <x:c r="B1283" s="0" t="s">
-        <x:v>2547</x:v>
+        <x:v>2544</x:v>
       </x:c>
     </x:row>
     <x:row r="1284" spans="1:2">
       <x:c r="A1284" s="0" t="s">
-        <x:v>2548</x:v>
+        <x:v>2545</x:v>
       </x:c>
       <x:c r="B1284" s="0" t="s">
-        <x:v>2549</x:v>
+        <x:v>2546</x:v>
       </x:c>
     </x:row>
     <x:row r="1285" spans="1:2">
       <x:c r="A1285" s="0" t="s">
-        <x:v>2550</x:v>
+        <x:v>2547</x:v>
       </x:c>
       <x:c r="B1285" s="0" t="s">
-        <x:v>2551</x:v>
+        <x:v>2548</x:v>
       </x:c>
     </x:row>
     <x:row r="1286" spans="1:2">
       <x:c r="A1286" s="0" t="s">
-        <x:v>2552</x:v>
+        <x:v>2549</x:v>
       </x:c>
       <x:c r="B1286" s="0" t="s">
-        <x:v>2553</x:v>
+        <x:v>2550</x:v>
       </x:c>
     </x:row>
     <x:row r="1287" spans="1:2">
       <x:c r="A1287" s="0" t="s">
-        <x:v>2554</x:v>
+        <x:v>2551</x:v>
       </x:c>
       <x:c r="B1287" s="0" t="s">
-        <x:v>2555</x:v>
+        <x:v>2552</x:v>
       </x:c>
     </x:row>
     <x:row r="1288" spans="1:2">
       <x:c r="A1288" s="0" t="s">
-        <x:v>2556</x:v>
+        <x:v>2553</x:v>
       </x:c>
       <x:c r="B1288" s="0" t="s">
-        <x:v>2557</x:v>
+        <x:v>2554</x:v>
       </x:c>
     </x:row>
     <x:row r="1289" spans="1:2">
       <x:c r="A1289" s="0" t="s">
-        <x:v>2558</x:v>
+        <x:v>2555</x:v>
       </x:c>
       <x:c r="B1289" s="0" t="s">
-        <x:v>2559</x:v>
+        <x:v>2556</x:v>
       </x:c>
     </x:row>
     <x:row r="1290" spans="1:2">
       <x:c r="A1290" s="0" t="s">
-        <x:v>2560</x:v>
+        <x:v>2557</x:v>
       </x:c>
       <x:c r="B1290" s="0" t="s">
-        <x:v>2561</x:v>
+        <x:v>2558</x:v>
       </x:c>
     </x:row>
     <x:row r="1291" spans="1:2">
       <x:c r="A1291" s="0" t="s">
-        <x:v>2562</x:v>
+        <x:v>2559</x:v>
       </x:c>
       <x:c r="B1291" s="0" t="s">
-        <x:v>2563</x:v>
+        <x:v>2560</x:v>
       </x:c>
     </x:row>
     <x:row r="1292" spans="1:2">
       <x:c r="A1292" s="0" t="s">
-        <x:v>2564</x:v>
+        <x:v>2561</x:v>
       </x:c>
       <x:c r="B1292" s="0" t="s">
-        <x:v>2565</x:v>
+        <x:v>2562</x:v>
       </x:c>
     </x:row>
     <x:row r="1293" spans="1:2">
       <x:c r="A1293" s="0" t="s">
-        <x:v>2566</x:v>
+        <x:v>2563</x:v>
       </x:c>
       <x:c r="B1293" s="0" t="s">
-        <x:v>2567</x:v>
+        <x:v>2564</x:v>
       </x:c>
     </x:row>
     <x:row r="1294" spans="1:2">
       <x:c r="A1294" s="0" t="s">
-        <x:v>2568</x:v>
+        <x:v>2565</x:v>
       </x:c>
       <x:c r="B1294" s="0" t="s">
-        <x:v>2569</x:v>
+        <x:v>2566</x:v>
       </x:c>
     </x:row>
     <x:row r="1295" spans="1:2">
       <x:c r="A1295" s="0" t="s">
-        <x:v>2570</x:v>
+        <x:v>2567</x:v>
       </x:c>
       <x:c r="B1295" s="0" t="s">
-        <x:v>2571</x:v>
+        <x:v>2568</x:v>
       </x:c>
     </x:row>
     <x:row r="1296" spans="1:2">
       <x:c r="A1296" s="0" t="s">
-        <x:v>2572</x:v>
+        <x:v>2569</x:v>
       </x:c>
       <x:c r="B1296" s="0" t="s">
-        <x:v>2573</x:v>
+        <x:v>2570</x:v>
       </x:c>
     </x:row>
     <x:row r="1297" spans="1:2">
       <x:c r="A1297" s="0" t="s">
-        <x:v>2574</x:v>
+        <x:v>2571</x:v>
       </x:c>
       <x:c r="B1297" s="0" t="s">
-        <x:v>2575</x:v>
+        <x:v>2572</x:v>
       </x:c>
     </x:row>
     <x:row r="1298" spans="1:2">
       <x:c r="A1298" s="0" t="s">
-        <x:v>2576</x:v>
+        <x:v>2573</x:v>
       </x:c>
       <x:c r="B1298" s="0" t="s">
-        <x:v>2577</x:v>
+        <x:v>2574</x:v>
       </x:c>
     </x:row>
     <x:row r="1299" spans="1:2">
       <x:c r="A1299" s="0" t="s">
-        <x:v>2578</x:v>
+        <x:v>2575</x:v>
       </x:c>
       <x:c r="B1299" s="0" t="s">
-        <x:v>2579</x:v>
+        <x:v>2576</x:v>
       </x:c>
     </x:row>
     <x:row r="1300" spans="1:2">
       <x:c r="A1300" s="0" t="s">
-        <x:v>2580</x:v>
+        <x:v>2577</x:v>
       </x:c>
       <x:c r="B1300" s="0" t="s">
-        <x:v>2581</x:v>
+        <x:v>2578</x:v>
       </x:c>
     </x:row>
     <x:row r="1301" spans="1:2">
       <x:c r="A1301" s="0" t="s">
-        <x:v>2582</x:v>
+        <x:v>2579</x:v>
       </x:c>
       <x:c r="B1301" s="0" t="s">
-        <x:v>2583</x:v>
+        <x:v>2580</x:v>
       </x:c>
     </x:row>
     <x:row r="1302" spans="1:2">
       <x:c r="A1302" s="0" t="s">
-        <x:v>2584</x:v>
+        <x:v>2581</x:v>
       </x:c>
       <x:c r="B1302" s="0" t="s">
-        <x:v>2585</x:v>
+        <x:v>2582</x:v>
       </x:c>
     </x:row>
     <x:row r="1303" spans="1:2">
       <x:c r="A1303" s="0" t="s">
-        <x:v>2586</x:v>
+        <x:v>2583</x:v>
       </x:c>
       <x:c r="B1303" s="0" t="s">
-        <x:v>2587</x:v>
+        <x:v>2584</x:v>
       </x:c>
     </x:row>
     <x:row r="1304" spans="1:2">
       <x:c r="A1304" s="0" t="s">
-        <x:v>2588</x:v>
+        <x:v>2585</x:v>
       </x:c>
       <x:c r="B1304" s="0" t="s">
-        <x:v>2589</x:v>
+        <x:v>2586</x:v>
       </x:c>
     </x:row>
     <x:row r="1305" spans="1:2">
       <x:c r="A1305" s="0" t="s">
-        <x:v>2590</x:v>
+        <x:v>2587</x:v>
       </x:c>
       <x:c r="B1305" s="0" t="s">
-        <x:v>2591</x:v>
+        <x:v>2588</x:v>
       </x:c>
     </x:row>
     <x:row r="1306" spans="1:2">
       <x:c r="A1306" s="0" t="s">
-        <x:v>2592</x:v>
+        <x:v>2589</x:v>
       </x:c>
       <x:c r="B1306" s="0" t="s">
-        <x:v>2593</x:v>
+        <x:v>2590</x:v>
       </x:c>
     </x:row>
     <x:row r="1307" spans="1:2">
       <x:c r="A1307" s="0" t="s">
-        <x:v>2594</x:v>
+        <x:v>2591</x:v>
       </x:c>
       <x:c r="B1307" s="0" t="s">
-        <x:v>2595</x:v>
+        <x:v>2592</x:v>
       </x:c>
     </x:row>
     <x:row r="1308" spans="1:2">
       <x:c r="A1308" s="0" t="s">
-        <x:v>2596</x:v>
+        <x:v>2593</x:v>
       </x:c>
       <x:c r="B1308" s="0" t="s">
-        <x:v>2597</x:v>
+        <x:v>2594</x:v>
       </x:c>
     </x:row>
     <x:row r="1309" spans="1:2">
       <x:c r="A1309" s="0" t="s">
-        <x:v>2598</x:v>
+        <x:v>2595</x:v>
       </x:c>
       <x:c r="B1309" s="0" t="s">
-        <x:v>2599</x:v>
+        <x:v>2596</x:v>
       </x:c>
     </x:row>
     <x:row r="1310" spans="1:2">
       <x:c r="A1310" s="0" t="s">
-        <x:v>2600</x:v>
+        <x:v>2597</x:v>
       </x:c>
       <x:c r="B1310" s="0" t="s">
-        <x:v>2601</x:v>
+        <x:v>2598</x:v>
       </x:c>
     </x:row>
     <x:row r="1311" spans="1:2">
       <x:c r="A1311" s="0" t="s">
-        <x:v>2602</x:v>
+        <x:v>2599</x:v>
       </x:c>
       <x:c r="B1311" s="0" t="s">
-        <x:v>2603</x:v>
+        <x:v>2600</x:v>
       </x:c>
     </x:row>
     <x:row r="1312" spans="1:2">
       <x:c r="A1312" s="0" t="s">
-        <x:v>2604</x:v>
+        <x:v>2601</x:v>
       </x:c>
       <x:c r="B1312" s="0" t="s">
-        <x:v>2605</x:v>
+        <x:v>2602</x:v>
       </x:c>
     </x:row>
     <x:row r="1313" spans="1:2">
       <x:c r="A1313" s="0" t="s">
-        <x:v>2606</x:v>
+        <x:v>2603</x:v>
       </x:c>
       <x:c r="B1313" s="0" t="s">
-        <x:v>2607</x:v>
+        <x:v>2604</x:v>
       </x:c>
     </x:row>
     <x:row r="1314" spans="1:2">
       <x:c r="A1314" s="0" t="s">
-        <x:v>2608</x:v>
+        <x:v>2605</x:v>
       </x:c>
       <x:c r="B1314" s="0" t="s">
-        <x:v>2609</x:v>
+        <x:v>2606</x:v>
       </x:c>
     </x:row>
     <x:row r="1315" spans="1:2">
       <x:c r="A1315" s="0" t="s">
-        <x:v>2610</x:v>
+        <x:v>2607</x:v>
       </x:c>
       <x:c r="B1315" s="0" t="s">
-        <x:v>2611</x:v>
+        <x:v>2608</x:v>
       </x:c>
     </x:row>
     <x:row r="1316" spans="1:2">
       <x:c r="A1316" s="0" t="s">
-        <x:v>2612</x:v>
+        <x:v>2609</x:v>
       </x:c>
       <x:c r="B1316" s="0" t="s">
-        <x:v>2613</x:v>
+        <x:v>2610</x:v>
       </x:c>
     </x:row>
     <x:row r="1317" spans="1:2">
       <x:c r="A1317" s="0" t="s">
-        <x:v>2614</x:v>
+        <x:v>2611</x:v>
       </x:c>
       <x:c r="B1317" s="0" t="s">
-        <x:v>2615</x:v>
+        <x:v>2612</x:v>
       </x:c>
     </x:row>
     <x:row r="1318" spans="1:2">
       <x:c r="A1318" s="0" t="s">
-        <x:v>2616</x:v>
+        <x:v>2613</x:v>
       </x:c>
       <x:c r="B1318" s="0" t="s">
-        <x:v>2617</x:v>
+        <x:v>2614</x:v>
       </x:c>
     </x:row>
     <x:row r="1319" spans="1:2">
       <x:c r="A1319" s="0" t="s">
-        <x:v>2618</x:v>
+        <x:v>2615</x:v>
       </x:c>
       <x:c r="B1319" s="0" t="s">
-        <x:v>2619</x:v>
+        <x:v>2616</x:v>
       </x:c>
     </x:row>
     <x:row r="1320" spans="1:2">
       <x:c r="A1320" s="0" t="s">
-        <x:v>2620</x:v>
+        <x:v>2617</x:v>
       </x:c>
       <x:c r="B1320" s="0" t="s">
-        <x:v>2621</x:v>
+        <x:v>2618</x:v>
       </x:c>
     </x:row>
     <x:row r="1321" spans="1:2">
       <x:c r="A1321" s="0" t="s">
-        <x:v>2622</x:v>
+        <x:v>2619</x:v>
       </x:c>
       <x:c r="B1321" s="0" t="s">
-        <x:v>2623</x:v>
+        <x:v>2620</x:v>
       </x:c>
     </x:row>
     <x:row r="1322" spans="1:2">
       <x:c r="A1322" s="0" t="s">
-        <x:v>2624</x:v>
+        <x:v>2621</x:v>
       </x:c>
       <x:c r="B1322" s="0" t="s">
-        <x:v>2625</x:v>
+        <x:v>2622</x:v>
       </x:c>
     </x:row>
     <x:row r="1323" spans="1:2">
       <x:c r="A1323" s="0" t="s">
-        <x:v>2626</x:v>
+        <x:v>2623</x:v>
       </x:c>
       <x:c r="B1323" s="0" t="s">
-        <x:v>2627</x:v>
+        <x:v>2624</x:v>
       </x:c>
     </x:row>
     <x:row r="1324" spans="1:2">
       <x:c r="A1324" s="0" t="s">
-        <x:v>2628</x:v>
+        <x:v>2625</x:v>
       </x:c>
       <x:c r="B1324" s="0" t="s">
-        <x:v>2629</x:v>
+        <x:v>2626</x:v>
       </x:c>
     </x:row>
     <x:row r="1325" spans="1:2">
       <x:c r="A1325" s="0" t="s">
-        <x:v>2630</x:v>
+        <x:v>2627</x:v>
       </x:c>
       <x:c r="B1325" s="0" t="s">
-        <x:v>2631</x:v>
+        <x:v>2628</x:v>
       </x:c>
     </x:row>
     <x:row r="1326" spans="1:2">
       <x:c r="A1326" s="0" t="s">
-        <x:v>2632</x:v>
+        <x:v>2629</x:v>
       </x:c>
       <x:c r="B1326" s="0" t="s">
-        <x:v>2633</x:v>
+        <x:v>2630</x:v>
       </x:c>
     </x:row>
     <x:row r="1327" spans="1:2">
       <x:c r="A1327" s="0" t="s">
-        <x:v>2634</x:v>
+        <x:v>2631</x:v>
       </x:c>
       <x:c r="B1327" s="0" t="s">
-        <x:v>2635</x:v>
+        <x:v>2632</x:v>
       </x:c>
     </x:row>
     <x:row r="1328" spans="1:2">
       <x:c r="A1328" s="0" t="s">
-        <x:v>2636</x:v>
+        <x:v>2633</x:v>
       </x:c>
       <x:c r="B1328" s="0" t="s">
-        <x:v>2637</x:v>
+        <x:v>2634</x:v>
       </x:c>
     </x:row>
     <x:row r="1329" spans="1:2">
       <x:c r="A1329" s="0" t="s">
-        <x:v>2638</x:v>
+        <x:v>2635</x:v>
       </x:c>
       <x:c r="B1329" s="0" t="s">
-        <x:v>2639</x:v>
+        <x:v>2636</x:v>
       </x:c>
     </x:row>
     <x:row r="1330" spans="1:2">
       <x:c r="A1330" s="0" t="s">
-        <x:v>2640</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="B1330" s="0" t="s">
-        <x:v>2641</x:v>
+        <x:v>2638</x:v>
       </x:c>
     </x:row>
     <x:row r="1331" spans="1:2">
       <x:c r="A1331" s="0" t="s">
-        <x:v>2642</x:v>
+        <x:v>2639</x:v>
       </x:c>
       <x:c r="B1331" s="0" t="s">
-        <x:v>2643</x:v>
+        <x:v>2640</x:v>
       </x:c>
     </x:row>
     <x:row r="1332" spans="1:2">
       <x:c r="A1332" s="0" t="s">
-        <x:v>2644</x:v>
+        <x:v>2641</x:v>
       </x:c>
       <x:c r="B1332" s="0" t="s">
-        <x:v>2645</x:v>
+        <x:v>2642</x:v>
       </x:c>
     </x:row>
     <x:row r="1333" spans="1:2">
       <x:c r="A1333" s="0" t="s">
-        <x:v>2646</x:v>
+        <x:v>2643</x:v>
       </x:c>
       <x:c r="B1333" s="0" t="s">
-        <x:v>2647</x:v>
+        <x:v>2644</x:v>
       </x:c>
     </x:row>
     <x:row r="1334" spans="1:2">
       <x:c r="A1334" s="0" t="s">
-        <x:v>2648</x:v>
+        <x:v>2645</x:v>
       </x:c>
       <x:c r="B1334" s="0" t="s">
-        <x:v>2649</x:v>
+        <x:v>2646</x:v>
       </x:c>
     </x:row>
     <x:row r="1335" spans="1:2">
       <x:c r="A1335" s="0" t="s">
-        <x:v>2650</x:v>
+        <x:v>2647</x:v>
       </x:c>
       <x:c r="B1335" s="0" t="s">
-        <x:v>2651</x:v>
+        <x:v>2648</x:v>
       </x:c>
     </x:row>
     <x:row r="1336" spans="1:2">
       <x:c r="A1336" s="0" t="s">
-        <x:v>2652</x:v>
+        <x:v>2649</x:v>
       </x:c>
       <x:c r="B1336" s="0" t="s">
-        <x:v>2653</x:v>
+        <x:v>2650</x:v>
       </x:c>
     </x:row>
     <x:row r="1337" spans="1:2">
       <x:c r="A1337" s="0" t="s">
-        <x:v>2654</x:v>
+        <x:v>2651</x:v>
       </x:c>
       <x:c r="B1337" s="0" t="s">
-        <x:v>2655</x:v>
+        <x:v>2652</x:v>
       </x:c>
     </x:row>
     <x:row r="1338" spans="1:2">
       <x:c r="A1338" s="0" t="s">
-        <x:v>2656</x:v>
+        <x:v>2653</x:v>
       </x:c>
       <x:c r="B1338" s="0" t="s">
-        <x:v>2657</x:v>
+        <x:v>2654</x:v>
       </x:c>
     </x:row>
     <x:row r="1339" spans="1:2">
       <x:c r="A1339" s="0" t="s">
-        <x:v>2658</x:v>
+        <x:v>2655</x:v>
       </x:c>
       <x:c r="B1339" s="0" t="s">
-        <x:v>2659</x:v>
+        <x:v>2656</x:v>
       </x:c>
     </x:row>
     <x:row r="1340" spans="1:2">
       <x:c r="A1340" s="0" t="s">
-        <x:v>2660</x:v>
+        <x:v>2657</x:v>
       </x:c>
       <x:c r="B1340" s="0" t="s">
-        <x:v>2661</x:v>
+        <x:v>2658</x:v>
       </x:c>
     </x:row>
     <x:row r="1341" spans="1:2">
       <x:c r="A1341" s="0" t="s">
-        <x:v>2662</x:v>
+        <x:v>2659</x:v>
       </x:c>
       <x:c r="B1341" s="0" t="s">
-        <x:v>2663</x:v>
+        <x:v>2660</x:v>
       </x:c>
     </x:row>
     <x:row r="1342" spans="1:2">
       <x:c r="A1342" s="0" t="s">
-        <x:v>2664</x:v>
+        <x:v>2661</x:v>
       </x:c>
       <x:c r="B1342" s="0" t="s">
-        <x:v>2665</x:v>
+        <x:v>2662</x:v>
       </x:c>
     </x:row>
     <x:row r="1343" spans="1:2">
       <x:c r="A1343" s="0" t="s">
-        <x:v>2666</x:v>
+        <x:v>2663</x:v>
       </x:c>
       <x:c r="B1343" s="0" t="s">
-        <x:v>2667</x:v>
+        <x:v>2664</x:v>
       </x:c>
     </x:row>
     <x:row r="1344" spans="1:2">
       <x:c r="A1344" s="0" t="s">
-        <x:v>2668</x:v>
+        <x:v>2665</x:v>
       </x:c>
       <x:c r="B1344" s="0" t="s">
-        <x:v>2669</x:v>
+        <x:v>2666</x:v>
       </x:c>
     </x:row>
     <x:row r="1345" spans="1:2">
       <x:c r="A1345" s="0" t="s">
-        <x:v>2670</x:v>
+        <x:v>2667</x:v>
       </x:c>
       <x:c r="B1345" s="0" t="s">
-        <x:v>2671</x:v>
+        <x:v>2668</x:v>
       </x:c>
     </x:row>
     <x:row r="1346" spans="1:2">
       <x:c r="A1346" s="0" t="s">
-        <x:v>2672</x:v>
+        <x:v>2669</x:v>
       </x:c>
       <x:c r="B1346" s="0" t="s">
-        <x:v>2673</x:v>
+        <x:v>2670</x:v>
       </x:c>
     </x:row>
     <x:row r="1347" spans="1:2">
       <x:c r="A1347" s="0" t="s">
-        <x:v>2674</x:v>
+        <x:v>2671</x:v>
       </x:c>
       <x:c r="B1347" s="0" t="s">
-        <x:v>2675</x:v>
+        <x:v>2672</x:v>
       </x:c>
     </x:row>
     <x:row r="1348" spans="1:2">
       <x:c r="A1348" s="0" t="s">
-        <x:v>2676</x:v>
+        <x:v>2673</x:v>
       </x:c>
       <x:c r="B1348" s="0" t="s">
-        <x:v>2677</x:v>
+        <x:v>2674</x:v>
       </x:c>
     </x:row>
     <x:row r="1349" spans="1:2">
       <x:c r="A1349" s="0" t="s">
-        <x:v>2678</x:v>
+        <x:v>2675</x:v>
       </x:c>
       <x:c r="B1349" s="0" t="s">
-        <x:v>2679</x:v>
+        <x:v>2676</x:v>
       </x:c>
     </x:row>
     <x:row r="1350" spans="1:2">
       <x:c r="A1350" s="0" t="s">
-        <x:v>2680</x:v>
+        <x:v>2677</x:v>
       </x:c>
       <x:c r="B1350" s="0" t="s">
-        <x:v>2681</x:v>
+        <x:v>2678</x:v>
       </x:c>
     </x:row>
     <x:row r="1351" spans="1:2">
       <x:c r="A1351" s="0" t="s">
-        <x:v>2682</x:v>
+        <x:v>2679</x:v>
       </x:c>
       <x:c r="B1351" s="0" t="s">
-        <x:v>2683</x:v>
+        <x:v>2680</x:v>
       </x:c>
     </x:row>
     <x:row r="1352" spans="1:2">
       <x:c r="A1352" s="0" t="s">
-        <x:v>2684</x:v>
+        <x:v>2681</x:v>
       </x:c>
       <x:c r="B1352" s="0" t="s">
-        <x:v>2685</x:v>
+        <x:v>2682</x:v>
       </x:c>
     </x:row>
     <x:row r="1353" spans="1:2">
       <x:c r="A1353" s="0" t="s">
-        <x:v>2686</x:v>
+        <x:v>2683</x:v>
       </x:c>
       <x:c r="B1353" s="0" t="s">
-        <x:v>2687</x:v>
+        <x:v>2684</x:v>
       </x:c>
     </x:row>
     <x:row r="1354" spans="1:2">
       <x:c r="A1354" s="0" t="s">
-        <x:v>2688</x:v>
+        <x:v>2685</x:v>
       </x:c>
       <x:c r="B1354" s="0" t="s">
-        <x:v>2689</x:v>
+        <x:v>2686</x:v>
       </x:c>
     </x:row>
     <x:row r="1355" spans="1:2">
       <x:c r="A1355" s="0" t="s">
-        <x:v>2690</x:v>
+        <x:v>2687</x:v>
       </x:c>
       <x:c r="B1355" s="0" t="s">
-        <x:v>2691</x:v>
+        <x:v>2688</x:v>
       </x:c>
     </x:row>
     <x:row r="1356" spans="1:2">
       <x:c r="A1356" s="0" t="s">
-        <x:v>2692</x:v>
+        <x:v>2689</x:v>
       </x:c>
       <x:c r="B1356" s="0" t="s">
-        <x:v>2693</x:v>
+        <x:v>2690</x:v>
       </x:c>
     </x:row>
     <x:row r="1357" spans="1:2">
       <x:c r="A1357" s="0" t="s">
-        <x:v>2694</x:v>
+        <x:v>2691</x:v>
       </x:c>
       <x:c r="B1357" s="0" t="s">
-        <x:v>2695</x:v>
+        <x:v>2692</x:v>
       </x:c>
     </x:row>
     <x:row r="1358" spans="1:2">
       <x:c r="A1358" s="0" t="s">
-        <x:v>2696</x:v>
+        <x:v>2693</x:v>
       </x:c>
       <x:c r="B1358" s="0" t="s">
-        <x:v>2697</x:v>
+        <x:v>2694</x:v>
       </x:c>
     </x:row>
     <x:row r="1359" spans="1:2">
       <x:c r="A1359" s="0" t="s">
-        <x:v>2698</x:v>
+        <x:v>2695</x:v>
       </x:c>
       <x:c r="B1359" s="0" t="s">
-        <x:v>2699</x:v>
+        <x:v>2696</x:v>
       </x:c>
     </x:row>
     <x:row r="1360" spans="1:2">
       <x:c r="A1360" s="0" t="s">
-        <x:v>2700</x:v>
+        <x:v>2697</x:v>
       </x:c>
       <x:c r="B1360" s="0" t="s">
-        <x:v>2701</x:v>
+        <x:v>2698</x:v>
       </x:c>
     </x:row>
     <x:row r="1361" spans="1:2">
       <x:c r="A1361" s="0" t="s">
-        <x:v>2702</x:v>
+        <x:v>2699</x:v>
       </x:c>
       <x:c r="B1361" s="0" t="s">
-        <x:v>2703</x:v>
+        <x:v>2700</x:v>
       </x:c>
     </x:row>
     <x:row r="1362" spans="1:2">
       <x:c r="A1362" s="0" t="s">
-        <x:v>2704</x:v>
+        <x:v>2701</x:v>
       </x:c>
       <x:c r="B1362" s="0" t="s">
-        <x:v>2705</x:v>
+        <x:v>2702</x:v>
       </x:c>
     </x:row>
     <x:row r="1363" spans="1:2">
       <x:c r="A1363" s="0" t="s">
-        <x:v>2706</x:v>
+        <x:v>2703</x:v>
       </x:c>
       <x:c r="B1363" s="0" t="s">
-        <x:v>2707</x:v>
+        <x:v>2704</x:v>
       </x:c>
     </x:row>
     <x:row r="1364" spans="1:2">
       <x:c r="A1364" s="0" t="s">
-        <x:v>2708</x:v>
+        <x:v>2705</x:v>
       </x:c>
       <x:c r="B1364" s="0" t="s">
-        <x:v>2709</x:v>
+        <x:v>2706</x:v>
       </x:c>
     </x:row>
     <x:row r="1365" spans="1:2">
       <x:c r="A1365" s="0" t="s">
-        <x:v>2710</x:v>
+        <x:v>2707</x:v>
       </x:c>
       <x:c r="B1365" s="0" t="s">
-        <x:v>2711</x:v>
+        <x:v>2708</x:v>
       </x:c>
     </x:row>
     <x:row r="1366" spans="1:2">
       <x:c r="A1366" s="0" t="s">
-        <x:v>2712</x:v>
+        <x:v>2709</x:v>
       </x:c>
       <x:c r="B1366" s="0" t="s">
-        <x:v>2713</x:v>
+        <x:v>2710</x:v>
       </x:c>
     </x:row>
     <x:row r="1367" spans="1:2">
       <x:c r="A1367" s="0" t="s">
-        <x:v>2714</x:v>
+        <x:v>2711</x:v>
       </x:c>
       <x:c r="B1367" s="0" t="s">
-        <x:v>2715</x:v>
+        <x:v>2712</x:v>
       </x:c>
     </x:row>
     <x:row r="1368" spans="1:2">
       <x:c r="A1368" s="0" t="s">
-        <x:v>2716</x:v>
+        <x:v>2713</x:v>
       </x:c>
       <x:c r="B1368" s="0" t="s">
-        <x:v>2717</x:v>
+        <x:v>2714</x:v>
       </x:c>
     </x:row>
     <x:row r="1369" spans="1:2">
       <x:c r="A1369" s="0" t="s">
-        <x:v>2718</x:v>
+        <x:v>2715</x:v>
       </x:c>
       <x:c r="B1369" s="0" t="s">
-        <x:v>2719</x:v>
+        <x:v>2716</x:v>
       </x:c>
     </x:row>
     <x:row r="1370" spans="1:2">
       <x:c r="A1370" s="0" t="s">
-        <x:v>2720</x:v>
+        <x:v>2717</x:v>
       </x:c>
       <x:c r="B1370" s="0" t="s">
-        <x:v>2721</x:v>
+        <x:v>2718</x:v>
       </x:c>
     </x:row>
     <x:row r="1371" spans="1:2">
       <x:c r="A1371" s="0" t="s">
-        <x:v>2722</x:v>
+        <x:v>2719</x:v>
       </x:c>
       <x:c r="B1371" s="0" t="s">
-        <x:v>2723</x:v>
+        <x:v>2720</x:v>
       </x:c>
     </x:row>
     <x:row r="1372" spans="1:2">
       <x:c r="A1372" s="0" t="s">
-        <x:v>2724</x:v>
+        <x:v>2721</x:v>
       </x:c>
       <x:c r="B1372" s="0" t="s">
-        <x:v>2725</x:v>
+        <x:v>2722</x:v>
       </x:c>
     </x:row>
     <x:row r="1373" spans="1:2">
       <x:c r="A1373" s="0" t="s">
-        <x:v>2726</x:v>
+        <x:v>2723</x:v>
       </x:c>
       <x:c r="B1373" s="0" t="s">
-        <x:v>2727</x:v>
+        <x:v>2724</x:v>
       </x:c>
     </x:row>
     <x:row r="1374" spans="1:2">
       <x:c r="A1374" s="0" t="s">
-        <x:v>2728</x:v>
+        <x:v>2725</x:v>
       </x:c>
       <x:c r="B1374" s="0" t="s">
-        <x:v>2729</x:v>
+        <x:v>2726</x:v>
       </x:c>
     </x:row>
     <x:row r="1375" spans="1:2">
       <x:c r="A1375" s="0" t="s">
-        <x:v>2730</x:v>
+        <x:v>2727</x:v>
       </x:c>
       <x:c r="B1375" s="0" t="s">
-        <x:v>2731</x:v>
+        <x:v>2728</x:v>
       </x:c>
     </x:row>
     <x:row r="1376" spans="1:2">
       <x:c r="A1376" s="0" t="s">
-        <x:v>2732</x:v>
+        <x:v>2729</x:v>
       </x:c>
       <x:c r="B1376" s="0" t="s">
-        <x:v>2733</x:v>
+        <x:v>2730</x:v>
       </x:c>
     </x:row>
     <x:row r="1377" spans="1:2">
       <x:c r="A1377" s="0" t="s">
-        <x:v>2734</x:v>
+        <x:v>2731</x:v>
       </x:c>
       <x:c r="B1377" s="0" t="s">
-        <x:v>2735</x:v>
+        <x:v>2732</x:v>
       </x:c>
     </x:row>
     <x:row r="1378" spans="1:2">
       <x:c r="A1378" s="0" t="s">
-        <x:v>2736</x:v>
+        <x:v>2733</x:v>
       </x:c>
       <x:c r="B1378" s="0" t="s">
-        <x:v>2737</x:v>
+        <x:v>2734</x:v>
       </x:c>
     </x:row>
     <x:row r="1379" spans="1:2">
       <x:c r="A1379" s="0" t="s">
-        <x:v>2738</x:v>
+        <x:v>2735</x:v>
       </x:c>
       <x:c r="B1379" s="0" t="s">
-        <x:v>2739</x:v>
+        <x:v>2736</x:v>
       </x:c>
     </x:row>
     <x:row r="1380" spans="1:2">
       <x:c r="A1380" s="0" t="s">
-        <x:v>2740</x:v>
+        <x:v>2737</x:v>
       </x:c>
       <x:c r="B1380" s="0" t="s">
-        <x:v>2741</x:v>
+        <x:v>2738</x:v>
       </x:c>
     </x:row>
     <x:row r="1381" spans="1:2">
       <x:c r="A1381" s="0" t="s">
-        <x:v>2742</x:v>
+        <x:v>2739</x:v>
       </x:c>
       <x:c r="B1381" s="0" t="s">
-        <x:v>2743</x:v>
+        <x:v>2740</x:v>
       </x:c>
     </x:row>
     <x:row r="1382" spans="1:2">
       <x:c r="A1382" s="0" t="s">
-        <x:v>2744</x:v>
+        <x:v>2741</x:v>
       </x:c>
       <x:c r="B1382" s="0" t="s">
-        <x:v>2745</x:v>
+        <x:v>2742</x:v>
       </x:c>
     </x:row>
     <x:row r="1383" spans="1:2">
       <x:c r="A1383" s="0" t="s">
-        <x:v>2746</x:v>
+        <x:v>2743</x:v>
       </x:c>
       <x:c r="B1383" s="0" t="s">
-        <x:v>2747</x:v>
+        <x:v>2744</x:v>
       </x:c>
     </x:row>
     <x:row r="1384" spans="1:2">
       <x:c r="A1384" s="0" t="s">
-        <x:v>2748</x:v>
+        <x:v>2745</x:v>
       </x:c>
       <x:c r="B1384" s="0" t="s">
-        <x:v>2749</x:v>
+        <x:v>2746</x:v>
       </x:c>
     </x:row>
     <x:row r="1385" spans="1:2">
       <x:c r="A1385" s="0" t="s">
-        <x:v>2750</x:v>
+        <x:v>2747</x:v>
       </x:c>
       <x:c r="B1385" s="0" t="s">
-        <x:v>2751</x:v>
+        <x:v>2748</x:v>
       </x:c>
     </x:row>
     <x:row r="1386" spans="1:2">
       <x:c r="A1386" s="0" t="s">
-        <x:v>2752</x:v>
+        <x:v>2749</x:v>
       </x:c>
       <x:c r="B1386" s="0" t="s">
-        <x:v>2753</x:v>
+        <x:v>2750</x:v>
       </x:c>
     </x:row>
     <x:row r="1387" spans="1:2">
       <x:c r="A1387" s="0" t="s">
-        <x:v>2754</x:v>
+        <x:v>2751</x:v>
       </x:c>
       <x:c r="B1387" s="0" t="s">
-        <x:v>2755</x:v>
+        <x:v>2752</x:v>
       </x:c>
     </x:row>
     <x:row r="1388" spans="1:2">
       <x:c r="A1388" s="0" t="s">
-        <x:v>2756</x:v>
+        <x:v>2753</x:v>
       </x:c>
       <x:c r="B1388" s="0" t="s">
-        <x:v>2757</x:v>
+        <x:v>2754</x:v>
       </x:c>
     </x:row>
     <x:row r="1389" spans="1:2">
       <x:c r="A1389" s="0" t="s">
-        <x:v>2758</x:v>
+        <x:v>2755</x:v>
       </x:c>
       <x:c r="B1389" s="0" t="s">
-        <x:v>2759</x:v>
+        <x:v>2756</x:v>
       </x:c>
     </x:row>
     <x:row r="1390" spans="1:2">
       <x:c r="A1390" s="0" t="s">
-        <x:v>2760</x:v>
+        <x:v>2757</x:v>
       </x:c>
       <x:c r="B1390" s="0" t="s">
-        <x:v>2761</x:v>
+        <x:v>2758</x:v>
       </x:c>
     </x:row>
     <x:row r="1391" spans="1:2">
       <x:c r="A1391" s="0" t="s">
-        <x:v>2762</x:v>
+        <x:v>2759</x:v>
       </x:c>
       <x:c r="B1391" s="0" t="s">
-        <x:v>2763</x:v>
+        <x:v>2760</x:v>
       </x:c>
     </x:row>
     <x:row r="1392" spans="1:2">
       <x:c r="A1392" s="0" t="s">
-        <x:v>2764</x:v>
+        <x:v>2761</x:v>
       </x:c>
       <x:c r="B1392" s="0" t="s">
-        <x:v>2765</x:v>
+        <x:v>2762</x:v>
       </x:c>
     </x:row>
     <x:row r="1393" spans="1:2">
       <x:c r="A1393" s="0" t="s">
-        <x:v>2766</x:v>
+        <x:v>2763</x:v>
       </x:c>
       <x:c r="B1393" s="0" t="s">
-        <x:v>2767</x:v>
+        <x:v>2764</x:v>
       </x:c>
     </x:row>
     <x:row r="1394" spans="1:2">
       <x:c r="A1394" s="0" t="s">
-        <x:v>2768</x:v>
+        <x:v>2765</x:v>
       </x:c>
       <x:c r="B1394" s="0" t="s">
-        <x:v>2769</x:v>
+        <x:v>2766</x:v>
       </x:c>
     </x:row>
     <x:row r="1395" spans="1:2">
       <x:c r="A1395" s="0" t="s">
-        <x:v>2770</x:v>
+        <x:v>2767</x:v>
       </x:c>
       <x:c r="B1395" s="0" t="s">
-        <x:v>2771</x:v>
+        <x:v>2768</x:v>
       </x:c>
     </x:row>
     <x:row r="1396" spans="1:2">
       <x:c r="A1396" s="0" t="s">
-        <x:v>2772</x:v>
+        <x:v>2769</x:v>
       </x:c>
       <x:c r="B1396" s="0" t="s">
-        <x:v>2773</x:v>
+        <x:v>2770</x:v>
       </x:c>
     </x:row>
     <x:row r="1397" spans="1:2">
       <x:c r="A1397" s="0" t="s">
-        <x:v>2774</x:v>
+        <x:v>2771</x:v>
       </x:c>
       <x:c r="B1397" s="0" t="s">
-        <x:v>2775</x:v>
+        <x:v>2772</x:v>
       </x:c>
     </x:row>
     <x:row r="1398" spans="1:2">
       <x:c r="A1398" s="0" t="s">
-        <x:v>2776</x:v>
+        <x:v>2773</x:v>
       </x:c>
       <x:c r="B1398" s="0" t="s">
-        <x:v>2777</x:v>
+        <x:v>2774</x:v>
       </x:c>
     </x:row>
     <x:row r="1399" spans="1:2">
       <x:c r="A1399" s="0" t="s">
-        <x:v>2778</x:v>
+        <x:v>2775</x:v>
       </x:c>
       <x:c r="B1399" s="0" t="s">
-        <x:v>2779</x:v>
+        <x:v>2776</x:v>
       </x:c>
     </x:row>
     <x:row r="1400" spans="1:2">
       <x:c r="A1400" s="0" t="s">
-        <x:v>2780</x:v>
+        <x:v>2777</x:v>
       </x:c>
       <x:c r="B1400" s="0" t="s">
-        <x:v>2781</x:v>
+        <x:v>2778</x:v>
       </x:c>
     </x:row>
     <x:row r="1401" spans="1:2">
       <x:c r="A1401" s="0" t="s">
-        <x:v>2782</x:v>
+        <x:v>2779</x:v>
       </x:c>
       <x:c r="B1401" s="0" t="s">
-        <x:v>2783</x:v>
+        <x:v>2780</x:v>
       </x:c>
     </x:row>
     <x:row r="1402" spans="1:2">
       <x:c r="A1402" s="0" t="s">
-        <x:v>2784</x:v>
+        <x:v>2781</x:v>
       </x:c>
       <x:c r="B1402" s="0" t="s">
-        <x:v>2785</x:v>
+        <x:v>2782</x:v>
       </x:c>
     </x:row>
     <x:row r="1403" spans="1:2">
       <x:c r="A1403" s="0" t="s">
-        <x:v>2786</x:v>
+        <x:v>2783</x:v>
       </x:c>
       <x:c r="B1403" s="0" t="s">
-        <x:v>2787</x:v>
+        <x:v>2784</x:v>
       </x:c>
     </x:row>
     <x:row r="1404" spans="1:2">
       <x:c r="A1404" s="0" t="s">
-        <x:v>2788</x:v>
+        <x:v>2785</x:v>
       </x:c>
       <x:c r="B1404" s="0" t="s">
-        <x:v>2789</x:v>
+        <x:v>2786</x:v>
       </x:c>
     </x:row>
     <x:row r="1405" spans="1:2">
       <x:c r="A1405" s="0" t="s">
-        <x:v>2790</x:v>
+        <x:v>2787</x:v>
       </x:c>
       <x:c r="B1405" s="0" t="s">
-        <x:v>2791</x:v>
+        <x:v>2788</x:v>
       </x:c>
     </x:row>
     <x:row r="1406" spans="1:2">
       <x:c r="A1406" s="0" t="s">
-        <x:v>2792</x:v>
+        <x:v>2789</x:v>
       </x:c>
       <x:c r="B1406" s="0" t="s">
-        <x:v>2793</x:v>
+        <x:v>2790</x:v>
       </x:c>
     </x:row>
     <x:row r="1407" spans="1:2">
       <x:c r="A1407" s="0" t="s">
-        <x:v>2794</x:v>
+        <x:v>2791</x:v>
       </x:c>
       <x:c r="B1407" s="0" t="s">
-        <x:v>2795</x:v>
+        <x:v>2792</x:v>
       </x:c>
     </x:row>
     <x:row r="1408" spans="1:2">
       <x:c r="A1408" s="0" t="s">
-        <x:v>2796</x:v>
+        <x:v>2793</x:v>
       </x:c>
       <x:c r="B1408" s="0" t="s">
-        <x:v>2797</x:v>
+        <x:v>2794</x:v>
       </x:c>
     </x:row>
     <x:row r="1409" spans="1:2">
       <x:c r="A1409" s="0" t="s">
-        <x:v>2798</x:v>
+        <x:v>2795</x:v>
       </x:c>
       <x:c r="B1409" s="0" t="s">
-        <x:v>2799</x:v>
+        <x:v>2796</x:v>
       </x:c>
     </x:row>
     <x:row r="1410" spans="1:2">
       <x:c r="A1410" s="0" t="s">
-        <x:v>2800</x:v>
+        <x:v>2797</x:v>
       </x:c>
       <x:c r="B1410" s="0" t="s">
-        <x:v>2801</x:v>
+        <x:v>2798</x:v>
       </x:c>
     </x:row>
     <x:row r="1411" spans="1:2">
       <x:c r="A1411" s="0" t="s">
-        <x:v>2802</x:v>
+        <x:v>2799</x:v>
       </x:c>
       <x:c r="B1411" s="0" t="s">
-        <x:v>2803</x:v>
+        <x:v>2800</x:v>
       </x:c>
     </x:row>
     <x:row r="1412" spans="1:2">
       <x:c r="A1412" s="0" t="s">
-        <x:v>2804</x:v>
+        <x:v>2801</x:v>
       </x:c>
       <x:c r="B1412" s="0" t="s">
-        <x:v>2805</x:v>
+        <x:v>2802</x:v>
       </x:c>
     </x:row>
     <x:row r="1413" spans="1:2">
       <x:c r="A1413" s="0" t="s">
-        <x:v>2806</x:v>
+        <x:v>2803</x:v>
       </x:c>
       <x:c r="B1413" s="0" t="s">
-        <x:v>2807</x:v>
+        <x:v>2804</x:v>
       </x:c>
     </x:row>
     <x:row r="1414" spans="1:2">
       <x:c r="A1414" s="0" t="s">
-        <x:v>2808</x:v>
+        <x:v>2805</x:v>
       </x:c>
       <x:c r="B1414" s="0" t="s">
-        <x:v>2809</x:v>
+        <x:v>2806</x:v>
       </x:c>
     </x:row>
     <x:row r="1415" spans="1:2">
       <x:c r="A1415" s="0" t="s">
-        <x:v>2810</x:v>
+        <x:v>2807</x:v>
       </x:c>
       <x:c r="B1415" s="0" t="s">
-        <x:v>2811</x:v>
+        <x:v>2808</x:v>
       </x:c>
     </x:row>
     <x:row r="1416" spans="1:2">
       <x:c r="A1416" s="0" t="s">
-        <x:v>2812</x:v>
+        <x:v>2809</x:v>
       </x:c>
       <x:c r="B1416" s="0" t="s">
-        <x:v>2813</x:v>
+        <x:v>2810</x:v>
       </x:c>
     </x:row>
     <x:row r="1417" spans="1:2">
       <x:c r="A1417" s="0" t="s">
-        <x:v>2814</x:v>
+        <x:v>2811</x:v>
       </x:c>
       <x:c r="B1417" s="0" t="s">
-        <x:v>2815</x:v>
+        <x:v>2812</x:v>
       </x:c>
     </x:row>
     <x:row r="1418" spans="1:2">
       <x:c r="A1418" s="0" t="s">
-        <x:v>2816</x:v>
+        <x:v>2813</x:v>
       </x:c>
       <x:c r="B1418" s="0" t="s">
-        <x:v>2817</x:v>
+        <x:v>2814</x:v>
       </x:c>
     </x:row>
     <x:row r="1419" spans="1:2">
       <x:c r="A1419" s="0" t="s">
-        <x:v>2818</x:v>
+        <x:v>2815</x:v>
       </x:c>
       <x:c r="B1419" s="0" t="s">
-        <x:v>2819</x:v>
+        <x:v>2816</x:v>
       </x:c>
     </x:row>
     <x:row r="1420" spans="1:2">
       <x:c r="A1420" s="0" t="s">
-        <x:v>2820</x:v>
+        <x:v>2817</x:v>
       </x:c>
       <x:c r="B1420" s="0" t="s">
-        <x:v>2821</x:v>
+        <x:v>2818</x:v>
       </x:c>
     </x:row>
     <x:row r="1421" spans="1:2">
       <x:c r="A1421" s="0" t="s">
-        <x:v>2822</x:v>
+        <x:v>2819</x:v>
       </x:c>
       <x:c r="B1421" s="0" t="s">
-        <x:v>2823</x:v>
+        <x:v>2820</x:v>
       </x:c>
     </x:row>
     <x:row r="1422" spans="1:2">
       <x:c r="A1422" s="0" t="s">
-        <x:v>2824</x:v>
+        <x:v>2821</x:v>
       </x:c>
       <x:c r="B1422" s="0" t="s">
-        <x:v>2825</x:v>
+        <x:v>2822</x:v>
       </x:c>
     </x:row>
     <x:row r="1423" spans="1:2">
       <x:c r="A1423" s="0" t="s">
-        <x:v>2826</x:v>
+        <x:v>2823</x:v>
       </x:c>
       <x:c r="B1423" s="0" t="s">
-        <x:v>2827</x:v>
+        <x:v>2824</x:v>
       </x:c>
     </x:row>
     <x:row r="1424" spans="1:2">
       <x:c r="A1424" s="0" t="s">
-        <x:v>2828</x:v>
+        <x:v>2825</x:v>
       </x:c>
       <x:c r="B1424" s="0" t="s">
-        <x:v>2829</x:v>
+        <x:v>2826</x:v>
       </x:c>
     </x:row>
     <x:row r="1425" spans="1:2">
       <x:c r="A1425" s="0" t="s">
-        <x:v>2830</x:v>
+        <x:v>2827</x:v>
       </x:c>
       <x:c r="B1425" s="0" t="s">
-        <x:v>2831</x:v>
+        <x:v>2828</x:v>
       </x:c>
     </x:row>
     <x:row r="1426" spans="1:2">
       <x:c r="A1426" s="0" t="s">
-        <x:v>2832</x:v>
+        <x:v>2829</x:v>
       </x:c>
       <x:c r="B1426" s="0" t="s">
-        <x:v>2833</x:v>
+        <x:v>2830</x:v>
       </x:c>
     </x:row>
     <x:row r="1427" spans="1:2">
       <x:c r="A1427" s="0" t="s">
-        <x:v>2834</x:v>
+        <x:v>2831</x:v>
       </x:c>
       <x:c r="B1427" s="0" t="s">
-        <x:v>2835</x:v>
+        <x:v>2832</x:v>
       </x:c>
     </x:row>
     <x:row r="1428" spans="1:2">
       <x:c r="A1428" s="0" t="s">
-        <x:v>2836</x:v>
+        <x:v>2833</x:v>
       </x:c>
       <x:c r="B1428" s="0" t="s">
-        <x:v>2837</x:v>
+        <x:v>2834</x:v>
       </x:c>
     </x:row>
     <x:row r="1429" spans="1:2">
       <x:c r="A1429" s="0" t="s">
-        <x:v>2838</x:v>
+        <x:v>2835</x:v>
       </x:c>
       <x:c r="B1429" s="0" t="s">
-        <x:v>2839</x:v>
+        <x:v>2836</x:v>
       </x:c>
     </x:row>
     <x:row r="1430" spans="1:2">
       <x:c r="A1430" s="0" t="s">
-        <x:v>2840</x:v>
+        <x:v>2837</x:v>
       </x:c>
       <x:c r="B1430" s="0" t="s">
-        <x:v>2841</x:v>
+        <x:v>2838</x:v>
       </x:c>
     </x:row>
     <x:row r="1431" spans="1:2">
       <x:c r="A1431" s="0" t="s">
-        <x:v>2842</x:v>
+        <x:v>2839</x:v>
       </x:c>
       <x:c r="B1431" s="0" t="s">
-        <x:v>2843</x:v>
+        <x:v>2840</x:v>
       </x:c>
     </x:row>
     <x:row r="1432" spans="1:2">
       <x:c r="A1432" s="0" t="s">
-        <x:v>2844</x:v>
+        <x:v>2841</x:v>
       </x:c>
       <x:c r="B1432" s="0" t="s">
-        <x:v>2845</x:v>
+        <x:v>2840</x:v>
       </x:c>
     </x:row>
     <x:row r="1433" spans="1:2">
       <x:c r="A1433" s="0" t="s">
-        <x:v>2846</x:v>
+        <x:v>2842</x:v>
       </x:c>
       <x:c r="B1433" s="0" t="s">
-        <x:v>2847</x:v>
+        <x:v>2843</x:v>
       </x:c>
     </x:row>
     <x:row r="1434" spans="1:2">
       <x:c r="A1434" s="0" t="s">
-        <x:v>2848</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="B1434" s="0" t="s">
-        <x:v>2849</x:v>
+        <x:v>2845</x:v>
       </x:c>
     </x:row>
     <x:row r="1435" spans="1:2">
       <x:c r="A1435" s="0" t="s">
-        <x:v>2850</x:v>
+        <x:v>2846</x:v>
       </x:c>
       <x:c r="B1435" s="0" t="s">
-        <x:v>2851</x:v>
+        <x:v>2847</x:v>
       </x:c>
     </x:row>
     <x:row r="1436" spans="1:2">
       <x:c r="A1436" s="0" t="s">
-        <x:v>2852</x:v>
+        <x:v>2848</x:v>
       </x:c>
       <x:c r="B1436" s="0" t="s">
-        <x:v>2853</x:v>
+        <x:v>2849</x:v>
       </x:c>
     </x:row>
     <x:row r="1437" spans="1:2">
       <x:c r="A1437" s="0" t="s">
-        <x:v>2854</x:v>
+        <x:v>2850</x:v>
       </x:c>
       <x:c r="B1437" s="0" t="s">
-        <x:v>2855</x:v>
+        <x:v>2851</x:v>
       </x:c>
     </x:row>
     <x:row r="1438" spans="1:2">
       <x:c r="A1438" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2852</x:v>
       </x:c>
       <x:c r="B1438" s="0" t="s">
-        <x:v>2857</x:v>
+        <x:v>2853</x:v>
       </x:c>
     </x:row>
     <x:row r="1439" spans="1:2">
       <x:c r="A1439" s="0" t="s">
-        <x:v>2858</x:v>
+        <x:v>2854</x:v>
       </x:c>
       <x:c r="B1439" s="0" t="s">
-        <x:v>2859</x:v>
+        <x:v>2855</x:v>
       </x:c>
     </x:row>
     <x:row r="1440" spans="1:2">
       <x:c r="A1440" s="0" t="s">
-        <x:v>2860</x:v>
+        <x:v>2856</x:v>
       </x:c>
       <x:c r="B1440" s="0" t="s">
-        <x:v>2861</x:v>
+        <x:v>2857</x:v>
       </x:c>
     </x:row>
     <x:row r="1441" spans="1:2">
       <x:c r="A1441" s="0" t="s">
-        <x:v>2862</x:v>
+        <x:v>2858</x:v>
       </x:c>
       <x:c r="B1441" s="0" t="s">
-        <x:v>2863</x:v>
+        <x:v>2859</x:v>
       </x:c>
     </x:row>
     <x:row r="1442" spans="1:2">
       <x:c r="A1442" s="0" t="s">
-        <x:v>2864</x:v>
+        <x:v>2860</x:v>
       </x:c>
       <x:c r="B1442" s="0" t="s">
-        <x:v>2865</x:v>
+        <x:v>2861</x:v>
       </x:c>
     </x:row>
     <x:row r="1443" spans="1:2">
       <x:c r="A1443" s="0" t="s">
-        <x:v>2866</x:v>
+        <x:v>2862</x:v>
       </x:c>
       <x:c r="B1443" s="0" t="s">
-        <x:v>2867</x:v>
+        <x:v>2863</x:v>
       </x:c>
     </x:row>
     <x:row r="1444" spans="1:2">
       <x:c r="A1444" s="0" t="s">
-        <x:v>2868</x:v>
+        <x:v>2864</x:v>
       </x:c>
       <x:c r="B1444" s="0" t="s">
-        <x:v>2869</x:v>
+        <x:v>2865</x:v>
       </x:c>
     </x:row>
     <x:row r="1445" spans="1:2">
       <x:c r="A1445" s="0" t="s">
-        <x:v>2870</x:v>
+        <x:v>2866</x:v>
       </x:c>
       <x:c r="B1445" s="0" t="s">
-        <x:v>2871</x:v>
+        <x:v>2867</x:v>
       </x:c>
     </x:row>
     <x:row r="1446" spans="1:2">
       <x:c r="A1446" s="0" t="s">
-        <x:v>2872</x:v>
+        <x:v>2868</x:v>
       </x:c>
       <x:c r="B1446" s="0" t="s">
-        <x:v>2873</x:v>
+        <x:v>2869</x:v>
       </x:c>
     </x:row>
     <x:row r="1447" spans="1:2">
       <x:c r="A1447" s="0" t="s">
-        <x:v>2874</x:v>
+        <x:v>2870</x:v>
       </x:c>
       <x:c r="B1447" s="0" t="s">
-        <x:v>2875</x:v>
+        <x:v>2871</x:v>
       </x:c>
     </x:row>
     <x:row r="1448" spans="1:2">
       <x:c r="A1448" s="0" t="s">
-        <x:v>2876</x:v>
+        <x:v>2872</x:v>
       </x:c>
       <x:c r="B1448" s="0" t="s">
-        <x:v>2877</x:v>
+        <x:v>2873</x:v>
       </x:c>
     </x:row>
     <x:row r="1449" spans="1:2">
       <x:c r="A1449" s="0" t="s">
-        <x:v>2878</x:v>
+        <x:v>2874</x:v>
       </x:c>
       <x:c r="B1449" s="0" t="s">
-        <x:v>2879</x:v>
+        <x:v>2875</x:v>
       </x:c>
     </x:row>
     <x:row r="1450" spans="1:2">
       <x:c r="A1450" s="0" t="s">
-        <x:v>2880</x:v>
+        <x:v>2876</x:v>
       </x:c>
       <x:c r="B1450" s="0" t="s">
-        <x:v>2881</x:v>
+        <x:v>2877</x:v>
       </x:c>
     </x:row>
     <x:row r="1451" spans="1:2">
       <x:c r="A1451" s="0" t="s">
-        <x:v>2882</x:v>
+        <x:v>2878</x:v>
       </x:c>
       <x:c r="B1451" s="0" t="s">
-        <x:v>2883</x:v>
+        <x:v>2879</x:v>
       </x:c>
     </x:row>
     <x:row r="1452" spans="1:2">
       <x:c r="A1452" s="0" t="s">
-        <x:v>2884</x:v>
+        <x:v>2880</x:v>
       </x:c>
       <x:c r="B1452" s="0" t="s">
-        <x:v>2885</x:v>
+        <x:v>2881</x:v>
       </x:c>
     </x:row>
     <x:row r="1453" spans="1:2">
       <x:c r="A1453" s="0" t="s">
-        <x:v>2886</x:v>
+        <x:v>2882</x:v>
       </x:c>
       <x:c r="B1453" s="0" t="s">
-        <x:v>2887</x:v>
+        <x:v>2883</x:v>
       </x:c>
     </x:row>
     <x:row r="1454" spans="1:2">
       <x:c r="A1454" s="0" t="s">
-        <x:v>2888</x:v>
+        <x:v>2884</x:v>
       </x:c>
       <x:c r="B1454" s="0" t="s">
-        <x:v>2889</x:v>
+        <x:v>2885</x:v>
       </x:c>
     </x:row>
     <x:row r="1455" spans="1:2">
       <x:c r="A1455" s="0" t="s">
-        <x:v>2890</x:v>
+        <x:v>2886</x:v>
       </x:c>
       <x:c r="B1455" s="0" t="s">
-        <x:v>2891</x:v>
+        <x:v>2887</x:v>
       </x:c>
     </x:row>
     <x:row r="1456" spans="1:2">
       <x:c r="A1456" s="0" t="s">
-        <x:v>2892</x:v>
+        <x:v>2888</x:v>
       </x:c>
       <x:c r="B1456" s="0" t="s">
-        <x:v>2891</x:v>
+        <x:v>2889</x:v>
       </x:c>
     </x:row>
     <x:row r="1457" spans="1:2">
       <x:c r="A1457" s="0" t="s">
-        <x:v>2893</x:v>
+        <x:v>2890</x:v>
       </x:c>
       <x:c r="B1457" s="0" t="s">
-        <x:v>2894</x:v>
+        <x:v>2891</x:v>
       </x:c>
     </x:row>
     <x:row r="1458" spans="1:2">
       <x:c r="A1458" s="0" t="s">
-        <x:v>2895</x:v>
+        <x:v>2892</x:v>
       </x:c>
       <x:c r="B1458" s="0" t="s">
-        <x:v>2896</x:v>
+        <x:v>2893</x:v>
       </x:c>
     </x:row>
     <x:row r="1459" spans="1:2">
       <x:c r="A1459" s="0" t="s">
-        <x:v>2897</x:v>
+        <x:v>2894</x:v>
       </x:c>
       <x:c r="B1459" s="0" t="s">
-        <x:v>2898</x:v>
+        <x:v>2895</x:v>
       </x:c>
     </x:row>
     <x:row r="1460" spans="1:2">
       <x:c r="A1460" s="0" t="s">
-        <x:v>2899</x:v>
+        <x:v>2896</x:v>
       </x:c>
       <x:c r="B1460" s="0" t="s">
-        <x:v>2900</x:v>
+        <x:v>2897</x:v>
       </x:c>
     </x:row>
     <x:row r="1461" spans="1:2">
       <x:c r="A1461" s="0" t="s">
-        <x:v>2901</x:v>
+        <x:v>2898</x:v>
       </x:c>
       <x:c r="B1461" s="0" t="s">
-        <x:v>2902</x:v>
+        <x:v>2899</x:v>
       </x:c>
     </x:row>
     <x:row r="1462" spans="1:2">
       <x:c r="A1462" s="0" t="s">
-        <x:v>2903</x:v>
+        <x:v>2900</x:v>
       </x:c>
       <x:c r="B1462" s="0" t="s">
-        <x:v>2904</x:v>
+        <x:v>2901</x:v>
       </x:c>
     </x:row>
     <x:row r="1463" spans="1:2">
       <x:c r="A1463" s="0" t="s">
-        <x:v>2905</x:v>
+        <x:v>2902</x:v>
       </x:c>
       <x:c r="B1463" s="0" t="s">
-        <x:v>2906</x:v>
+        <x:v>2903</x:v>
       </x:c>
     </x:row>
     <x:row r="1464" spans="1:2">
       <x:c r="A1464" s="0" t="s">
-        <x:v>2907</x:v>
+        <x:v>2904</x:v>
       </x:c>
       <x:c r="B1464" s="0" t="s">
-        <x:v>2908</x:v>
+        <x:v>2905</x:v>
       </x:c>
     </x:row>
     <x:row r="1465" spans="1:2">
       <x:c r="A1465" s="0" t="s">
-        <x:v>2909</x:v>
+        <x:v>2906</x:v>
       </x:c>
       <x:c r="B1465" s="0" t="s">
-        <x:v>2910</x:v>
+        <x:v>2907</x:v>
       </x:c>
     </x:row>
     <x:row r="1466" spans="1:2">
       <x:c r="A1466" s="0" t="s">
-        <x:v>2911</x:v>
+        <x:v>2908</x:v>
       </x:c>
       <x:c r="B1466" s="0" t="s">
-        <x:v>2912</x:v>
+        <x:v>2909</x:v>
       </x:c>
     </x:row>
     <x:row r="1467" spans="1:2">
       <x:c r="A1467" s="0" t="s">
-        <x:v>2913</x:v>
+        <x:v>2910</x:v>
       </x:c>
       <x:c r="B1467" s="0" t="s">
-        <x:v>2914</x:v>
+        <x:v>2911</x:v>
       </x:c>
     </x:row>
     <x:row r="1468" spans="1:2">
       <x:c r="A1468" s="0" t="s">
-        <x:v>2915</x:v>
+        <x:v>2912</x:v>
       </x:c>
       <x:c r="B1468" s="0" t="s">
-        <x:v>2916</x:v>
+        <x:v>2913</x:v>
       </x:c>
     </x:row>
     <x:row r="1469" spans="1:2">
       <x:c r="A1469" s="0" t="s">
-        <x:v>2917</x:v>
+        <x:v>2914</x:v>
       </x:c>
       <x:c r="B1469" s="0" t="s">
-        <x:v>2918</x:v>
+        <x:v>2915</x:v>
       </x:c>
     </x:row>
     <x:row r="1470" spans="1:2">
       <x:c r="A1470" s="0" t="s">
-        <x:v>2919</x:v>
+        <x:v>2916</x:v>
       </x:c>
       <x:c r="B1470" s="0" t="s">
-        <x:v>2920</x:v>
+        <x:v>2917</x:v>
       </x:c>
     </x:row>
     <x:row r="1471" spans="1:2">
       <x:c r="A1471" s="0" t="s">
-        <x:v>2921</x:v>
+        <x:v>2918</x:v>
       </x:c>
       <x:c r="B1471" s="0" t="s">
-        <x:v>2922</x:v>
+        <x:v>2919</x:v>
       </x:c>
     </x:row>
     <x:row r="1472" spans="1:2">
       <x:c r="A1472" s="0" t="s">
-        <x:v>2923</x:v>
+        <x:v>2920</x:v>
       </x:c>
       <x:c r="B1472" s="0" t="s">
-        <x:v>2924</x:v>
+        <x:v>2921</x:v>
       </x:c>
     </x:row>
     <x:row r="1473" spans="1:2">
       <x:c r="A1473" s="0" t="s">
-        <x:v>2925</x:v>
+        <x:v>2922</x:v>
       </x:c>
       <x:c r="B1473" s="0" t="s">
-        <x:v>2926</x:v>
+        <x:v>2923</x:v>
       </x:c>
     </x:row>
     <x:row r="1474" spans="1:2">
       <x:c r="A1474" s="0" t="s">
-        <x:v>2927</x:v>
+        <x:v>2924</x:v>
       </x:c>
       <x:c r="B1474" s="0" t="s">
-        <x:v>2928</x:v>
+        <x:v>2923</x:v>
       </x:c>
     </x:row>
     <x:row r="1475" spans="1:2">
       <x:c r="A1475" s="0" t="s">
-        <x:v>2929</x:v>
+        <x:v>2925</x:v>
       </x:c>
       <x:c r="B1475" s="0" t="s">
-        <x:v>2930</x:v>
+        <x:v>2926</x:v>
       </x:c>
     </x:row>
     <x:row r="1476" spans="1:2">
       <x:c r="A1476" s="0" t="s">
-        <x:v>2931</x:v>
+        <x:v>2927</x:v>
       </x:c>
       <x:c r="B1476" s="0" t="s">
-        <x:v>2932</x:v>
+        <x:v>2928</x:v>
       </x:c>
     </x:row>
     <x:row r="1477" spans="1:2">
       <x:c r="A1477" s="0" t="s">
-        <x:v>2933</x:v>
+        <x:v>2929</x:v>
       </x:c>
       <x:c r="B1477" s="0" t="s">
-        <x:v>2934</x:v>
+        <x:v>2930</x:v>
       </x:c>
     </x:row>
     <x:row r="1478" spans="1:2">
       <x:c r="A1478" s="0" t="s">
-        <x:v>2935</x:v>
+        <x:v>2931</x:v>
       </x:c>
       <x:c r="B1478" s="0" t="s">
-        <x:v>2936</x:v>
+        <x:v>2932</x:v>
       </x:c>
     </x:row>
     <x:row r="1479" spans="1:2">
       <x:c r="A1479" s="0" t="s">
-        <x:v>2937</x:v>
+        <x:v>2933</x:v>
       </x:c>
       <x:c r="B1479" s="0" t="s">
-        <x:v>2938</x:v>
+        <x:v>2934</x:v>
       </x:c>
     </x:row>
     <x:row r="1480" spans="1:2">
       <x:c r="A1480" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2935</x:v>
       </x:c>
       <x:c r="B1480" s="0" t="s">
-        <x:v>2940</x:v>
+        <x:v>2936</x:v>
       </x:c>
     </x:row>
     <x:row r="1481" spans="1:2">
       <x:c r="A1481" s="0" t="s">
-        <x:v>2941</x:v>
+        <x:v>2937</x:v>
       </x:c>
       <x:c r="B1481" s="0" t="s">
-        <x:v>2942</x:v>
+        <x:v>2938</x:v>
       </x:c>
     </x:row>
     <x:row r="1482" spans="1:2">
       <x:c r="A1482" s="0" t="s">
-        <x:v>2943</x:v>
+        <x:v>2939</x:v>
       </x:c>
       <x:c r="B1482" s="0" t="s">
-        <x:v>2944</x:v>
+        <x:v>2940</x:v>
       </x:c>
     </x:row>
     <x:row r="1483" spans="1:2">
       <x:c r="A1483" s="0" t="s">
-        <x:v>2945</x:v>
+        <x:v>2941</x:v>
       </x:c>
       <x:c r="B1483" s="0" t="s">
-        <x:v>2946</x:v>
+        <x:v>2942</x:v>
       </x:c>
     </x:row>
     <x:row r="1484" spans="1:2">
       <x:c r="A1484" s="0" t="s">
-        <x:v>2947</x:v>
+        <x:v>2943</x:v>
       </x:c>
       <x:c r="B1484" s="0" t="s">
-        <x:v>2948</x:v>
+        <x:v>2944</x:v>
       </x:c>
     </x:row>
     <x:row r="1485" spans="1:2">
       <x:c r="A1485" s="0" t="s">
-        <x:v>2949</x:v>
+        <x:v>2945</x:v>
       </x:c>
       <x:c r="B1485" s="0" t="s">
-        <x:v>2950</x:v>
+        <x:v>2946</x:v>
       </x:c>
     </x:row>
     <x:row r="1486" spans="1:2">
       <x:c r="A1486" s="0" t="s">
-        <x:v>2951</x:v>
+        <x:v>2947</x:v>
       </x:c>
       <x:c r="B1486" s="0" t="s">
-        <x:v>2952</x:v>
+        <x:v>2948</x:v>
       </x:c>
     </x:row>
     <x:row r="1487" spans="1:2">
       <x:c r="A1487" s="0" t="s">
-        <x:v>2953</x:v>
+        <x:v>2949</x:v>
       </x:c>
       <x:c r="B1487" s="0" t="s">
-        <x:v>2954</x:v>
+        <x:v>2950</x:v>
       </x:c>
     </x:row>
     <x:row r="1488" spans="1:2">
       <x:c r="A1488" s="0" t="s">
-        <x:v>2955</x:v>
+        <x:v>2951</x:v>
       </x:c>
       <x:c r="B1488" s="0" t="s">
-        <x:v>2956</x:v>
+        <x:v>2952</x:v>
       </x:c>
     </x:row>
     <x:row r="1489" spans="1:2">
       <x:c r="A1489" s="0" t="s">
-        <x:v>2957</x:v>
+        <x:v>2953</x:v>
       </x:c>
       <x:c r="B1489" s="0" t="s">
-        <x:v>2958</x:v>
+        <x:v>2954</x:v>
       </x:c>
     </x:row>
     <x:row r="1490" spans="1:2">
       <x:c r="A1490" s="0" t="s">
-        <x:v>2959</x:v>
+        <x:v>2955</x:v>
       </x:c>
       <x:c r="B1490" s="0" t="s">
-        <x:v>2960</x:v>
+        <x:v>2956</x:v>
       </x:c>
     </x:row>
     <x:row r="1491" spans="1:2">
       <x:c r="A1491" s="0" t="s">
-        <x:v>2961</x:v>
+        <x:v>2957</x:v>
       </x:c>
       <x:c r="B1491" s="0" t="s">
-        <x:v>2962</x:v>
+        <x:v>2958</x:v>
       </x:c>
     </x:row>
     <x:row r="1492" spans="1:2">
       <x:c r="A1492" s="0" t="s">
-        <x:v>2963</x:v>
+        <x:v>2959</x:v>
       </x:c>
       <x:c r="B1492" s="0" t="s">
-        <x:v>2964</x:v>
+        <x:v>2960</x:v>
       </x:c>
     </x:row>
     <x:row r="1493" spans="1:2">
       <x:c r="A1493" s="0" t="s">
-        <x:v>2965</x:v>
+        <x:v>2961</x:v>
       </x:c>
       <x:c r="B1493" s="0" t="s">
-        <x:v>2966</x:v>
+        <x:v>2962</x:v>
       </x:c>
     </x:row>
     <x:row r="1494" spans="1:2">
       <x:c r="A1494" s="0" t="s">
-        <x:v>2967</x:v>
+        <x:v>2963</x:v>
       </x:c>
       <x:c r="B1494" s="0" t="s">
-        <x:v>2968</x:v>
+        <x:v>2964</x:v>
       </x:c>
     </x:row>
     <x:row r="1495" spans="1:2">
       <x:c r="A1495" s="0" t="s">
-        <x:v>2969</x:v>
+        <x:v>2965</x:v>
       </x:c>
       <x:c r="B1495" s="0" t="s">
-        <x:v>2970</x:v>
+        <x:v>2966</x:v>
       </x:c>
     </x:row>
     <x:row r="1496" spans="1:2">
       <x:c r="A1496" s="0" t="s">
-        <x:v>2971</x:v>
+        <x:v>2967</x:v>
       </x:c>
       <x:c r="B1496" s="0" t="s">
-        <x:v>2972</x:v>
+        <x:v>2968</x:v>
       </x:c>
     </x:row>
     <x:row r="1497" spans="1:2">
       <x:c r="A1497" s="0" t="s">
-        <x:v>2973</x:v>
+        <x:v>2969</x:v>
       </x:c>
       <x:c r="B1497" s="0" t="s">
-        <x:v>2974</x:v>
+        <x:v>2970</x:v>
       </x:c>
     </x:row>
     <x:row r="1498" spans="1:2">
       <x:c r="A1498" s="0" t="s">
-        <x:v>2975</x:v>
+        <x:v>2971</x:v>
       </x:c>
       <x:c r="B1498" s="0" t="s">
-        <x:v>2976</x:v>
+        <x:v>2972</x:v>
       </x:c>
     </x:row>
     <x:row r="1499" spans="1:2">
       <x:c r="A1499" s="0" t="s">
-        <x:v>2977</x:v>
+        <x:v>2973</x:v>
       </x:c>
       <x:c r="B1499" s="0" t="s">
-        <x:v>2978</x:v>
+        <x:v>2974</x:v>
       </x:c>
     </x:row>
     <x:row r="1500" spans="1:2">
       <x:c r="A1500" s="0" t="s">
-        <x:v>2979</x:v>
+        <x:v>2975</x:v>
       </x:c>
       <x:c r="B1500" s="0" t="s">
-        <x:v>2980</x:v>
+        <x:v>2976</x:v>
       </x:c>
     </x:row>
     <x:row r="1501" spans="1:2">
       <x:c r="A1501" s="0" t="s">
-        <x:v>2981</x:v>
+        <x:v>2977</x:v>
       </x:c>
       <x:c r="B1501" s="0" t="s">
-        <x:v>2982</x:v>
+        <x:v>2978</x:v>
       </x:c>
     </x:row>
     <x:row r="1502" spans="1:2">
       <x:c r="A1502" s="0" t="s">
-        <x:v>2983</x:v>
+        <x:v>2979</x:v>
       </x:c>
       <x:c r="B1502" s="0" t="s">
-        <x:v>2984</x:v>
+        <x:v>2980</x:v>
       </x:c>
     </x:row>
     <x:row r="1503" spans="1:2">
       <x:c r="A1503" s="0" t="s">
-        <x:v>2985</x:v>
+        <x:v>2981</x:v>
       </x:c>
       <x:c r="B1503" s="0" t="s">
-        <x:v>2986</x:v>
+        <x:v>2982</x:v>
       </x:c>
     </x:row>
     <x:row r="1504" spans="1:2">
       <x:c r="A1504" s="0" t="s">
-        <x:v>2987</x:v>
+        <x:v>2983</x:v>
       </x:c>
       <x:c r="B1504" s="0" t="s">
-        <x:v>2986</x:v>
+        <x:v>2984</x:v>
       </x:c>
     </x:row>
     <x:row r="1505" spans="1:2">
       <x:c r="A1505" s="0" t="s">
-        <x:v>2988</x:v>
+        <x:v>2985</x:v>
       </x:c>
       <x:c r="B1505" s="0" t="s">
-        <x:v>2989</x:v>
+        <x:v>2986</x:v>
       </x:c>
     </x:row>
     <x:row r="1506" spans="1:2">
       <x:c r="A1506" s="0" t="s">
-        <x:v>2990</x:v>
+        <x:v>2987</x:v>
       </x:c>
       <x:c r="B1506" s="0" t="s">
-        <x:v>2991</x:v>
+        <x:v>2988</x:v>
       </x:c>
     </x:row>
     <x:row r="1507" spans="1:2">
       <x:c r="A1507" s="0" t="s">
-        <x:v>2992</x:v>
+        <x:v>2989</x:v>
       </x:c>
       <x:c r="B1507" s="0" t="s">
-        <x:v>2993</x:v>
+        <x:v>2990</x:v>
       </x:c>
     </x:row>
     <x:row r="1508" spans="1:2">
       <x:c r="A1508" s="0" t="s">
-        <x:v>2994</x:v>
+        <x:v>2991</x:v>
       </x:c>
       <x:c r="B1508" s="0" t="s">
-        <x:v>2995</x:v>
+        <x:v>2992</x:v>
       </x:c>
     </x:row>
     <x:row r="1509" spans="1:2">
       <x:c r="A1509" s="0" t="s">
-        <x:v>2996</x:v>
+        <x:v>2993</x:v>
       </x:c>
       <x:c r="B1509" s="0" t="s">
-        <x:v>2997</x:v>
+        <x:v>2994</x:v>
       </x:c>
     </x:row>
     <x:row r="1510" spans="1:2">
       <x:c r="A1510" s="0" t="s">
-        <x:v>2998</x:v>
+        <x:v>2995</x:v>
       </x:c>
       <x:c r="B1510" s="0" t="s">
-        <x:v>2999</x:v>
+        <x:v>2996</x:v>
       </x:c>
     </x:row>
     <x:row r="1511" spans="1:2">
       <x:c r="A1511" s="0" t="s">
-        <x:v>3000</x:v>
+        <x:v>2997</x:v>
       </x:c>
       <x:c r="B1511" s="0" t="s">
-        <x:v>2999</x:v>
+        <x:v>2998</x:v>
       </x:c>
     </x:row>
     <x:row r="1512" spans="1:2">
       <x:c r="A1512" s="0" t="s">
-        <x:v>3001</x:v>
+        <x:v>2999</x:v>
       </x:c>
       <x:c r="B1512" s="0" t="s">
-        <x:v>3002</x:v>
+        <x:v>3000</x:v>
       </x:c>
     </x:row>
     <x:row r="1513" spans="1:2">
       <x:c r="A1513" s="0" t="s">
-        <x:v>3003</x:v>
+        <x:v>3001</x:v>
       </x:c>
       <x:c r="B1513" s="0" t="s">
         <x:v>3002</x:v>
       </x:c>
     </x:row>
     <x:row r="1514" spans="1:2">
       <x:c r="A1514" s="0" t="s">
+        <x:v>3003</x:v>
+      </x:c>
+      <x:c r="B1514" s="0" t="s">
         <x:v>3004</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3005</x:v>
       </x:c>
     </x:row>
     <x:row r="1515" spans="1:2">
       <x:c r="A1515" s="0" t="s">
+        <x:v>3005</x:v>
+      </x:c>
+      <x:c r="B1515" s="0" t="s">
         <x:v>3006</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3005</x:v>
       </x:c>
     </x:row>
     <x:row r="1516" spans="1:2">
       <x:c r="A1516" s="0" t="s">
         <x:v>3007</x:v>
       </x:c>
       <x:c r="B1516" s="0" t="s">
         <x:v>3008</x:v>
       </x:c>
     </x:row>
     <x:row r="1517" spans="1:2">
       <x:c r="A1517" s="0" t="s">
         <x:v>3009</x:v>
       </x:c>
       <x:c r="B1517" s="0" t="s">
         <x:v>3010</x:v>
       </x:c>
     </x:row>
     <x:row r="1518" spans="1:2">
       <x:c r="A1518" s="0" t="s">
         <x:v>3011</x:v>
       </x:c>
       <x:c r="B1518" s="0" t="s">
         <x:v>3012</x:v>
       </x:c>
@@ -22532,1235 +22670,1435 @@
       <x:c r="B1520" s="0" t="s">
         <x:v>3016</x:v>
       </x:c>
     </x:row>
     <x:row r="1521" spans="1:2">
       <x:c r="A1521" s="0" t="s">
         <x:v>3017</x:v>
       </x:c>
       <x:c r="B1521" s="0" t="s">
         <x:v>3018</x:v>
       </x:c>
     </x:row>
     <x:row r="1522" spans="1:2">
       <x:c r="A1522" s="0" t="s">
         <x:v>3019</x:v>
       </x:c>
       <x:c r="B1522" s="0" t="s">
         <x:v>3020</x:v>
       </x:c>
     </x:row>
     <x:row r="1523" spans="1:2">
       <x:c r="A1523" s="0" t="s">
         <x:v>3021</x:v>
       </x:c>
       <x:c r="B1523" s="0" t="s">
-        <x:v>3022</x:v>
+        <x:v>3020</x:v>
       </x:c>
     </x:row>
     <x:row r="1524" spans="1:2">
       <x:c r="A1524" s="0" t="s">
+        <x:v>3022</x:v>
+      </x:c>
+      <x:c r="B1524" s="0" t="s">
         <x:v>3023</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3024</x:v>
       </x:c>
     </x:row>
     <x:row r="1525" spans="1:2">
       <x:c r="A1525" s="0" t="s">
+        <x:v>3024</x:v>
+      </x:c>
+      <x:c r="B1525" s="0" t="s">
         <x:v>3025</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3026</x:v>
       </x:c>
     </x:row>
     <x:row r="1526" spans="1:2">
       <x:c r="A1526" s="0" t="s">
+        <x:v>3026</x:v>
+      </x:c>
+      <x:c r="B1526" s="0" t="s">
         <x:v>3027</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3028</x:v>
       </x:c>
     </x:row>
     <x:row r="1527" spans="1:2">
       <x:c r="A1527" s="0" t="s">
+        <x:v>3028</x:v>
+      </x:c>
+      <x:c r="B1527" s="0" t="s">
         <x:v>3029</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3030</x:v>
       </x:c>
     </x:row>
     <x:row r="1528" spans="1:2">
       <x:c r="A1528" s="0" t="s">
+        <x:v>3030</x:v>
+      </x:c>
+      <x:c r="B1528" s="0" t="s">
         <x:v>3031</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3032</x:v>
       </x:c>
     </x:row>
     <x:row r="1529" spans="1:2">
       <x:c r="A1529" s="0" t="s">
+        <x:v>3032</x:v>
+      </x:c>
+      <x:c r="B1529" s="0" t="s">
         <x:v>3033</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3034</x:v>
       </x:c>
     </x:row>
     <x:row r="1530" spans="1:2">
       <x:c r="A1530" s="0" t="s">
-        <x:v>3035</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="B1530" s="0" t="s">
-        <x:v>3036</x:v>
+        <x:v>3033</x:v>
       </x:c>
     </x:row>
     <x:row r="1531" spans="1:2">
       <x:c r="A1531" s="0" t="s">
-        <x:v>3037</x:v>
+        <x:v>3035</x:v>
       </x:c>
       <x:c r="B1531" s="0" t="s">
-        <x:v>3038</x:v>
+        <x:v>3036</x:v>
       </x:c>
     </x:row>
     <x:row r="1532" spans="1:2">
       <x:c r="A1532" s="0" t="s">
-        <x:v>3039</x:v>
+        <x:v>3037</x:v>
       </x:c>
       <x:c r="B1532" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3036</x:v>
       </x:c>
     </x:row>
     <x:row r="1533" spans="1:2">
       <x:c r="A1533" s="0" t="s">
-        <x:v>3041</x:v>
+        <x:v>3038</x:v>
       </x:c>
       <x:c r="B1533" s="0" t="s">
-        <x:v>3042</x:v>
+        <x:v>3039</x:v>
       </x:c>
     </x:row>
     <x:row r="1534" spans="1:2">
       <x:c r="A1534" s="0" t="s">
-        <x:v>3043</x:v>
+        <x:v>3040</x:v>
       </x:c>
       <x:c r="B1534" s="0" t="s">
-        <x:v>3044</x:v>
+        <x:v>3039</x:v>
       </x:c>
     </x:row>
     <x:row r="1535" spans="1:2">
       <x:c r="A1535" s="0" t="s">
-        <x:v>3045</x:v>
+        <x:v>3041</x:v>
       </x:c>
       <x:c r="B1535" s="0" t="s">
-        <x:v>3046</x:v>
+        <x:v>3042</x:v>
       </x:c>
     </x:row>
     <x:row r="1536" spans="1:2">
       <x:c r="A1536" s="0" t="s">
-        <x:v>3047</x:v>
+        <x:v>3043</x:v>
       </x:c>
       <x:c r="B1536" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3044</x:v>
       </x:c>
     </x:row>
     <x:row r="1537" spans="1:2">
       <x:c r="A1537" s="0" t="s">
-        <x:v>3049</x:v>
+        <x:v>3045</x:v>
       </x:c>
       <x:c r="B1537" s="0" t="s">
-        <x:v>3050</x:v>
+        <x:v>3046</x:v>
       </x:c>
     </x:row>
     <x:row r="1538" spans="1:2">
       <x:c r="A1538" s="0" t="s">
-        <x:v>3051</x:v>
+        <x:v>3047</x:v>
       </x:c>
       <x:c r="B1538" s="0" t="s">
-        <x:v>3052</x:v>
+        <x:v>3048</x:v>
       </x:c>
     </x:row>
     <x:row r="1539" spans="1:2">
       <x:c r="A1539" s="0" t="s">
-        <x:v>3053</x:v>
+        <x:v>3049</x:v>
       </x:c>
       <x:c r="B1539" s="0" t="s">
-        <x:v>3054</x:v>
+        <x:v>3050</x:v>
       </x:c>
     </x:row>
     <x:row r="1540" spans="1:2">
       <x:c r="A1540" s="0" t="s">
-        <x:v>3055</x:v>
+        <x:v>3051</x:v>
       </x:c>
       <x:c r="B1540" s="0" t="s">
-        <x:v>3056</x:v>
+        <x:v>3052</x:v>
       </x:c>
     </x:row>
     <x:row r="1541" spans="1:2">
       <x:c r="A1541" s="0" t="s">
-        <x:v>3057</x:v>
+        <x:v>3053</x:v>
       </x:c>
       <x:c r="B1541" s="0" t="s">
-        <x:v>3058</x:v>
+        <x:v>3054</x:v>
       </x:c>
     </x:row>
     <x:row r="1542" spans="1:2">
       <x:c r="A1542" s="0" t="s">
-        <x:v>3059</x:v>
+        <x:v>3055</x:v>
       </x:c>
       <x:c r="B1542" s="0" t="s">
-        <x:v>3060</x:v>
+        <x:v>3056</x:v>
       </x:c>
     </x:row>
     <x:row r="1543" spans="1:2">
       <x:c r="A1543" s="0" t="s">
-        <x:v>3061</x:v>
+        <x:v>3057</x:v>
       </x:c>
       <x:c r="B1543" s="0" t="s">
-        <x:v>3062</x:v>
+        <x:v>3058</x:v>
       </x:c>
     </x:row>
     <x:row r="1544" spans="1:2">
       <x:c r="A1544" s="0" t="s">
-        <x:v>3063</x:v>
+        <x:v>3059</x:v>
       </x:c>
       <x:c r="B1544" s="0" t="s">
-        <x:v>3064</x:v>
+        <x:v>3060</x:v>
       </x:c>
     </x:row>
     <x:row r="1545" spans="1:2">
       <x:c r="A1545" s="0" t="s">
-        <x:v>3065</x:v>
+        <x:v>3061</x:v>
       </x:c>
       <x:c r="B1545" s="0" t="s">
-        <x:v>3066</x:v>
+        <x:v>3062</x:v>
       </x:c>
     </x:row>
     <x:row r="1546" spans="1:2">
       <x:c r="A1546" s="0" t="s">
-        <x:v>3067</x:v>
+        <x:v>3063</x:v>
       </x:c>
       <x:c r="B1546" s="0" t="s">
-        <x:v>3068</x:v>
+        <x:v>3064</x:v>
       </x:c>
     </x:row>
     <x:row r="1547" spans="1:2">
       <x:c r="A1547" s="0" t="s">
-        <x:v>3069</x:v>
+        <x:v>3065</x:v>
       </x:c>
       <x:c r="B1547" s="0" t="s">
-        <x:v>3070</x:v>
+        <x:v>3066</x:v>
       </x:c>
     </x:row>
     <x:row r="1548" spans="1:2">
       <x:c r="A1548" s="0" t="s">
-        <x:v>3071</x:v>
+        <x:v>3067</x:v>
       </x:c>
       <x:c r="B1548" s="0" t="s">
-        <x:v>3072</x:v>
+        <x:v>3068</x:v>
       </x:c>
     </x:row>
     <x:row r="1549" spans="1:2">
       <x:c r="A1549" s="0" t="s">
-        <x:v>3073</x:v>
+        <x:v>3069</x:v>
       </x:c>
       <x:c r="B1549" s="0" t="s">
-        <x:v>3074</x:v>
+        <x:v>3070</x:v>
       </x:c>
     </x:row>
     <x:row r="1550" spans="1:2">
       <x:c r="A1550" s="0" t="s">
-        <x:v>3075</x:v>
+        <x:v>3071</x:v>
       </x:c>
       <x:c r="B1550" s="0" t="s">
-        <x:v>3076</x:v>
+        <x:v>3072</x:v>
       </x:c>
     </x:row>
     <x:row r="1551" spans="1:2">
       <x:c r="A1551" s="0" t="s">
-        <x:v>3077</x:v>
+        <x:v>3073</x:v>
       </x:c>
       <x:c r="B1551" s="0" t="s">
-        <x:v>3078</x:v>
+        <x:v>3074</x:v>
       </x:c>
     </x:row>
     <x:row r="1552" spans="1:2">
       <x:c r="A1552" s="0" t="s">
-        <x:v>3079</x:v>
+        <x:v>3075</x:v>
       </x:c>
       <x:c r="B1552" s="0" t="s">
-        <x:v>3080</x:v>
+        <x:v>3076</x:v>
       </x:c>
     </x:row>
     <x:row r="1553" spans="1:2">
       <x:c r="A1553" s="0" t="s">
-        <x:v>3081</x:v>
+        <x:v>3077</x:v>
       </x:c>
       <x:c r="B1553" s="0" t="s">
-        <x:v>3082</x:v>
+        <x:v>3078</x:v>
       </x:c>
     </x:row>
     <x:row r="1554" spans="1:2">
       <x:c r="A1554" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3079</x:v>
       </x:c>
       <x:c r="B1554" s="0" t="s">
-        <x:v>3084</x:v>
+        <x:v>3080</x:v>
       </x:c>
     </x:row>
     <x:row r="1555" spans="1:2">
       <x:c r="A1555" s="0" t="s">
-        <x:v>3085</x:v>
+        <x:v>3081</x:v>
       </x:c>
       <x:c r="B1555" s="0" t="s">
-        <x:v>3086</x:v>
+        <x:v>3082</x:v>
       </x:c>
     </x:row>
     <x:row r="1556" spans="1:2">
       <x:c r="A1556" s="0" t="s">
-        <x:v>3087</x:v>
+        <x:v>3083</x:v>
       </x:c>
       <x:c r="B1556" s="0" t="s">
-        <x:v>3088</x:v>
+        <x:v>3084</x:v>
       </x:c>
     </x:row>
     <x:row r="1557" spans="1:2">
       <x:c r="A1557" s="0" t="s">
-        <x:v>3089</x:v>
+        <x:v>3085</x:v>
       </x:c>
       <x:c r="B1557" s="0" t="s">
-        <x:v>3090</x:v>
+        <x:v>3086</x:v>
       </x:c>
     </x:row>
     <x:row r="1558" spans="1:2">
       <x:c r="A1558" s="0" t="s">
-        <x:v>3091</x:v>
+        <x:v>3087</x:v>
       </x:c>
       <x:c r="B1558" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3088</x:v>
       </x:c>
     </x:row>
     <x:row r="1559" spans="1:2">
       <x:c r="A1559" s="0" t="s">
-        <x:v>3093</x:v>
+        <x:v>3089</x:v>
       </x:c>
       <x:c r="B1559" s="0" t="s">
-        <x:v>3094</x:v>
+        <x:v>3090</x:v>
       </x:c>
     </x:row>
     <x:row r="1560" spans="1:2">
       <x:c r="A1560" s="0" t="s">
-        <x:v>3095</x:v>
+        <x:v>3091</x:v>
       </x:c>
       <x:c r="B1560" s="0" t="s">
-        <x:v>3096</x:v>
+        <x:v>3092</x:v>
       </x:c>
     </x:row>
     <x:row r="1561" spans="1:2">
       <x:c r="A1561" s="0" t="s">
-        <x:v>3097</x:v>
+        <x:v>3093</x:v>
       </x:c>
       <x:c r="B1561" s="0" t="s">
-        <x:v>3098</x:v>
+        <x:v>3094</x:v>
       </x:c>
     </x:row>
     <x:row r="1562" spans="1:2">
       <x:c r="A1562" s="0" t="s">
-        <x:v>3099</x:v>
+        <x:v>3095</x:v>
       </x:c>
       <x:c r="B1562" s="0" t="s">
-        <x:v>3100</x:v>
+        <x:v>3096</x:v>
       </x:c>
     </x:row>
     <x:row r="1563" spans="1:2">
       <x:c r="A1563" s="0" t="s">
-        <x:v>3101</x:v>
+        <x:v>3097</x:v>
       </x:c>
       <x:c r="B1563" s="0" t="s">
-        <x:v>3102</x:v>
+        <x:v>3098</x:v>
       </x:c>
     </x:row>
     <x:row r="1564" spans="1:2">
       <x:c r="A1564" s="0" t="s">
-        <x:v>3103</x:v>
+        <x:v>3099</x:v>
       </x:c>
       <x:c r="B1564" s="0" t="s">
-        <x:v>3104</x:v>
+        <x:v>3100</x:v>
       </x:c>
     </x:row>
     <x:row r="1565" spans="1:2">
       <x:c r="A1565" s="0" t="s">
-        <x:v>3105</x:v>
+        <x:v>3101</x:v>
       </x:c>
       <x:c r="B1565" s="0" t="s">
-        <x:v>3106</x:v>
+        <x:v>3102</x:v>
       </x:c>
     </x:row>
     <x:row r="1566" spans="1:2">
       <x:c r="A1566" s="0" t="s">
-        <x:v>3107</x:v>
+        <x:v>3103</x:v>
       </x:c>
       <x:c r="B1566" s="0" t="s">
-        <x:v>3108</x:v>
+        <x:v>3104</x:v>
       </x:c>
     </x:row>
     <x:row r="1567" spans="1:2">
       <x:c r="A1567" s="0" t="s">
-        <x:v>3109</x:v>
+        <x:v>3105</x:v>
       </x:c>
       <x:c r="B1567" s="0" t="s">
-        <x:v>3110</x:v>
+        <x:v>3106</x:v>
       </x:c>
     </x:row>
     <x:row r="1568" spans="1:2">
       <x:c r="A1568" s="0" t="s">
-        <x:v>3111</x:v>
+        <x:v>3107</x:v>
       </x:c>
       <x:c r="B1568" s="0" t="s">
-        <x:v>3112</x:v>
+        <x:v>3108</x:v>
       </x:c>
     </x:row>
     <x:row r="1569" spans="1:2">
       <x:c r="A1569" s="0" t="s">
-        <x:v>3113</x:v>
+        <x:v>3109</x:v>
       </x:c>
       <x:c r="B1569" s="0" t="s">
-        <x:v>3114</x:v>
+        <x:v>3110</x:v>
       </x:c>
     </x:row>
     <x:row r="1570" spans="1:2">
       <x:c r="A1570" s="0" t="s">
-        <x:v>3115</x:v>
+        <x:v>3111</x:v>
       </x:c>
       <x:c r="B1570" s="0" t="s">
-        <x:v>3116</x:v>
+        <x:v>3112</x:v>
       </x:c>
     </x:row>
     <x:row r="1571" spans="1:2">
       <x:c r="A1571" s="0" t="s">
-        <x:v>3117</x:v>
+        <x:v>3113</x:v>
       </x:c>
       <x:c r="B1571" s="0" t="s">
-        <x:v>3118</x:v>
+        <x:v>3114</x:v>
       </x:c>
     </x:row>
     <x:row r="1572" spans="1:2">
       <x:c r="A1572" s="0" t="s">
-        <x:v>3119</x:v>
+        <x:v>3115</x:v>
       </x:c>
       <x:c r="B1572" s="0" t="s">
-        <x:v>3120</x:v>
+        <x:v>3116</x:v>
       </x:c>
     </x:row>
     <x:row r="1573" spans="1:2">
       <x:c r="A1573" s="0" t="s">
-        <x:v>3121</x:v>
+        <x:v>3117</x:v>
       </x:c>
       <x:c r="B1573" s="0" t="s">
-        <x:v>3122</x:v>
+        <x:v>3118</x:v>
       </x:c>
     </x:row>
     <x:row r="1574" spans="1:2">
       <x:c r="A1574" s="0" t="s">
-        <x:v>3123</x:v>
+        <x:v>3119</x:v>
       </x:c>
       <x:c r="B1574" s="0" t="s">
-        <x:v>3124</x:v>
+        <x:v>3120</x:v>
       </x:c>
     </x:row>
     <x:row r="1575" spans="1:2">
       <x:c r="A1575" s="0" t="s">
-        <x:v>3125</x:v>
+        <x:v>3121</x:v>
       </x:c>
       <x:c r="B1575" s="0" t="s">
-        <x:v>3126</x:v>
+        <x:v>3122</x:v>
       </x:c>
     </x:row>
     <x:row r="1576" spans="1:2">
       <x:c r="A1576" s="0" t="s">
-        <x:v>3127</x:v>
+        <x:v>3123</x:v>
       </x:c>
       <x:c r="B1576" s="0" t="s">
-        <x:v>3128</x:v>
+        <x:v>3124</x:v>
       </x:c>
     </x:row>
     <x:row r="1577" spans="1:2">
       <x:c r="A1577" s="0" t="s">
-        <x:v>3129</x:v>
+        <x:v>3125</x:v>
       </x:c>
       <x:c r="B1577" s="0" t="s">
-        <x:v>3130</x:v>
+        <x:v>3126</x:v>
       </x:c>
     </x:row>
     <x:row r="1578" spans="1:2">
       <x:c r="A1578" s="0" t="s">
-        <x:v>3131</x:v>
+        <x:v>3127</x:v>
       </x:c>
       <x:c r="B1578" s="0" t="s">
-        <x:v>3132</x:v>
+        <x:v>3128</x:v>
       </x:c>
     </x:row>
     <x:row r="1579" spans="1:2">
       <x:c r="A1579" s="0" t="s">
-        <x:v>3133</x:v>
+        <x:v>3129</x:v>
       </x:c>
       <x:c r="B1579" s="0" t="s">
-        <x:v>3134</x:v>
+        <x:v>3130</x:v>
       </x:c>
     </x:row>
     <x:row r="1580" spans="1:2">
       <x:c r="A1580" s="0" t="s">
-        <x:v>3135</x:v>
+        <x:v>3131</x:v>
       </x:c>
       <x:c r="B1580" s="0" t="s">
-        <x:v>3136</x:v>
+        <x:v>3132</x:v>
       </x:c>
     </x:row>
     <x:row r="1581" spans="1:2">
       <x:c r="A1581" s="0" t="s">
-        <x:v>3137</x:v>
+        <x:v>3133</x:v>
       </x:c>
       <x:c r="B1581" s="0" t="s">
-        <x:v>3138</x:v>
+        <x:v>3134</x:v>
       </x:c>
     </x:row>
     <x:row r="1582" spans="1:2">
       <x:c r="A1582" s="0" t="s">
-        <x:v>3139</x:v>
+        <x:v>3135</x:v>
       </x:c>
       <x:c r="B1582" s="0" t="s">
-        <x:v>3140</x:v>
+        <x:v>3136</x:v>
       </x:c>
     </x:row>
     <x:row r="1583" spans="1:2">
       <x:c r="A1583" s="0" t="s">
-        <x:v>3141</x:v>
+        <x:v>3137</x:v>
       </x:c>
       <x:c r="B1583" s="0" t="s">
-        <x:v>3142</x:v>
+        <x:v>3138</x:v>
       </x:c>
     </x:row>
     <x:row r="1584" spans="1:2">
       <x:c r="A1584" s="0" t="s">
-        <x:v>3143</x:v>
+        <x:v>3139</x:v>
       </x:c>
       <x:c r="B1584" s="0" t="s">
-        <x:v>3144</x:v>
+        <x:v>3140</x:v>
       </x:c>
     </x:row>
     <x:row r="1585" spans="1:2">
       <x:c r="A1585" s="0" t="s">
-        <x:v>3145</x:v>
+        <x:v>3141</x:v>
       </x:c>
       <x:c r="B1585" s="0" t="s">
-        <x:v>3146</x:v>
+        <x:v>3142</x:v>
       </x:c>
     </x:row>
     <x:row r="1586" spans="1:2">
       <x:c r="A1586" s="0" t="s">
-        <x:v>3147</x:v>
+        <x:v>3143</x:v>
       </x:c>
       <x:c r="B1586" s="0" t="s">
-        <x:v>3148</x:v>
+        <x:v>3144</x:v>
       </x:c>
     </x:row>
     <x:row r="1587" spans="1:2">
       <x:c r="A1587" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3145</x:v>
       </x:c>
       <x:c r="B1587" s="0" t="s">
-        <x:v>3150</x:v>
+        <x:v>3146</x:v>
       </x:c>
     </x:row>
     <x:row r="1588" spans="1:2">
       <x:c r="A1588" s="0" t="s">
-        <x:v>3151</x:v>
+        <x:v>3147</x:v>
       </x:c>
       <x:c r="B1588" s="0" t="s">
-        <x:v>3152</x:v>
+        <x:v>3148</x:v>
       </x:c>
     </x:row>
     <x:row r="1589" spans="1:2">
       <x:c r="A1589" s="0" t="s">
-        <x:v>3153</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="B1589" s="0" t="s">
-        <x:v>3154</x:v>
+        <x:v>3150</x:v>
       </x:c>
     </x:row>
     <x:row r="1590" spans="1:2">
       <x:c r="A1590" s="0" t="s">
-        <x:v>3155</x:v>
+        <x:v>3151</x:v>
       </x:c>
       <x:c r="B1590" s="0" t="s">
-        <x:v>3156</x:v>
+        <x:v>3152</x:v>
       </x:c>
     </x:row>
     <x:row r="1591" spans="1:2">
       <x:c r="A1591" s="0" t="s">
-        <x:v>3157</x:v>
+        <x:v>3153</x:v>
       </x:c>
       <x:c r="B1591" s="0" t="s">
-        <x:v>3158</x:v>
+        <x:v>3154</x:v>
       </x:c>
     </x:row>
     <x:row r="1592" spans="1:2">
       <x:c r="A1592" s="0" t="s">
-        <x:v>3159</x:v>
+        <x:v>3155</x:v>
       </x:c>
       <x:c r="B1592" s="0" t="s">
-        <x:v>3160</x:v>
+        <x:v>3156</x:v>
       </x:c>
     </x:row>
     <x:row r="1593" spans="1:2">
       <x:c r="A1593" s="0" t="s">
-        <x:v>3161</x:v>
+        <x:v>3157</x:v>
       </x:c>
       <x:c r="B1593" s="0" t="s">
-        <x:v>3162</x:v>
+        <x:v>3158</x:v>
       </x:c>
     </x:row>
     <x:row r="1594" spans="1:2">
       <x:c r="A1594" s="0" t="s">
-        <x:v>3163</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="B1594" s="0" t="s">
-        <x:v>3164</x:v>
+        <x:v>3160</x:v>
       </x:c>
     </x:row>
     <x:row r="1595" spans="1:2">
       <x:c r="A1595" s="0" t="s">
-        <x:v>3165</x:v>
+        <x:v>3161</x:v>
       </x:c>
       <x:c r="B1595" s="0" t="s">
-        <x:v>3166</x:v>
+        <x:v>3162</x:v>
       </x:c>
     </x:row>
     <x:row r="1596" spans="1:2">
       <x:c r="A1596" s="0" t="s">
-        <x:v>3167</x:v>
+        <x:v>3163</x:v>
       </x:c>
       <x:c r="B1596" s="0" t="s">
-        <x:v>3168</x:v>
+        <x:v>3164</x:v>
       </x:c>
     </x:row>
     <x:row r="1597" spans="1:2">
       <x:c r="A1597" s="0" t="s">
-        <x:v>3169</x:v>
+        <x:v>3165</x:v>
       </x:c>
       <x:c r="B1597" s="0" t="s">
-        <x:v>3170</x:v>
+        <x:v>3166</x:v>
       </x:c>
     </x:row>
     <x:row r="1598" spans="1:2">
       <x:c r="A1598" s="0" t="s">
-        <x:v>3171</x:v>
+        <x:v>3167</x:v>
       </x:c>
       <x:c r="B1598" s="0" t="s">
-        <x:v>3172</x:v>
+        <x:v>3168</x:v>
       </x:c>
     </x:row>
     <x:row r="1599" spans="1:2">
       <x:c r="A1599" s="0" t="s">
-        <x:v>3173</x:v>
+        <x:v>3169</x:v>
       </x:c>
       <x:c r="B1599" s="0" t="s">
-        <x:v>3174</x:v>
+        <x:v>3170</x:v>
       </x:c>
     </x:row>
     <x:row r="1600" spans="1:2">
       <x:c r="A1600" s="0" t="s">
-        <x:v>3175</x:v>
+        <x:v>3171</x:v>
       </x:c>
       <x:c r="B1600" s="0" t="s">
-        <x:v>3176</x:v>
+        <x:v>3172</x:v>
       </x:c>
     </x:row>
     <x:row r="1601" spans="1:2">
       <x:c r="A1601" s="0" t="s">
-        <x:v>3177</x:v>
+        <x:v>3173</x:v>
       </x:c>
       <x:c r="B1601" s="0" t="s">
-        <x:v>3178</x:v>
+        <x:v>3174</x:v>
       </x:c>
     </x:row>
     <x:row r="1602" spans="1:2">
       <x:c r="A1602" s="0" t="s">
-        <x:v>3179</x:v>
+        <x:v>3175</x:v>
       </x:c>
       <x:c r="B1602" s="0" t="s">
-        <x:v>3180</x:v>
+        <x:v>3176</x:v>
       </x:c>
     </x:row>
     <x:row r="1603" spans="1:2">
       <x:c r="A1603" s="0" t="s">
-        <x:v>3181</x:v>
+        <x:v>3177</x:v>
       </x:c>
       <x:c r="B1603" s="0" t="s">
-        <x:v>3182</x:v>
+        <x:v>3178</x:v>
       </x:c>
     </x:row>
     <x:row r="1604" spans="1:2">
       <x:c r="A1604" s="0" t="s">
-        <x:v>3183</x:v>
+        <x:v>3179</x:v>
       </x:c>
       <x:c r="B1604" s="0" t="s">
-        <x:v>3184</x:v>
+        <x:v>3180</x:v>
       </x:c>
     </x:row>
     <x:row r="1605" spans="1:2">
       <x:c r="A1605" s="0" t="s">
-        <x:v>3185</x:v>
+        <x:v>3181</x:v>
       </x:c>
       <x:c r="B1605" s="0" t="s">
-        <x:v>3186</x:v>
+        <x:v>3182</x:v>
       </x:c>
     </x:row>
     <x:row r="1606" spans="1:2">
       <x:c r="A1606" s="0" t="s">
-        <x:v>3187</x:v>
+        <x:v>3183</x:v>
       </x:c>
       <x:c r="B1606" s="0" t="s">
-        <x:v>3188</x:v>
+        <x:v>3184</x:v>
       </x:c>
     </x:row>
     <x:row r="1607" spans="1:2">
       <x:c r="A1607" s="0" t="s">
-        <x:v>3189</x:v>
+        <x:v>3185</x:v>
       </x:c>
       <x:c r="B1607" s="0" t="s">
-        <x:v>3190</x:v>
+        <x:v>3186</x:v>
       </x:c>
     </x:row>
     <x:row r="1608" spans="1:2">
       <x:c r="A1608" s="0" t="s">
-        <x:v>3191</x:v>
+        <x:v>3187</x:v>
       </x:c>
       <x:c r="B1608" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3188</x:v>
       </x:c>
     </x:row>
     <x:row r="1609" spans="1:2">
       <x:c r="A1609" s="0" t="s">
-        <x:v>3193</x:v>
+        <x:v>3189</x:v>
       </x:c>
       <x:c r="B1609" s="0" t="s">
-        <x:v>3194</x:v>
+        <x:v>3190</x:v>
       </x:c>
     </x:row>
     <x:row r="1610" spans="1:2">
       <x:c r="A1610" s="0" t="s">
-        <x:v>3195</x:v>
+        <x:v>3191</x:v>
       </x:c>
       <x:c r="B1610" s="0" t="s">
-        <x:v>3196</x:v>
+        <x:v>3192</x:v>
       </x:c>
     </x:row>
     <x:row r="1611" spans="1:2">
       <x:c r="A1611" s="0" t="s">
-        <x:v>3197</x:v>
+        <x:v>3193</x:v>
       </x:c>
       <x:c r="B1611" s="0" t="s">
-        <x:v>3198</x:v>
+        <x:v>3194</x:v>
       </x:c>
     </x:row>
     <x:row r="1612" spans="1:2">
       <x:c r="A1612" s="0" t="s">
-        <x:v>3199</x:v>
+        <x:v>3195</x:v>
       </x:c>
       <x:c r="B1612" s="0" t="s">
-        <x:v>3200</x:v>
+        <x:v>3196</x:v>
       </x:c>
     </x:row>
     <x:row r="1613" spans="1:2">
       <x:c r="A1613" s="0" t="s">
-        <x:v>3201</x:v>
+        <x:v>3197</x:v>
       </x:c>
       <x:c r="B1613" s="0" t="s">
-        <x:v>3202</x:v>
+        <x:v>3198</x:v>
       </x:c>
     </x:row>
     <x:row r="1614" spans="1:2">
       <x:c r="A1614" s="0" t="s">
-        <x:v>3203</x:v>
+        <x:v>3199</x:v>
       </x:c>
       <x:c r="B1614" s="0" t="s">
-        <x:v>3204</x:v>
+        <x:v>3200</x:v>
       </x:c>
     </x:row>
     <x:row r="1615" spans="1:2">
       <x:c r="A1615" s="0" t="s">
-        <x:v>3205</x:v>
+        <x:v>3201</x:v>
       </x:c>
       <x:c r="B1615" s="0" t="s">
-        <x:v>3206</x:v>
+        <x:v>3202</x:v>
       </x:c>
     </x:row>
     <x:row r="1616" spans="1:2">
       <x:c r="A1616" s="0" t="s">
-        <x:v>3207</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="B1616" s="0" t="s">
-        <x:v>3208</x:v>
+        <x:v>3204</x:v>
       </x:c>
     </x:row>
     <x:row r="1617" spans="1:2">
       <x:c r="A1617" s="0" t="s">
-        <x:v>3209</x:v>
+        <x:v>3205</x:v>
       </x:c>
       <x:c r="B1617" s="0" t="s">
-        <x:v>3210</x:v>
+        <x:v>3206</x:v>
       </x:c>
     </x:row>
     <x:row r="1618" spans="1:2">
       <x:c r="A1618" s="0" t="s">
-        <x:v>3211</x:v>
+        <x:v>3207</x:v>
       </x:c>
       <x:c r="B1618" s="0" t="s">
-        <x:v>3212</x:v>
+        <x:v>3208</x:v>
       </x:c>
     </x:row>
     <x:row r="1619" spans="1:2">
       <x:c r="A1619" s="0" t="s">
-        <x:v>3213</x:v>
+        <x:v>3209</x:v>
       </x:c>
       <x:c r="B1619" s="0" t="s">
-        <x:v>3214</x:v>
+        <x:v>3210</x:v>
       </x:c>
     </x:row>
     <x:row r="1620" spans="1:2">
       <x:c r="A1620" s="0" t="s">
-        <x:v>3215</x:v>
+        <x:v>3211</x:v>
       </x:c>
       <x:c r="B1620" s="0" t="s">
-        <x:v>3216</x:v>
+        <x:v>3212</x:v>
       </x:c>
     </x:row>
     <x:row r="1621" spans="1:2">
       <x:c r="A1621" s="0" t="s">
-        <x:v>3217</x:v>
+        <x:v>3213</x:v>
       </x:c>
       <x:c r="B1621" s="0" t="s">
-        <x:v>3218</x:v>
+        <x:v>3214</x:v>
       </x:c>
     </x:row>
     <x:row r="1622" spans="1:2">
       <x:c r="A1622" s="0" t="s">
-        <x:v>3219</x:v>
+        <x:v>3215</x:v>
       </x:c>
       <x:c r="B1622" s="0" t="s">
-        <x:v>3220</x:v>
+        <x:v>3216</x:v>
       </x:c>
     </x:row>
     <x:row r="1623" spans="1:2">
       <x:c r="A1623" s="0" t="s">
-        <x:v>3221</x:v>
+        <x:v>3217</x:v>
       </x:c>
       <x:c r="B1623" s="0" t="s">
-        <x:v>3222</x:v>
+        <x:v>3218</x:v>
       </x:c>
     </x:row>
     <x:row r="1624" spans="1:2">
       <x:c r="A1624" s="0" t="s">
-        <x:v>3223</x:v>
+        <x:v>3219</x:v>
       </x:c>
       <x:c r="B1624" s="0" t="s">
-        <x:v>3224</x:v>
+        <x:v>3220</x:v>
       </x:c>
     </x:row>
     <x:row r="1625" spans="1:2">
       <x:c r="A1625" s="0" t="s">
-        <x:v>3225</x:v>
+        <x:v>3221</x:v>
       </x:c>
       <x:c r="B1625" s="0" t="s">
-        <x:v>3226</x:v>
+        <x:v>3222</x:v>
       </x:c>
     </x:row>
     <x:row r="1626" spans="1:2">
       <x:c r="A1626" s="0" t="s">
-        <x:v>3227</x:v>
+        <x:v>3223</x:v>
       </x:c>
       <x:c r="B1626" s="0" t="s">
-        <x:v>3228</x:v>
+        <x:v>3224</x:v>
       </x:c>
     </x:row>
     <x:row r="1627" spans="1:2">
       <x:c r="A1627" s="0" t="s">
-        <x:v>3229</x:v>
+        <x:v>3225</x:v>
       </x:c>
       <x:c r="B1627" s="0" t="s">
-        <x:v>3230</x:v>
+        <x:v>3226</x:v>
       </x:c>
     </x:row>
     <x:row r="1628" spans="1:2">
       <x:c r="A1628" s="0" t="s">
-        <x:v>3231</x:v>
+        <x:v>3227</x:v>
       </x:c>
       <x:c r="B1628" s="0" t="s">
-        <x:v>3232</x:v>
+        <x:v>3228</x:v>
       </x:c>
     </x:row>
     <x:row r="1629" spans="1:2">
       <x:c r="A1629" s="0" t="s">
-        <x:v>3233</x:v>
+        <x:v>3229</x:v>
       </x:c>
       <x:c r="B1629" s="0" t="s">
-        <x:v>3234</x:v>
+        <x:v>3230</x:v>
       </x:c>
     </x:row>
     <x:row r="1630" spans="1:2">
       <x:c r="A1630" s="0" t="s">
-        <x:v>3235</x:v>
+        <x:v>3231</x:v>
       </x:c>
       <x:c r="B1630" s="0" t="s">
-        <x:v>3236</x:v>
+        <x:v>3232</x:v>
       </x:c>
     </x:row>
     <x:row r="1631" spans="1:2">
       <x:c r="A1631" s="0" t="s">
-        <x:v>3237</x:v>
+        <x:v>3233</x:v>
       </x:c>
       <x:c r="B1631" s="0" t="s">
-        <x:v>3238</x:v>
+        <x:v>3234</x:v>
       </x:c>
     </x:row>
     <x:row r="1632" spans="1:2">
       <x:c r="A1632" s="0" t="s">
-        <x:v>3239</x:v>
+        <x:v>3235</x:v>
       </x:c>
       <x:c r="B1632" s="0" t="s">
-        <x:v>3240</x:v>
+        <x:v>3236</x:v>
       </x:c>
     </x:row>
     <x:row r="1633" spans="1:2">
       <x:c r="A1633" s="0" t="s">
-        <x:v>3241</x:v>
+        <x:v>3237</x:v>
       </x:c>
       <x:c r="B1633" s="0" t="s">
-        <x:v>3242</x:v>
+        <x:v>3238</x:v>
       </x:c>
     </x:row>
     <x:row r="1634" spans="1:2">
       <x:c r="A1634" s="0" t="s">
-        <x:v>3243</x:v>
+        <x:v>3239</x:v>
       </x:c>
       <x:c r="B1634" s="0" t="s">
-        <x:v>3244</x:v>
+        <x:v>3240</x:v>
       </x:c>
     </x:row>
     <x:row r="1635" spans="1:2">
       <x:c r="A1635" s="0" t="s">
-        <x:v>3245</x:v>
+        <x:v>3241</x:v>
       </x:c>
       <x:c r="B1635" s="0" t="s">
-        <x:v>3246</x:v>
+        <x:v>3242</x:v>
       </x:c>
     </x:row>
     <x:row r="1636" spans="1:2">
       <x:c r="A1636" s="0" t="s">
-        <x:v>3247</x:v>
+        <x:v>3243</x:v>
       </x:c>
       <x:c r="B1636" s="0" t="s">
-        <x:v>3248</x:v>
+        <x:v>3244</x:v>
       </x:c>
     </x:row>
     <x:row r="1637" spans="1:2">
       <x:c r="A1637" s="0" t="s">
-        <x:v>3249</x:v>
+        <x:v>3245</x:v>
       </x:c>
       <x:c r="B1637" s="0" t="s">
-        <x:v>3250</x:v>
+        <x:v>3246</x:v>
       </x:c>
     </x:row>
     <x:row r="1638" spans="1:2">
       <x:c r="A1638" s="0" t="s">
-        <x:v>3251</x:v>
+        <x:v>3247</x:v>
       </x:c>
       <x:c r="B1638" s="0" t="s">
-        <x:v>3252</x:v>
+        <x:v>3248</x:v>
       </x:c>
     </x:row>
     <x:row r="1639" spans="1:2">
       <x:c r="A1639" s="0" t="s">
-        <x:v>3253</x:v>
+        <x:v>3249</x:v>
       </x:c>
       <x:c r="B1639" s="0" t="s">
-        <x:v>3254</x:v>
+        <x:v>3250</x:v>
       </x:c>
     </x:row>
     <x:row r="1640" spans="1:2">
       <x:c r="A1640" s="0" t="s">
-        <x:v>3255</x:v>
+        <x:v>3251</x:v>
       </x:c>
       <x:c r="B1640" s="0" t="s">
-        <x:v>3256</x:v>
+        <x:v>3252</x:v>
       </x:c>
     </x:row>
     <x:row r="1641" spans="1:2">
       <x:c r="A1641" s="0" t="s">
-        <x:v>3257</x:v>
+        <x:v>3253</x:v>
       </x:c>
       <x:c r="B1641" s="0" t="s">
-        <x:v>3258</x:v>
+        <x:v>3254</x:v>
       </x:c>
     </x:row>
     <x:row r="1642" spans="1:2">
       <x:c r="A1642" s="0" t="s">
-        <x:v>3259</x:v>
+        <x:v>3255</x:v>
       </x:c>
       <x:c r="B1642" s="0" t="s">
-        <x:v>3260</x:v>
+        <x:v>3256</x:v>
       </x:c>
     </x:row>
     <x:row r="1643" spans="1:2">
       <x:c r="A1643" s="0" t="s">
-        <x:v>3261</x:v>
+        <x:v>3257</x:v>
       </x:c>
       <x:c r="B1643" s="0" t="s">
-        <x:v>3262</x:v>
+        <x:v>3258</x:v>
       </x:c>
     </x:row>
     <x:row r="1644" spans="1:2">
       <x:c r="A1644" s="0" t="s">
-        <x:v>3263</x:v>
+        <x:v>3259</x:v>
       </x:c>
       <x:c r="B1644" s="0" t="s">
-        <x:v>3264</x:v>
+        <x:v>3260</x:v>
       </x:c>
     </x:row>
     <x:row r="1645" spans="1:2">
       <x:c r="A1645" s="0" t="s">
-        <x:v>3265</x:v>
+        <x:v>3261</x:v>
       </x:c>
       <x:c r="B1645" s="0" t="s">
-        <x:v>3266</x:v>
+        <x:v>3262</x:v>
       </x:c>
     </x:row>
     <x:row r="1646" spans="1:2">
       <x:c r="A1646" s="0" t="s">
-        <x:v>3267</x:v>
+        <x:v>3263</x:v>
       </x:c>
       <x:c r="B1646" s="0" t="s">
-        <x:v>3268</x:v>
+        <x:v>3264</x:v>
       </x:c>
     </x:row>
     <x:row r="1647" spans="1:2">
       <x:c r="A1647" s="0" t="s">
-        <x:v>3269</x:v>
+        <x:v>3265</x:v>
       </x:c>
       <x:c r="B1647" s="0" t="s">
-        <x:v>3270</x:v>
+        <x:v>3266</x:v>
       </x:c>
     </x:row>
     <x:row r="1648" spans="1:2">
       <x:c r="A1648" s="0" t="s">
-        <x:v>3271</x:v>
+        <x:v>3267</x:v>
       </x:c>
       <x:c r="B1648" s="0" t="s">
-        <x:v>3272</x:v>
+        <x:v>3268</x:v>
       </x:c>
     </x:row>
     <x:row r="1649" spans="1:2">
       <x:c r="A1649" s="0" t="s">
-        <x:v>3273</x:v>
+        <x:v>3269</x:v>
       </x:c>
       <x:c r="B1649" s="0" t="s">
-        <x:v>3274</x:v>
+        <x:v>3270</x:v>
       </x:c>
     </x:row>
     <x:row r="1650" spans="1:2">
       <x:c r="A1650" s="0" t="s">
-        <x:v>3275</x:v>
+        <x:v>3271</x:v>
       </x:c>
       <x:c r="B1650" s="0" t="s">
-        <x:v>3276</x:v>
+        <x:v>3272</x:v>
       </x:c>
     </x:row>
     <x:row r="1651" spans="1:2">
       <x:c r="A1651" s="0" t="s">
-        <x:v>3277</x:v>
+        <x:v>3273</x:v>
       </x:c>
       <x:c r="B1651" s="0" t="s">
-        <x:v>3278</x:v>
+        <x:v>3274</x:v>
       </x:c>
     </x:row>
     <x:row r="1652" spans="1:2">
       <x:c r="A1652" s="0" t="s">
-        <x:v>3279</x:v>
+        <x:v>3275</x:v>
       </x:c>
       <x:c r="B1652" s="0" t="s">
-        <x:v>3280</x:v>
+        <x:v>3276</x:v>
       </x:c>
     </x:row>
     <x:row r="1653" spans="1:2">
       <x:c r="A1653" s="0" t="s">
-        <x:v>3281</x:v>
+        <x:v>3277</x:v>
       </x:c>
       <x:c r="B1653" s="0" t="s">
-        <x:v>3282</x:v>
+        <x:v>3278</x:v>
       </x:c>
     </x:row>
     <x:row r="1654" spans="1:2">
       <x:c r="A1654" s="0" t="s">
-        <x:v>3283</x:v>
+        <x:v>3279</x:v>
       </x:c>
       <x:c r="B1654" s="0" t="s">
-        <x:v>3284</x:v>
+        <x:v>3280</x:v>
       </x:c>
     </x:row>
     <x:row r="1655" spans="1:2">
       <x:c r="A1655" s="0" t="s">
-        <x:v>3285</x:v>
+        <x:v>3281</x:v>
       </x:c>
       <x:c r="B1655" s="0" t="s">
-        <x:v>3286</x:v>
+        <x:v>3282</x:v>
       </x:c>
     </x:row>
     <x:row r="1656" spans="1:2">
       <x:c r="A1656" s="0" t="s">
-        <x:v>3287</x:v>
+        <x:v>3283</x:v>
       </x:c>
       <x:c r="B1656" s="0" t="s">
-        <x:v>3288</x:v>
+        <x:v>3284</x:v>
       </x:c>
     </x:row>
     <x:row r="1657" spans="1:2">
       <x:c r="A1657" s="0" t="s">
-        <x:v>3289</x:v>
+        <x:v>3285</x:v>
       </x:c>
       <x:c r="B1657" s="0" t="s">
-        <x:v>3290</x:v>
+        <x:v>3286</x:v>
       </x:c>
     </x:row>
     <x:row r="1658" spans="1:2">
       <x:c r="A1658" s="0" t="s">
-        <x:v>3291</x:v>
+        <x:v>3287</x:v>
       </x:c>
       <x:c r="B1658" s="0" t="s">
-        <x:v>3292</x:v>
+        <x:v>3288</x:v>
       </x:c>
     </x:row>
     <x:row r="1659" spans="1:2">
       <x:c r="A1659" s="0" t="s">
-        <x:v>3293</x:v>
+        <x:v>3289</x:v>
       </x:c>
       <x:c r="B1659" s="0" t="s">
-        <x:v>3294</x:v>
+        <x:v>3290</x:v>
       </x:c>
     </x:row>
     <x:row r="1660" spans="1:2">
       <x:c r="A1660" s="0" t="s">
-        <x:v>3295</x:v>
+        <x:v>3291</x:v>
       </x:c>
       <x:c r="B1660" s="0" t="s">
-        <x:v>3296</x:v>
+        <x:v>3292</x:v>
       </x:c>
     </x:row>
     <x:row r="1661" spans="1:2">
       <x:c r="A1661" s="0" t="s">
-        <x:v>3297</x:v>
+        <x:v>3293</x:v>
       </x:c>
       <x:c r="B1661" s="0" t="s">
-        <x:v>3298</x:v>
+        <x:v>3294</x:v>
       </x:c>
     </x:row>
     <x:row r="1662" spans="1:2">
       <x:c r="A1662" s="0" t="s">
-        <x:v>3299</x:v>
+        <x:v>3295</x:v>
       </x:c>
       <x:c r="B1662" s="0" t="s">
-        <x:v>3300</x:v>
+        <x:v>3296</x:v>
       </x:c>
     </x:row>
     <x:row r="1663" spans="1:2">
       <x:c r="A1663" s="0" t="s">
-        <x:v>3301</x:v>
+        <x:v>3297</x:v>
       </x:c>
       <x:c r="B1663" s="0" t="s">
-        <x:v>3302</x:v>
+        <x:v>3298</x:v>
       </x:c>
     </x:row>
     <x:row r="1664" spans="1:2">
       <x:c r="A1664" s="0" t="s">
-        <x:v>3303</x:v>
+        <x:v>3299</x:v>
       </x:c>
       <x:c r="B1664" s="0" t="s">
-        <x:v>3304</x:v>
+        <x:v>3300</x:v>
       </x:c>
     </x:row>
     <x:row r="1665" spans="1:2">
       <x:c r="A1665" s="0" t="s">
-        <x:v>3305</x:v>
+        <x:v>3301</x:v>
       </x:c>
       <x:c r="B1665" s="0" t="s">
-        <x:v>3306</x:v>
+        <x:v>3302</x:v>
       </x:c>
     </x:row>
     <x:row r="1666" spans="1:2">
       <x:c r="A1666" s="0" t="s">
-        <x:v>3307</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="B1666" s="0" t="s">
-        <x:v>3308</x:v>
+        <x:v>3304</x:v>
       </x:c>
     </x:row>
     <x:row r="1667" spans="1:2">
       <x:c r="A1667" s="0" t="s">
-        <x:v>3309</x:v>
+        <x:v>3305</x:v>
       </x:c>
       <x:c r="B1667" s="0" t="s">
-        <x:v>3310</x:v>
+        <x:v>3306</x:v>
       </x:c>
     </x:row>
     <x:row r="1668" spans="1:2">
       <x:c r="A1668" s="0" t="s">
-        <x:v>3311</x:v>
+        <x:v>3307</x:v>
       </x:c>
       <x:c r="B1668" s="0" t="s">
-        <x:v>3312</x:v>
+        <x:v>3308</x:v>
       </x:c>
     </x:row>
     <x:row r="1669" spans="1:2">
       <x:c r="A1669" s="0" t="s">
-        <x:v>3313</x:v>
+        <x:v>3309</x:v>
       </x:c>
       <x:c r="B1669" s="0" t="s">
-        <x:v>3314</x:v>
+        <x:v>3310</x:v>
       </x:c>
     </x:row>
     <x:row r="1670" spans="1:2">
       <x:c r="A1670" s="0" t="s">
-        <x:v>3315</x:v>
+        <x:v>3311</x:v>
       </x:c>
       <x:c r="B1670" s="0" t="s">
-        <x:v>3316</x:v>
+        <x:v>3312</x:v>
       </x:c>
     </x:row>
     <x:row r="1671" spans="1:2">
       <x:c r="A1671" s="0" t="s">
+        <x:v>3313</x:v>
+      </x:c>
+      <x:c r="B1671" s="0" t="s">
+        <x:v>3314</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1672" spans="1:2">
+      <x:c r="A1672" s="0" t="s">
+        <x:v>3315</x:v>
+      </x:c>
+      <x:c r="B1672" s="0" t="s">
+        <x:v>3316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1673" spans="1:2">
+      <x:c r="A1673" s="0" t="s">
         <x:v>3317</x:v>
       </x:c>
-      <x:c r="B1671" s="0" t="s">
+      <x:c r="B1673" s="0" t="s">
         <x:v>3318</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1674" spans="1:2">
+      <x:c r="A1674" s="0" t="s">
+        <x:v>3319</x:v>
+      </x:c>
+      <x:c r="B1674" s="0" t="s">
+        <x:v>3320</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1675" spans="1:2">
+      <x:c r="A1675" s="0" t="s">
+        <x:v>3321</x:v>
+      </x:c>
+      <x:c r="B1675" s="0" t="s">
+        <x:v>3322</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1676" spans="1:2">
+      <x:c r="A1676" s="0" t="s">
+        <x:v>3323</x:v>
+      </x:c>
+      <x:c r="B1676" s="0" t="s">
+        <x:v>3324</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1677" spans="1:2">
+      <x:c r="A1677" s="0" t="s">
+        <x:v>3325</x:v>
+      </x:c>
+      <x:c r="B1677" s="0" t="s">
+        <x:v>3326</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1678" spans="1:2">
+      <x:c r="A1678" s="0" t="s">
+        <x:v>3327</x:v>
+      </x:c>
+      <x:c r="B1678" s="0" t="s">
+        <x:v>3328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1679" spans="1:2">
+      <x:c r="A1679" s="0" t="s">
+        <x:v>3329</x:v>
+      </x:c>
+      <x:c r="B1679" s="0" t="s">
+        <x:v>3330</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1680" spans="1:2">
+      <x:c r="A1680" s="0" t="s">
+        <x:v>3331</x:v>
+      </x:c>
+      <x:c r="B1680" s="0" t="s">
+        <x:v>3332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1681" spans="1:2">
+      <x:c r="A1681" s="0" t="s">
+        <x:v>3333</x:v>
+      </x:c>
+      <x:c r="B1681" s="0" t="s">
+        <x:v>3334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1682" spans="1:2">
+      <x:c r="A1682" s="0" t="s">
+        <x:v>3335</x:v>
+      </x:c>
+      <x:c r="B1682" s="0" t="s">
+        <x:v>3336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1683" spans="1:2">
+      <x:c r="A1683" s="0" t="s">
+        <x:v>3337</x:v>
+      </x:c>
+      <x:c r="B1683" s="0" t="s">
+        <x:v>3338</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1684" spans="1:2">
+      <x:c r="A1684" s="0" t="s">
+        <x:v>3339</x:v>
+      </x:c>
+      <x:c r="B1684" s="0" t="s">
+        <x:v>3340</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1685" spans="1:2">
+      <x:c r="A1685" s="0" t="s">
+        <x:v>3341</x:v>
+      </x:c>
+      <x:c r="B1685" s="0" t="s">
+        <x:v>3342</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1686" spans="1:2">
+      <x:c r="A1686" s="0" t="s">
+        <x:v>3343</x:v>
+      </x:c>
+      <x:c r="B1686" s="0" t="s">
+        <x:v>3344</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1687" spans="1:2">
+      <x:c r="A1687" s="0" t="s">
+        <x:v>3345</x:v>
+      </x:c>
+      <x:c r="B1687" s="0" t="s">
+        <x:v>3346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1688" spans="1:2">
+      <x:c r="A1688" s="0" t="s">
+        <x:v>3347</x:v>
+      </x:c>
+      <x:c r="B1688" s="0" t="s">
+        <x:v>3348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1689" spans="1:2">
+      <x:c r="A1689" s="0" t="s">
+        <x:v>3349</x:v>
+      </x:c>
+      <x:c r="B1689" s="0" t="s">
+        <x:v>3350</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1690" spans="1:2">
+      <x:c r="A1690" s="0" t="s">
+        <x:v>3351</x:v>
+      </x:c>
+      <x:c r="B1690" s="0" t="s">
+        <x:v>3352</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1691" spans="1:2">
+      <x:c r="A1691" s="0" t="s">
+        <x:v>3353</x:v>
+      </x:c>
+      <x:c r="B1691" s="0" t="s">
+        <x:v>3354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1692" spans="1:2">
+      <x:c r="A1692" s="0" t="s">
+        <x:v>3355</x:v>
+      </x:c>
+      <x:c r="B1692" s="0" t="s">
+        <x:v>3356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1693" spans="1:2">
+      <x:c r="A1693" s="0" t="s">
+        <x:v>3357</x:v>
+      </x:c>
+      <x:c r="B1693" s="0" t="s">
+        <x:v>3358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1694" spans="1:2">
+      <x:c r="A1694" s="0" t="s">
+        <x:v>3359</x:v>
+      </x:c>
+      <x:c r="B1694" s="0" t="s">
+        <x:v>3360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1695" spans="1:2">
+      <x:c r="A1695" s="0" t="s">
+        <x:v>3361</x:v>
+      </x:c>
+      <x:c r="B1695" s="0" t="s">
+        <x:v>3362</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1696" spans="1:2">
+      <x:c r="A1696" s="0" t="s">
+        <x:v>3363</x:v>
+      </x:c>
+      <x:c r="B1696" s="0" t="s">
+        <x:v>3364</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>