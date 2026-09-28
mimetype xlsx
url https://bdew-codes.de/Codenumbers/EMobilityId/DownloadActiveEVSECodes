--- v6 (2026-09-08)
+++ v7 (2026-09-28)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9573b422f9148c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e321b6c5158431182a20f1e8ceaf44c.psmdcp" Id="R2a0a26e4439a46cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589bcf8606c44376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/525449992d3c49e4af3c93267764ed31.psmdcp" Id="Rd6b928ec26514cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Operatorlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3365" uniqueCount="3365">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3392" uniqueCount="3392">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>DE NOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Northeimer Sport und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EPS</x:t>
   </x:si>
   <x:si>
     <x:t>"ISATT innovatives Steuerungs- und Automatisierungstechnik Team GmbH"</x:t>
   </x:si>
   <x:si>
     <x:t>DE CLA</x:t>
   </x:si>
   <x:si>
     <x:t>"Liebevoll!" in der Auermühle GmbH</x:t>
   </x:si>
   <x:si>
@@ -641,50 +641,56 @@
   <x:si>
     <x:t>DE AID</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus im Dreisamtal GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 796</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Autohaus Joachim Huster GmbH </x:t>
   </x:si>
   <x:si>
     <x:t>DE KAH</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus KAHLE GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE AKE</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Koch GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE KRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Kramer e. K. - Inhaber: Bernd Moser</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE LU1</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Lütke Uphues Münster e.K</x:t>
   </x:si>
   <x:si>
     <x:t>DE AHM</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Markötter GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE OSS</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Martin Osseforth GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ASL</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Schubnell OHG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 116</x:t>
@@ -1019,50 +1025,56 @@
   <x:si>
     <x:t>DE BKP</x:t>
   </x:si>
   <x:si>
     <x:t>Berliner Stadtwerke KommunalPartner GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BVB</x:t>
   </x:si>
   <x:si>
     <x:t>Berliner Volksbank eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE UBE</x:t>
   </x:si>
   <x:si>
     <x:t>Berner Elektrotechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 995</x:t>
   </x:si>
   <x:si>
     <x:t>Bertram GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE BFW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berufsförderungswerk Hamm GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 555</x:t>
   </x:si>
   <x:si>
     <x:t>Berufsgenossenschaft Energie Textil Elektro Medienerzeugnisse</x:t>
   </x:si>
   <x:si>
     <x:t>DE BES</x:t>
   </x:si>
   <x:si>
     <x:t>BES - Badische Energie-Servicegesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BBB</x:t>
   </x:si>
   <x:si>
     <x:t>Beteiligungs- und Betriebsgesellschaft Bautzen mbH (BBB)</x:t>
   </x:si>
   <x:si>
     <x:t>DE BHJ</x:t>
   </x:si>
   <x:si>
     <x:t>Betriebsholding Familie Jepsen eGbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEU</x:t>
@@ -2048,86 +2060,98 @@
   <x:si>
     <x:t>DE EHG</x:t>
   </x:si>
   <x:si>
     <x:t>EHG Energie Handel GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EAG</x:t>
   </x:si>
   <x:si>
     <x:t>Ehrhardt AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 893</x:t>
   </x:si>
   <x:si>
     <x:t>EHRLE-Consulting GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GLO</x:t>
   </x:si>
   <x:si>
     <x:t>Eichberger Schiffservice-GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ATE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eiger Energy Facilities GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE EKZ</x:t>
   </x:si>
   <x:si>
     <x:t>Einkaufszentrum Kösener Straße 36-40 GmbH &amp; Co. Verwaltungs KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EIN</x:t>
   </x:si>
   <x:si>
     <x:t>eins energie in sachsen GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EVB</x:t>
   </x:si>
   <x:si>
     <x:t>Eisenacher Versorgungs-Betriebe GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EJI</x:t>
   </x:si>
   <x:si>
     <x:t>e-jin GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELY</x:t>
   </x:si>
   <x:si>
     <x:t>Elaway GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ELD</x:t>
   </x:si>
   <x:si>
     <x:t>Electra Germany GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE EFM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ElectroFleet Mobility GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE EGU</x:t>
   </x:si>
   <x:si>
     <x:t>Elektrizitätsgenossenschaft Unterneukirchen eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ECO</x:t>
   </x:si>
   <x:si>
     <x:t>Elektrizitätswerk Antholz G.M.B.H.</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWH</x:t>
   </x:si>
   <x:si>
     <x:t>Elektrizitätswerk Hindelang eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWM</x:t>
   </x:si>
   <x:si>
     <x:t>Elektrizitätswerk Mittelbaden AG &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ETV</x:t>
@@ -2654,50 +2678,56 @@
   <x:si>
     <x:t>DE EWD</x:t>
   </x:si>
   <x:si>
     <x:t>Energiewerke Dannstadter Höhe GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWW</x:t>
   </x:si>
   <x:si>
     <x:t>Energiewerke Waldbröl GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWZ</x:t>
   </x:si>
   <x:si>
     <x:t>Energiewerke Zeulenroda GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EC1</x:t>
   </x:si>
   <x:si>
     <x:t>EnergieWolke GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE EGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>energydata GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE EQE</x:t>
   </x:si>
   <x:si>
     <x:t>enerquinn GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EN0</x:t>
   </x:si>
   <x:si>
     <x:t>enewa GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EDK</x:t>
   </x:si>
   <x:si>
     <x:t>ENGIE Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VIA</x:t>
   </x:si>
   <x:si>
     <x:t>ENGIE Mobilités Electriques</x:t>
   </x:si>
   <x:si>
     <x:t>DE ETS</x:t>
@@ -2885,50 +2915,56 @@
   <x:si>
     <x:t>DE EHI</x:t>
   </x:si>
   <x:si>
     <x:t>EVI Energieversorgung Hildesheim GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE DRV</x:t>
   </x:si>
   <x:si>
     <x:t>EVN Drive GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DPC</x:t>
   </x:si>
   <x:si>
     <x:t>Evolve Energy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EYP</x:t>
   </x:si>
   <x:si>
     <x:t>ev-pay GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EV-Port GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE EIC</x:t>
   </x:si>
   <x:si>
     <x:t>EW Eichsfeldgas GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EVP</x:t>
   </x:si>
   <x:si>
     <x:t>EW Pricing GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EW2</x:t>
   </x:si>
   <x:si>
     <x:t>EW Schmid GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWE</x:t>
   </x:si>
   <x:si>
     <x:t>EWE Go GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 2GO</x:t>
@@ -3137,50 +3173,56 @@
   <x:si>
     <x:t>DE FWW</x:t>
   </x:si>
   <x:si>
     <x:t>Fliesen Walters</x:t>
   </x:si>
   <x:si>
     <x:t>DE FLP</x:t>
   </x:si>
   <x:si>
     <x:t>FlippCharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FLD</x:t>
   </x:si>
   <x:si>
     <x:t>Floading Energy Infra B.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE RCS</x:t>
   </x:si>
   <x:si>
     <x:t>Florian Reitgaßl</x:t>
   </x:si>
   <x:si>
+    <x:t>DE FLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flotteladen GbR</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE BER</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Energie &amp; Wasser GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FEG</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Erfurt GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CGN</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Köln/Bonn Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE FMG</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen München Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE PAD</x:t>
@@ -3290,50 +3332,56 @@
   <x:si>
     <x:t>DE FR3</x:t>
   </x:si>
   <x:si>
     <x:t>frischli Milchwerke GmbH &amp; Co. Huber oHG</x:t>
   </x:si>
   <x:si>
     <x:t>DE FYT</x:t>
   </x:si>
   <x:si>
     <x:t>FRYTE Mobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ESC</x:t>
   </x:si>
   <x:si>
     <x:t>FSN Autozentrum Eschengrund GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FUE</x:t>
   </x:si>
   <x:si>
     <x:t>Future Energy GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE FYE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FY Energy GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE GCX</x:t>
   </x:si>
   <x:si>
     <x:t>G Charge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GSM</x:t>
   </x:si>
   <x:si>
     <x:t>Gasthaus Schiff Sabrina Eichhorn e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE GVP</x:t>
   </x:si>
   <x:si>
     <x:t>Gasversorgung Pforzheim Land GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KGL</x:t>
   </x:si>
   <x:si>
     <x:t>Gebäudemanagement und Systemtechnik KNAUFT</x:t>
   </x:si>
   <x:si>
     <x:t>DE NUE</x:t>
@@ -3527,51 +3575,51 @@
   <x:si>
     <x:t>GENO-HAUS Stuttgart GmbH &amp; Co.KG - Verwaltungsgesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE GKF</x:t>
   </x:si>
   <x:si>
     <x:t>Genossenschaft Kölner Friedhofsgärtner eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE GEO</x:t>
   </x:si>
   <x:si>
     <x:t>GEO Gesellschaft für Energieversorgung Ostalb mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GGB</x:t>
   </x:si>
   <x:si>
     <x:t>Georg Große Böckmann</x:t>
   </x:si>
   <x:si>
     <x:t>DE GEP</x:t>
   </x:si>
   <x:si>
-    <x:t>Gepvolt SE</x:t>
+    <x:t>GEPVOLT 4 BATTERY GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE B13</x:t>
   </x:si>
   <x:si>
     <x:t>Gesellschaft des Kreises Coesfeld zur Förderung regenerativer Energien GmbH - GFC
 GFC</x:t>
   </x:si>
   <x:si>
     <x:t>DE GZ4</x:t>
   </x:si>
   <x:si>
     <x:t>Gesellschaft für Intelligente Infrastruktur Zwickau mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LKB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Gesellschaft für Verhaltensmedizin und Gesundheitsforschung AG </x:t>
   </x:si>
   <x:si>
     <x:t>DE 222</x:t>
   </x:si>
   <x:si>
     <x:t>GESPA GmbH</x:t>
@@ -4521,50 +4569,56 @@
   <x:si>
     <x:t>DE ITM</x:t>
   </x:si>
   <x:si>
     <x:t>item Industrietechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PID</x:t>
   </x:si>
   <x:si>
     <x:t>IW-Service Thomas Mertens</x:t>
   </x:si>
   <x:si>
     <x:t>DE JAS</x:t>
   </x:si>
   <x:si>
     <x:t>J.A. Schlüter Söhne Lastkraftwagen G.m.b.H.</x:t>
   </x:si>
   <x:si>
     <x:t>DE 110</x:t>
   </x:si>
   <x:si>
     <x:t>J.W. Zander GmbH &amp; Co. KG Freiburg i.Br.</x:t>
   </x:si>
   <x:si>
+    <x:t>DE JAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Janssen Mineralöle GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 190</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JB Solarstrom </x:t>
   </x:si>
   <x:si>
     <x:t>DE JEV</x:t>
   </x:si>
   <x:si>
     <x:t>Jenny AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE JES</x:t>
   </x:si>
   <x:si>
     <x:t>Jessen Verwaltung GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE JET</x:t>
   </x:si>
   <x:si>
     <x:t>JET Tankstellen Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE JAI</x:t>
@@ -5619,56 +5673,59 @@
   <x:si>
     <x:t>DE MIV</x:t>
   </x:si>
   <x:si>
     <x:t>Münch Wohnungsverwaltung GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE M30</x:t>
   </x:si>
   <x:si>
     <x:t>Mundt GmbH Hannover</x:t>
   </x:si>
   <x:si>
     <x:t>DE 696</x:t>
   </x:si>
   <x:si>
     <x:t>Mundt GmbH Magdeburg</x:t>
   </x:si>
   <x:si>
     <x:t>DE PME</x:t>
   </x:si>
   <x:si>
     <x:t>Murdoch Consulting GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE MV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVV Energie AG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE MVV</x:t>
   </x:si>
   <x:si>
-    <x:t>MVV Energie AG</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DE MW1</x:t>
   </x:si>
   <x:si>
     <x:t>MW 1 Logistik-Zentrum GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MWE</x:t>
   </x:si>
   <x:si>
     <x:t>MWEnergy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE NWN</x:t>
   </x:si>
   <x:si>
     <x:t>Nachhaltige Energielösungen Waiblingen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EDH</x:t>
   </x:si>
   <x:si>
     <x:t>naturenergie holding AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE NAG</x:t>
@@ -6420,50 +6477,56 @@
   <x:si>
     <x:t>DE RSW</x:t>
   </x:si>
   <x:si>
     <x:t>Raiffeisen-Südwestfalen eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RNM</x:t>
   </x:si>
   <x:si>
     <x:t>Raiffeisen-Warengenossenschaft Niedersachsen Mitte eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RWG</x:t>
   </x:si>
   <x:si>
     <x:t>Raiffeisen-Warengenossenschaft Osthannover eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RAG</x:t>
   </x:si>
   <x:si>
     <x:t>Railand Raiffeisen AG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE RST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAISA eG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE RS6</x:t>
   </x:si>
   <x:si>
     <x:t>Ralf Udelhofen</x:t>
   </x:si>
   <x:si>
     <x:t>DE RWV</x:t>
   </x:si>
   <x:si>
     <x:t>Rathenower Wärmeversorgung GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE REA</x:t>
   </x:si>
   <x:si>
     <x:t>REA eCharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RED</x:t>
   </x:si>
   <x:si>
     <x:t>redpepperIT UG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE ONE</x:t>
@@ -7092,50 +7155,56 @@
   <x:si>
     <x:t>DE SLP</x:t>
   </x:si>
   <x:si>
     <x:t>SolarLoader+ GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LVP</x:t>
   </x:si>
   <x:si>
     <x:t>solid GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SOM</x:t>
   </x:si>
   <x:si>
     <x:t>SOLIX ENERGIE aus Bürgerhand Rheinhessen eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SKG</x:t>
   </x:si>
   <x:si>
     <x:t>SOLLE KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE SO1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solutec GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE SKO</x:t>
   </x:si>
   <x:si>
     <x:t>Sonektro GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 229</x:t>
   </x:si>
   <x:si>
     <x:t>Sonne Tanken GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SAT</x:t>
   </x:si>
   <x:si>
     <x:t>Sonnen- und Alternativ-Technik GmbH u. Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SBC</x:t>
   </x:si>
   <x:si>
     <x:t>Sonnenbatterie Center Franken GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SI6</x:t>
@@ -7887,50 +7956,56 @@
   <x:si>
     <x:t>DE SHU</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Hanau Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE HMS</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Hann. Münden Energien GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HAS</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Haslach i.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE HAT</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Hattingen GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE HVB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stadtwerke Havelberg GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 723</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Hechingen</x:t>
   </x:si>
   <x:si>
     <x:t>DE 1HD</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Heidelberg Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SHE</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Heidenheim Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE SHN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Heilbronn GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HEI</x:t>
@@ -9297,60 +9372,66 @@
   <x:si>
     <x:t>DE WRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tinkerforge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TIK</x:t>
   </x:si>
   <x:si>
     <x:t>Tischlerei Kromp</x:t>
   </x:si>
   <x:si>
     <x:t>DE TND</x:t>
   </x:si>
   <x:si>
     <x:t>TND Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TOA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TO Apfelwiese Achim GmbH </x:t>
   </x:si>
   <x:si>
+    <x:t>DE PFG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tönnies Lebensmittel GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE TCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TotalEnergies Charging Services </x:t>
   </x:si>
   <x:si>
     <x:t>DE DES</x:t>
   </x:si>
   <x:si>
-    <x:t>TotalEnergies Marketing Deutschland GmbH</x:t>
+    <x:t>TotalEnergies Charging Solutions Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 423</x:t>
   </x:si>
   <x:si>
     <x:t>Tourismus Buck GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TDG</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE F95</x:t>
   </x:si>
   <x:si>
     <x:t>TR plus Gebäudereinigung GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TRF</x:t>
   </x:si>
   <x:si>
     <x:t>Trafineo GmbH &amp; Co. KG</x:t>
   </x:si>
@@ -9612,51 +9693,51 @@
   <x:si>
     <x:t>Volksbank Heiden eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE VBH</x:t>
   </x:si>
   <x:si>
     <x:t>Volksbank Hellweg eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 593</x:t>
   </x:si>
   <x:si>
     <x:t>Volksbank Selm-Bork eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE NFZ</x:t>
   </x:si>
   <x:si>
     <x:t>Volkswagen Zentrum Oldenburg GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VCX</x:t>
   </x:si>
   <x:si>
-    <x:t>Voltaik Check OHG</x:t>
+    <x:t>Voltaik Check Inh. Enno Jürgens e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE VTE</x:t>
   </x:si>
   <x:si>
     <x:t>Voltedge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 474</x:t>
   </x:si>
   <x:si>
     <x:t>Voltpark Diemelstadt GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 779</x:t>
   </x:si>
   <x:si>
     <x:t>Voltus GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VOR</x:t>
   </x:si>
   <x:si>
     <x:t>Vorbeck GmbH &amp; Co. KG</x:t>
   </x:si>
@@ -9762,51 +9843,51 @@
   <x:si>
     <x:t>Wattif Europe GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FSW</x:t>
   </x:si>
   <x:si>
     <x:t>WBF-Wirtschaftsbetriebe Freital GmbH, Beteiligungs- und Verwaltungsgesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE W2C</x:t>
   </x:si>
   <x:si>
     <x:t>we2charge Hübner &amp; Diepolder GbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE WVO</x:t>
   </x:si>
   <x:si>
     <x:t>Wealth Values GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WWW</x:t>
   </x:si>
   <x:si>
-    <x:t>Weber + Wimmer Beteiligungs GmbH</x:t>
+    <x:t>Weber + Wimmer Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FGH</x:t>
   </x:si>
   <x:si>
     <x:t>WEDLICH Green Station GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TAL</x:t>
   </x:si>
   <x:si>
     <x:t>WEG Wreecher Idyll</x:t>
   </x:si>
   <x:si>
     <x:t>DE WEI</x:t>
   </x:si>
   <x:si>
     <x:t>Weingarten 1897 C/O Kratz Hospitality</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEK</x:t>
   </x:si>
   <x:si>
     <x:t>Weingut Becker</x:t>
   </x:si>
@@ -10178,52 +10259,52 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1696" totalsRowShown="0">
-  <x:autoFilter ref="A1:B1696"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1710" totalsRowShown="0">
+  <x:autoFilter ref="A1:B1710"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Code"/>
     <x:tableColumn id="2" name="Company"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -10479,51 +10560,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B1696"/>
+  <x:dimension ref="A1:B1710"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -12334,115 +12415,115 @@
       <x:c r="B228" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:2">
       <x:c r="A229" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:2">
       <x:c r="A230" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:2">
       <x:c r="A231" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:2">
       <x:c r="A232" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:2">
       <x:c r="A233" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="B233" s="0" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:2">
       <x:c r="A234" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:2">
       <x:c r="A235" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:2">
       <x:c r="A236" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:2">
       <x:c r="A237" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:2">
       <x:c r="A238" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:2">
       <x:c r="A239" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:2">
       <x:c r="A240" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:2">
       <x:c r="A241" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:2">
       <x:c r="A242" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
@@ -12502,67 +12583,67 @@
       <x:c r="B249" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:2">
       <x:c r="A250" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:2">
       <x:c r="A251" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:2">
       <x:c r="A252" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:2">
       <x:c r="A253" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:2">
       <x:c r="A254" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="B254" s="0" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:2">
       <x:c r="A255" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:2">
       <x:c r="A256" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:2">
       <x:c r="A257" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
@@ -12598,75 +12679,75 @@
       <x:c r="B261" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:2">
       <x:c r="A262" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:2">
       <x:c r="A263" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:2">
       <x:c r="A264" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:2">
       <x:c r="A265" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:2">
       <x:c r="A266" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:2">
       <x:c r="A267" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:2">
       <x:c r="A268" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:2">
       <x:c r="A269" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:2">
       <x:c r="A270" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
@@ -12678,67 +12759,67 @@
       <x:c r="B271" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:2">
       <x:c r="A272" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:2">
       <x:c r="A273" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:2">
       <x:c r="A274" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:2">
       <x:c r="A275" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:2">
       <x:c r="A276" s="0" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="B276" s="0" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:2">
       <x:c r="A277" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:2">
       <x:c r="A278" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:2">
       <x:c r="A279" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
@@ -13806,139 +13887,139 @@
       <x:c r="B412" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:2">
       <x:c r="A413" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:2">
       <x:c r="A414" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:2">
       <x:c r="A415" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:2">
       <x:c r="A416" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:2">
       <x:c r="A417" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:2">
       <x:c r="A418" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:2">
       <x:c r="A419" s="0" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="B419" s="0" t="s">
         <x:v>828</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:2">
       <x:c r="A420" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:2">
       <x:c r="A421" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:2">
       <x:c r="A422" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:2">
       <x:c r="A423" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:2">
       <x:c r="A424" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:2">
       <x:c r="A425" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:2">
       <x:c r="A426" s="0" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="B426" s="0" t="s">
         <x:v>841</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:2">
       <x:c r="A427" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:2">
       <x:c r="A428" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:2">
       <x:c r="A429" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
@@ -14278,91 +14359,91 @@
       <x:c r="B471" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:2">
       <x:c r="A472" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:2">
       <x:c r="A473" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:2">
       <x:c r="A474" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:2">
       <x:c r="A475" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>940</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:2">
       <x:c r="A476" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:2">
       <x:c r="A477" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:2">
       <x:c r="A478" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:2">
       <x:c r="A479" s="0" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="B479" s="0" t="s">
         <x:v>946</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:2">
       <x:c r="A480" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
         <x:v>949</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:2">
       <x:c r="A481" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:2">
       <x:c r="A482" s="0" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
@@ -14398,107 +14479,107 @@
       <x:c r="B486" s="0" t="s">
         <x:v>961</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:2">
       <x:c r="A487" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:2">
       <x:c r="A488" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:2">
       <x:c r="A489" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>967</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:2">
       <x:c r="A490" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>969</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:2">
       <x:c r="A491" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:2">
       <x:c r="A492" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>973</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:2">
       <x:c r="A493" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:2">
       <x:c r="A494" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:2">
       <x:c r="A495" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:2">
       <x:c r="A496" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:2">
       <x:c r="A497" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:2">
       <x:c r="A498" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:2">
       <x:c r="A499" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
@@ -14758,107 +14839,107 @@
       <x:c r="B531" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:2">
       <x:c r="A532" s="0" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:2">
       <x:c r="A533" s="0" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:2">
       <x:c r="A534" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:2">
       <x:c r="A535" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1057</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:2">
       <x:c r="A536" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:2">
       <x:c r="A537" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:2">
       <x:c r="A538" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:2">
       <x:c r="A539" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1065</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:2">
       <x:c r="A540" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:2">
       <x:c r="A541" s="0" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="B541" s="0" t="s">
         <x:v>1067</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1068</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:2">
       <x:c r="A542" s="0" t="s">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:2">
       <x:c r="A543" s="0" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:2">
       <x:c r="A544" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
         <x:v>1074</x:v>
       </x:c>
@@ -15237,51 +15318,51 @@
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:2">
       <x:c r="A592" s="0" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
         <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:2">
       <x:c r="A593" s="0" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>1172</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:2">
       <x:c r="A594" s="0" t="s">
         <x:v>1173</x:v>
       </x:c>
-      <x:c r="B594" s="1" t="s">
+      <x:c r="B594" s="0" t="s">
         <x:v>1174</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:2">
       <x:c r="A595" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>1176</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:2">
       <x:c r="A596" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
         <x:v>1178</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:2">
       <x:c r="A597" s="0" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>1180</x:v>
@@ -15301,51 +15382,51 @@
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>1184</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:2">
       <x:c r="A600" s="0" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
         <x:v>1186</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:2">
       <x:c r="A601" s="0" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>1188</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:2">
       <x:c r="A602" s="0" t="s">
         <x:v>1189</x:v>
       </x:c>
-      <x:c r="B602" s="0" t="s">
+      <x:c r="B602" s="1" t="s">
         <x:v>1190</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:2">
       <x:c r="A603" s="0" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>1192</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:2">
       <x:c r="A604" s="0" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
         <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:2">
       <x:c r="A605" s="0" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>1196</x:v>
@@ -17198,123 +17279,123 @@
       <x:c r="B836" s="0" t="s">
         <x:v>1658</x:v>
       </x:c>
     </x:row>
     <x:row r="837" spans="1:2">
       <x:c r="A837" s="0" t="s">
         <x:v>1659</x:v>
       </x:c>
       <x:c r="B837" s="0" t="s">
         <x:v>1660</x:v>
       </x:c>
     </x:row>
     <x:row r="838" spans="1:2">
       <x:c r="A838" s="0" t="s">
         <x:v>1661</x:v>
       </x:c>
       <x:c r="B838" s="0" t="s">
         <x:v>1662</x:v>
       </x:c>
     </x:row>
     <x:row r="839" spans="1:2">
       <x:c r="A839" s="0" t="s">
         <x:v>1663</x:v>
       </x:c>
       <x:c r="B839" s="0" t="s">
-        <x:v>1662</x:v>
+        <x:v>1664</x:v>
       </x:c>
     </x:row>
     <x:row r="840" spans="1:2">
       <x:c r="A840" s="0" t="s">
-        <x:v>1664</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="B840" s="0" t="s">
-        <x:v>1665</x:v>
+        <x:v>1666</x:v>
       </x:c>
     </x:row>
     <x:row r="841" spans="1:2">
       <x:c r="A841" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="B841" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1668</x:v>
       </x:c>
     </x:row>
     <x:row r="842" spans="1:2">
       <x:c r="A842" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="B842" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1670</x:v>
       </x:c>
     </x:row>
     <x:row r="843" spans="1:2">
       <x:c r="A843" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="B843" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1672</x:v>
       </x:c>
     </x:row>
     <x:row r="844" spans="1:2">
       <x:c r="A844" s="0" t="s">
-        <x:v>1672</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="B844" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1674</x:v>
       </x:c>
     </x:row>
     <x:row r="845" spans="1:2">
       <x:c r="A845" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="B845" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1676</x:v>
       </x:c>
     </x:row>
     <x:row r="846" spans="1:2">
       <x:c r="A846" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="B846" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>1678</x:v>
       </x:c>
     </x:row>
     <x:row r="847" spans="1:2">
       <x:c r="A847" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="B847" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>1680</x:v>
       </x:c>
     </x:row>
     <x:row r="848" spans="1:2">
       <x:c r="A848" s="0" t="s">
+        <x:v>1681</x:v>
+      </x:c>
+      <x:c r="B848" s="0" t="s">
         <x:v>1680</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1681</x:v>
       </x:c>
     </x:row>
     <x:row r="849" spans="1:2">
       <x:c r="A849" s="0" t="s">
         <x:v>1682</x:v>
       </x:c>
       <x:c r="B849" s="0" t="s">
         <x:v>1683</x:v>
       </x:c>
     </x:row>
     <x:row r="850" spans="1:2">
       <x:c r="A850" s="0" t="s">
         <x:v>1684</x:v>
       </x:c>
       <x:c r="B850" s="0" t="s">
         <x:v>1685</x:v>
       </x:c>
     </x:row>
     <x:row r="851" spans="1:2">
       <x:c r="A851" s="0" t="s">
         <x:v>1686</x:v>
       </x:c>
       <x:c r="B851" s="0" t="s">
         <x:v>1687</x:v>
       </x:c>
@@ -17374,131 +17455,131 @@
       <x:c r="B858" s="0" t="s">
         <x:v>1701</x:v>
       </x:c>
     </x:row>
     <x:row r="859" spans="1:2">
       <x:c r="A859" s="0" t="s">
         <x:v>1702</x:v>
       </x:c>
       <x:c r="B859" s="0" t="s">
         <x:v>1703</x:v>
       </x:c>
     </x:row>
     <x:row r="860" spans="1:2">
       <x:c r="A860" s="0" t="s">
         <x:v>1704</x:v>
       </x:c>
       <x:c r="B860" s="0" t="s">
         <x:v>1705</x:v>
       </x:c>
     </x:row>
     <x:row r="861" spans="1:2">
       <x:c r="A861" s="0" t="s">
         <x:v>1706</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
-        <x:v>1705</x:v>
+        <x:v>1707</x:v>
       </x:c>
     </x:row>
     <x:row r="862" spans="1:2">
       <x:c r="A862" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
-        <x:v>1705</x:v>
+        <x:v>1709</x:v>
       </x:c>
     </x:row>
     <x:row r="863" spans="1:2">
       <x:c r="A863" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1711</x:v>
       </x:c>
     </x:row>
     <x:row r="864" spans="1:2">
       <x:c r="A864" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1713</x:v>
       </x:c>
     </x:row>
     <x:row r="865" spans="1:2">
       <x:c r="A865" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1715</x:v>
       </x:c>
     </x:row>
     <x:row r="866" spans="1:2">
       <x:c r="A866" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="B866" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="867" spans="1:2">
       <x:c r="A867" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1719</x:v>
       </x:c>
     </x:row>
     <x:row r="868" spans="1:2">
       <x:c r="A868" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1721</x:v>
       </x:c>
     </x:row>
     <x:row r="869" spans="1:2">
       <x:c r="A869" s="0" t="s">
-        <x:v>1720</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="B869" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="870" spans="1:2">
       <x:c r="A870" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="B870" s="0" t="s">
         <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="871" spans="1:2">
       <x:c r="A871" s="0" t="s">
-        <x:v>1724</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="B871" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="872" spans="1:2">
       <x:c r="A872" s="0" t="s">
         <x:v>1726</x:v>
       </x:c>
       <x:c r="B872" s="0" t="s">
         <x:v>1727</x:v>
       </x:c>
     </x:row>
     <x:row r="873" spans="1:2">
       <x:c r="A873" s="0" t="s">
         <x:v>1728</x:v>
       </x:c>
       <x:c r="B873" s="0" t="s">
         <x:v>1729</x:v>
       </x:c>
     </x:row>
     <x:row r="874" spans="1:2">
       <x:c r="A874" s="0" t="s">
         <x:v>1730</x:v>
       </x:c>
       <x:c r="B874" s="0" t="s">
         <x:v>1731</x:v>
       </x:c>
@@ -17966,731 +18047,731 @@
       <x:c r="B932" s="0" t="s">
         <x:v>1847</x:v>
       </x:c>
     </x:row>
     <x:row r="933" spans="1:2">
       <x:c r="A933" s="0" t="s">
         <x:v>1848</x:v>
       </x:c>
       <x:c r="B933" s="0" t="s">
         <x:v>1849</x:v>
       </x:c>
     </x:row>
     <x:row r="934" spans="1:2">
       <x:c r="A934" s="0" t="s">
         <x:v>1850</x:v>
       </x:c>
       <x:c r="B934" s="0" t="s">
         <x:v>1851</x:v>
       </x:c>
     </x:row>
     <x:row r="935" spans="1:2">
       <x:c r="A935" s="0" t="s">
         <x:v>1852</x:v>
       </x:c>
       <x:c r="B935" s="0" t="s">
-        <x:v>1851</x:v>
+        <x:v>1853</x:v>
       </x:c>
     </x:row>
     <x:row r="936" spans="1:2">
       <x:c r="A936" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="B936" s="0" t="s">
-        <x:v>1854</x:v>
+        <x:v>1855</x:v>
       </x:c>
     </x:row>
     <x:row r="937" spans="1:2">
       <x:c r="A937" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="B937" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1857</x:v>
       </x:c>
     </x:row>
     <x:row r="938" spans="1:2">
       <x:c r="A938" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="B938" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1859</x:v>
       </x:c>
     </x:row>
     <x:row r="939" spans="1:2">
       <x:c r="A939" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="B939" s="0" t="s">
-        <x:v>1860</x:v>
+        <x:v>1861</x:v>
       </x:c>
     </x:row>
     <x:row r="940" spans="1:2">
       <x:c r="A940" s="0" t="s">
-        <x:v>1861</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="B940" s="0" t="s">
-        <x:v>1862</x:v>
+        <x:v>1863</x:v>
       </x:c>
     </x:row>
     <x:row r="941" spans="1:2">
       <x:c r="A941" s="0" t="s">
-        <x:v>1863</x:v>
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="B941" s="0" t="s">
-        <x:v>1864</x:v>
+        <x:v>1865</x:v>
       </x:c>
     </x:row>
     <x:row r="942" spans="1:2">
       <x:c r="A942" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="B942" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1867</x:v>
       </x:c>
     </x:row>
     <x:row r="943" spans="1:2">
       <x:c r="A943" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="B943" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1869</x:v>
       </x:c>
     </x:row>
     <x:row r="944" spans="1:2">
       <x:c r="A944" s="0" t="s">
+        <x:v>1870</x:v>
+      </x:c>
+      <x:c r="B944" s="0" t="s">
         <x:v>1869</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1870</x:v>
       </x:c>
     </x:row>
     <x:row r="945" spans="1:2">
       <x:c r="A945" s="0" t="s">
         <x:v>1871</x:v>
       </x:c>
       <x:c r="B945" s="0" t="s">
         <x:v>1872</x:v>
       </x:c>
     </x:row>
     <x:row r="946" spans="1:2">
       <x:c r="A946" s="0" t="s">
         <x:v>1873</x:v>
       </x:c>
       <x:c r="B946" s="0" t="s">
         <x:v>1874</x:v>
       </x:c>
     </x:row>
     <x:row r="947" spans="1:2">
       <x:c r="A947" s="0" t="s">
         <x:v>1875</x:v>
       </x:c>
       <x:c r="B947" s="0" t="s">
         <x:v>1876</x:v>
       </x:c>
     </x:row>
     <x:row r="948" spans="1:2">
       <x:c r="A948" s="0" t="s">
         <x:v>1877</x:v>
       </x:c>
       <x:c r="B948" s="0" t="s">
         <x:v>1878</x:v>
       </x:c>
     </x:row>
     <x:row r="949" spans="1:2">
       <x:c r="A949" s="0" t="s">
         <x:v>1879</x:v>
       </x:c>
       <x:c r="B949" s="0" t="s">
         <x:v>1880</x:v>
       </x:c>
     </x:row>
     <x:row r="950" spans="1:2">
       <x:c r="A950" s="0" t="s">
         <x:v>1881</x:v>
       </x:c>
       <x:c r="B950" s="0" t="s">
-        <x:v>1880</x:v>
+        <x:v>1882</x:v>
       </x:c>
     </x:row>
     <x:row r="951" spans="1:2">
       <x:c r="A951" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="B951" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1884</x:v>
       </x:c>
     </x:row>
     <x:row r="952" spans="1:2">
       <x:c r="A952" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="B952" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1886</x:v>
       </x:c>
     </x:row>
     <x:row r="953" spans="1:2">
       <x:c r="A953" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="B953" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1888</x:v>
       </x:c>
     </x:row>
     <x:row r="954" spans="1:2">
       <x:c r="A954" s="0" t="s">
+        <x:v>1889</x:v>
+      </x:c>
+      <x:c r="B954" s="0" t="s">
         <x:v>1888</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1889</x:v>
       </x:c>
     </x:row>
     <x:row r="955" spans="1:2">
       <x:c r="A955" s="0" t="s">
         <x:v>1890</x:v>
       </x:c>
       <x:c r="B955" s="0" t="s">
         <x:v>1891</x:v>
       </x:c>
     </x:row>
     <x:row r="956" spans="1:2">
       <x:c r="A956" s="0" t="s">
         <x:v>1892</x:v>
       </x:c>
       <x:c r="B956" s="0" t="s">
         <x:v>1893</x:v>
       </x:c>
     </x:row>
     <x:row r="957" spans="1:2">
       <x:c r="A957" s="0" t="s">
         <x:v>1894</x:v>
       </x:c>
       <x:c r="B957" s="0" t="s">
         <x:v>1895</x:v>
       </x:c>
     </x:row>
     <x:row r="958" spans="1:2">
       <x:c r="A958" s="0" t="s">
         <x:v>1896</x:v>
       </x:c>
       <x:c r="B958" s="0" t="s">
         <x:v>1897</x:v>
       </x:c>
     </x:row>
     <x:row r="959" spans="1:2">
       <x:c r="A959" s="0" t="s">
         <x:v>1898</x:v>
       </x:c>
       <x:c r="B959" s="0" t="s">
         <x:v>1899</x:v>
       </x:c>
     </x:row>
     <x:row r="960" spans="1:2">
       <x:c r="A960" s="0" t="s">
         <x:v>1900</x:v>
       </x:c>
       <x:c r="B960" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1899</x:v>
       </x:c>
     </x:row>
     <x:row r="961" spans="1:2">
       <x:c r="A961" s="0" t="s">
+        <x:v>1901</x:v>
+      </x:c>
+      <x:c r="B961" s="0" t="s">
         <x:v>1902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1903</x:v>
       </x:c>
     </x:row>
     <x:row r="962" spans="1:2">
       <x:c r="A962" s="0" t="s">
+        <x:v>1903</x:v>
+      </x:c>
+      <x:c r="B962" s="0" t="s">
         <x:v>1904</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1905</x:v>
       </x:c>
     </x:row>
     <x:row r="963" spans="1:2">
       <x:c r="A963" s="0" t="s">
+        <x:v>1905</x:v>
+      </x:c>
+      <x:c r="B963" s="0" t="s">
         <x:v>1906</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1907</x:v>
       </x:c>
     </x:row>
     <x:row r="964" spans="1:2">
       <x:c r="A964" s="0" t="s">
+        <x:v>1907</x:v>
+      </x:c>
+      <x:c r="B964" s="0" t="s">
         <x:v>1908</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1909</x:v>
       </x:c>
     </x:row>
     <x:row r="965" spans="1:2">
       <x:c r="A965" s="0" t="s">
+        <x:v>1909</x:v>
+      </x:c>
+      <x:c r="B965" s="0" t="s">
         <x:v>1910</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1911</x:v>
       </x:c>
     </x:row>
     <x:row r="966" spans="1:2">
       <x:c r="A966" s="0" t="s">
+        <x:v>1911</x:v>
+      </x:c>
+      <x:c r="B966" s="0" t="s">
         <x:v>1912</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1913</x:v>
       </x:c>
     </x:row>
     <x:row r="967" spans="1:2">
       <x:c r="A967" s="0" t="s">
+        <x:v>1913</x:v>
+      </x:c>
+      <x:c r="B967" s="0" t="s">
         <x:v>1914</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1915</x:v>
       </x:c>
     </x:row>
     <x:row r="968" spans="1:2">
       <x:c r="A968" s="0" t="s">
+        <x:v>1915</x:v>
+      </x:c>
+      <x:c r="B968" s="0" t="s">
         <x:v>1916</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1917</x:v>
       </x:c>
     </x:row>
     <x:row r="969" spans="1:2">
       <x:c r="A969" s="0" t="s">
+        <x:v>1917</x:v>
+      </x:c>
+      <x:c r="B969" s="0" t="s">
         <x:v>1918</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1919</x:v>
       </x:c>
     </x:row>
     <x:row r="970" spans="1:2">
       <x:c r="A970" s="0" t="s">
+        <x:v>1919</x:v>
+      </x:c>
+      <x:c r="B970" s="0" t="s">
         <x:v>1920</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1921</x:v>
       </x:c>
     </x:row>
     <x:row r="971" spans="1:2">
       <x:c r="A971" s="0" t="s">
+        <x:v>1921</x:v>
+      </x:c>
+      <x:c r="B971" s="0" t="s">
         <x:v>1922</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1923</x:v>
       </x:c>
     </x:row>
     <x:row r="972" spans="1:2">
       <x:c r="A972" s="0" t="s">
+        <x:v>1923</x:v>
+      </x:c>
+      <x:c r="B972" s="0" t="s">
         <x:v>1924</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1925</x:v>
       </x:c>
     </x:row>
     <x:row r="973" spans="1:2">
       <x:c r="A973" s="0" t="s">
+        <x:v>1925</x:v>
+      </x:c>
+      <x:c r="B973" s="0" t="s">
         <x:v>1926</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1927</x:v>
       </x:c>
     </x:row>
     <x:row r="974" spans="1:2">
       <x:c r="A974" s="0" t="s">
+        <x:v>1927</x:v>
+      </x:c>
+      <x:c r="B974" s="0" t="s">
         <x:v>1928</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1929</x:v>
       </x:c>
     </x:row>
     <x:row r="975" spans="1:2">
       <x:c r="A975" s="0" t="s">
+        <x:v>1929</x:v>
+      </x:c>
+      <x:c r="B975" s="0" t="s">
         <x:v>1930</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1931</x:v>
       </x:c>
     </x:row>
     <x:row r="976" spans="1:2">
       <x:c r="A976" s="0" t="s">
+        <x:v>1931</x:v>
+      </x:c>
+      <x:c r="B976" s="0" t="s">
         <x:v>1932</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1933</x:v>
       </x:c>
     </x:row>
     <x:row r="977" spans="1:2">
       <x:c r="A977" s="0" t="s">
+        <x:v>1933</x:v>
+      </x:c>
+      <x:c r="B977" s="0" t="s">
         <x:v>1934</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1935</x:v>
       </x:c>
     </x:row>
     <x:row r="978" spans="1:2">
       <x:c r="A978" s="0" t="s">
+        <x:v>1935</x:v>
+      </x:c>
+      <x:c r="B978" s="0" t="s">
         <x:v>1936</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1937</x:v>
       </x:c>
     </x:row>
     <x:row r="979" spans="1:2">
       <x:c r="A979" s="0" t="s">
+        <x:v>1937</x:v>
+      </x:c>
+      <x:c r="B979" s="0" t="s">
         <x:v>1938</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1939</x:v>
       </x:c>
     </x:row>
     <x:row r="980" spans="1:2">
       <x:c r="A980" s="0" t="s">
+        <x:v>1939</x:v>
+      </x:c>
+      <x:c r="B980" s="0" t="s">
         <x:v>1940</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1941</x:v>
       </x:c>
     </x:row>
     <x:row r="981" spans="1:2">
       <x:c r="A981" s="0" t="s">
+        <x:v>1941</x:v>
+      </x:c>
+      <x:c r="B981" s="0" t="s">
         <x:v>1942</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1943</x:v>
       </x:c>
     </x:row>
     <x:row r="982" spans="1:2">
       <x:c r="A982" s="0" t="s">
+        <x:v>1943</x:v>
+      </x:c>
+      <x:c r="B982" s="0" t="s">
         <x:v>1944</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1945</x:v>
       </x:c>
     </x:row>
     <x:row r="983" spans="1:2">
       <x:c r="A983" s="0" t="s">
+        <x:v>1945</x:v>
+      </x:c>
+      <x:c r="B983" s="0" t="s">
         <x:v>1946</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1947</x:v>
       </x:c>
     </x:row>
     <x:row r="984" spans="1:2">
       <x:c r="A984" s="0" t="s">
+        <x:v>1947</x:v>
+      </x:c>
+      <x:c r="B984" s="0" t="s">
         <x:v>1948</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1949</x:v>
       </x:c>
     </x:row>
     <x:row r="985" spans="1:2">
       <x:c r="A985" s="0" t="s">
+        <x:v>1949</x:v>
+      </x:c>
+      <x:c r="B985" s="0" t="s">
         <x:v>1950</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1951</x:v>
       </x:c>
     </x:row>
     <x:row r="986" spans="1:2">
       <x:c r="A986" s="0" t="s">
+        <x:v>1951</x:v>
+      </x:c>
+      <x:c r="B986" s="0" t="s">
         <x:v>1952</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1953</x:v>
       </x:c>
     </x:row>
     <x:row r="987" spans="1:2">
       <x:c r="A987" s="0" t="s">
+        <x:v>1953</x:v>
+      </x:c>
+      <x:c r="B987" s="0" t="s">
         <x:v>1954</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1955</x:v>
       </x:c>
     </x:row>
     <x:row r="988" spans="1:2">
       <x:c r="A988" s="0" t="s">
+        <x:v>1955</x:v>
+      </x:c>
+      <x:c r="B988" s="0" t="s">
         <x:v>1956</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1957</x:v>
       </x:c>
     </x:row>
     <x:row r="989" spans="1:2">
       <x:c r="A989" s="0" t="s">
+        <x:v>1957</x:v>
+      </x:c>
+      <x:c r="B989" s="0" t="s">
         <x:v>1958</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1959</x:v>
       </x:c>
     </x:row>
     <x:row r="990" spans="1:2">
       <x:c r="A990" s="0" t="s">
+        <x:v>1959</x:v>
+      </x:c>
+      <x:c r="B990" s="0" t="s">
         <x:v>1960</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1961</x:v>
       </x:c>
     </x:row>
     <x:row r="991" spans="1:2">
       <x:c r="A991" s="0" t="s">
+        <x:v>1961</x:v>
+      </x:c>
+      <x:c r="B991" s="0" t="s">
         <x:v>1962</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1963</x:v>
       </x:c>
     </x:row>
     <x:row r="992" spans="1:2">
       <x:c r="A992" s="0" t="s">
+        <x:v>1963</x:v>
+      </x:c>
+      <x:c r="B992" s="0" t="s">
         <x:v>1964</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1965</x:v>
       </x:c>
     </x:row>
     <x:row r="993" spans="1:2">
       <x:c r="A993" s="0" t="s">
+        <x:v>1965</x:v>
+      </x:c>
+      <x:c r="B993" s="0" t="s">
         <x:v>1966</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1967</x:v>
       </x:c>
     </x:row>
     <x:row r="994" spans="1:2">
       <x:c r="A994" s="0" t="s">
+        <x:v>1967</x:v>
+      </x:c>
+      <x:c r="B994" s="0" t="s">
         <x:v>1968</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1969</x:v>
       </x:c>
     </x:row>
     <x:row r="995" spans="1:2">
       <x:c r="A995" s="0" t="s">
+        <x:v>1969</x:v>
+      </x:c>
+      <x:c r="B995" s="0" t="s">
         <x:v>1970</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1971</x:v>
       </x:c>
     </x:row>
     <x:row r="996" spans="1:2">
       <x:c r="A996" s="0" t="s">
+        <x:v>1971</x:v>
+      </x:c>
+      <x:c r="B996" s="0" t="s">
         <x:v>1972</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1973</x:v>
       </x:c>
     </x:row>
     <x:row r="997" spans="1:2">
       <x:c r="A997" s="0" t="s">
+        <x:v>1973</x:v>
+      </x:c>
+      <x:c r="B997" s="0" t="s">
         <x:v>1974</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1975</x:v>
       </x:c>
     </x:row>
     <x:row r="998" spans="1:2">
       <x:c r="A998" s="0" t="s">
+        <x:v>1975</x:v>
+      </x:c>
+      <x:c r="B998" s="0" t="s">
         <x:v>1976</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1977</x:v>
       </x:c>
     </x:row>
     <x:row r="999" spans="1:2">
       <x:c r="A999" s="0" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="B999" s="0" t="s">
         <x:v>1978</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1979</x:v>
       </x:c>
     </x:row>
     <x:row r="1000" spans="1:2">
       <x:c r="A1000" s="0" t="s">
+        <x:v>1979</x:v>
+      </x:c>
+      <x:c r="B1000" s="0" t="s">
         <x:v>1980</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1981</x:v>
       </x:c>
     </x:row>
     <x:row r="1001" spans="1:2">
       <x:c r="A1001" s="0" t="s">
+        <x:v>1981</x:v>
+      </x:c>
+      <x:c r="B1001" s="0" t="s">
         <x:v>1982</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1983</x:v>
       </x:c>
     </x:row>
     <x:row r="1002" spans="1:2">
       <x:c r="A1002" s="0" t="s">
+        <x:v>1983</x:v>
+      </x:c>
+      <x:c r="B1002" s="0" t="s">
         <x:v>1984</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1985</x:v>
       </x:c>
     </x:row>
     <x:row r="1003" spans="1:2">
       <x:c r="A1003" s="0" t="s">
+        <x:v>1985</x:v>
+      </x:c>
+      <x:c r="B1003" s="0" t="s">
         <x:v>1986</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1987</x:v>
       </x:c>
     </x:row>
     <x:row r="1004" spans="1:2">
       <x:c r="A1004" s="0" t="s">
+        <x:v>1987</x:v>
+      </x:c>
+      <x:c r="B1004" s="0" t="s">
         <x:v>1988</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1989</x:v>
       </x:c>
     </x:row>
     <x:row r="1005" spans="1:2">
       <x:c r="A1005" s="0" t="s">
+        <x:v>1989</x:v>
+      </x:c>
+      <x:c r="B1005" s="0" t="s">
         <x:v>1990</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1991</x:v>
       </x:c>
     </x:row>
     <x:row r="1006" spans="1:2">
       <x:c r="A1006" s="0" t="s">
+        <x:v>1991</x:v>
+      </x:c>
+      <x:c r="B1006" s="0" t="s">
         <x:v>1992</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1993</x:v>
       </x:c>
     </x:row>
     <x:row r="1007" spans="1:2">
       <x:c r="A1007" s="0" t="s">
+        <x:v>1993</x:v>
+      </x:c>
+      <x:c r="B1007" s="0" t="s">
         <x:v>1994</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1995</x:v>
       </x:c>
     </x:row>
     <x:row r="1008" spans="1:2">
       <x:c r="A1008" s="0" t="s">
+        <x:v>1995</x:v>
+      </x:c>
+      <x:c r="B1008" s="0" t="s">
         <x:v>1996</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1997</x:v>
       </x:c>
     </x:row>
     <x:row r="1009" spans="1:2">
       <x:c r="A1009" s="0" t="s">
+        <x:v>1997</x:v>
+      </x:c>
+      <x:c r="B1009" s="0" t="s">
         <x:v>1998</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1999</x:v>
       </x:c>
     </x:row>
     <x:row r="1010" spans="1:2">
       <x:c r="A1010" s="0" t="s">
+        <x:v>1999</x:v>
+      </x:c>
+      <x:c r="B1010" s="0" t="s">
         <x:v>2000</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2001</x:v>
       </x:c>
     </x:row>
     <x:row r="1011" spans="1:2">
       <x:c r="A1011" s="0" t="s">
+        <x:v>2001</x:v>
+      </x:c>
+      <x:c r="B1011" s="0" t="s">
         <x:v>2002</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2003</x:v>
       </x:c>
     </x:row>
     <x:row r="1012" spans="1:2">
       <x:c r="A1012" s="0" t="s">
+        <x:v>2003</x:v>
+      </x:c>
+      <x:c r="B1012" s="0" t="s">
         <x:v>2004</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2005</x:v>
       </x:c>
     </x:row>
     <x:row r="1013" spans="1:2">
       <x:c r="A1013" s="0" t="s">
+        <x:v>2005</x:v>
+      </x:c>
+      <x:c r="B1013" s="0" t="s">
         <x:v>2006</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2007</x:v>
       </x:c>
     </x:row>
     <x:row r="1014" spans="1:2">
       <x:c r="A1014" s="0" t="s">
+        <x:v>2007</x:v>
+      </x:c>
+      <x:c r="B1014" s="0" t="s">
         <x:v>2008</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2009</x:v>
       </x:c>
     </x:row>
     <x:row r="1015" spans="1:2">
       <x:c r="A1015" s="0" t="s">
+        <x:v>2009</x:v>
+      </x:c>
+      <x:c r="B1015" s="0" t="s">
         <x:v>2010</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2011</x:v>
       </x:c>
     </x:row>
     <x:row r="1016" spans="1:2">
       <x:c r="A1016" s="0" t="s">
+        <x:v>2011</x:v>
+      </x:c>
+      <x:c r="B1016" s="0" t="s">
         <x:v>2012</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2013</x:v>
       </x:c>
     </x:row>
     <x:row r="1017" spans="1:2">
       <x:c r="A1017" s="0" t="s">
+        <x:v>2013</x:v>
+      </x:c>
+      <x:c r="B1017" s="0" t="s">
         <x:v>2014</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2015</x:v>
       </x:c>
     </x:row>
     <x:row r="1018" spans="1:2">
       <x:c r="A1018" s="0" t="s">
+        <x:v>2015</x:v>
+      </x:c>
+      <x:c r="B1018" s="0" t="s">
         <x:v>2016</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2017</x:v>
       </x:c>
     </x:row>
     <x:row r="1019" spans="1:2">
       <x:c r="A1019" s="0" t="s">
+        <x:v>2017</x:v>
+      </x:c>
+      <x:c r="B1019" s="0" t="s">
         <x:v>2018</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2019</x:v>
       </x:c>
     </x:row>
     <x:row r="1020" spans="1:2">
       <x:c r="A1020" s="0" t="s">
+        <x:v>2019</x:v>
+      </x:c>
+      <x:c r="B1020" s="0" t="s">
         <x:v>2020</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2019</x:v>
       </x:c>
     </x:row>
     <x:row r="1021" spans="1:2">
       <x:c r="A1021" s="0" t="s">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="B1021" s="0" t="s">
         <x:v>2022</x:v>
       </x:c>
     </x:row>
     <x:row r="1022" spans="1:2">
       <x:c r="A1022" s="0" t="s">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="B1022" s="0" t="s">
         <x:v>2024</x:v>
       </x:c>
     </x:row>
     <x:row r="1023" spans="1:2">
       <x:c r="A1023" s="0" t="s">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="B1023" s="0" t="s">
         <x:v>2026</x:v>
       </x:c>
@@ -18726,227 +18807,227 @@
       <x:c r="B1027" s="0" t="s">
         <x:v>2034</x:v>
       </x:c>
     </x:row>
     <x:row r="1028" spans="1:2">
       <x:c r="A1028" s="0" t="s">
         <x:v>2035</x:v>
       </x:c>
       <x:c r="B1028" s="0" t="s">
         <x:v>2036</x:v>
       </x:c>
     </x:row>
     <x:row r="1029" spans="1:2">
       <x:c r="A1029" s="0" t="s">
         <x:v>2037</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
         <x:v>2038</x:v>
       </x:c>
     </x:row>
     <x:row r="1030" spans="1:2">
       <x:c r="A1030" s="0" t="s">
         <x:v>2039</x:v>
       </x:c>
       <x:c r="B1030" s="0" t="s">
-        <x:v>2040</x:v>
+        <x:v>2038</x:v>
       </x:c>
     </x:row>
     <x:row r="1031" spans="1:2">
       <x:c r="A1031" s="0" t="s">
+        <x:v>2040</x:v>
+      </x:c>
+      <x:c r="B1031" s="0" t="s">
         <x:v>2041</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2042</x:v>
       </x:c>
     </x:row>
     <x:row r="1032" spans="1:2">
       <x:c r="A1032" s="0" t="s">
+        <x:v>2042</x:v>
+      </x:c>
+      <x:c r="B1032" s="0" t="s">
         <x:v>2043</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2044</x:v>
       </x:c>
     </x:row>
     <x:row r="1033" spans="1:2">
       <x:c r="A1033" s="0" t="s">
+        <x:v>2044</x:v>
+      </x:c>
+      <x:c r="B1033" s="0" t="s">
         <x:v>2045</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2046</x:v>
       </x:c>
     </x:row>
     <x:row r="1034" spans="1:2">
       <x:c r="A1034" s="0" t="s">
+        <x:v>2046</x:v>
+      </x:c>
+      <x:c r="B1034" s="0" t="s">
         <x:v>2047</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2048</x:v>
       </x:c>
     </x:row>
     <x:row r="1035" spans="1:2">
       <x:c r="A1035" s="0" t="s">
+        <x:v>2048</x:v>
+      </x:c>
+      <x:c r="B1035" s="0" t="s">
         <x:v>2049</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2050</x:v>
       </x:c>
     </x:row>
     <x:row r="1036" spans="1:2">
       <x:c r="A1036" s="0" t="s">
+        <x:v>2050</x:v>
+      </x:c>
+      <x:c r="B1036" s="0" t="s">
         <x:v>2051</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2052</x:v>
       </x:c>
     </x:row>
     <x:row r="1037" spans="1:2">
       <x:c r="A1037" s="0" t="s">
+        <x:v>2052</x:v>
+      </x:c>
+      <x:c r="B1037" s="0" t="s">
         <x:v>2053</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2054</x:v>
       </x:c>
     </x:row>
     <x:row r="1038" spans="1:2">
       <x:c r="A1038" s="0" t="s">
+        <x:v>2054</x:v>
+      </x:c>
+      <x:c r="B1038" s="0" t="s">
         <x:v>2055</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2056</x:v>
       </x:c>
     </x:row>
     <x:row r="1039" spans="1:2">
       <x:c r="A1039" s="0" t="s">
+        <x:v>2056</x:v>
+      </x:c>
+      <x:c r="B1039" s="0" t="s">
         <x:v>2057</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2058</x:v>
       </x:c>
     </x:row>
     <x:row r="1040" spans="1:2">
       <x:c r="A1040" s="0" t="s">
+        <x:v>2058</x:v>
+      </x:c>
+      <x:c r="B1040" s="0" t="s">
         <x:v>2059</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2060</x:v>
       </x:c>
     </x:row>
     <x:row r="1041" spans="1:2">
       <x:c r="A1041" s="0" t="s">
+        <x:v>2060</x:v>
+      </x:c>
+      <x:c r="B1041" s="0" t="s">
         <x:v>2061</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2062</x:v>
       </x:c>
     </x:row>
     <x:row r="1042" spans="1:2">
       <x:c r="A1042" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="B1042" s="0" t="s">
         <x:v>2063</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2064</x:v>
       </x:c>
     </x:row>
     <x:row r="1043" spans="1:2">
       <x:c r="A1043" s="0" t="s">
+        <x:v>2064</x:v>
+      </x:c>
+      <x:c r="B1043" s="0" t="s">
         <x:v>2065</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2066</x:v>
       </x:c>
     </x:row>
     <x:row r="1044" spans="1:2">
       <x:c r="A1044" s="0" t="s">
+        <x:v>2066</x:v>
+      </x:c>
+      <x:c r="B1044" s="0" t="s">
         <x:v>2067</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2068</x:v>
       </x:c>
     </x:row>
     <x:row r="1045" spans="1:2">
       <x:c r="A1045" s="0" t="s">
+        <x:v>2068</x:v>
+      </x:c>
+      <x:c r="B1045" s="0" t="s">
         <x:v>2069</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2070</x:v>
       </x:c>
     </x:row>
     <x:row r="1046" spans="1:2">
       <x:c r="A1046" s="0" t="s">
+        <x:v>2070</x:v>
+      </x:c>
+      <x:c r="B1046" s="0" t="s">
         <x:v>2071</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2072</x:v>
       </x:c>
     </x:row>
     <x:row r="1047" spans="1:2">
       <x:c r="A1047" s="0" t="s">
+        <x:v>2072</x:v>
+      </x:c>
+      <x:c r="B1047" s="0" t="s">
         <x:v>2073</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2074</x:v>
       </x:c>
     </x:row>
     <x:row r="1048" spans="1:2">
       <x:c r="A1048" s="0" t="s">
+        <x:v>2074</x:v>
+      </x:c>
+      <x:c r="B1048" s="0" t="s">
         <x:v>2075</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2076</x:v>
       </x:c>
     </x:row>
     <x:row r="1049" spans="1:2">
       <x:c r="A1049" s="0" t="s">
+        <x:v>2076</x:v>
+      </x:c>
+      <x:c r="B1049" s="0" t="s">
         <x:v>2077</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="1050" spans="1:2">
       <x:c r="A1050" s="0" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="B1050" s="0" t="s">
         <x:v>2079</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2080</x:v>
       </x:c>
     </x:row>
     <x:row r="1051" spans="1:2">
       <x:c r="A1051" s="0" t="s">
+        <x:v>2080</x:v>
+      </x:c>
+      <x:c r="B1051" s="0" t="s">
         <x:v>2081</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2082</x:v>
       </x:c>
     </x:row>
     <x:row r="1052" spans="1:2">
       <x:c r="A1052" s="0" t="s">
+        <x:v>2082</x:v>
+      </x:c>
+      <x:c r="B1052" s="0" t="s">
         <x:v>2083</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2082</x:v>
       </x:c>
     </x:row>
     <x:row r="1053" spans="1:2">
       <x:c r="A1053" s="0" t="s">
         <x:v>2084</x:v>
       </x:c>
       <x:c r="B1053" s="0" t="s">
         <x:v>2085</x:v>
       </x:c>
     </x:row>
     <x:row r="1054" spans="1:2">
       <x:c r="A1054" s="0" t="s">
         <x:v>2086</x:v>
       </x:c>
       <x:c r="B1054" s="0" t="s">
         <x:v>2087</x:v>
       </x:c>
     </x:row>
     <x:row r="1055" spans="1:2">
       <x:c r="A1055" s="0" t="s">
         <x:v>2088</x:v>
       </x:c>
       <x:c r="B1055" s="0" t="s">
         <x:v>2089</x:v>
       </x:c>
@@ -18982,1411 +19063,1411 @@
       <x:c r="B1059" s="0" t="s">
         <x:v>2097</x:v>
       </x:c>
     </x:row>
     <x:row r="1060" spans="1:2">
       <x:c r="A1060" s="0" t="s">
         <x:v>2098</x:v>
       </x:c>
       <x:c r="B1060" s="0" t="s">
         <x:v>2099</x:v>
       </x:c>
     </x:row>
     <x:row r="1061" spans="1:2">
       <x:c r="A1061" s="0" t="s">
         <x:v>2100</x:v>
       </x:c>
       <x:c r="B1061" s="0" t="s">
         <x:v>2101</x:v>
       </x:c>
     </x:row>
     <x:row r="1062" spans="1:2">
       <x:c r="A1062" s="0" t="s">
         <x:v>2102</x:v>
       </x:c>
       <x:c r="B1062" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>2101</x:v>
       </x:c>
     </x:row>
     <x:row r="1063" spans="1:2">
       <x:c r="A1063" s="0" t="s">
+        <x:v>2103</x:v>
+      </x:c>
+      <x:c r="B1063" s="0" t="s">
         <x:v>2104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2105</x:v>
       </x:c>
     </x:row>
     <x:row r="1064" spans="1:2">
       <x:c r="A1064" s="0" t="s">
+        <x:v>2105</x:v>
+      </x:c>
+      <x:c r="B1064" s="0" t="s">
         <x:v>2106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2107</x:v>
       </x:c>
     </x:row>
     <x:row r="1065" spans="1:2">
       <x:c r="A1065" s="0" t="s">
+        <x:v>2107</x:v>
+      </x:c>
+      <x:c r="B1065" s="0" t="s">
         <x:v>2108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="1066" spans="1:2">
       <x:c r="A1066" s="0" t="s">
+        <x:v>2109</x:v>
+      </x:c>
+      <x:c r="B1066" s="0" t="s">
         <x:v>2110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2111</x:v>
       </x:c>
     </x:row>
     <x:row r="1067" spans="1:2">
       <x:c r="A1067" s="0" t="s">
+        <x:v>2111</x:v>
+      </x:c>
+      <x:c r="B1067" s="0" t="s">
         <x:v>2112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2113</x:v>
       </x:c>
     </x:row>
     <x:row r="1068" spans="1:2">
       <x:c r="A1068" s="0" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+      <x:c r="B1068" s="0" t="s">
         <x:v>2114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2115</x:v>
       </x:c>
     </x:row>
     <x:row r="1069" spans="1:2">
       <x:c r="A1069" s="0" t="s">
+        <x:v>2115</x:v>
+      </x:c>
+      <x:c r="B1069" s="0" t="s">
         <x:v>2116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2117</x:v>
       </x:c>
     </x:row>
     <x:row r="1070" spans="1:2">
       <x:c r="A1070" s="0" t="s">
+        <x:v>2117</x:v>
+      </x:c>
+      <x:c r="B1070" s="0" t="s">
         <x:v>2118</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2119</x:v>
       </x:c>
     </x:row>
     <x:row r="1071" spans="1:2">
       <x:c r="A1071" s="0" t="s">
+        <x:v>2119</x:v>
+      </x:c>
+      <x:c r="B1071" s="0" t="s">
         <x:v>2120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2121</x:v>
       </x:c>
     </x:row>
     <x:row r="1072" spans="1:2">
       <x:c r="A1072" s="0" t="s">
+        <x:v>2121</x:v>
+      </x:c>
+      <x:c r="B1072" s="0" t="s">
         <x:v>2122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2123</x:v>
       </x:c>
     </x:row>
     <x:row r="1073" spans="1:2">
       <x:c r="A1073" s="0" t="s">
+        <x:v>2123</x:v>
+      </x:c>
+      <x:c r="B1073" s="0" t="s">
         <x:v>2124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2125</x:v>
       </x:c>
     </x:row>
     <x:row r="1074" spans="1:2">
       <x:c r="A1074" s="0" t="s">
+        <x:v>2125</x:v>
+      </x:c>
+      <x:c r="B1074" s="0" t="s">
         <x:v>2126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2127</x:v>
       </x:c>
     </x:row>
     <x:row r="1075" spans="1:2">
       <x:c r="A1075" s="0" t="s">
+        <x:v>2127</x:v>
+      </x:c>
+      <x:c r="B1075" s="0" t="s">
         <x:v>2128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2129</x:v>
       </x:c>
     </x:row>
     <x:row r="1076" spans="1:2">
       <x:c r="A1076" s="0" t="s">
+        <x:v>2129</x:v>
+      </x:c>
+      <x:c r="B1076" s="0" t="s">
         <x:v>2130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2131</x:v>
       </x:c>
     </x:row>
     <x:row r="1077" spans="1:2">
       <x:c r="A1077" s="0" t="s">
+        <x:v>2131</x:v>
+      </x:c>
+      <x:c r="B1077" s="0" t="s">
         <x:v>2132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2133</x:v>
       </x:c>
     </x:row>
     <x:row r="1078" spans="1:2">
       <x:c r="A1078" s="0" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="B1078" s="0" t="s">
         <x:v>2134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2135</x:v>
       </x:c>
     </x:row>
     <x:row r="1079" spans="1:2">
       <x:c r="A1079" s="0" t="s">
+        <x:v>2135</x:v>
+      </x:c>
+      <x:c r="B1079" s="0" t="s">
         <x:v>2136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2137</x:v>
       </x:c>
     </x:row>
     <x:row r="1080" spans="1:2">
       <x:c r="A1080" s="0" t="s">
+        <x:v>2137</x:v>
+      </x:c>
+      <x:c r="B1080" s="0" t="s">
         <x:v>2138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2139</x:v>
       </x:c>
     </x:row>
     <x:row r="1081" spans="1:2">
       <x:c r="A1081" s="0" t="s">
+        <x:v>2139</x:v>
+      </x:c>
+      <x:c r="B1081" s="0" t="s">
         <x:v>2140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2141</x:v>
       </x:c>
     </x:row>
     <x:row r="1082" spans="1:2">
       <x:c r="A1082" s="0" t="s">
+        <x:v>2141</x:v>
+      </x:c>
+      <x:c r="B1082" s="0" t="s">
         <x:v>2142</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2143</x:v>
       </x:c>
     </x:row>
     <x:row r="1083" spans="1:2">
       <x:c r="A1083" s="0" t="s">
+        <x:v>2143</x:v>
+      </x:c>
+      <x:c r="B1083" s="0" t="s">
         <x:v>2144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2145</x:v>
       </x:c>
     </x:row>
     <x:row r="1084" spans="1:2">
       <x:c r="A1084" s="0" t="s">
+        <x:v>2145</x:v>
+      </x:c>
+      <x:c r="B1084" s="0" t="s">
         <x:v>2146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2147</x:v>
       </x:c>
     </x:row>
     <x:row r="1085" spans="1:2">
       <x:c r="A1085" s="0" t="s">
+        <x:v>2147</x:v>
+      </x:c>
+      <x:c r="B1085" s="0" t="s">
         <x:v>2148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2149</x:v>
       </x:c>
     </x:row>
     <x:row r="1086" spans="1:2">
       <x:c r="A1086" s="0" t="s">
+        <x:v>2149</x:v>
+      </x:c>
+      <x:c r="B1086" s="0" t="s">
         <x:v>2150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2151</x:v>
       </x:c>
     </x:row>
     <x:row r="1087" spans="1:2">
       <x:c r="A1087" s="0" t="s">
+        <x:v>2151</x:v>
+      </x:c>
+      <x:c r="B1087" s="0" t="s">
         <x:v>2152</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2153</x:v>
       </x:c>
     </x:row>
     <x:row r="1088" spans="1:2">
       <x:c r="A1088" s="0" t="s">
+        <x:v>2153</x:v>
+      </x:c>
+      <x:c r="B1088" s="0" t="s">
         <x:v>2154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2155</x:v>
       </x:c>
     </x:row>
     <x:row r="1089" spans="1:2">
       <x:c r="A1089" s="0" t="s">
+        <x:v>2155</x:v>
+      </x:c>
+      <x:c r="B1089" s="0" t="s">
         <x:v>2156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2157</x:v>
       </x:c>
     </x:row>
     <x:row r="1090" spans="1:2">
       <x:c r="A1090" s="0" t="s">
+        <x:v>2157</x:v>
+      </x:c>
+      <x:c r="B1090" s="0" t="s">
         <x:v>2158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2159</x:v>
       </x:c>
     </x:row>
     <x:row r="1091" spans="1:2">
       <x:c r="A1091" s="0" t="s">
+        <x:v>2159</x:v>
+      </x:c>
+      <x:c r="B1091" s="0" t="s">
         <x:v>2160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2161</x:v>
       </x:c>
     </x:row>
     <x:row r="1092" spans="1:2">
       <x:c r="A1092" s="0" t="s">
+        <x:v>2161</x:v>
+      </x:c>
+      <x:c r="B1092" s="0" t="s">
         <x:v>2162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2163</x:v>
       </x:c>
     </x:row>
     <x:row r="1093" spans="1:2">
       <x:c r="A1093" s="0" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="B1093" s="0" t="s">
         <x:v>2164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2165</x:v>
       </x:c>
     </x:row>
     <x:row r="1094" spans="1:2">
       <x:c r="A1094" s="0" t="s">
+        <x:v>2165</x:v>
+      </x:c>
+      <x:c r="B1094" s="0" t="s">
         <x:v>2166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2167</x:v>
       </x:c>
     </x:row>
     <x:row r="1095" spans="1:2">
       <x:c r="A1095" s="0" t="s">
+        <x:v>2167</x:v>
+      </x:c>
+      <x:c r="B1095" s="0" t="s">
         <x:v>2168</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2169</x:v>
       </x:c>
     </x:row>
     <x:row r="1096" spans="1:2">
       <x:c r="A1096" s="0" t="s">
+        <x:v>2169</x:v>
+      </x:c>
+      <x:c r="B1096" s="0" t="s">
         <x:v>2170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2171</x:v>
       </x:c>
     </x:row>
     <x:row r="1097" spans="1:2">
       <x:c r="A1097" s="0" t="s">
+        <x:v>2171</x:v>
+      </x:c>
+      <x:c r="B1097" s="0" t="s">
         <x:v>2172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2173</x:v>
       </x:c>
     </x:row>
     <x:row r="1098" spans="1:2">
       <x:c r="A1098" s="0" t="s">
+        <x:v>2173</x:v>
+      </x:c>
+      <x:c r="B1098" s="0" t="s">
         <x:v>2174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2175</x:v>
       </x:c>
     </x:row>
     <x:row r="1099" spans="1:2">
       <x:c r="A1099" s="0" t="s">
+        <x:v>2175</x:v>
+      </x:c>
+      <x:c r="B1099" s="0" t="s">
         <x:v>2176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2177</x:v>
       </x:c>
     </x:row>
     <x:row r="1100" spans="1:2">
       <x:c r="A1100" s="0" t="s">
+        <x:v>2177</x:v>
+      </x:c>
+      <x:c r="B1100" s="0" t="s">
         <x:v>2178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2179</x:v>
       </x:c>
     </x:row>
     <x:row r="1101" spans="1:2">
       <x:c r="A1101" s="0" t="s">
+        <x:v>2179</x:v>
+      </x:c>
+      <x:c r="B1101" s="0" t="s">
         <x:v>2180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2181</x:v>
       </x:c>
     </x:row>
     <x:row r="1102" spans="1:2">
       <x:c r="A1102" s="0" t="s">
+        <x:v>2181</x:v>
+      </x:c>
+      <x:c r="B1102" s="0" t="s">
         <x:v>2182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2183</x:v>
       </x:c>
     </x:row>
     <x:row r="1103" spans="1:2">
       <x:c r="A1103" s="0" t="s">
+        <x:v>2183</x:v>
+      </x:c>
+      <x:c r="B1103" s="0" t="s">
         <x:v>2184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2185</x:v>
       </x:c>
     </x:row>
     <x:row r="1104" spans="1:2">
       <x:c r="A1104" s="0" t="s">
+        <x:v>2185</x:v>
+      </x:c>
+      <x:c r="B1104" s="0" t="s">
         <x:v>2186</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2187</x:v>
       </x:c>
     </x:row>
     <x:row r="1105" spans="1:2">
       <x:c r="A1105" s="0" t="s">
+        <x:v>2187</x:v>
+      </x:c>
+      <x:c r="B1105" s="0" t="s">
         <x:v>2188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2189</x:v>
       </x:c>
     </x:row>
     <x:row r="1106" spans="1:2">
       <x:c r="A1106" s="0" t="s">
+        <x:v>2189</x:v>
+      </x:c>
+      <x:c r="B1106" s="0" t="s">
         <x:v>2190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2191</x:v>
       </x:c>
     </x:row>
     <x:row r="1107" spans="1:2">
       <x:c r="A1107" s="0" t="s">
+        <x:v>2191</x:v>
+      </x:c>
+      <x:c r="B1107" s="0" t="s">
         <x:v>2192</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2193</x:v>
       </x:c>
     </x:row>
     <x:row r="1108" spans="1:2">
       <x:c r="A1108" s="0" t="s">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="B1108" s="0" t="s">
         <x:v>2194</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2195</x:v>
       </x:c>
     </x:row>
     <x:row r="1109" spans="1:2">
       <x:c r="A1109" s="0" t="s">
+        <x:v>2195</x:v>
+      </x:c>
+      <x:c r="B1109" s="0" t="s">
         <x:v>2196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2197</x:v>
       </x:c>
     </x:row>
     <x:row r="1110" spans="1:2">
       <x:c r="A1110" s="0" t="s">
+        <x:v>2197</x:v>
+      </x:c>
+      <x:c r="B1110" s="0" t="s">
         <x:v>2198</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2199</x:v>
       </x:c>
     </x:row>
     <x:row r="1111" spans="1:2">
       <x:c r="A1111" s="0" t="s">
+        <x:v>2199</x:v>
+      </x:c>
+      <x:c r="B1111" s="0" t="s">
         <x:v>2200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2201</x:v>
       </x:c>
     </x:row>
     <x:row r="1112" spans="1:2">
       <x:c r="A1112" s="0" t="s">
+        <x:v>2201</x:v>
+      </x:c>
+      <x:c r="B1112" s="0" t="s">
         <x:v>2202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2203</x:v>
       </x:c>
     </x:row>
     <x:row r="1113" spans="1:2">
       <x:c r="A1113" s="0" t="s">
+        <x:v>2203</x:v>
+      </x:c>
+      <x:c r="B1113" s="0" t="s">
         <x:v>2204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2205</x:v>
       </x:c>
     </x:row>
     <x:row r="1114" spans="1:2">
       <x:c r="A1114" s="0" t="s">
+        <x:v>2205</x:v>
+      </x:c>
+      <x:c r="B1114" s="0" t="s">
         <x:v>2206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2207</x:v>
       </x:c>
     </x:row>
     <x:row r="1115" spans="1:2">
       <x:c r="A1115" s="0" t="s">
+        <x:v>2207</x:v>
+      </x:c>
+      <x:c r="B1115" s="0" t="s">
         <x:v>2208</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2209</x:v>
       </x:c>
     </x:row>
     <x:row r="1116" spans="1:2">
       <x:c r="A1116" s="0" t="s">
+        <x:v>2209</x:v>
+      </x:c>
+      <x:c r="B1116" s="0" t="s">
         <x:v>2210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2211</x:v>
       </x:c>
     </x:row>
     <x:row r="1117" spans="1:2">
       <x:c r="A1117" s="0" t="s">
+        <x:v>2211</x:v>
+      </x:c>
+      <x:c r="B1117" s="0" t="s">
         <x:v>2212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2213</x:v>
       </x:c>
     </x:row>
     <x:row r="1118" spans="1:2">
       <x:c r="A1118" s="0" t="s">
+        <x:v>2213</x:v>
+      </x:c>
+      <x:c r="B1118" s="0" t="s">
         <x:v>2214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2215</x:v>
       </x:c>
     </x:row>
     <x:row r="1119" spans="1:2">
       <x:c r="A1119" s="0" t="s">
+        <x:v>2215</x:v>
+      </x:c>
+      <x:c r="B1119" s="0" t="s">
         <x:v>2216</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2217</x:v>
       </x:c>
     </x:row>
     <x:row r="1120" spans="1:2">
       <x:c r="A1120" s="0" t="s">
+        <x:v>2217</x:v>
+      </x:c>
+      <x:c r="B1120" s="0" t="s">
         <x:v>2218</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2219</x:v>
       </x:c>
     </x:row>
     <x:row r="1121" spans="1:2">
       <x:c r="A1121" s="0" t="s">
+        <x:v>2219</x:v>
+      </x:c>
+      <x:c r="B1121" s="0" t="s">
         <x:v>2220</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2221</x:v>
       </x:c>
     </x:row>
     <x:row r="1122" spans="1:2">
       <x:c r="A1122" s="0" t="s">
+        <x:v>2221</x:v>
+      </x:c>
+      <x:c r="B1122" s="0" t="s">
         <x:v>2222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2223</x:v>
       </x:c>
     </x:row>
     <x:row r="1123" spans="1:2">
       <x:c r="A1123" s="0" t="s">
+        <x:v>2223</x:v>
+      </x:c>
+      <x:c r="B1123" s="0" t="s">
         <x:v>2224</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2225</x:v>
       </x:c>
     </x:row>
     <x:row r="1124" spans="1:2">
       <x:c r="A1124" s="0" t="s">
+        <x:v>2225</x:v>
+      </x:c>
+      <x:c r="B1124" s="0" t="s">
         <x:v>2226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2227</x:v>
       </x:c>
     </x:row>
     <x:row r="1125" spans="1:2">
       <x:c r="A1125" s="0" t="s">
+        <x:v>2227</x:v>
+      </x:c>
+      <x:c r="B1125" s="0" t="s">
         <x:v>2228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2229</x:v>
       </x:c>
     </x:row>
     <x:row r="1126" spans="1:2">
       <x:c r="A1126" s="0" t="s">
+        <x:v>2229</x:v>
+      </x:c>
+      <x:c r="B1126" s="0" t="s">
         <x:v>2230</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2231</x:v>
       </x:c>
     </x:row>
     <x:row r="1127" spans="1:2">
       <x:c r="A1127" s="0" t="s">
+        <x:v>2231</x:v>
+      </x:c>
+      <x:c r="B1127" s="0" t="s">
         <x:v>2232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2233</x:v>
       </x:c>
     </x:row>
     <x:row r="1128" spans="1:2">
       <x:c r="A1128" s="0" t="s">
+        <x:v>2233</x:v>
+      </x:c>
+      <x:c r="B1128" s="0" t="s">
         <x:v>2234</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2235</x:v>
       </x:c>
     </x:row>
     <x:row r="1129" spans="1:2">
       <x:c r="A1129" s="0" t="s">
+        <x:v>2235</x:v>
+      </x:c>
+      <x:c r="B1129" s="0" t="s">
         <x:v>2236</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2237</x:v>
       </x:c>
     </x:row>
     <x:row r="1130" spans="1:2">
       <x:c r="A1130" s="0" t="s">
+        <x:v>2237</x:v>
+      </x:c>
+      <x:c r="B1130" s="0" t="s">
         <x:v>2238</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2239</x:v>
       </x:c>
     </x:row>
     <x:row r="1131" spans="1:2">
       <x:c r="A1131" s="0" t="s">
+        <x:v>2239</x:v>
+      </x:c>
+      <x:c r="B1131" s="0" t="s">
         <x:v>2240</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2241</x:v>
       </x:c>
     </x:row>
     <x:row r="1132" spans="1:2">
       <x:c r="A1132" s="0" t="s">
+        <x:v>2241</x:v>
+      </x:c>
+      <x:c r="B1132" s="0" t="s">
         <x:v>2242</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2243</x:v>
       </x:c>
     </x:row>
     <x:row r="1133" spans="1:2">
       <x:c r="A1133" s="0" t="s">
+        <x:v>2243</x:v>
+      </x:c>
+      <x:c r="B1133" s="0" t="s">
         <x:v>2244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2245</x:v>
       </x:c>
     </x:row>
     <x:row r="1134" spans="1:2">
       <x:c r="A1134" s="0" t="s">
+        <x:v>2245</x:v>
+      </x:c>
+      <x:c r="B1134" s="0" t="s">
         <x:v>2246</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2247</x:v>
       </x:c>
     </x:row>
     <x:row r="1135" spans="1:2">
       <x:c r="A1135" s="0" t="s">
+        <x:v>2247</x:v>
+      </x:c>
+      <x:c r="B1135" s="0" t="s">
         <x:v>2248</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2249</x:v>
       </x:c>
     </x:row>
     <x:row r="1136" spans="1:2">
       <x:c r="A1136" s="0" t="s">
+        <x:v>2249</x:v>
+      </x:c>
+      <x:c r="B1136" s="0" t="s">
         <x:v>2250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2251</x:v>
       </x:c>
     </x:row>
     <x:row r="1137" spans="1:2">
       <x:c r="A1137" s="0" t="s">
+        <x:v>2251</x:v>
+      </x:c>
+      <x:c r="B1137" s="0" t="s">
         <x:v>2252</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2253</x:v>
       </x:c>
     </x:row>
     <x:row r="1138" spans="1:2">
       <x:c r="A1138" s="0" t="s">
+        <x:v>2253</x:v>
+      </x:c>
+      <x:c r="B1138" s="0" t="s">
         <x:v>2254</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2255</x:v>
       </x:c>
     </x:row>
     <x:row r="1139" spans="1:2">
       <x:c r="A1139" s="0" t="s">
+        <x:v>2255</x:v>
+      </x:c>
+      <x:c r="B1139" s="0" t="s">
         <x:v>2256</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2257</x:v>
       </x:c>
     </x:row>
     <x:row r="1140" spans="1:2">
       <x:c r="A1140" s="0" t="s">
+        <x:v>2257</x:v>
+      </x:c>
+      <x:c r="B1140" s="0" t="s">
         <x:v>2258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2259</x:v>
       </x:c>
     </x:row>
     <x:row r="1141" spans="1:2">
       <x:c r="A1141" s="0" t="s">
+        <x:v>2259</x:v>
+      </x:c>
+      <x:c r="B1141" s="0" t="s">
         <x:v>2260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2261</x:v>
       </x:c>
     </x:row>
     <x:row r="1142" spans="1:2">
       <x:c r="A1142" s="0" t="s">
+        <x:v>2261</x:v>
+      </x:c>
+      <x:c r="B1142" s="0" t="s">
         <x:v>2262</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2263</x:v>
       </x:c>
     </x:row>
     <x:row r="1143" spans="1:2">
       <x:c r="A1143" s="0" t="s">
+        <x:v>2263</x:v>
+      </x:c>
+      <x:c r="B1143" s="0" t="s">
         <x:v>2264</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2265</x:v>
       </x:c>
     </x:row>
     <x:row r="1144" spans="1:2">
       <x:c r="A1144" s="0" t="s">
+        <x:v>2265</x:v>
+      </x:c>
+      <x:c r="B1144" s="0" t="s">
         <x:v>2266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2267</x:v>
       </x:c>
     </x:row>
     <x:row r="1145" spans="1:2">
       <x:c r="A1145" s="0" t="s">
+        <x:v>2267</x:v>
+      </x:c>
+      <x:c r="B1145" s="0" t="s">
         <x:v>2268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2269</x:v>
       </x:c>
     </x:row>
     <x:row r="1146" spans="1:2">
       <x:c r="A1146" s="0" t="s">
+        <x:v>2269</x:v>
+      </x:c>
+      <x:c r="B1146" s="0" t="s">
         <x:v>2270</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2271</x:v>
       </x:c>
     </x:row>
     <x:row r="1147" spans="1:2">
       <x:c r="A1147" s="0" t="s">
+        <x:v>2271</x:v>
+      </x:c>
+      <x:c r="B1147" s="0" t="s">
         <x:v>2272</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2273</x:v>
       </x:c>
     </x:row>
     <x:row r="1148" spans="1:2">
       <x:c r="A1148" s="0" t="s">
+        <x:v>2273</x:v>
+      </x:c>
+      <x:c r="B1148" s="0" t="s">
         <x:v>2274</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2275</x:v>
       </x:c>
     </x:row>
     <x:row r="1149" spans="1:2">
       <x:c r="A1149" s="0" t="s">
+        <x:v>2275</x:v>
+      </x:c>
+      <x:c r="B1149" s="0" t="s">
         <x:v>2276</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2277</x:v>
       </x:c>
     </x:row>
     <x:row r="1150" spans="1:2">
       <x:c r="A1150" s="0" t="s">
+        <x:v>2277</x:v>
+      </x:c>
+      <x:c r="B1150" s="0" t="s">
         <x:v>2278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2279</x:v>
       </x:c>
     </x:row>
     <x:row r="1151" spans="1:2">
       <x:c r="A1151" s="0" t="s">
+        <x:v>2279</x:v>
+      </x:c>
+      <x:c r="B1151" s="0" t="s">
         <x:v>2280</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2281</x:v>
       </x:c>
     </x:row>
     <x:row r="1152" spans="1:2">
       <x:c r="A1152" s="0" t="s">
+        <x:v>2281</x:v>
+      </x:c>
+      <x:c r="B1152" s="0" t="s">
         <x:v>2282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2283</x:v>
       </x:c>
     </x:row>
     <x:row r="1153" spans="1:2">
       <x:c r="A1153" s="0" t="s">
+        <x:v>2283</x:v>
+      </x:c>
+      <x:c r="B1153" s="0" t="s">
         <x:v>2284</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2285</x:v>
       </x:c>
     </x:row>
     <x:row r="1154" spans="1:2">
       <x:c r="A1154" s="0" t="s">
+        <x:v>2285</x:v>
+      </x:c>
+      <x:c r="B1154" s="0" t="s">
         <x:v>2286</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2287</x:v>
       </x:c>
     </x:row>
     <x:row r="1155" spans="1:2">
       <x:c r="A1155" s="0" t="s">
+        <x:v>2287</x:v>
+      </x:c>
+      <x:c r="B1155" s="0" t="s">
         <x:v>2288</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2289</x:v>
       </x:c>
     </x:row>
     <x:row r="1156" spans="1:2">
       <x:c r="A1156" s="0" t="s">
+        <x:v>2289</x:v>
+      </x:c>
+      <x:c r="B1156" s="0" t="s">
         <x:v>2290</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2291</x:v>
       </x:c>
     </x:row>
     <x:row r="1157" spans="1:2">
       <x:c r="A1157" s="0" t="s">
+        <x:v>2291</x:v>
+      </x:c>
+      <x:c r="B1157" s="0" t="s">
         <x:v>2292</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2293</x:v>
       </x:c>
     </x:row>
     <x:row r="1158" spans="1:2">
       <x:c r="A1158" s="0" t="s">
+        <x:v>2293</x:v>
+      </x:c>
+      <x:c r="B1158" s="0" t="s">
         <x:v>2294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2295</x:v>
       </x:c>
     </x:row>
     <x:row r="1159" spans="1:2">
       <x:c r="A1159" s="0" t="s">
+        <x:v>2295</x:v>
+      </x:c>
+      <x:c r="B1159" s="0" t="s">
         <x:v>2296</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2297</x:v>
       </x:c>
     </x:row>
     <x:row r="1160" spans="1:2">
       <x:c r="A1160" s="0" t="s">
+        <x:v>2297</x:v>
+      </x:c>
+      <x:c r="B1160" s="0" t="s">
         <x:v>2298</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2299</x:v>
       </x:c>
     </x:row>
     <x:row r="1161" spans="1:2">
       <x:c r="A1161" s="0" t="s">
+        <x:v>2299</x:v>
+      </x:c>
+      <x:c r="B1161" s="0" t="s">
         <x:v>2300</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2301</x:v>
       </x:c>
     </x:row>
     <x:row r="1162" spans="1:2">
       <x:c r="A1162" s="0" t="s">
+        <x:v>2301</x:v>
+      </x:c>
+      <x:c r="B1162" s="0" t="s">
         <x:v>2302</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2303</x:v>
       </x:c>
     </x:row>
     <x:row r="1163" spans="1:2">
       <x:c r="A1163" s="0" t="s">
+        <x:v>2303</x:v>
+      </x:c>
+      <x:c r="B1163" s="0" t="s">
         <x:v>2304</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2305</x:v>
       </x:c>
     </x:row>
     <x:row r="1164" spans="1:2">
       <x:c r="A1164" s="0" t="s">
+        <x:v>2305</x:v>
+      </x:c>
+      <x:c r="B1164" s="0" t="s">
         <x:v>2306</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2307</x:v>
       </x:c>
     </x:row>
     <x:row r="1165" spans="1:2">
       <x:c r="A1165" s="0" t="s">
+        <x:v>2307</x:v>
+      </x:c>
+      <x:c r="B1165" s="0" t="s">
         <x:v>2308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2309</x:v>
       </x:c>
     </x:row>
     <x:row r="1166" spans="1:2">
       <x:c r="A1166" s="0" t="s">
+        <x:v>2309</x:v>
+      </x:c>
+      <x:c r="B1166" s="0" t="s">
         <x:v>2310</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2311</x:v>
       </x:c>
     </x:row>
     <x:row r="1167" spans="1:2">
       <x:c r="A1167" s="0" t="s">
+        <x:v>2311</x:v>
+      </x:c>
+      <x:c r="B1167" s="0" t="s">
         <x:v>2312</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2313</x:v>
       </x:c>
     </x:row>
     <x:row r="1168" spans="1:2">
       <x:c r="A1168" s="0" t="s">
+        <x:v>2313</x:v>
+      </x:c>
+      <x:c r="B1168" s="0" t="s">
         <x:v>2314</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2315</x:v>
       </x:c>
     </x:row>
     <x:row r="1169" spans="1:2">
       <x:c r="A1169" s="0" t="s">
+        <x:v>2315</x:v>
+      </x:c>
+      <x:c r="B1169" s="0" t="s">
         <x:v>2316</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2317</x:v>
       </x:c>
     </x:row>
     <x:row r="1170" spans="1:2">
       <x:c r="A1170" s="0" t="s">
+        <x:v>2317</x:v>
+      </x:c>
+      <x:c r="B1170" s="0" t="s">
         <x:v>2318</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2319</x:v>
       </x:c>
     </x:row>
     <x:row r="1171" spans="1:2">
       <x:c r="A1171" s="0" t="s">
+        <x:v>2319</x:v>
+      </x:c>
+      <x:c r="B1171" s="0" t="s">
         <x:v>2320</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2321</x:v>
       </x:c>
     </x:row>
     <x:row r="1172" spans="1:2">
       <x:c r="A1172" s="0" t="s">
+        <x:v>2321</x:v>
+      </x:c>
+      <x:c r="B1172" s="0" t="s">
         <x:v>2322</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2323</x:v>
       </x:c>
     </x:row>
     <x:row r="1173" spans="1:2">
       <x:c r="A1173" s="0" t="s">
+        <x:v>2323</x:v>
+      </x:c>
+      <x:c r="B1173" s="0" t="s">
         <x:v>2324</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2325</x:v>
       </x:c>
     </x:row>
     <x:row r="1174" spans="1:2">
       <x:c r="A1174" s="0" t="s">
+        <x:v>2325</x:v>
+      </x:c>
+      <x:c r="B1174" s="0" t="s">
         <x:v>2326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2327</x:v>
       </x:c>
     </x:row>
     <x:row r="1175" spans="1:2">
       <x:c r="A1175" s="0" t="s">
+        <x:v>2327</x:v>
+      </x:c>
+      <x:c r="B1175" s="0" t="s">
         <x:v>2328</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2329</x:v>
       </x:c>
     </x:row>
     <x:row r="1176" spans="1:2">
       <x:c r="A1176" s="0" t="s">
+        <x:v>2329</x:v>
+      </x:c>
+      <x:c r="B1176" s="0" t="s">
         <x:v>2330</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2331</x:v>
       </x:c>
     </x:row>
     <x:row r="1177" spans="1:2">
       <x:c r="A1177" s="0" t="s">
+        <x:v>2331</x:v>
+      </x:c>
+      <x:c r="B1177" s="0" t="s">
         <x:v>2332</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2333</x:v>
       </x:c>
     </x:row>
     <x:row r="1178" spans="1:2">
       <x:c r="A1178" s="0" t="s">
+        <x:v>2333</x:v>
+      </x:c>
+      <x:c r="B1178" s="0" t="s">
         <x:v>2334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2335</x:v>
       </x:c>
     </x:row>
     <x:row r="1179" spans="1:2">
       <x:c r="A1179" s="0" t="s">
+        <x:v>2335</x:v>
+      </x:c>
+      <x:c r="B1179" s="0" t="s">
         <x:v>2336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2337</x:v>
       </x:c>
     </x:row>
     <x:row r="1180" spans="1:2">
       <x:c r="A1180" s="0" t="s">
+        <x:v>2337</x:v>
+      </x:c>
+      <x:c r="B1180" s="0" t="s">
         <x:v>2338</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2339</x:v>
       </x:c>
     </x:row>
     <x:row r="1181" spans="1:2">
       <x:c r="A1181" s="0" t="s">
+        <x:v>2339</x:v>
+      </x:c>
+      <x:c r="B1181" s="0" t="s">
         <x:v>2340</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2341</x:v>
       </x:c>
     </x:row>
     <x:row r="1182" spans="1:2">
       <x:c r="A1182" s="0" t="s">
+        <x:v>2341</x:v>
+      </x:c>
+      <x:c r="B1182" s="0" t="s">
         <x:v>2342</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2343</x:v>
       </x:c>
     </x:row>
     <x:row r="1183" spans="1:2">
       <x:c r="A1183" s="0" t="s">
+        <x:v>2343</x:v>
+      </x:c>
+      <x:c r="B1183" s="0" t="s">
         <x:v>2344</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2345</x:v>
       </x:c>
     </x:row>
     <x:row r="1184" spans="1:2">
       <x:c r="A1184" s="0" t="s">
+        <x:v>2345</x:v>
+      </x:c>
+      <x:c r="B1184" s="0" t="s">
         <x:v>2346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2347</x:v>
       </x:c>
     </x:row>
     <x:row r="1185" spans="1:2">
       <x:c r="A1185" s="0" t="s">
+        <x:v>2347</x:v>
+      </x:c>
+      <x:c r="B1185" s="0" t="s">
         <x:v>2348</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2349</x:v>
       </x:c>
     </x:row>
     <x:row r="1186" spans="1:2">
       <x:c r="A1186" s="0" t="s">
+        <x:v>2349</x:v>
+      </x:c>
+      <x:c r="B1186" s="0" t="s">
         <x:v>2350</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2351</x:v>
       </x:c>
     </x:row>
     <x:row r="1187" spans="1:2">
       <x:c r="A1187" s="0" t="s">
+        <x:v>2351</x:v>
+      </x:c>
+      <x:c r="B1187" s="0" t="s">
         <x:v>2352</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2353</x:v>
       </x:c>
     </x:row>
     <x:row r="1188" spans="1:2">
       <x:c r="A1188" s="0" t="s">
+        <x:v>2353</x:v>
+      </x:c>
+      <x:c r="B1188" s="0" t="s">
         <x:v>2354</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2355</x:v>
       </x:c>
     </x:row>
     <x:row r="1189" spans="1:2">
       <x:c r="A1189" s="0" t="s">
+        <x:v>2355</x:v>
+      </x:c>
+      <x:c r="B1189" s="0" t="s">
         <x:v>2356</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2357</x:v>
       </x:c>
     </x:row>
     <x:row r="1190" spans="1:2">
       <x:c r="A1190" s="0" t="s">
+        <x:v>2357</x:v>
+      </x:c>
+      <x:c r="B1190" s="0" t="s">
         <x:v>2358</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2359</x:v>
       </x:c>
     </x:row>
     <x:row r="1191" spans="1:2">
       <x:c r="A1191" s="0" t="s">
+        <x:v>2359</x:v>
+      </x:c>
+      <x:c r="B1191" s="0" t="s">
         <x:v>2360</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2361</x:v>
       </x:c>
     </x:row>
     <x:row r="1192" spans="1:2">
       <x:c r="A1192" s="0" t="s">
+        <x:v>2361</x:v>
+      </x:c>
+      <x:c r="B1192" s="0" t="s">
         <x:v>2362</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2363</x:v>
       </x:c>
     </x:row>
     <x:row r="1193" spans="1:2">
       <x:c r="A1193" s="0" t="s">
+        <x:v>2363</x:v>
+      </x:c>
+      <x:c r="B1193" s="0" t="s">
         <x:v>2364</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2365</x:v>
       </x:c>
     </x:row>
     <x:row r="1194" spans="1:2">
       <x:c r="A1194" s="0" t="s">
+        <x:v>2365</x:v>
+      </x:c>
+      <x:c r="B1194" s="0" t="s">
         <x:v>2366</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2367</x:v>
       </x:c>
     </x:row>
     <x:row r="1195" spans="1:2">
       <x:c r="A1195" s="0" t="s">
+        <x:v>2367</x:v>
+      </x:c>
+      <x:c r="B1195" s="0" t="s">
         <x:v>2368</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2369</x:v>
       </x:c>
     </x:row>
     <x:row r="1196" spans="1:2">
       <x:c r="A1196" s="0" t="s">
+        <x:v>2369</x:v>
+      </x:c>
+      <x:c r="B1196" s="0" t="s">
         <x:v>2370</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2371</x:v>
       </x:c>
     </x:row>
     <x:row r="1197" spans="1:2">
       <x:c r="A1197" s="0" t="s">
+        <x:v>2371</x:v>
+      </x:c>
+      <x:c r="B1197" s="0" t="s">
         <x:v>2372</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2373</x:v>
       </x:c>
     </x:row>
     <x:row r="1198" spans="1:2">
       <x:c r="A1198" s="0" t="s">
+        <x:v>2373</x:v>
+      </x:c>
+      <x:c r="B1198" s="0" t="s">
         <x:v>2374</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2375</x:v>
       </x:c>
     </x:row>
     <x:row r="1199" spans="1:2">
       <x:c r="A1199" s="0" t="s">
+        <x:v>2375</x:v>
+      </x:c>
+      <x:c r="B1199" s="0" t="s">
         <x:v>2376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2377</x:v>
       </x:c>
     </x:row>
     <x:row r="1200" spans="1:2">
       <x:c r="A1200" s="0" t="s">
+        <x:v>2377</x:v>
+      </x:c>
+      <x:c r="B1200" s="0" t="s">
         <x:v>2378</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2379</x:v>
       </x:c>
     </x:row>
     <x:row r="1201" spans="1:2">
       <x:c r="A1201" s="0" t="s">
+        <x:v>2379</x:v>
+      </x:c>
+      <x:c r="B1201" s="0" t="s">
         <x:v>2380</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2381</x:v>
       </x:c>
     </x:row>
     <x:row r="1202" spans="1:2">
       <x:c r="A1202" s="0" t="s">
+        <x:v>2381</x:v>
+      </x:c>
+      <x:c r="B1202" s="0" t="s">
         <x:v>2382</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2383</x:v>
       </x:c>
     </x:row>
     <x:row r="1203" spans="1:2">
       <x:c r="A1203" s="0" t="s">
+        <x:v>2383</x:v>
+      </x:c>
+      <x:c r="B1203" s="0" t="s">
         <x:v>2384</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2385</x:v>
       </x:c>
     </x:row>
     <x:row r="1204" spans="1:2">
       <x:c r="A1204" s="0" t="s">
+        <x:v>2385</x:v>
+      </x:c>
+      <x:c r="B1204" s="0" t="s">
         <x:v>2386</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2387</x:v>
       </x:c>
     </x:row>
     <x:row r="1205" spans="1:2">
       <x:c r="A1205" s="0" t="s">
+        <x:v>2387</x:v>
+      </x:c>
+      <x:c r="B1205" s="0" t="s">
         <x:v>2388</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2389</x:v>
       </x:c>
     </x:row>
     <x:row r="1206" spans="1:2">
       <x:c r="A1206" s="0" t="s">
+        <x:v>2389</x:v>
+      </x:c>
+      <x:c r="B1206" s="0" t="s">
         <x:v>2390</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2391</x:v>
       </x:c>
     </x:row>
     <x:row r="1207" spans="1:2">
       <x:c r="A1207" s="0" t="s">
+        <x:v>2391</x:v>
+      </x:c>
+      <x:c r="B1207" s="0" t="s">
         <x:v>2392</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2393</x:v>
       </x:c>
     </x:row>
     <x:row r="1208" spans="1:2">
       <x:c r="A1208" s="0" t="s">
+        <x:v>2393</x:v>
+      </x:c>
+      <x:c r="B1208" s="0" t="s">
         <x:v>2394</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2395</x:v>
       </x:c>
     </x:row>
     <x:row r="1209" spans="1:2">
       <x:c r="A1209" s="0" t="s">
+        <x:v>2395</x:v>
+      </x:c>
+      <x:c r="B1209" s="0" t="s">
         <x:v>2396</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2397</x:v>
       </x:c>
     </x:row>
     <x:row r="1210" spans="1:2">
       <x:c r="A1210" s="0" t="s">
+        <x:v>2397</x:v>
+      </x:c>
+      <x:c r="B1210" s="0" t="s">
         <x:v>2398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2399</x:v>
       </x:c>
     </x:row>
     <x:row r="1211" spans="1:2">
       <x:c r="A1211" s="0" t="s">
+        <x:v>2399</x:v>
+      </x:c>
+      <x:c r="B1211" s="0" t="s">
         <x:v>2400</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2401</x:v>
       </x:c>
     </x:row>
     <x:row r="1212" spans="1:2">
       <x:c r="A1212" s="0" t="s">
+        <x:v>2401</x:v>
+      </x:c>
+      <x:c r="B1212" s="0" t="s">
         <x:v>2402</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2403</x:v>
       </x:c>
     </x:row>
     <x:row r="1213" spans="1:2">
       <x:c r="A1213" s="0" t="s">
+        <x:v>2403</x:v>
+      </x:c>
+      <x:c r="B1213" s="0" t="s">
         <x:v>2404</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2405</x:v>
       </x:c>
     </x:row>
     <x:row r="1214" spans="1:2">
       <x:c r="A1214" s="0" t="s">
+        <x:v>2405</x:v>
+      </x:c>
+      <x:c r="B1214" s="0" t="s">
         <x:v>2406</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2407</x:v>
       </x:c>
     </x:row>
     <x:row r="1215" spans="1:2">
       <x:c r="A1215" s="0" t="s">
+        <x:v>2407</x:v>
+      </x:c>
+      <x:c r="B1215" s="0" t="s">
         <x:v>2408</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2409</x:v>
       </x:c>
     </x:row>
     <x:row r="1216" spans="1:2">
       <x:c r="A1216" s="0" t="s">
+        <x:v>2409</x:v>
+      </x:c>
+      <x:c r="B1216" s="0" t="s">
         <x:v>2410</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2411</x:v>
       </x:c>
     </x:row>
     <x:row r="1217" spans="1:2">
       <x:c r="A1217" s="0" t="s">
+        <x:v>2411</x:v>
+      </x:c>
+      <x:c r="B1217" s="0" t="s">
         <x:v>2412</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2413</x:v>
       </x:c>
     </x:row>
     <x:row r="1218" spans="1:2">
       <x:c r="A1218" s="0" t="s">
+        <x:v>2413</x:v>
+      </x:c>
+      <x:c r="B1218" s="0" t="s">
         <x:v>2414</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2415</x:v>
       </x:c>
     </x:row>
     <x:row r="1219" spans="1:2">
       <x:c r="A1219" s="0" t="s">
+        <x:v>2415</x:v>
+      </x:c>
+      <x:c r="B1219" s="0" t="s">
         <x:v>2416</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2417</x:v>
       </x:c>
     </x:row>
     <x:row r="1220" spans="1:2">
       <x:c r="A1220" s="0" t="s">
+        <x:v>2417</x:v>
+      </x:c>
+      <x:c r="B1220" s="0" t="s">
         <x:v>2418</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2419</x:v>
       </x:c>
     </x:row>
     <x:row r="1221" spans="1:2">
       <x:c r="A1221" s="0" t="s">
+        <x:v>2419</x:v>
+      </x:c>
+      <x:c r="B1221" s="0" t="s">
         <x:v>2420</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2421</x:v>
       </x:c>
     </x:row>
     <x:row r="1222" spans="1:2">
       <x:c r="A1222" s="0" t="s">
+        <x:v>2421</x:v>
+      </x:c>
+      <x:c r="B1222" s="0" t="s">
         <x:v>2422</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2423</x:v>
       </x:c>
     </x:row>
     <x:row r="1223" spans="1:2">
       <x:c r="A1223" s="0" t="s">
+        <x:v>2423</x:v>
+      </x:c>
+      <x:c r="B1223" s="0" t="s">
         <x:v>2424</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2425</x:v>
       </x:c>
     </x:row>
     <x:row r="1224" spans="1:2">
       <x:c r="A1224" s="0" t="s">
+        <x:v>2425</x:v>
+      </x:c>
+      <x:c r="B1224" s="0" t="s">
         <x:v>2426</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2427</x:v>
       </x:c>
     </x:row>
     <x:row r="1225" spans="1:2">
       <x:c r="A1225" s="0" t="s">
+        <x:v>2427</x:v>
+      </x:c>
+      <x:c r="B1225" s="0" t="s">
         <x:v>2428</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2429</x:v>
       </x:c>
     </x:row>
     <x:row r="1226" spans="1:2">
       <x:c r="A1226" s="0" t="s">
+        <x:v>2429</x:v>
+      </x:c>
+      <x:c r="B1226" s="0" t="s">
         <x:v>2430</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2431</x:v>
       </x:c>
     </x:row>
     <x:row r="1227" spans="1:2">
       <x:c r="A1227" s="0" t="s">
+        <x:v>2431</x:v>
+      </x:c>
+      <x:c r="B1227" s="0" t="s">
         <x:v>2432</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2433</x:v>
       </x:c>
     </x:row>
     <x:row r="1228" spans="1:2">
       <x:c r="A1228" s="0" t="s">
+        <x:v>2433</x:v>
+      </x:c>
+      <x:c r="B1228" s="0" t="s">
         <x:v>2434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2435</x:v>
       </x:c>
     </x:row>
     <x:row r="1229" spans="1:2">
       <x:c r="A1229" s="0" t="s">
+        <x:v>2435</x:v>
+      </x:c>
+      <x:c r="B1229" s="0" t="s">
         <x:v>2436</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2437</x:v>
       </x:c>
     </x:row>
     <x:row r="1230" spans="1:2">
       <x:c r="A1230" s="0" t="s">
+        <x:v>2437</x:v>
+      </x:c>
+      <x:c r="B1230" s="0" t="s">
         <x:v>2438</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2439</x:v>
       </x:c>
     </x:row>
     <x:row r="1231" spans="1:2">
       <x:c r="A1231" s="0" t="s">
+        <x:v>2439</x:v>
+      </x:c>
+      <x:c r="B1231" s="0" t="s">
         <x:v>2440</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2441</x:v>
       </x:c>
     </x:row>
     <x:row r="1232" spans="1:2">
       <x:c r="A1232" s="0" t="s">
+        <x:v>2441</x:v>
+      </x:c>
+      <x:c r="B1232" s="0" t="s">
         <x:v>2442</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2441</x:v>
       </x:c>
     </x:row>
     <x:row r="1233" spans="1:2">
       <x:c r="A1233" s="0" t="s">
         <x:v>2443</x:v>
       </x:c>
       <x:c r="B1233" s="0" t="s">
         <x:v>2444</x:v>
       </x:c>
     </x:row>
     <x:row r="1234" spans="1:2">
       <x:c r="A1234" s="0" t="s">
         <x:v>2445</x:v>
       </x:c>
       <x:c r="B1234" s="0" t="s">
         <x:v>2446</x:v>
       </x:c>
     </x:row>
     <x:row r="1235" spans="1:2">
       <x:c r="A1235" s="0" t="s">
         <x:v>2447</x:v>
       </x:c>
       <x:c r="B1235" s="0" t="s">
         <x:v>2448</x:v>
       </x:c>
@@ -20438,1555 +20519,1555 @@
       <x:c r="B1241" s="0" t="s">
         <x:v>2460</x:v>
       </x:c>
     </x:row>
     <x:row r="1242" spans="1:2">
       <x:c r="A1242" s="0" t="s">
         <x:v>2461</x:v>
       </x:c>
       <x:c r="B1242" s="0" t="s">
         <x:v>2462</x:v>
       </x:c>
     </x:row>
     <x:row r="1243" spans="1:2">
       <x:c r="A1243" s="0" t="s">
         <x:v>2463</x:v>
       </x:c>
       <x:c r="B1243" s="0" t="s">
         <x:v>2464</x:v>
       </x:c>
     </x:row>
     <x:row r="1244" spans="1:2">
       <x:c r="A1244" s="0" t="s">
         <x:v>2465</x:v>
       </x:c>
       <x:c r="B1244" s="0" t="s">
-        <x:v>2466</x:v>
+        <x:v>2464</x:v>
       </x:c>
     </x:row>
     <x:row r="1245" spans="1:2">
       <x:c r="A1245" s="0" t="s">
+        <x:v>2466</x:v>
+      </x:c>
+      <x:c r="B1245" s="0" t="s">
         <x:v>2467</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2468</x:v>
       </x:c>
     </x:row>
     <x:row r="1246" spans="1:2">
       <x:c r="A1246" s="0" t="s">
+        <x:v>2468</x:v>
+      </x:c>
+      <x:c r="B1246" s="0" t="s">
         <x:v>2469</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2470</x:v>
       </x:c>
     </x:row>
     <x:row r="1247" spans="1:2">
       <x:c r="A1247" s="0" t="s">
+        <x:v>2470</x:v>
+      </x:c>
+      <x:c r="B1247" s="0" t="s">
         <x:v>2471</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2472</x:v>
       </x:c>
     </x:row>
     <x:row r="1248" spans="1:2">
       <x:c r="A1248" s="0" t="s">
+        <x:v>2472</x:v>
+      </x:c>
+      <x:c r="B1248" s="0" t="s">
         <x:v>2473</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2474</x:v>
       </x:c>
     </x:row>
     <x:row r="1249" spans="1:2">
       <x:c r="A1249" s="0" t="s">
+        <x:v>2474</x:v>
+      </x:c>
+      <x:c r="B1249" s="0" t="s">
         <x:v>2475</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2476</x:v>
       </x:c>
     </x:row>
     <x:row r="1250" spans="1:2">
       <x:c r="A1250" s="0" t="s">
+        <x:v>2476</x:v>
+      </x:c>
+      <x:c r="B1250" s="0" t="s">
         <x:v>2477</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2478</x:v>
       </x:c>
     </x:row>
     <x:row r="1251" spans="1:2">
       <x:c r="A1251" s="0" t="s">
+        <x:v>2478</x:v>
+      </x:c>
+      <x:c r="B1251" s="0" t="s">
         <x:v>2479</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2480</x:v>
       </x:c>
     </x:row>
     <x:row r="1252" spans="1:2">
       <x:c r="A1252" s="0" t="s">
+        <x:v>2480</x:v>
+      </x:c>
+      <x:c r="B1252" s="0" t="s">
         <x:v>2481</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2482</x:v>
       </x:c>
     </x:row>
     <x:row r="1253" spans="1:2">
       <x:c r="A1253" s="0" t="s">
+        <x:v>2482</x:v>
+      </x:c>
+      <x:c r="B1253" s="0" t="s">
         <x:v>2483</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2484</x:v>
       </x:c>
     </x:row>
     <x:row r="1254" spans="1:2">
       <x:c r="A1254" s="0" t="s">
+        <x:v>2484</x:v>
+      </x:c>
+      <x:c r="B1254" s="0" t="s">
         <x:v>2485</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2486</x:v>
       </x:c>
     </x:row>
     <x:row r="1255" spans="1:2">
       <x:c r="A1255" s="0" t="s">
+        <x:v>2486</x:v>
+      </x:c>
+      <x:c r="B1255" s="0" t="s">
         <x:v>2487</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2488</x:v>
       </x:c>
     </x:row>
     <x:row r="1256" spans="1:2">
       <x:c r="A1256" s="0" t="s">
+        <x:v>2488</x:v>
+      </x:c>
+      <x:c r="B1256" s="0" t="s">
         <x:v>2489</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2490</x:v>
       </x:c>
     </x:row>
     <x:row r="1257" spans="1:2">
       <x:c r="A1257" s="0" t="s">
+        <x:v>2490</x:v>
+      </x:c>
+      <x:c r="B1257" s="0" t="s">
         <x:v>2491</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2492</x:v>
       </x:c>
     </x:row>
     <x:row r="1258" spans="1:2">
       <x:c r="A1258" s="0" t="s">
+        <x:v>2492</x:v>
+      </x:c>
+      <x:c r="B1258" s="0" t="s">
         <x:v>2493</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2494</x:v>
       </x:c>
     </x:row>
     <x:row r="1259" spans="1:2">
       <x:c r="A1259" s="0" t="s">
+        <x:v>2494</x:v>
+      </x:c>
+      <x:c r="B1259" s="0" t="s">
         <x:v>2495</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2496</x:v>
       </x:c>
     </x:row>
     <x:row r="1260" spans="1:2">
       <x:c r="A1260" s="0" t="s">
+        <x:v>2496</x:v>
+      </x:c>
+      <x:c r="B1260" s="0" t="s">
         <x:v>2497</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2498</x:v>
       </x:c>
     </x:row>
     <x:row r="1261" spans="1:2">
       <x:c r="A1261" s="0" t="s">
+        <x:v>2498</x:v>
+      </x:c>
+      <x:c r="B1261" s="0" t="s">
         <x:v>2499</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2500</x:v>
       </x:c>
     </x:row>
     <x:row r="1262" spans="1:2">
       <x:c r="A1262" s="0" t="s">
+        <x:v>2500</x:v>
+      </x:c>
+      <x:c r="B1262" s="0" t="s">
         <x:v>2501</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2502</x:v>
       </x:c>
     </x:row>
     <x:row r="1263" spans="1:2">
       <x:c r="A1263" s="0" t="s">
+        <x:v>2502</x:v>
+      </x:c>
+      <x:c r="B1263" s="0" t="s">
         <x:v>2503</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2504</x:v>
       </x:c>
     </x:row>
     <x:row r="1264" spans="1:2">
       <x:c r="A1264" s="0" t="s">
+        <x:v>2504</x:v>
+      </x:c>
+      <x:c r="B1264" s="0" t="s">
         <x:v>2505</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2506</x:v>
       </x:c>
     </x:row>
     <x:row r="1265" spans="1:2">
       <x:c r="A1265" s="0" t="s">
+        <x:v>2506</x:v>
+      </x:c>
+      <x:c r="B1265" s="0" t="s">
         <x:v>2507</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2508</x:v>
       </x:c>
     </x:row>
     <x:row r="1266" spans="1:2">
       <x:c r="A1266" s="0" t="s">
+        <x:v>2508</x:v>
+      </x:c>
+      <x:c r="B1266" s="0" t="s">
         <x:v>2509</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2510</x:v>
       </x:c>
     </x:row>
     <x:row r="1267" spans="1:2">
       <x:c r="A1267" s="0" t="s">
+        <x:v>2510</x:v>
+      </x:c>
+      <x:c r="B1267" s="0" t="s">
         <x:v>2511</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2512</x:v>
       </x:c>
     </x:row>
     <x:row r="1268" spans="1:2">
       <x:c r="A1268" s="0" t="s">
+        <x:v>2512</x:v>
+      </x:c>
+      <x:c r="B1268" s="0" t="s">
         <x:v>2513</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2514</x:v>
       </x:c>
     </x:row>
     <x:row r="1269" spans="1:2">
       <x:c r="A1269" s="0" t="s">
+        <x:v>2514</x:v>
+      </x:c>
+      <x:c r="B1269" s="0" t="s">
         <x:v>2515</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2516</x:v>
       </x:c>
     </x:row>
     <x:row r="1270" spans="1:2">
       <x:c r="A1270" s="0" t="s">
+        <x:v>2516</x:v>
+      </x:c>
+      <x:c r="B1270" s="0" t="s">
         <x:v>2517</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2518</x:v>
       </x:c>
     </x:row>
     <x:row r="1271" spans="1:2">
       <x:c r="A1271" s="0" t="s">
+        <x:v>2518</x:v>
+      </x:c>
+      <x:c r="B1271" s="0" t="s">
         <x:v>2519</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2520</x:v>
       </x:c>
     </x:row>
     <x:row r="1272" spans="1:2">
       <x:c r="A1272" s="0" t="s">
+        <x:v>2520</x:v>
+      </x:c>
+      <x:c r="B1272" s="0" t="s">
         <x:v>2521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2522</x:v>
       </x:c>
     </x:row>
     <x:row r="1273" spans="1:2">
       <x:c r="A1273" s="0" t="s">
+        <x:v>2522</x:v>
+      </x:c>
+      <x:c r="B1273" s="0" t="s">
         <x:v>2523</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2524</x:v>
       </x:c>
     </x:row>
     <x:row r="1274" spans="1:2">
       <x:c r="A1274" s="0" t="s">
+        <x:v>2524</x:v>
+      </x:c>
+      <x:c r="B1274" s="0" t="s">
         <x:v>2525</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2526</x:v>
       </x:c>
     </x:row>
     <x:row r="1275" spans="1:2">
       <x:c r="A1275" s="0" t="s">
+        <x:v>2526</x:v>
+      </x:c>
+      <x:c r="B1275" s="0" t="s">
         <x:v>2527</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2528</x:v>
       </x:c>
     </x:row>
     <x:row r="1276" spans="1:2">
       <x:c r="A1276" s="0" t="s">
+        <x:v>2528</x:v>
+      </x:c>
+      <x:c r="B1276" s="0" t="s">
         <x:v>2529</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2530</x:v>
       </x:c>
     </x:row>
     <x:row r="1277" spans="1:2">
       <x:c r="A1277" s="0" t="s">
+        <x:v>2530</x:v>
+      </x:c>
+      <x:c r="B1277" s="0" t="s">
         <x:v>2531</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2532</x:v>
       </x:c>
     </x:row>
     <x:row r="1278" spans="1:2">
       <x:c r="A1278" s="0" t="s">
+        <x:v>2532</x:v>
+      </x:c>
+      <x:c r="B1278" s="0" t="s">
         <x:v>2533</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2534</x:v>
       </x:c>
     </x:row>
     <x:row r="1279" spans="1:2">
       <x:c r="A1279" s="0" t="s">
+        <x:v>2534</x:v>
+      </x:c>
+      <x:c r="B1279" s="0" t="s">
         <x:v>2535</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2536</x:v>
       </x:c>
     </x:row>
     <x:row r="1280" spans="1:2">
       <x:c r="A1280" s="0" t="s">
+        <x:v>2536</x:v>
+      </x:c>
+      <x:c r="B1280" s="0" t="s">
         <x:v>2537</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2538</x:v>
       </x:c>
     </x:row>
     <x:row r="1281" spans="1:2">
       <x:c r="A1281" s="0" t="s">
+        <x:v>2538</x:v>
+      </x:c>
+      <x:c r="B1281" s="0" t="s">
         <x:v>2539</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2540</x:v>
       </x:c>
     </x:row>
     <x:row r="1282" spans="1:2">
       <x:c r="A1282" s="0" t="s">
+        <x:v>2540</x:v>
+      </x:c>
+      <x:c r="B1282" s="0" t="s">
         <x:v>2541</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2542</x:v>
       </x:c>
     </x:row>
     <x:row r="1283" spans="1:2">
       <x:c r="A1283" s="0" t="s">
+        <x:v>2542</x:v>
+      </x:c>
+      <x:c r="B1283" s="0" t="s">
         <x:v>2543</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2544</x:v>
       </x:c>
     </x:row>
     <x:row r="1284" spans="1:2">
       <x:c r="A1284" s="0" t="s">
+        <x:v>2544</x:v>
+      </x:c>
+      <x:c r="B1284" s="0" t="s">
         <x:v>2545</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2546</x:v>
       </x:c>
     </x:row>
     <x:row r="1285" spans="1:2">
       <x:c r="A1285" s="0" t="s">
+        <x:v>2546</x:v>
+      </x:c>
+      <x:c r="B1285" s="0" t="s">
         <x:v>2547</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2548</x:v>
       </x:c>
     </x:row>
     <x:row r="1286" spans="1:2">
       <x:c r="A1286" s="0" t="s">
+        <x:v>2548</x:v>
+      </x:c>
+      <x:c r="B1286" s="0" t="s">
         <x:v>2549</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2550</x:v>
       </x:c>
     </x:row>
     <x:row r="1287" spans="1:2">
       <x:c r="A1287" s="0" t="s">
+        <x:v>2550</x:v>
+      </x:c>
+      <x:c r="B1287" s="0" t="s">
         <x:v>2551</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2552</x:v>
       </x:c>
     </x:row>
     <x:row r="1288" spans="1:2">
       <x:c r="A1288" s="0" t="s">
+        <x:v>2552</x:v>
+      </x:c>
+      <x:c r="B1288" s="0" t="s">
         <x:v>2553</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2554</x:v>
       </x:c>
     </x:row>
     <x:row r="1289" spans="1:2">
       <x:c r="A1289" s="0" t="s">
+        <x:v>2554</x:v>
+      </x:c>
+      <x:c r="B1289" s="0" t="s">
         <x:v>2555</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2556</x:v>
       </x:c>
     </x:row>
     <x:row r="1290" spans="1:2">
       <x:c r="A1290" s="0" t="s">
+        <x:v>2556</x:v>
+      </x:c>
+      <x:c r="B1290" s="0" t="s">
         <x:v>2557</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2558</x:v>
       </x:c>
     </x:row>
     <x:row r="1291" spans="1:2">
       <x:c r="A1291" s="0" t="s">
+        <x:v>2558</x:v>
+      </x:c>
+      <x:c r="B1291" s="0" t="s">
         <x:v>2559</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2560</x:v>
       </x:c>
     </x:row>
     <x:row r="1292" spans="1:2">
       <x:c r="A1292" s="0" t="s">
+        <x:v>2560</x:v>
+      </x:c>
+      <x:c r="B1292" s="0" t="s">
         <x:v>2561</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2562</x:v>
       </x:c>
     </x:row>
     <x:row r="1293" spans="1:2">
       <x:c r="A1293" s="0" t="s">
+        <x:v>2562</x:v>
+      </x:c>
+      <x:c r="B1293" s="0" t="s">
         <x:v>2563</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2564</x:v>
       </x:c>
     </x:row>
     <x:row r="1294" spans="1:2">
       <x:c r="A1294" s="0" t="s">
+        <x:v>2564</x:v>
+      </x:c>
+      <x:c r="B1294" s="0" t="s">
         <x:v>2565</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2566</x:v>
       </x:c>
     </x:row>
     <x:row r="1295" spans="1:2">
       <x:c r="A1295" s="0" t="s">
+        <x:v>2566</x:v>
+      </x:c>
+      <x:c r="B1295" s="0" t="s">
         <x:v>2567</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2568</x:v>
       </x:c>
     </x:row>
     <x:row r="1296" spans="1:2">
       <x:c r="A1296" s="0" t="s">
+        <x:v>2568</x:v>
+      </x:c>
+      <x:c r="B1296" s="0" t="s">
         <x:v>2569</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2570</x:v>
       </x:c>
     </x:row>
     <x:row r="1297" spans="1:2">
       <x:c r="A1297" s="0" t="s">
+        <x:v>2570</x:v>
+      </x:c>
+      <x:c r="B1297" s="0" t="s">
         <x:v>2571</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2572</x:v>
       </x:c>
     </x:row>
     <x:row r="1298" spans="1:2">
       <x:c r="A1298" s="0" t="s">
+        <x:v>2572</x:v>
+      </x:c>
+      <x:c r="B1298" s="0" t="s">
         <x:v>2573</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2574</x:v>
       </x:c>
     </x:row>
     <x:row r="1299" spans="1:2">
       <x:c r="A1299" s="0" t="s">
+        <x:v>2574</x:v>
+      </x:c>
+      <x:c r="B1299" s="0" t="s">
         <x:v>2575</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2576</x:v>
       </x:c>
     </x:row>
     <x:row r="1300" spans="1:2">
       <x:c r="A1300" s="0" t="s">
+        <x:v>2576</x:v>
+      </x:c>
+      <x:c r="B1300" s="0" t="s">
         <x:v>2577</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2578</x:v>
       </x:c>
     </x:row>
     <x:row r="1301" spans="1:2">
       <x:c r="A1301" s="0" t="s">
+        <x:v>2578</x:v>
+      </x:c>
+      <x:c r="B1301" s="0" t="s">
         <x:v>2579</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2580</x:v>
       </x:c>
     </x:row>
     <x:row r="1302" spans="1:2">
       <x:c r="A1302" s="0" t="s">
+        <x:v>2580</x:v>
+      </x:c>
+      <x:c r="B1302" s="0" t="s">
         <x:v>2581</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2582</x:v>
       </x:c>
     </x:row>
     <x:row r="1303" spans="1:2">
       <x:c r="A1303" s="0" t="s">
+        <x:v>2582</x:v>
+      </x:c>
+      <x:c r="B1303" s="0" t="s">
         <x:v>2583</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2584</x:v>
       </x:c>
     </x:row>
     <x:row r="1304" spans="1:2">
       <x:c r="A1304" s="0" t="s">
+        <x:v>2584</x:v>
+      </x:c>
+      <x:c r="B1304" s="0" t="s">
         <x:v>2585</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2586</x:v>
       </x:c>
     </x:row>
     <x:row r="1305" spans="1:2">
       <x:c r="A1305" s="0" t="s">
+        <x:v>2586</x:v>
+      </x:c>
+      <x:c r="B1305" s="0" t="s">
         <x:v>2587</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2588</x:v>
       </x:c>
     </x:row>
     <x:row r="1306" spans="1:2">
       <x:c r="A1306" s="0" t="s">
+        <x:v>2588</x:v>
+      </x:c>
+      <x:c r="B1306" s="0" t="s">
         <x:v>2589</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2590</x:v>
       </x:c>
     </x:row>
     <x:row r="1307" spans="1:2">
       <x:c r="A1307" s="0" t="s">
+        <x:v>2590</x:v>
+      </x:c>
+      <x:c r="B1307" s="0" t="s">
         <x:v>2591</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2592</x:v>
       </x:c>
     </x:row>
     <x:row r="1308" spans="1:2">
       <x:c r="A1308" s="0" t="s">
+        <x:v>2592</x:v>
+      </x:c>
+      <x:c r="B1308" s="0" t="s">
         <x:v>2593</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2594</x:v>
       </x:c>
     </x:row>
     <x:row r="1309" spans="1:2">
       <x:c r="A1309" s="0" t="s">
+        <x:v>2594</x:v>
+      </x:c>
+      <x:c r="B1309" s="0" t="s">
         <x:v>2595</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2596</x:v>
       </x:c>
     </x:row>
     <x:row r="1310" spans="1:2">
       <x:c r="A1310" s="0" t="s">
+        <x:v>2596</x:v>
+      </x:c>
+      <x:c r="B1310" s="0" t="s">
         <x:v>2597</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2598</x:v>
       </x:c>
     </x:row>
     <x:row r="1311" spans="1:2">
       <x:c r="A1311" s="0" t="s">
+        <x:v>2598</x:v>
+      </x:c>
+      <x:c r="B1311" s="0" t="s">
         <x:v>2599</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2600</x:v>
       </x:c>
     </x:row>
     <x:row r="1312" spans="1:2">
       <x:c r="A1312" s="0" t="s">
+        <x:v>2600</x:v>
+      </x:c>
+      <x:c r="B1312" s="0" t="s">
         <x:v>2601</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2602</x:v>
       </x:c>
     </x:row>
     <x:row r="1313" spans="1:2">
       <x:c r="A1313" s="0" t="s">
+        <x:v>2602</x:v>
+      </x:c>
+      <x:c r="B1313" s="0" t="s">
         <x:v>2603</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2604</x:v>
       </x:c>
     </x:row>
     <x:row r="1314" spans="1:2">
       <x:c r="A1314" s="0" t="s">
+        <x:v>2604</x:v>
+      </x:c>
+      <x:c r="B1314" s="0" t="s">
         <x:v>2605</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2606</x:v>
       </x:c>
     </x:row>
     <x:row r="1315" spans="1:2">
       <x:c r="A1315" s="0" t="s">
+        <x:v>2606</x:v>
+      </x:c>
+      <x:c r="B1315" s="0" t="s">
         <x:v>2607</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2608</x:v>
       </x:c>
     </x:row>
     <x:row r="1316" spans="1:2">
       <x:c r="A1316" s="0" t="s">
+        <x:v>2608</x:v>
+      </x:c>
+      <x:c r="B1316" s="0" t="s">
         <x:v>2609</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2610</x:v>
       </x:c>
     </x:row>
     <x:row r="1317" spans="1:2">
       <x:c r="A1317" s="0" t="s">
+        <x:v>2610</x:v>
+      </x:c>
+      <x:c r="B1317" s="0" t="s">
         <x:v>2611</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2612</x:v>
       </x:c>
     </x:row>
     <x:row r="1318" spans="1:2">
       <x:c r="A1318" s="0" t="s">
+        <x:v>2612</x:v>
+      </x:c>
+      <x:c r="B1318" s="0" t="s">
         <x:v>2613</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2614</x:v>
       </x:c>
     </x:row>
     <x:row r="1319" spans="1:2">
       <x:c r="A1319" s="0" t="s">
+        <x:v>2614</x:v>
+      </x:c>
+      <x:c r="B1319" s="0" t="s">
         <x:v>2615</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2616</x:v>
       </x:c>
     </x:row>
     <x:row r="1320" spans="1:2">
       <x:c r="A1320" s="0" t="s">
+        <x:v>2616</x:v>
+      </x:c>
+      <x:c r="B1320" s="0" t="s">
         <x:v>2617</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2618</x:v>
       </x:c>
     </x:row>
     <x:row r="1321" spans="1:2">
       <x:c r="A1321" s="0" t="s">
+        <x:v>2618</x:v>
+      </x:c>
+      <x:c r="B1321" s="0" t="s">
         <x:v>2619</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2620</x:v>
       </x:c>
     </x:row>
     <x:row r="1322" spans="1:2">
       <x:c r="A1322" s="0" t="s">
+        <x:v>2620</x:v>
+      </x:c>
+      <x:c r="B1322" s="0" t="s">
         <x:v>2621</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2622</x:v>
       </x:c>
     </x:row>
     <x:row r="1323" spans="1:2">
       <x:c r="A1323" s="0" t="s">
+        <x:v>2622</x:v>
+      </x:c>
+      <x:c r="B1323" s="0" t="s">
         <x:v>2623</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2624</x:v>
       </x:c>
     </x:row>
     <x:row r="1324" spans="1:2">
       <x:c r="A1324" s="0" t="s">
+        <x:v>2624</x:v>
+      </x:c>
+      <x:c r="B1324" s="0" t="s">
         <x:v>2625</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2626</x:v>
       </x:c>
     </x:row>
     <x:row r="1325" spans="1:2">
       <x:c r="A1325" s="0" t="s">
+        <x:v>2626</x:v>
+      </x:c>
+      <x:c r="B1325" s="0" t="s">
         <x:v>2627</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2628</x:v>
       </x:c>
     </x:row>
     <x:row r="1326" spans="1:2">
       <x:c r="A1326" s="0" t="s">
+        <x:v>2628</x:v>
+      </x:c>
+      <x:c r="B1326" s="0" t="s">
         <x:v>2629</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2630</x:v>
       </x:c>
     </x:row>
     <x:row r="1327" spans="1:2">
       <x:c r="A1327" s="0" t="s">
+        <x:v>2630</x:v>
+      </x:c>
+      <x:c r="B1327" s="0" t="s">
         <x:v>2631</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2632</x:v>
       </x:c>
     </x:row>
     <x:row r="1328" spans="1:2">
       <x:c r="A1328" s="0" t="s">
+        <x:v>2632</x:v>
+      </x:c>
+      <x:c r="B1328" s="0" t="s">
         <x:v>2633</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2634</x:v>
       </x:c>
     </x:row>
     <x:row r="1329" spans="1:2">
       <x:c r="A1329" s="0" t="s">
+        <x:v>2634</x:v>
+      </x:c>
+      <x:c r="B1329" s="0" t="s">
         <x:v>2635</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2636</x:v>
       </x:c>
     </x:row>
     <x:row r="1330" spans="1:2">
       <x:c r="A1330" s="0" t="s">
+        <x:v>2636</x:v>
+      </x:c>
+      <x:c r="B1330" s="0" t="s">
         <x:v>2637</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2638</x:v>
       </x:c>
     </x:row>
     <x:row r="1331" spans="1:2">
       <x:c r="A1331" s="0" t="s">
+        <x:v>2638</x:v>
+      </x:c>
+      <x:c r="B1331" s="0" t="s">
         <x:v>2639</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2640</x:v>
       </x:c>
     </x:row>
     <x:row r="1332" spans="1:2">
       <x:c r="A1332" s="0" t="s">
+        <x:v>2640</x:v>
+      </x:c>
+      <x:c r="B1332" s="0" t="s">
         <x:v>2641</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2642</x:v>
       </x:c>
     </x:row>
     <x:row r="1333" spans="1:2">
       <x:c r="A1333" s="0" t="s">
+        <x:v>2642</x:v>
+      </x:c>
+      <x:c r="B1333" s="0" t="s">
         <x:v>2643</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2644</x:v>
       </x:c>
     </x:row>
     <x:row r="1334" spans="1:2">
       <x:c r="A1334" s="0" t="s">
+        <x:v>2644</x:v>
+      </x:c>
+      <x:c r="B1334" s="0" t="s">
         <x:v>2645</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2646</x:v>
       </x:c>
     </x:row>
     <x:row r="1335" spans="1:2">
       <x:c r="A1335" s="0" t="s">
+        <x:v>2646</x:v>
+      </x:c>
+      <x:c r="B1335" s="0" t="s">
         <x:v>2647</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2648</x:v>
       </x:c>
     </x:row>
     <x:row r="1336" spans="1:2">
       <x:c r="A1336" s="0" t="s">
+        <x:v>2648</x:v>
+      </x:c>
+      <x:c r="B1336" s="0" t="s">
         <x:v>2649</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2650</x:v>
       </x:c>
     </x:row>
     <x:row r="1337" spans="1:2">
       <x:c r="A1337" s="0" t="s">
+        <x:v>2650</x:v>
+      </x:c>
+      <x:c r="B1337" s="0" t="s">
         <x:v>2651</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2652</x:v>
       </x:c>
     </x:row>
     <x:row r="1338" spans="1:2">
       <x:c r="A1338" s="0" t="s">
+        <x:v>2652</x:v>
+      </x:c>
+      <x:c r="B1338" s="0" t="s">
         <x:v>2653</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2654</x:v>
       </x:c>
     </x:row>
     <x:row r="1339" spans="1:2">
       <x:c r="A1339" s="0" t="s">
+        <x:v>2654</x:v>
+      </x:c>
+      <x:c r="B1339" s="0" t="s">
         <x:v>2655</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2656</x:v>
       </x:c>
     </x:row>
     <x:row r="1340" spans="1:2">
       <x:c r="A1340" s="0" t="s">
+        <x:v>2656</x:v>
+      </x:c>
+      <x:c r="B1340" s="0" t="s">
         <x:v>2657</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2658</x:v>
       </x:c>
     </x:row>
     <x:row r="1341" spans="1:2">
       <x:c r="A1341" s="0" t="s">
+        <x:v>2658</x:v>
+      </x:c>
+      <x:c r="B1341" s="0" t="s">
         <x:v>2659</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2660</x:v>
       </x:c>
     </x:row>
     <x:row r="1342" spans="1:2">
       <x:c r="A1342" s="0" t="s">
+        <x:v>2660</x:v>
+      </x:c>
+      <x:c r="B1342" s="0" t="s">
         <x:v>2661</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2662</x:v>
       </x:c>
     </x:row>
     <x:row r="1343" spans="1:2">
       <x:c r="A1343" s="0" t="s">
+        <x:v>2662</x:v>
+      </x:c>
+      <x:c r="B1343" s="0" t="s">
         <x:v>2663</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2664</x:v>
       </x:c>
     </x:row>
     <x:row r="1344" spans="1:2">
       <x:c r="A1344" s="0" t="s">
+        <x:v>2664</x:v>
+      </x:c>
+      <x:c r="B1344" s="0" t="s">
         <x:v>2665</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2666</x:v>
       </x:c>
     </x:row>
     <x:row r="1345" spans="1:2">
       <x:c r="A1345" s="0" t="s">
+        <x:v>2666</x:v>
+      </x:c>
+      <x:c r="B1345" s="0" t="s">
         <x:v>2667</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2668</x:v>
       </x:c>
     </x:row>
     <x:row r="1346" spans="1:2">
       <x:c r="A1346" s="0" t="s">
+        <x:v>2668</x:v>
+      </x:c>
+      <x:c r="B1346" s="0" t="s">
         <x:v>2669</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2670</x:v>
       </x:c>
     </x:row>
     <x:row r="1347" spans="1:2">
       <x:c r="A1347" s="0" t="s">
+        <x:v>2670</x:v>
+      </x:c>
+      <x:c r="B1347" s="0" t="s">
         <x:v>2671</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2672</x:v>
       </x:c>
     </x:row>
     <x:row r="1348" spans="1:2">
       <x:c r="A1348" s="0" t="s">
+        <x:v>2672</x:v>
+      </x:c>
+      <x:c r="B1348" s="0" t="s">
         <x:v>2673</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2674</x:v>
       </x:c>
     </x:row>
     <x:row r="1349" spans="1:2">
       <x:c r="A1349" s="0" t="s">
+        <x:v>2674</x:v>
+      </x:c>
+      <x:c r="B1349" s="0" t="s">
         <x:v>2675</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2676</x:v>
       </x:c>
     </x:row>
     <x:row r="1350" spans="1:2">
       <x:c r="A1350" s="0" t="s">
+        <x:v>2676</x:v>
+      </x:c>
+      <x:c r="B1350" s="0" t="s">
         <x:v>2677</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2678</x:v>
       </x:c>
     </x:row>
     <x:row r="1351" spans="1:2">
       <x:c r="A1351" s="0" t="s">
+        <x:v>2678</x:v>
+      </x:c>
+      <x:c r="B1351" s="0" t="s">
         <x:v>2679</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2680</x:v>
       </x:c>
     </x:row>
     <x:row r="1352" spans="1:2">
       <x:c r="A1352" s="0" t="s">
+        <x:v>2680</x:v>
+      </x:c>
+      <x:c r="B1352" s="0" t="s">
         <x:v>2681</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2682</x:v>
       </x:c>
     </x:row>
     <x:row r="1353" spans="1:2">
       <x:c r="A1353" s="0" t="s">
+        <x:v>2682</x:v>
+      </x:c>
+      <x:c r="B1353" s="0" t="s">
         <x:v>2683</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2684</x:v>
       </x:c>
     </x:row>
     <x:row r="1354" spans="1:2">
       <x:c r="A1354" s="0" t="s">
+        <x:v>2684</x:v>
+      </x:c>
+      <x:c r="B1354" s="0" t="s">
         <x:v>2685</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2686</x:v>
       </x:c>
     </x:row>
     <x:row r="1355" spans="1:2">
       <x:c r="A1355" s="0" t="s">
+        <x:v>2686</x:v>
+      </x:c>
+      <x:c r="B1355" s="0" t="s">
         <x:v>2687</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2688</x:v>
       </x:c>
     </x:row>
     <x:row r="1356" spans="1:2">
       <x:c r="A1356" s="0" t="s">
+        <x:v>2688</x:v>
+      </x:c>
+      <x:c r="B1356" s="0" t="s">
         <x:v>2689</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2690</x:v>
       </x:c>
     </x:row>
     <x:row r="1357" spans="1:2">
       <x:c r="A1357" s="0" t="s">
+        <x:v>2690</x:v>
+      </x:c>
+      <x:c r="B1357" s="0" t="s">
         <x:v>2691</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2692</x:v>
       </x:c>
     </x:row>
     <x:row r="1358" spans="1:2">
       <x:c r="A1358" s="0" t="s">
+        <x:v>2692</x:v>
+      </x:c>
+      <x:c r="B1358" s="0" t="s">
         <x:v>2693</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2694</x:v>
       </x:c>
     </x:row>
     <x:row r="1359" spans="1:2">
       <x:c r="A1359" s="0" t="s">
+        <x:v>2694</x:v>
+      </x:c>
+      <x:c r="B1359" s="0" t="s">
         <x:v>2695</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2696</x:v>
       </x:c>
     </x:row>
     <x:row r="1360" spans="1:2">
       <x:c r="A1360" s="0" t="s">
+        <x:v>2696</x:v>
+      </x:c>
+      <x:c r="B1360" s="0" t="s">
         <x:v>2697</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2698</x:v>
       </x:c>
     </x:row>
     <x:row r="1361" spans="1:2">
       <x:c r="A1361" s="0" t="s">
+        <x:v>2698</x:v>
+      </x:c>
+      <x:c r="B1361" s="0" t="s">
         <x:v>2699</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2700</x:v>
       </x:c>
     </x:row>
     <x:row r="1362" spans="1:2">
       <x:c r="A1362" s="0" t="s">
+        <x:v>2700</x:v>
+      </x:c>
+      <x:c r="B1362" s="0" t="s">
         <x:v>2701</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2702</x:v>
       </x:c>
     </x:row>
     <x:row r="1363" spans="1:2">
       <x:c r="A1363" s="0" t="s">
+        <x:v>2702</x:v>
+      </x:c>
+      <x:c r="B1363" s="0" t="s">
         <x:v>2703</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2704</x:v>
       </x:c>
     </x:row>
     <x:row r="1364" spans="1:2">
       <x:c r="A1364" s="0" t="s">
+        <x:v>2704</x:v>
+      </x:c>
+      <x:c r="B1364" s="0" t="s">
         <x:v>2705</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2706</x:v>
       </x:c>
     </x:row>
     <x:row r="1365" spans="1:2">
       <x:c r="A1365" s="0" t="s">
+        <x:v>2706</x:v>
+      </x:c>
+      <x:c r="B1365" s="0" t="s">
         <x:v>2707</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2708</x:v>
       </x:c>
     </x:row>
     <x:row r="1366" spans="1:2">
       <x:c r="A1366" s="0" t="s">
+        <x:v>2708</x:v>
+      </x:c>
+      <x:c r="B1366" s="0" t="s">
         <x:v>2709</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2710</x:v>
       </x:c>
     </x:row>
     <x:row r="1367" spans="1:2">
       <x:c r="A1367" s="0" t="s">
+        <x:v>2710</x:v>
+      </x:c>
+      <x:c r="B1367" s="0" t="s">
         <x:v>2711</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2712</x:v>
       </x:c>
     </x:row>
     <x:row r="1368" spans="1:2">
       <x:c r="A1368" s="0" t="s">
+        <x:v>2712</x:v>
+      </x:c>
+      <x:c r="B1368" s="0" t="s">
         <x:v>2713</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2714</x:v>
       </x:c>
     </x:row>
     <x:row r="1369" spans="1:2">
       <x:c r="A1369" s="0" t="s">
+        <x:v>2714</x:v>
+      </x:c>
+      <x:c r="B1369" s="0" t="s">
         <x:v>2715</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2716</x:v>
       </x:c>
     </x:row>
     <x:row r="1370" spans="1:2">
       <x:c r="A1370" s="0" t="s">
+        <x:v>2716</x:v>
+      </x:c>
+      <x:c r="B1370" s="0" t="s">
         <x:v>2717</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2718</x:v>
       </x:c>
     </x:row>
     <x:row r="1371" spans="1:2">
       <x:c r="A1371" s="0" t="s">
+        <x:v>2718</x:v>
+      </x:c>
+      <x:c r="B1371" s="0" t="s">
         <x:v>2719</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2720</x:v>
       </x:c>
     </x:row>
     <x:row r="1372" spans="1:2">
       <x:c r="A1372" s="0" t="s">
+        <x:v>2720</x:v>
+      </x:c>
+      <x:c r="B1372" s="0" t="s">
         <x:v>2721</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2722</x:v>
       </x:c>
     </x:row>
     <x:row r="1373" spans="1:2">
       <x:c r="A1373" s="0" t="s">
+        <x:v>2722</x:v>
+      </x:c>
+      <x:c r="B1373" s="0" t="s">
         <x:v>2723</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2724</x:v>
       </x:c>
     </x:row>
     <x:row r="1374" spans="1:2">
       <x:c r="A1374" s="0" t="s">
+        <x:v>2724</x:v>
+      </x:c>
+      <x:c r="B1374" s="0" t="s">
         <x:v>2725</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2726</x:v>
       </x:c>
     </x:row>
     <x:row r="1375" spans="1:2">
       <x:c r="A1375" s="0" t="s">
+        <x:v>2726</x:v>
+      </x:c>
+      <x:c r="B1375" s="0" t="s">
         <x:v>2727</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2728</x:v>
       </x:c>
     </x:row>
     <x:row r="1376" spans="1:2">
       <x:c r="A1376" s="0" t="s">
+        <x:v>2728</x:v>
+      </x:c>
+      <x:c r="B1376" s="0" t="s">
         <x:v>2729</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2730</x:v>
       </x:c>
     </x:row>
     <x:row r="1377" spans="1:2">
       <x:c r="A1377" s="0" t="s">
+        <x:v>2730</x:v>
+      </x:c>
+      <x:c r="B1377" s="0" t="s">
         <x:v>2731</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2732</x:v>
       </x:c>
     </x:row>
     <x:row r="1378" spans="1:2">
       <x:c r="A1378" s="0" t="s">
+        <x:v>2732</x:v>
+      </x:c>
+      <x:c r="B1378" s="0" t="s">
         <x:v>2733</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2734</x:v>
       </x:c>
     </x:row>
     <x:row r="1379" spans="1:2">
       <x:c r="A1379" s="0" t="s">
+        <x:v>2734</x:v>
+      </x:c>
+      <x:c r="B1379" s="0" t="s">
         <x:v>2735</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2736</x:v>
       </x:c>
     </x:row>
     <x:row r="1380" spans="1:2">
       <x:c r="A1380" s="0" t="s">
+        <x:v>2736</x:v>
+      </x:c>
+      <x:c r="B1380" s="0" t="s">
         <x:v>2737</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2738</x:v>
       </x:c>
     </x:row>
     <x:row r="1381" spans="1:2">
       <x:c r="A1381" s="0" t="s">
+        <x:v>2738</x:v>
+      </x:c>
+      <x:c r="B1381" s="0" t="s">
         <x:v>2739</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2740</x:v>
       </x:c>
     </x:row>
     <x:row r="1382" spans="1:2">
       <x:c r="A1382" s="0" t="s">
+        <x:v>2740</x:v>
+      </x:c>
+      <x:c r="B1382" s="0" t="s">
         <x:v>2741</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2742</x:v>
       </x:c>
     </x:row>
     <x:row r="1383" spans="1:2">
       <x:c r="A1383" s="0" t="s">
+        <x:v>2742</x:v>
+      </x:c>
+      <x:c r="B1383" s="0" t="s">
         <x:v>2743</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2744</x:v>
       </x:c>
     </x:row>
     <x:row r="1384" spans="1:2">
       <x:c r="A1384" s="0" t="s">
+        <x:v>2744</x:v>
+      </x:c>
+      <x:c r="B1384" s="0" t="s">
         <x:v>2745</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2746</x:v>
       </x:c>
     </x:row>
     <x:row r="1385" spans="1:2">
       <x:c r="A1385" s="0" t="s">
+        <x:v>2746</x:v>
+      </x:c>
+      <x:c r="B1385" s="0" t="s">
         <x:v>2747</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2748</x:v>
       </x:c>
     </x:row>
     <x:row r="1386" spans="1:2">
       <x:c r="A1386" s="0" t="s">
+        <x:v>2748</x:v>
+      </x:c>
+      <x:c r="B1386" s="0" t="s">
         <x:v>2749</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2750</x:v>
       </x:c>
     </x:row>
     <x:row r="1387" spans="1:2">
       <x:c r="A1387" s="0" t="s">
+        <x:v>2750</x:v>
+      </x:c>
+      <x:c r="B1387" s="0" t="s">
         <x:v>2751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2752</x:v>
       </x:c>
     </x:row>
     <x:row r="1388" spans="1:2">
       <x:c r="A1388" s="0" t="s">
+        <x:v>2752</x:v>
+      </x:c>
+      <x:c r="B1388" s="0" t="s">
         <x:v>2753</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2754</x:v>
       </x:c>
     </x:row>
     <x:row r="1389" spans="1:2">
       <x:c r="A1389" s="0" t="s">
+        <x:v>2754</x:v>
+      </x:c>
+      <x:c r="B1389" s="0" t="s">
         <x:v>2755</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2756</x:v>
       </x:c>
     </x:row>
     <x:row r="1390" spans="1:2">
       <x:c r="A1390" s="0" t="s">
+        <x:v>2756</x:v>
+      </x:c>
+      <x:c r="B1390" s="0" t="s">
         <x:v>2757</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2758</x:v>
       </x:c>
     </x:row>
     <x:row r="1391" spans="1:2">
       <x:c r="A1391" s="0" t="s">
+        <x:v>2758</x:v>
+      </x:c>
+      <x:c r="B1391" s="0" t="s">
         <x:v>2759</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2760</x:v>
       </x:c>
     </x:row>
     <x:row r="1392" spans="1:2">
       <x:c r="A1392" s="0" t="s">
+        <x:v>2760</x:v>
+      </x:c>
+      <x:c r="B1392" s="0" t="s">
         <x:v>2761</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2762</x:v>
       </x:c>
     </x:row>
     <x:row r="1393" spans="1:2">
       <x:c r="A1393" s="0" t="s">
+        <x:v>2762</x:v>
+      </x:c>
+      <x:c r="B1393" s="0" t="s">
         <x:v>2763</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2764</x:v>
       </x:c>
     </x:row>
     <x:row r="1394" spans="1:2">
       <x:c r="A1394" s="0" t="s">
+        <x:v>2764</x:v>
+      </x:c>
+      <x:c r="B1394" s="0" t="s">
         <x:v>2765</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2766</x:v>
       </x:c>
     </x:row>
     <x:row r="1395" spans="1:2">
       <x:c r="A1395" s="0" t="s">
+        <x:v>2766</x:v>
+      </x:c>
+      <x:c r="B1395" s="0" t="s">
         <x:v>2767</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2768</x:v>
       </x:c>
     </x:row>
     <x:row r="1396" spans="1:2">
       <x:c r="A1396" s="0" t="s">
+        <x:v>2768</x:v>
+      </x:c>
+      <x:c r="B1396" s="0" t="s">
         <x:v>2769</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2770</x:v>
       </x:c>
     </x:row>
     <x:row r="1397" spans="1:2">
       <x:c r="A1397" s="0" t="s">
+        <x:v>2770</x:v>
+      </x:c>
+      <x:c r="B1397" s="0" t="s">
         <x:v>2771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2772</x:v>
       </x:c>
     </x:row>
     <x:row r="1398" spans="1:2">
       <x:c r="A1398" s="0" t="s">
+        <x:v>2772</x:v>
+      </x:c>
+      <x:c r="B1398" s="0" t="s">
         <x:v>2773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2774</x:v>
       </x:c>
     </x:row>
     <x:row r="1399" spans="1:2">
       <x:c r="A1399" s="0" t="s">
+        <x:v>2774</x:v>
+      </x:c>
+      <x:c r="B1399" s="0" t="s">
         <x:v>2775</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2776</x:v>
       </x:c>
     </x:row>
     <x:row r="1400" spans="1:2">
       <x:c r="A1400" s="0" t="s">
+        <x:v>2776</x:v>
+      </x:c>
+      <x:c r="B1400" s="0" t="s">
         <x:v>2777</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2778</x:v>
       </x:c>
     </x:row>
     <x:row r="1401" spans="1:2">
       <x:c r="A1401" s="0" t="s">
+        <x:v>2778</x:v>
+      </x:c>
+      <x:c r="B1401" s="0" t="s">
         <x:v>2779</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2780</x:v>
       </x:c>
     </x:row>
     <x:row r="1402" spans="1:2">
       <x:c r="A1402" s="0" t="s">
+        <x:v>2780</x:v>
+      </x:c>
+      <x:c r="B1402" s="0" t="s">
         <x:v>2781</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2782</x:v>
       </x:c>
     </x:row>
     <x:row r="1403" spans="1:2">
       <x:c r="A1403" s="0" t="s">
+        <x:v>2782</x:v>
+      </x:c>
+      <x:c r="B1403" s="0" t="s">
         <x:v>2783</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2784</x:v>
       </x:c>
     </x:row>
     <x:row r="1404" spans="1:2">
       <x:c r="A1404" s="0" t="s">
+        <x:v>2784</x:v>
+      </x:c>
+      <x:c r="B1404" s="0" t="s">
         <x:v>2785</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2786</x:v>
       </x:c>
     </x:row>
     <x:row r="1405" spans="1:2">
       <x:c r="A1405" s="0" t="s">
+        <x:v>2786</x:v>
+      </x:c>
+      <x:c r="B1405" s="0" t="s">
         <x:v>2787</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2788</x:v>
       </x:c>
     </x:row>
     <x:row r="1406" spans="1:2">
       <x:c r="A1406" s="0" t="s">
+        <x:v>2788</x:v>
+      </x:c>
+      <x:c r="B1406" s="0" t="s">
         <x:v>2789</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2790</x:v>
       </x:c>
     </x:row>
     <x:row r="1407" spans="1:2">
       <x:c r="A1407" s="0" t="s">
+        <x:v>2790</x:v>
+      </x:c>
+      <x:c r="B1407" s="0" t="s">
         <x:v>2791</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2792</x:v>
       </x:c>
     </x:row>
     <x:row r="1408" spans="1:2">
       <x:c r="A1408" s="0" t="s">
+        <x:v>2792</x:v>
+      </x:c>
+      <x:c r="B1408" s="0" t="s">
         <x:v>2793</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2794</x:v>
       </x:c>
     </x:row>
     <x:row r="1409" spans="1:2">
       <x:c r="A1409" s="0" t="s">
+        <x:v>2794</x:v>
+      </x:c>
+      <x:c r="B1409" s="0" t="s">
         <x:v>2795</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2796</x:v>
       </x:c>
     </x:row>
     <x:row r="1410" spans="1:2">
       <x:c r="A1410" s="0" t="s">
+        <x:v>2796</x:v>
+      </x:c>
+      <x:c r="B1410" s="0" t="s">
         <x:v>2797</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2798</x:v>
       </x:c>
     </x:row>
     <x:row r="1411" spans="1:2">
       <x:c r="A1411" s="0" t="s">
+        <x:v>2798</x:v>
+      </x:c>
+      <x:c r="B1411" s="0" t="s">
         <x:v>2799</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2800</x:v>
       </x:c>
     </x:row>
     <x:row r="1412" spans="1:2">
       <x:c r="A1412" s="0" t="s">
+        <x:v>2800</x:v>
+      </x:c>
+      <x:c r="B1412" s="0" t="s">
         <x:v>2801</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2802</x:v>
       </x:c>
     </x:row>
     <x:row r="1413" spans="1:2">
       <x:c r="A1413" s="0" t="s">
+        <x:v>2802</x:v>
+      </x:c>
+      <x:c r="B1413" s="0" t="s">
         <x:v>2803</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2804</x:v>
       </x:c>
     </x:row>
     <x:row r="1414" spans="1:2">
       <x:c r="A1414" s="0" t="s">
+        <x:v>2804</x:v>
+      </x:c>
+      <x:c r="B1414" s="0" t="s">
         <x:v>2805</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2806</x:v>
       </x:c>
     </x:row>
     <x:row r="1415" spans="1:2">
       <x:c r="A1415" s="0" t="s">
+        <x:v>2806</x:v>
+      </x:c>
+      <x:c r="B1415" s="0" t="s">
         <x:v>2807</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2808</x:v>
       </x:c>
     </x:row>
     <x:row r="1416" spans="1:2">
       <x:c r="A1416" s="0" t="s">
+        <x:v>2808</x:v>
+      </x:c>
+      <x:c r="B1416" s="0" t="s">
         <x:v>2809</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2810</x:v>
       </x:c>
     </x:row>
     <x:row r="1417" spans="1:2">
       <x:c r="A1417" s="0" t="s">
+        <x:v>2810</x:v>
+      </x:c>
+      <x:c r="B1417" s="0" t="s">
         <x:v>2811</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2812</x:v>
       </x:c>
     </x:row>
     <x:row r="1418" spans="1:2">
       <x:c r="A1418" s="0" t="s">
+        <x:v>2812</x:v>
+      </x:c>
+      <x:c r="B1418" s="0" t="s">
         <x:v>2813</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2814</x:v>
       </x:c>
     </x:row>
     <x:row r="1419" spans="1:2">
       <x:c r="A1419" s="0" t="s">
+        <x:v>2814</x:v>
+      </x:c>
+      <x:c r="B1419" s="0" t="s">
         <x:v>2815</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2816</x:v>
       </x:c>
     </x:row>
     <x:row r="1420" spans="1:2">
       <x:c r="A1420" s="0" t="s">
+        <x:v>2816</x:v>
+      </x:c>
+      <x:c r="B1420" s="0" t="s">
         <x:v>2817</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2818</x:v>
       </x:c>
     </x:row>
     <x:row r="1421" spans="1:2">
       <x:c r="A1421" s="0" t="s">
+        <x:v>2818</x:v>
+      </x:c>
+      <x:c r="B1421" s="0" t="s">
         <x:v>2819</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2820</x:v>
       </x:c>
     </x:row>
     <x:row r="1422" spans="1:2">
       <x:c r="A1422" s="0" t="s">
+        <x:v>2820</x:v>
+      </x:c>
+      <x:c r="B1422" s="0" t="s">
         <x:v>2821</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2822</x:v>
       </x:c>
     </x:row>
     <x:row r="1423" spans="1:2">
       <x:c r="A1423" s="0" t="s">
+        <x:v>2822</x:v>
+      </x:c>
+      <x:c r="B1423" s="0" t="s">
         <x:v>2823</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2824</x:v>
       </x:c>
     </x:row>
     <x:row r="1424" spans="1:2">
       <x:c r="A1424" s="0" t="s">
+        <x:v>2824</x:v>
+      </x:c>
+      <x:c r="B1424" s="0" t="s">
         <x:v>2825</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2826</x:v>
       </x:c>
     </x:row>
     <x:row r="1425" spans="1:2">
       <x:c r="A1425" s="0" t="s">
+        <x:v>2826</x:v>
+      </x:c>
+      <x:c r="B1425" s="0" t="s">
         <x:v>2827</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2828</x:v>
       </x:c>
     </x:row>
     <x:row r="1426" spans="1:2">
       <x:c r="A1426" s="0" t="s">
+        <x:v>2828</x:v>
+      </x:c>
+      <x:c r="B1426" s="0" t="s">
         <x:v>2829</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2830</x:v>
       </x:c>
     </x:row>
     <x:row r="1427" spans="1:2">
       <x:c r="A1427" s="0" t="s">
+        <x:v>2830</x:v>
+      </x:c>
+      <x:c r="B1427" s="0" t="s">
         <x:v>2831</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2832</x:v>
       </x:c>
     </x:row>
     <x:row r="1428" spans="1:2">
       <x:c r="A1428" s="0" t="s">
+        <x:v>2832</x:v>
+      </x:c>
+      <x:c r="B1428" s="0" t="s">
         <x:v>2833</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2834</x:v>
       </x:c>
     </x:row>
     <x:row r="1429" spans="1:2">
       <x:c r="A1429" s="0" t="s">
+        <x:v>2834</x:v>
+      </x:c>
+      <x:c r="B1429" s="0" t="s">
         <x:v>2835</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2836</x:v>
       </x:c>
     </x:row>
     <x:row r="1430" spans="1:2">
       <x:c r="A1430" s="0" t="s">
+        <x:v>2836</x:v>
+      </x:c>
+      <x:c r="B1430" s="0" t="s">
         <x:v>2837</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2838</x:v>
       </x:c>
     </x:row>
     <x:row r="1431" spans="1:2">
       <x:c r="A1431" s="0" t="s">
+        <x:v>2838</x:v>
+      </x:c>
+      <x:c r="B1431" s="0" t="s">
         <x:v>2839</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2840</x:v>
       </x:c>
     </x:row>
     <x:row r="1432" spans="1:2">
       <x:c r="A1432" s="0" t="s">
+        <x:v>2840</x:v>
+      </x:c>
+      <x:c r="B1432" s="0" t="s">
         <x:v>2841</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2840</x:v>
       </x:c>
     </x:row>
     <x:row r="1433" spans="1:2">
       <x:c r="A1433" s="0" t="s">
         <x:v>2842</x:v>
       </x:c>
       <x:c r="B1433" s="0" t="s">
         <x:v>2843</x:v>
       </x:c>
     </x:row>
     <x:row r="1434" spans="1:2">
       <x:c r="A1434" s="0" t="s">
         <x:v>2844</x:v>
       </x:c>
       <x:c r="B1434" s="0" t="s">
         <x:v>2845</x:v>
       </x:c>
     </x:row>
     <x:row r="1435" spans="1:2">
       <x:c r="A1435" s="0" t="s">
         <x:v>2846</x:v>
       </x:c>
       <x:c r="B1435" s="0" t="s">
         <x:v>2847</x:v>
       </x:c>
@@ -22046,283 +22127,283 @@
       <x:c r="B1442" s="0" t="s">
         <x:v>2861</x:v>
       </x:c>
     </x:row>
     <x:row r="1443" spans="1:2">
       <x:c r="A1443" s="0" t="s">
         <x:v>2862</x:v>
       </x:c>
       <x:c r="B1443" s="0" t="s">
         <x:v>2863</x:v>
       </x:c>
     </x:row>
     <x:row r="1444" spans="1:2">
       <x:c r="A1444" s="0" t="s">
         <x:v>2864</x:v>
       </x:c>
       <x:c r="B1444" s="0" t="s">
         <x:v>2865</x:v>
       </x:c>
     </x:row>
     <x:row r="1445" spans="1:2">
       <x:c r="A1445" s="0" t="s">
         <x:v>2866</x:v>
       </x:c>
       <x:c r="B1445" s="0" t="s">
-        <x:v>2867</x:v>
+        <x:v>2865</x:v>
       </x:c>
     </x:row>
     <x:row r="1446" spans="1:2">
       <x:c r="A1446" s="0" t="s">
+        <x:v>2867</x:v>
+      </x:c>
+      <x:c r="B1446" s="0" t="s">
         <x:v>2868</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2869</x:v>
       </x:c>
     </x:row>
     <x:row r="1447" spans="1:2">
       <x:c r="A1447" s="0" t="s">
+        <x:v>2869</x:v>
+      </x:c>
+      <x:c r="B1447" s="0" t="s">
         <x:v>2870</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2871</x:v>
       </x:c>
     </x:row>
     <x:row r="1448" spans="1:2">
       <x:c r="A1448" s="0" t="s">
+        <x:v>2871</x:v>
+      </x:c>
+      <x:c r="B1448" s="0" t="s">
         <x:v>2872</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2873</x:v>
       </x:c>
     </x:row>
     <x:row r="1449" spans="1:2">
       <x:c r="A1449" s="0" t="s">
+        <x:v>2873</x:v>
+      </x:c>
+      <x:c r="B1449" s="0" t="s">
         <x:v>2874</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2875</x:v>
       </x:c>
     </x:row>
     <x:row r="1450" spans="1:2">
       <x:c r="A1450" s="0" t="s">
+        <x:v>2875</x:v>
+      </x:c>
+      <x:c r="B1450" s="0" t="s">
         <x:v>2876</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2877</x:v>
       </x:c>
     </x:row>
     <x:row r="1451" spans="1:2">
       <x:c r="A1451" s="0" t="s">
+        <x:v>2877</x:v>
+      </x:c>
+      <x:c r="B1451" s="0" t="s">
         <x:v>2878</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2879</x:v>
       </x:c>
     </x:row>
     <x:row r="1452" spans="1:2">
       <x:c r="A1452" s="0" t="s">
+        <x:v>2879</x:v>
+      </x:c>
+      <x:c r="B1452" s="0" t="s">
         <x:v>2880</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2881</x:v>
       </x:c>
     </x:row>
     <x:row r="1453" spans="1:2">
       <x:c r="A1453" s="0" t="s">
+        <x:v>2881</x:v>
+      </x:c>
+      <x:c r="B1453" s="0" t="s">
         <x:v>2882</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2883</x:v>
       </x:c>
     </x:row>
     <x:row r="1454" spans="1:2">
       <x:c r="A1454" s="0" t="s">
+        <x:v>2883</x:v>
+      </x:c>
+      <x:c r="B1454" s="0" t="s">
         <x:v>2884</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2885</x:v>
       </x:c>
     </x:row>
     <x:row r="1455" spans="1:2">
       <x:c r="A1455" s="0" t="s">
+        <x:v>2885</x:v>
+      </x:c>
+      <x:c r="B1455" s="0" t="s">
         <x:v>2886</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2887</x:v>
       </x:c>
     </x:row>
     <x:row r="1456" spans="1:2">
       <x:c r="A1456" s="0" t="s">
+        <x:v>2887</x:v>
+      </x:c>
+      <x:c r="B1456" s="0" t="s">
         <x:v>2888</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2889</x:v>
       </x:c>
     </x:row>
     <x:row r="1457" spans="1:2">
       <x:c r="A1457" s="0" t="s">
+        <x:v>2889</x:v>
+      </x:c>
+      <x:c r="B1457" s="0" t="s">
         <x:v>2890</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2891</x:v>
       </x:c>
     </x:row>
     <x:row r="1458" spans="1:2">
       <x:c r="A1458" s="0" t="s">
+        <x:v>2891</x:v>
+      </x:c>
+      <x:c r="B1458" s="0" t="s">
         <x:v>2892</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2893</x:v>
       </x:c>
     </x:row>
     <x:row r="1459" spans="1:2">
       <x:c r="A1459" s="0" t="s">
+        <x:v>2893</x:v>
+      </x:c>
+      <x:c r="B1459" s="0" t="s">
         <x:v>2894</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2895</x:v>
       </x:c>
     </x:row>
     <x:row r="1460" spans="1:2">
       <x:c r="A1460" s="0" t="s">
+        <x:v>2895</x:v>
+      </x:c>
+      <x:c r="B1460" s="0" t="s">
         <x:v>2896</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2897</x:v>
       </x:c>
     </x:row>
     <x:row r="1461" spans="1:2">
       <x:c r="A1461" s="0" t="s">
+        <x:v>2897</x:v>
+      </x:c>
+      <x:c r="B1461" s="0" t="s">
         <x:v>2898</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2899</x:v>
       </x:c>
     </x:row>
     <x:row r="1462" spans="1:2">
       <x:c r="A1462" s="0" t="s">
+        <x:v>2899</x:v>
+      </x:c>
+      <x:c r="B1462" s="0" t="s">
         <x:v>2900</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2901</x:v>
       </x:c>
     </x:row>
     <x:row r="1463" spans="1:2">
       <x:c r="A1463" s="0" t="s">
+        <x:v>2901</x:v>
+      </x:c>
+      <x:c r="B1463" s="0" t="s">
         <x:v>2902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2903</x:v>
       </x:c>
     </x:row>
     <x:row r="1464" spans="1:2">
       <x:c r="A1464" s="0" t="s">
+        <x:v>2903</x:v>
+      </x:c>
+      <x:c r="B1464" s="0" t="s">
         <x:v>2904</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2905</x:v>
       </x:c>
     </x:row>
     <x:row r="1465" spans="1:2">
       <x:c r="A1465" s="0" t="s">
+        <x:v>2905</x:v>
+      </x:c>
+      <x:c r="B1465" s="0" t="s">
         <x:v>2906</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2907</x:v>
       </x:c>
     </x:row>
     <x:row r="1466" spans="1:2">
       <x:c r="A1466" s="0" t="s">
+        <x:v>2907</x:v>
+      </x:c>
+      <x:c r="B1466" s="0" t="s">
         <x:v>2908</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2909</x:v>
       </x:c>
     </x:row>
     <x:row r="1467" spans="1:2">
       <x:c r="A1467" s="0" t="s">
+        <x:v>2909</x:v>
+      </x:c>
+      <x:c r="B1467" s="0" t="s">
         <x:v>2910</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2911</x:v>
       </x:c>
     </x:row>
     <x:row r="1468" spans="1:2">
       <x:c r="A1468" s="0" t="s">
+        <x:v>2911</x:v>
+      </x:c>
+      <x:c r="B1468" s="0" t="s">
         <x:v>2912</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2913</x:v>
       </x:c>
     </x:row>
     <x:row r="1469" spans="1:2">
       <x:c r="A1469" s="0" t="s">
+        <x:v>2913</x:v>
+      </x:c>
+      <x:c r="B1469" s="0" t="s">
         <x:v>2914</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2915</x:v>
       </x:c>
     </x:row>
     <x:row r="1470" spans="1:2">
       <x:c r="A1470" s="0" t="s">
+        <x:v>2915</x:v>
+      </x:c>
+      <x:c r="B1470" s="0" t="s">
         <x:v>2916</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2917</x:v>
       </x:c>
     </x:row>
     <x:row r="1471" spans="1:2">
       <x:c r="A1471" s="0" t="s">
+        <x:v>2917</x:v>
+      </x:c>
+      <x:c r="B1471" s="0" t="s">
         <x:v>2918</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2919</x:v>
       </x:c>
     </x:row>
     <x:row r="1472" spans="1:2">
       <x:c r="A1472" s="0" t="s">
+        <x:v>2919</x:v>
+      </x:c>
+      <x:c r="B1472" s="0" t="s">
         <x:v>2920</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2921</x:v>
       </x:c>
     </x:row>
     <x:row r="1473" spans="1:2">
       <x:c r="A1473" s="0" t="s">
+        <x:v>2921</x:v>
+      </x:c>
+      <x:c r="B1473" s="0" t="s">
         <x:v>2922</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2923</x:v>
       </x:c>
     </x:row>
     <x:row r="1474" spans="1:2">
       <x:c r="A1474" s="0" t="s">
+        <x:v>2923</x:v>
+      </x:c>
+      <x:c r="B1474" s="0" t="s">
         <x:v>2924</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2923</x:v>
       </x:c>
     </x:row>
     <x:row r="1475" spans="1:2">
       <x:c r="A1475" s="0" t="s">
         <x:v>2925</x:v>
       </x:c>
       <x:c r="B1475" s="0" t="s">
         <x:v>2926</x:v>
       </x:c>
     </x:row>
     <x:row r="1476" spans="1:2">
       <x:c r="A1476" s="0" t="s">
         <x:v>2927</x:v>
       </x:c>
       <x:c r="B1476" s="0" t="s">
         <x:v>2928</x:v>
       </x:c>
     </x:row>
     <x:row r="1477" spans="1:2">
       <x:c r="A1477" s="0" t="s">
         <x:v>2929</x:v>
       </x:c>
       <x:c r="B1477" s="0" t="s">
         <x:v>2930</x:v>
       </x:c>
@@ -22382,339 +22463,339 @@
       <x:c r="B1484" s="0" t="s">
         <x:v>2944</x:v>
       </x:c>
     </x:row>
     <x:row r="1485" spans="1:2">
       <x:c r="A1485" s="0" t="s">
         <x:v>2945</x:v>
       </x:c>
       <x:c r="B1485" s="0" t="s">
         <x:v>2946</x:v>
       </x:c>
     </x:row>
     <x:row r="1486" spans="1:2">
       <x:c r="A1486" s="0" t="s">
         <x:v>2947</x:v>
       </x:c>
       <x:c r="B1486" s="0" t="s">
         <x:v>2948</x:v>
       </x:c>
     </x:row>
     <x:row r="1487" spans="1:2">
       <x:c r="A1487" s="0" t="s">
         <x:v>2949</x:v>
       </x:c>
       <x:c r="B1487" s="0" t="s">
-        <x:v>2950</x:v>
+        <x:v>2948</x:v>
       </x:c>
     </x:row>
     <x:row r="1488" spans="1:2">
       <x:c r="A1488" s="0" t="s">
+        <x:v>2950</x:v>
+      </x:c>
+      <x:c r="B1488" s="0" t="s">
         <x:v>2951</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2952</x:v>
       </x:c>
     </x:row>
     <x:row r="1489" spans="1:2">
       <x:c r="A1489" s="0" t="s">
+        <x:v>2952</x:v>
+      </x:c>
+      <x:c r="B1489" s="0" t="s">
         <x:v>2953</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2954</x:v>
       </x:c>
     </x:row>
     <x:row r="1490" spans="1:2">
       <x:c r="A1490" s="0" t="s">
+        <x:v>2954</x:v>
+      </x:c>
+      <x:c r="B1490" s="0" t="s">
         <x:v>2955</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2956</x:v>
       </x:c>
     </x:row>
     <x:row r="1491" spans="1:2">
       <x:c r="A1491" s="0" t="s">
+        <x:v>2956</x:v>
+      </x:c>
+      <x:c r="B1491" s="0" t="s">
         <x:v>2957</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2958</x:v>
       </x:c>
     </x:row>
     <x:row r="1492" spans="1:2">
       <x:c r="A1492" s="0" t="s">
+        <x:v>2958</x:v>
+      </x:c>
+      <x:c r="B1492" s="0" t="s">
         <x:v>2959</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2960</x:v>
       </x:c>
     </x:row>
     <x:row r="1493" spans="1:2">
       <x:c r="A1493" s="0" t="s">
+        <x:v>2960</x:v>
+      </x:c>
+      <x:c r="B1493" s="0" t="s">
         <x:v>2961</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2962</x:v>
       </x:c>
     </x:row>
     <x:row r="1494" spans="1:2">
       <x:c r="A1494" s="0" t="s">
+        <x:v>2962</x:v>
+      </x:c>
+      <x:c r="B1494" s="0" t="s">
         <x:v>2963</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2964</x:v>
       </x:c>
     </x:row>
     <x:row r="1495" spans="1:2">
       <x:c r="A1495" s="0" t="s">
+        <x:v>2964</x:v>
+      </x:c>
+      <x:c r="B1495" s="0" t="s">
         <x:v>2965</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2966</x:v>
       </x:c>
     </x:row>
     <x:row r="1496" spans="1:2">
       <x:c r="A1496" s="0" t="s">
+        <x:v>2966</x:v>
+      </x:c>
+      <x:c r="B1496" s="0" t="s">
         <x:v>2967</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2968</x:v>
       </x:c>
     </x:row>
     <x:row r="1497" spans="1:2">
       <x:c r="A1497" s="0" t="s">
+        <x:v>2968</x:v>
+      </x:c>
+      <x:c r="B1497" s="0" t="s">
         <x:v>2969</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2970</x:v>
       </x:c>
     </x:row>
     <x:row r="1498" spans="1:2">
       <x:c r="A1498" s="0" t="s">
+        <x:v>2970</x:v>
+      </x:c>
+      <x:c r="B1498" s="0" t="s">
         <x:v>2971</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2972</x:v>
       </x:c>
     </x:row>
     <x:row r="1499" spans="1:2">
       <x:c r="A1499" s="0" t="s">
+        <x:v>2972</x:v>
+      </x:c>
+      <x:c r="B1499" s="0" t="s">
         <x:v>2973</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2974</x:v>
       </x:c>
     </x:row>
     <x:row r="1500" spans="1:2">
       <x:c r="A1500" s="0" t="s">
+        <x:v>2974</x:v>
+      </x:c>
+      <x:c r="B1500" s="0" t="s">
         <x:v>2975</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2976</x:v>
       </x:c>
     </x:row>
     <x:row r="1501" spans="1:2">
       <x:c r="A1501" s="0" t="s">
+        <x:v>2976</x:v>
+      </x:c>
+      <x:c r="B1501" s="0" t="s">
         <x:v>2977</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2978</x:v>
       </x:c>
     </x:row>
     <x:row r="1502" spans="1:2">
       <x:c r="A1502" s="0" t="s">
+        <x:v>2978</x:v>
+      </x:c>
+      <x:c r="B1502" s="0" t="s">
         <x:v>2979</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2980</x:v>
       </x:c>
     </x:row>
     <x:row r="1503" spans="1:2">
       <x:c r="A1503" s="0" t="s">
+        <x:v>2980</x:v>
+      </x:c>
+      <x:c r="B1503" s="0" t="s">
         <x:v>2981</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2982</x:v>
       </x:c>
     </x:row>
     <x:row r="1504" spans="1:2">
       <x:c r="A1504" s="0" t="s">
+        <x:v>2982</x:v>
+      </x:c>
+      <x:c r="B1504" s="0" t="s">
         <x:v>2983</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2984</x:v>
       </x:c>
     </x:row>
     <x:row r="1505" spans="1:2">
       <x:c r="A1505" s="0" t="s">
+        <x:v>2984</x:v>
+      </x:c>
+      <x:c r="B1505" s="0" t="s">
         <x:v>2985</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2986</x:v>
       </x:c>
     </x:row>
     <x:row r="1506" spans="1:2">
       <x:c r="A1506" s="0" t="s">
+        <x:v>2986</x:v>
+      </x:c>
+      <x:c r="B1506" s="0" t="s">
         <x:v>2987</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2988</x:v>
       </x:c>
     </x:row>
     <x:row r="1507" spans="1:2">
       <x:c r="A1507" s="0" t="s">
+        <x:v>2988</x:v>
+      </x:c>
+      <x:c r="B1507" s="0" t="s">
         <x:v>2989</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2990</x:v>
       </x:c>
     </x:row>
     <x:row r="1508" spans="1:2">
       <x:c r="A1508" s="0" t="s">
+        <x:v>2990</x:v>
+      </x:c>
+      <x:c r="B1508" s="0" t="s">
         <x:v>2991</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2992</x:v>
       </x:c>
     </x:row>
     <x:row r="1509" spans="1:2">
       <x:c r="A1509" s="0" t="s">
+        <x:v>2992</x:v>
+      </x:c>
+      <x:c r="B1509" s="0" t="s">
         <x:v>2993</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2994</x:v>
       </x:c>
     </x:row>
     <x:row r="1510" spans="1:2">
       <x:c r="A1510" s="0" t="s">
+        <x:v>2994</x:v>
+      </x:c>
+      <x:c r="B1510" s="0" t="s">
         <x:v>2995</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2996</x:v>
       </x:c>
     </x:row>
     <x:row r="1511" spans="1:2">
       <x:c r="A1511" s="0" t="s">
+        <x:v>2996</x:v>
+      </x:c>
+      <x:c r="B1511" s="0" t="s">
         <x:v>2997</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2998</x:v>
       </x:c>
     </x:row>
     <x:row r="1512" spans="1:2">
       <x:c r="A1512" s="0" t="s">
+        <x:v>2998</x:v>
+      </x:c>
+      <x:c r="B1512" s="0" t="s">
         <x:v>2999</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3000</x:v>
       </x:c>
     </x:row>
     <x:row r="1513" spans="1:2">
       <x:c r="A1513" s="0" t="s">
+        <x:v>3000</x:v>
+      </x:c>
+      <x:c r="B1513" s="0" t="s">
         <x:v>3001</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3002</x:v>
       </x:c>
     </x:row>
     <x:row r="1514" spans="1:2">
       <x:c r="A1514" s="0" t="s">
+        <x:v>3002</x:v>
+      </x:c>
+      <x:c r="B1514" s="0" t="s">
         <x:v>3003</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3004</x:v>
       </x:c>
     </x:row>
     <x:row r="1515" spans="1:2">
       <x:c r="A1515" s="0" t="s">
+        <x:v>3004</x:v>
+      </x:c>
+      <x:c r="B1515" s="0" t="s">
         <x:v>3005</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3006</x:v>
       </x:c>
     </x:row>
     <x:row r="1516" spans="1:2">
       <x:c r="A1516" s="0" t="s">
+        <x:v>3006</x:v>
+      </x:c>
+      <x:c r="B1516" s="0" t="s">
         <x:v>3007</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3008</x:v>
       </x:c>
     </x:row>
     <x:row r="1517" spans="1:2">
       <x:c r="A1517" s="0" t="s">
+        <x:v>3008</x:v>
+      </x:c>
+      <x:c r="B1517" s="0" t="s">
         <x:v>3009</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3010</x:v>
       </x:c>
     </x:row>
     <x:row r="1518" spans="1:2">
       <x:c r="A1518" s="0" t="s">
+        <x:v>3010</x:v>
+      </x:c>
+      <x:c r="B1518" s="0" t="s">
         <x:v>3011</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3012</x:v>
       </x:c>
     </x:row>
     <x:row r="1519" spans="1:2">
       <x:c r="A1519" s="0" t="s">
+        <x:v>3012</x:v>
+      </x:c>
+      <x:c r="B1519" s="0" t="s">
         <x:v>3013</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3014</x:v>
       </x:c>
     </x:row>
     <x:row r="1520" spans="1:2">
       <x:c r="A1520" s="0" t="s">
+        <x:v>3014</x:v>
+      </x:c>
+      <x:c r="B1520" s="0" t="s">
         <x:v>3015</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3016</x:v>
       </x:c>
     </x:row>
     <x:row r="1521" spans="1:2">
       <x:c r="A1521" s="0" t="s">
+        <x:v>3016</x:v>
+      </x:c>
+      <x:c r="B1521" s="0" t="s">
         <x:v>3017</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3018</x:v>
       </x:c>
     </x:row>
     <x:row r="1522" spans="1:2">
       <x:c r="A1522" s="0" t="s">
+        <x:v>3018</x:v>
+      </x:c>
+      <x:c r="B1522" s="0" t="s">
         <x:v>3019</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3020</x:v>
       </x:c>
     </x:row>
     <x:row r="1523" spans="1:2">
       <x:c r="A1523" s="0" t="s">
+        <x:v>3020</x:v>
+      </x:c>
+      <x:c r="B1523" s="0" t="s">
         <x:v>3021</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3020</x:v>
       </x:c>
     </x:row>
     <x:row r="1524" spans="1:2">
       <x:c r="A1524" s="0" t="s">
         <x:v>3022</x:v>
       </x:c>
       <x:c r="B1524" s="0" t="s">
         <x:v>3023</x:v>
       </x:c>
     </x:row>
     <x:row r="1525" spans="1:2">
       <x:c r="A1525" s="0" t="s">
         <x:v>3024</x:v>
       </x:c>
       <x:c r="B1525" s="0" t="s">
         <x:v>3025</x:v>
       </x:c>
     </x:row>
     <x:row r="1526" spans="1:2">
       <x:c r="A1526" s="0" t="s">
         <x:v>3026</x:v>
       </x:c>
       <x:c r="B1526" s="0" t="s">
         <x:v>3027</x:v>
       </x:c>
@@ -22726,1379 +22807,1491 @@
       <x:c r="B1527" s="0" t="s">
         <x:v>3029</x:v>
       </x:c>
     </x:row>
     <x:row r="1528" spans="1:2">
       <x:c r="A1528" s="0" t="s">
         <x:v>3030</x:v>
       </x:c>
       <x:c r="B1528" s="0" t="s">
         <x:v>3031</x:v>
       </x:c>
     </x:row>
     <x:row r="1529" spans="1:2">
       <x:c r="A1529" s="0" t="s">
         <x:v>3032</x:v>
       </x:c>
       <x:c r="B1529" s="0" t="s">
         <x:v>3033</x:v>
       </x:c>
     </x:row>
     <x:row r="1530" spans="1:2">
       <x:c r="A1530" s="0" t="s">
         <x:v>3034</x:v>
       </x:c>
       <x:c r="B1530" s="0" t="s">
-        <x:v>3033</x:v>
+        <x:v>3035</x:v>
       </x:c>
     </x:row>
     <x:row r="1531" spans="1:2">
       <x:c r="A1531" s="0" t="s">
-        <x:v>3035</x:v>
+        <x:v>3036</x:v>
       </x:c>
       <x:c r="B1531" s="0" t="s">
-        <x:v>3036</x:v>
+        <x:v>3037</x:v>
       </x:c>
     </x:row>
     <x:row r="1532" spans="1:2">
       <x:c r="A1532" s="0" t="s">
-        <x:v>3037</x:v>
+        <x:v>3038</x:v>
       </x:c>
       <x:c r="B1532" s="0" t="s">
-        <x:v>3036</x:v>
+        <x:v>3039</x:v>
       </x:c>
     </x:row>
     <x:row r="1533" spans="1:2">
       <x:c r="A1533" s="0" t="s">
-        <x:v>3038</x:v>
+        <x:v>3040</x:v>
       </x:c>
       <x:c r="B1533" s="0" t="s">
-        <x:v>3039</x:v>
+        <x:v>3041</x:v>
       </x:c>
     </x:row>
     <x:row r="1534" spans="1:2">
       <x:c r="A1534" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3042</x:v>
       </x:c>
       <x:c r="B1534" s="0" t="s">
-        <x:v>3039</x:v>
+        <x:v>3043</x:v>
       </x:c>
     </x:row>
     <x:row r="1535" spans="1:2">
       <x:c r="A1535" s="0" t="s">
-        <x:v>3041</x:v>
+        <x:v>3044</x:v>
       </x:c>
       <x:c r="B1535" s="0" t="s">
-        <x:v>3042</x:v>
+        <x:v>3045</x:v>
       </x:c>
     </x:row>
     <x:row r="1536" spans="1:2">
       <x:c r="A1536" s="0" t="s">
-        <x:v>3043</x:v>
+        <x:v>3046</x:v>
       </x:c>
       <x:c r="B1536" s="0" t="s">
-        <x:v>3044</x:v>
+        <x:v>3045</x:v>
       </x:c>
     </x:row>
     <x:row r="1537" spans="1:2">
       <x:c r="A1537" s="0" t="s">
-        <x:v>3045</x:v>
+        <x:v>3047</x:v>
       </x:c>
       <x:c r="B1537" s="0" t="s">
-        <x:v>3046</x:v>
+        <x:v>3048</x:v>
       </x:c>
     </x:row>
     <x:row r="1538" spans="1:2">
       <x:c r="A1538" s="0" t="s">
-        <x:v>3047</x:v>
+        <x:v>3049</x:v>
       </x:c>
       <x:c r="B1538" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3050</x:v>
       </x:c>
     </x:row>
     <x:row r="1539" spans="1:2">
       <x:c r="A1539" s="0" t="s">
-        <x:v>3049</x:v>
+        <x:v>3051</x:v>
       </x:c>
       <x:c r="B1539" s="0" t="s">
-        <x:v>3050</x:v>
+        <x:v>3052</x:v>
       </x:c>
     </x:row>
     <x:row r="1540" spans="1:2">
       <x:c r="A1540" s="0" t="s">
-        <x:v>3051</x:v>
+        <x:v>3053</x:v>
       </x:c>
       <x:c r="B1540" s="0" t="s">
-        <x:v>3052</x:v>
+        <x:v>3054</x:v>
       </x:c>
     </x:row>
     <x:row r="1541" spans="1:2">
       <x:c r="A1541" s="0" t="s">
-        <x:v>3053</x:v>
+        <x:v>3055</x:v>
       </x:c>
       <x:c r="B1541" s="0" t="s">
-        <x:v>3054</x:v>
+        <x:v>3056</x:v>
       </x:c>
     </x:row>
     <x:row r="1542" spans="1:2">
       <x:c r="A1542" s="0" t="s">
-        <x:v>3055</x:v>
+        <x:v>3057</x:v>
       </x:c>
       <x:c r="B1542" s="0" t="s">
-        <x:v>3056</x:v>
+        <x:v>3058</x:v>
       </x:c>
     </x:row>
     <x:row r="1543" spans="1:2">
       <x:c r="A1543" s="0" t="s">
-        <x:v>3057</x:v>
+        <x:v>3059</x:v>
       </x:c>
       <x:c r="B1543" s="0" t="s">
         <x:v>3058</x:v>
       </x:c>
     </x:row>
     <x:row r="1544" spans="1:2">
       <x:c r="A1544" s="0" t="s">
-        <x:v>3059</x:v>
+        <x:v>3060</x:v>
       </x:c>
       <x:c r="B1544" s="0" t="s">
-        <x:v>3060</x:v>
+        <x:v>3061</x:v>
       </x:c>
     </x:row>
     <x:row r="1545" spans="1:2">
       <x:c r="A1545" s="0" t="s">
+        <x:v>3062</x:v>
+      </x:c>
+      <x:c r="B1545" s="0" t="s">
         <x:v>3061</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3062</x:v>
       </x:c>
     </x:row>
     <x:row r="1546" spans="1:2">
       <x:c r="A1546" s="0" t="s">
         <x:v>3063</x:v>
       </x:c>
       <x:c r="B1546" s="0" t="s">
         <x:v>3064</x:v>
       </x:c>
     </x:row>
     <x:row r="1547" spans="1:2">
       <x:c r="A1547" s="0" t="s">
         <x:v>3065</x:v>
       </x:c>
       <x:c r="B1547" s="0" t="s">
-        <x:v>3066</x:v>
+        <x:v>3064</x:v>
       </x:c>
     </x:row>
     <x:row r="1548" spans="1:2">
       <x:c r="A1548" s="0" t="s">
+        <x:v>3066</x:v>
+      </x:c>
+      <x:c r="B1548" s="0" t="s">
         <x:v>3067</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3068</x:v>
       </x:c>
     </x:row>
     <x:row r="1549" spans="1:2">
       <x:c r="A1549" s="0" t="s">
+        <x:v>3068</x:v>
+      </x:c>
+      <x:c r="B1549" s="0" t="s">
         <x:v>3069</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3070</x:v>
       </x:c>
     </x:row>
     <x:row r="1550" spans="1:2">
       <x:c r="A1550" s="0" t="s">
+        <x:v>3070</x:v>
+      </x:c>
+      <x:c r="B1550" s="0" t="s">
         <x:v>3071</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3072</x:v>
       </x:c>
     </x:row>
     <x:row r="1551" spans="1:2">
       <x:c r="A1551" s="0" t="s">
+        <x:v>3072</x:v>
+      </x:c>
+      <x:c r="B1551" s="0" t="s">
         <x:v>3073</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3074</x:v>
       </x:c>
     </x:row>
     <x:row r="1552" spans="1:2">
       <x:c r="A1552" s="0" t="s">
+        <x:v>3074</x:v>
+      </x:c>
+      <x:c r="B1552" s="0" t="s">
         <x:v>3075</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3076</x:v>
       </x:c>
     </x:row>
     <x:row r="1553" spans="1:2">
       <x:c r="A1553" s="0" t="s">
+        <x:v>3076</x:v>
+      </x:c>
+      <x:c r="B1553" s="0" t="s">
         <x:v>3077</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3078</x:v>
       </x:c>
     </x:row>
     <x:row r="1554" spans="1:2">
       <x:c r="A1554" s="0" t="s">
+        <x:v>3078</x:v>
+      </x:c>
+      <x:c r="B1554" s="0" t="s">
         <x:v>3079</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3080</x:v>
       </x:c>
     </x:row>
     <x:row r="1555" spans="1:2">
       <x:c r="A1555" s="0" t="s">
+        <x:v>3080</x:v>
+      </x:c>
+      <x:c r="B1555" s="0" t="s">
         <x:v>3081</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3082</x:v>
       </x:c>
     </x:row>
     <x:row r="1556" spans="1:2">
       <x:c r="A1556" s="0" t="s">
+        <x:v>3082</x:v>
+      </x:c>
+      <x:c r="B1556" s="0" t="s">
         <x:v>3083</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3084</x:v>
       </x:c>
     </x:row>
     <x:row r="1557" spans="1:2">
       <x:c r="A1557" s="0" t="s">
+        <x:v>3084</x:v>
+      </x:c>
+      <x:c r="B1557" s="0" t="s">
         <x:v>3085</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3086</x:v>
       </x:c>
     </x:row>
     <x:row r="1558" spans="1:2">
       <x:c r="A1558" s="0" t="s">
+        <x:v>3086</x:v>
+      </x:c>
+      <x:c r="B1558" s="0" t="s">
         <x:v>3087</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3088</x:v>
       </x:c>
     </x:row>
     <x:row r="1559" spans="1:2">
       <x:c r="A1559" s="0" t="s">
+        <x:v>3088</x:v>
+      </x:c>
+      <x:c r="B1559" s="0" t="s">
         <x:v>3089</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3090</x:v>
       </x:c>
     </x:row>
     <x:row r="1560" spans="1:2">
       <x:c r="A1560" s="0" t="s">
+        <x:v>3090</x:v>
+      </x:c>
+      <x:c r="B1560" s="0" t="s">
         <x:v>3091</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3092</x:v>
       </x:c>
     </x:row>
     <x:row r="1561" spans="1:2">
       <x:c r="A1561" s="0" t="s">
+        <x:v>3092</x:v>
+      </x:c>
+      <x:c r="B1561" s="0" t="s">
         <x:v>3093</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3094</x:v>
       </x:c>
     </x:row>
     <x:row r="1562" spans="1:2">
       <x:c r="A1562" s="0" t="s">
+        <x:v>3094</x:v>
+      </x:c>
+      <x:c r="B1562" s="0" t="s">
         <x:v>3095</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3096</x:v>
       </x:c>
     </x:row>
     <x:row r="1563" spans="1:2">
       <x:c r="A1563" s="0" t="s">
+        <x:v>3096</x:v>
+      </x:c>
+      <x:c r="B1563" s="0" t="s">
         <x:v>3097</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3098</x:v>
       </x:c>
     </x:row>
     <x:row r="1564" spans="1:2">
       <x:c r="A1564" s="0" t="s">
+        <x:v>3098</x:v>
+      </x:c>
+      <x:c r="B1564" s="0" t="s">
         <x:v>3099</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3100</x:v>
       </x:c>
     </x:row>
     <x:row r="1565" spans="1:2">
       <x:c r="A1565" s="0" t="s">
+        <x:v>3100</x:v>
+      </x:c>
+      <x:c r="B1565" s="0" t="s">
         <x:v>3101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3102</x:v>
       </x:c>
     </x:row>
     <x:row r="1566" spans="1:2">
       <x:c r="A1566" s="0" t="s">
+        <x:v>3102</x:v>
+      </x:c>
+      <x:c r="B1566" s="0" t="s">
         <x:v>3103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3104</x:v>
       </x:c>
     </x:row>
     <x:row r="1567" spans="1:2">
       <x:c r="A1567" s="0" t="s">
+        <x:v>3104</x:v>
+      </x:c>
+      <x:c r="B1567" s="0" t="s">
         <x:v>3105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3106</x:v>
       </x:c>
     </x:row>
     <x:row r="1568" spans="1:2">
       <x:c r="A1568" s="0" t="s">
+        <x:v>3106</x:v>
+      </x:c>
+      <x:c r="B1568" s="0" t="s">
         <x:v>3107</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3108</x:v>
       </x:c>
     </x:row>
     <x:row r="1569" spans="1:2">
       <x:c r="A1569" s="0" t="s">
+        <x:v>3108</x:v>
+      </x:c>
+      <x:c r="B1569" s="0" t="s">
         <x:v>3109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3110</x:v>
       </x:c>
     </x:row>
     <x:row r="1570" spans="1:2">
       <x:c r="A1570" s="0" t="s">
+        <x:v>3110</x:v>
+      </x:c>
+      <x:c r="B1570" s="0" t="s">
         <x:v>3111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3112</x:v>
       </x:c>
     </x:row>
     <x:row r="1571" spans="1:2">
       <x:c r="A1571" s="0" t="s">
+        <x:v>3112</x:v>
+      </x:c>
+      <x:c r="B1571" s="0" t="s">
         <x:v>3113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3114</x:v>
       </x:c>
     </x:row>
     <x:row r="1572" spans="1:2">
       <x:c r="A1572" s="0" t="s">
+        <x:v>3114</x:v>
+      </x:c>
+      <x:c r="B1572" s="0" t="s">
         <x:v>3115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3116</x:v>
       </x:c>
     </x:row>
     <x:row r="1573" spans="1:2">
       <x:c r="A1573" s="0" t="s">
+        <x:v>3116</x:v>
+      </x:c>
+      <x:c r="B1573" s="0" t="s">
         <x:v>3117</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3118</x:v>
       </x:c>
     </x:row>
     <x:row r="1574" spans="1:2">
       <x:c r="A1574" s="0" t="s">
+        <x:v>3118</x:v>
+      </x:c>
+      <x:c r="B1574" s="0" t="s">
         <x:v>3119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3120</x:v>
       </x:c>
     </x:row>
     <x:row r="1575" spans="1:2">
       <x:c r="A1575" s="0" t="s">
+        <x:v>3120</x:v>
+      </x:c>
+      <x:c r="B1575" s="0" t="s">
         <x:v>3121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3122</x:v>
       </x:c>
     </x:row>
     <x:row r="1576" spans="1:2">
       <x:c r="A1576" s="0" t="s">
+        <x:v>3122</x:v>
+      </x:c>
+      <x:c r="B1576" s="0" t="s">
         <x:v>3123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3124</x:v>
       </x:c>
     </x:row>
     <x:row r="1577" spans="1:2">
       <x:c r="A1577" s="0" t="s">
+        <x:v>3124</x:v>
+      </x:c>
+      <x:c r="B1577" s="0" t="s">
         <x:v>3125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3126</x:v>
       </x:c>
     </x:row>
     <x:row r="1578" spans="1:2">
       <x:c r="A1578" s="0" t="s">
+        <x:v>3126</x:v>
+      </x:c>
+      <x:c r="B1578" s="0" t="s">
         <x:v>3127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3128</x:v>
       </x:c>
     </x:row>
     <x:row r="1579" spans="1:2">
       <x:c r="A1579" s="0" t="s">
+        <x:v>3128</x:v>
+      </x:c>
+      <x:c r="B1579" s="0" t="s">
         <x:v>3129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3130</x:v>
       </x:c>
     </x:row>
     <x:row r="1580" spans="1:2">
       <x:c r="A1580" s="0" t="s">
+        <x:v>3130</x:v>
+      </x:c>
+      <x:c r="B1580" s="0" t="s">
         <x:v>3131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3132</x:v>
       </x:c>
     </x:row>
     <x:row r="1581" spans="1:2">
       <x:c r="A1581" s="0" t="s">
+        <x:v>3132</x:v>
+      </x:c>
+      <x:c r="B1581" s="0" t="s">
         <x:v>3133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3134</x:v>
       </x:c>
     </x:row>
     <x:row r="1582" spans="1:2">
       <x:c r="A1582" s="0" t="s">
+        <x:v>3134</x:v>
+      </x:c>
+      <x:c r="B1582" s="0" t="s">
         <x:v>3135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3136</x:v>
       </x:c>
     </x:row>
     <x:row r="1583" spans="1:2">
       <x:c r="A1583" s="0" t="s">
+        <x:v>3136</x:v>
+      </x:c>
+      <x:c r="B1583" s="0" t="s">
         <x:v>3137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3138</x:v>
       </x:c>
     </x:row>
     <x:row r="1584" spans="1:2">
       <x:c r="A1584" s="0" t="s">
+        <x:v>3138</x:v>
+      </x:c>
+      <x:c r="B1584" s="0" t="s">
         <x:v>3139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3140</x:v>
       </x:c>
     </x:row>
     <x:row r="1585" spans="1:2">
       <x:c r="A1585" s="0" t="s">
+        <x:v>3140</x:v>
+      </x:c>
+      <x:c r="B1585" s="0" t="s">
         <x:v>3141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3142</x:v>
       </x:c>
     </x:row>
     <x:row r="1586" spans="1:2">
       <x:c r="A1586" s="0" t="s">
+        <x:v>3142</x:v>
+      </x:c>
+      <x:c r="B1586" s="0" t="s">
         <x:v>3143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3144</x:v>
       </x:c>
     </x:row>
     <x:row r="1587" spans="1:2">
       <x:c r="A1587" s="0" t="s">
+        <x:v>3144</x:v>
+      </x:c>
+      <x:c r="B1587" s="0" t="s">
         <x:v>3145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3146</x:v>
       </x:c>
     </x:row>
     <x:row r="1588" spans="1:2">
       <x:c r="A1588" s="0" t="s">
+        <x:v>3146</x:v>
+      </x:c>
+      <x:c r="B1588" s="0" t="s">
         <x:v>3147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3148</x:v>
       </x:c>
     </x:row>
     <x:row r="1589" spans="1:2">
       <x:c r="A1589" s="0" t="s">
+        <x:v>3148</x:v>
+      </x:c>
+      <x:c r="B1589" s="0" t="s">
         <x:v>3149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3150</x:v>
       </x:c>
     </x:row>
     <x:row r="1590" spans="1:2">
       <x:c r="A1590" s="0" t="s">
+        <x:v>3150</x:v>
+      </x:c>
+      <x:c r="B1590" s="0" t="s">
         <x:v>3151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3152</x:v>
       </x:c>
     </x:row>
     <x:row r="1591" spans="1:2">
       <x:c r="A1591" s="0" t="s">
+        <x:v>3152</x:v>
+      </x:c>
+      <x:c r="B1591" s="0" t="s">
         <x:v>3153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3154</x:v>
       </x:c>
     </x:row>
     <x:row r="1592" spans="1:2">
       <x:c r="A1592" s="0" t="s">
+        <x:v>3154</x:v>
+      </x:c>
+      <x:c r="B1592" s="0" t="s">
         <x:v>3155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3156</x:v>
       </x:c>
     </x:row>
     <x:row r="1593" spans="1:2">
       <x:c r="A1593" s="0" t="s">
+        <x:v>3156</x:v>
+      </x:c>
+      <x:c r="B1593" s="0" t="s">
         <x:v>3157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3158</x:v>
       </x:c>
     </x:row>
     <x:row r="1594" spans="1:2">
       <x:c r="A1594" s="0" t="s">
+        <x:v>3158</x:v>
+      </x:c>
+      <x:c r="B1594" s="0" t="s">
         <x:v>3159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3160</x:v>
       </x:c>
     </x:row>
     <x:row r="1595" spans="1:2">
       <x:c r="A1595" s="0" t="s">
+        <x:v>3160</x:v>
+      </x:c>
+      <x:c r="B1595" s="0" t="s">
         <x:v>3161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3162</x:v>
       </x:c>
     </x:row>
     <x:row r="1596" spans="1:2">
       <x:c r="A1596" s="0" t="s">
+        <x:v>3162</x:v>
+      </x:c>
+      <x:c r="B1596" s="0" t="s">
         <x:v>3163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3164</x:v>
       </x:c>
     </x:row>
     <x:row r="1597" spans="1:2">
       <x:c r="A1597" s="0" t="s">
+        <x:v>3164</x:v>
+      </x:c>
+      <x:c r="B1597" s="0" t="s">
         <x:v>3165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3166</x:v>
       </x:c>
     </x:row>
     <x:row r="1598" spans="1:2">
       <x:c r="A1598" s="0" t="s">
+        <x:v>3166</x:v>
+      </x:c>
+      <x:c r="B1598" s="0" t="s">
         <x:v>3167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3168</x:v>
       </x:c>
     </x:row>
     <x:row r="1599" spans="1:2">
       <x:c r="A1599" s="0" t="s">
+        <x:v>3168</x:v>
+      </x:c>
+      <x:c r="B1599" s="0" t="s">
         <x:v>3169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3170</x:v>
       </x:c>
     </x:row>
     <x:row r="1600" spans="1:2">
       <x:c r="A1600" s="0" t="s">
+        <x:v>3170</x:v>
+      </x:c>
+      <x:c r="B1600" s="0" t="s">
         <x:v>3171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3172</x:v>
       </x:c>
     </x:row>
     <x:row r="1601" spans="1:2">
       <x:c r="A1601" s="0" t="s">
+        <x:v>3172</x:v>
+      </x:c>
+      <x:c r="B1601" s="0" t="s">
         <x:v>3173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3174</x:v>
       </x:c>
     </x:row>
     <x:row r="1602" spans="1:2">
       <x:c r="A1602" s="0" t="s">
+        <x:v>3174</x:v>
+      </x:c>
+      <x:c r="B1602" s="0" t="s">
         <x:v>3175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3176</x:v>
       </x:c>
     </x:row>
     <x:row r="1603" spans="1:2">
       <x:c r="A1603" s="0" t="s">
+        <x:v>3176</x:v>
+      </x:c>
+      <x:c r="B1603" s="0" t="s">
         <x:v>3177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3178</x:v>
       </x:c>
     </x:row>
     <x:row r="1604" spans="1:2">
       <x:c r="A1604" s="0" t="s">
+        <x:v>3178</x:v>
+      </x:c>
+      <x:c r="B1604" s="0" t="s">
         <x:v>3179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3180</x:v>
       </x:c>
     </x:row>
     <x:row r="1605" spans="1:2">
       <x:c r="A1605" s="0" t="s">
+        <x:v>3180</x:v>
+      </x:c>
+      <x:c r="B1605" s="0" t="s">
         <x:v>3181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3182</x:v>
       </x:c>
     </x:row>
     <x:row r="1606" spans="1:2">
       <x:c r="A1606" s="0" t="s">
+        <x:v>3182</x:v>
+      </x:c>
+      <x:c r="B1606" s="0" t="s">
         <x:v>3183</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3184</x:v>
       </x:c>
     </x:row>
     <x:row r="1607" spans="1:2">
       <x:c r="A1607" s="0" t="s">
+        <x:v>3184</x:v>
+      </x:c>
+      <x:c r="B1607" s="0" t="s">
         <x:v>3185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3186</x:v>
       </x:c>
     </x:row>
     <x:row r="1608" spans="1:2">
       <x:c r="A1608" s="0" t="s">
+        <x:v>3186</x:v>
+      </x:c>
+      <x:c r="B1608" s="0" t="s">
         <x:v>3187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3188</x:v>
       </x:c>
     </x:row>
     <x:row r="1609" spans="1:2">
       <x:c r="A1609" s="0" t="s">
+        <x:v>3188</x:v>
+      </x:c>
+      <x:c r="B1609" s="0" t="s">
         <x:v>3189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3190</x:v>
       </x:c>
     </x:row>
     <x:row r="1610" spans="1:2">
       <x:c r="A1610" s="0" t="s">
+        <x:v>3190</x:v>
+      </x:c>
+      <x:c r="B1610" s="0" t="s">
         <x:v>3191</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3192</x:v>
       </x:c>
     </x:row>
     <x:row r="1611" spans="1:2">
       <x:c r="A1611" s="0" t="s">
+        <x:v>3192</x:v>
+      </x:c>
+      <x:c r="B1611" s="0" t="s">
         <x:v>3193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3194</x:v>
       </x:c>
     </x:row>
     <x:row r="1612" spans="1:2">
       <x:c r="A1612" s="0" t="s">
+        <x:v>3194</x:v>
+      </x:c>
+      <x:c r="B1612" s="0" t="s">
         <x:v>3195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3196</x:v>
       </x:c>
     </x:row>
     <x:row r="1613" spans="1:2">
       <x:c r="A1613" s="0" t="s">
+        <x:v>3196</x:v>
+      </x:c>
+      <x:c r="B1613" s="0" t="s">
         <x:v>3197</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3198</x:v>
       </x:c>
     </x:row>
     <x:row r="1614" spans="1:2">
       <x:c r="A1614" s="0" t="s">
+        <x:v>3198</x:v>
+      </x:c>
+      <x:c r="B1614" s="0" t="s">
         <x:v>3199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3200</x:v>
       </x:c>
     </x:row>
     <x:row r="1615" spans="1:2">
       <x:c r="A1615" s="0" t="s">
+        <x:v>3200</x:v>
+      </x:c>
+      <x:c r="B1615" s="0" t="s">
         <x:v>3201</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3202</x:v>
       </x:c>
     </x:row>
     <x:row r="1616" spans="1:2">
       <x:c r="A1616" s="0" t="s">
+        <x:v>3202</x:v>
+      </x:c>
+      <x:c r="B1616" s="0" t="s">
         <x:v>3203</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3204</x:v>
       </x:c>
     </x:row>
     <x:row r="1617" spans="1:2">
       <x:c r="A1617" s="0" t="s">
+        <x:v>3204</x:v>
+      </x:c>
+      <x:c r="B1617" s="0" t="s">
         <x:v>3205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3206</x:v>
       </x:c>
     </x:row>
     <x:row r="1618" spans="1:2">
       <x:c r="A1618" s="0" t="s">
+        <x:v>3206</x:v>
+      </x:c>
+      <x:c r="B1618" s="0" t="s">
         <x:v>3207</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3208</x:v>
       </x:c>
     </x:row>
     <x:row r="1619" spans="1:2">
       <x:c r="A1619" s="0" t="s">
+        <x:v>3208</x:v>
+      </x:c>
+      <x:c r="B1619" s="0" t="s">
         <x:v>3209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3210</x:v>
       </x:c>
     </x:row>
     <x:row r="1620" spans="1:2">
       <x:c r="A1620" s="0" t="s">
+        <x:v>3210</x:v>
+      </x:c>
+      <x:c r="B1620" s="0" t="s">
         <x:v>3211</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3212</x:v>
       </x:c>
     </x:row>
     <x:row r="1621" spans="1:2">
       <x:c r="A1621" s="0" t="s">
+        <x:v>3212</x:v>
+      </x:c>
+      <x:c r="B1621" s="0" t="s">
         <x:v>3213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3214</x:v>
       </x:c>
     </x:row>
     <x:row r="1622" spans="1:2">
       <x:c r="A1622" s="0" t="s">
+        <x:v>3214</x:v>
+      </x:c>
+      <x:c r="B1622" s="0" t="s">
         <x:v>3215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3216</x:v>
       </x:c>
     </x:row>
     <x:row r="1623" spans="1:2">
       <x:c r="A1623" s="0" t="s">
+        <x:v>3216</x:v>
+      </x:c>
+      <x:c r="B1623" s="0" t="s">
         <x:v>3217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3218</x:v>
       </x:c>
     </x:row>
     <x:row r="1624" spans="1:2">
       <x:c r="A1624" s="0" t="s">
+        <x:v>3218</x:v>
+      </x:c>
+      <x:c r="B1624" s="0" t="s">
         <x:v>3219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3220</x:v>
       </x:c>
     </x:row>
     <x:row r="1625" spans="1:2">
       <x:c r="A1625" s="0" t="s">
+        <x:v>3220</x:v>
+      </x:c>
+      <x:c r="B1625" s="0" t="s">
         <x:v>3221</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3222</x:v>
       </x:c>
     </x:row>
     <x:row r="1626" spans="1:2">
       <x:c r="A1626" s="0" t="s">
+        <x:v>3222</x:v>
+      </x:c>
+      <x:c r="B1626" s="0" t="s">
         <x:v>3223</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3224</x:v>
       </x:c>
     </x:row>
     <x:row r="1627" spans="1:2">
       <x:c r="A1627" s="0" t="s">
+        <x:v>3224</x:v>
+      </x:c>
+      <x:c r="B1627" s="0" t="s">
         <x:v>3225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3226</x:v>
       </x:c>
     </x:row>
     <x:row r="1628" spans="1:2">
       <x:c r="A1628" s="0" t="s">
+        <x:v>3226</x:v>
+      </x:c>
+      <x:c r="B1628" s="0" t="s">
         <x:v>3227</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3228</x:v>
       </x:c>
     </x:row>
     <x:row r="1629" spans="1:2">
       <x:c r="A1629" s="0" t="s">
+        <x:v>3228</x:v>
+      </x:c>
+      <x:c r="B1629" s="0" t="s">
         <x:v>3229</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3230</x:v>
       </x:c>
     </x:row>
     <x:row r="1630" spans="1:2">
       <x:c r="A1630" s="0" t="s">
+        <x:v>3230</x:v>
+      </x:c>
+      <x:c r="B1630" s="0" t="s">
         <x:v>3231</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3232</x:v>
       </x:c>
     </x:row>
     <x:row r="1631" spans="1:2">
       <x:c r="A1631" s="0" t="s">
+        <x:v>3232</x:v>
+      </x:c>
+      <x:c r="B1631" s="0" t="s">
         <x:v>3233</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3234</x:v>
       </x:c>
     </x:row>
     <x:row r="1632" spans="1:2">
       <x:c r="A1632" s="0" t="s">
+        <x:v>3234</x:v>
+      </x:c>
+      <x:c r="B1632" s="0" t="s">
         <x:v>3235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3236</x:v>
       </x:c>
     </x:row>
     <x:row r="1633" spans="1:2">
       <x:c r="A1633" s="0" t="s">
+        <x:v>3236</x:v>
+      </x:c>
+      <x:c r="B1633" s="0" t="s">
         <x:v>3237</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3238</x:v>
       </x:c>
     </x:row>
     <x:row r="1634" spans="1:2">
       <x:c r="A1634" s="0" t="s">
+        <x:v>3238</x:v>
+      </x:c>
+      <x:c r="B1634" s="0" t="s">
         <x:v>3239</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3240</x:v>
       </x:c>
     </x:row>
     <x:row r="1635" spans="1:2">
       <x:c r="A1635" s="0" t="s">
+        <x:v>3240</x:v>
+      </x:c>
+      <x:c r="B1635" s="0" t="s">
         <x:v>3241</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3242</x:v>
       </x:c>
     </x:row>
     <x:row r="1636" spans="1:2">
       <x:c r="A1636" s="0" t="s">
+        <x:v>3242</x:v>
+      </x:c>
+      <x:c r="B1636" s="0" t="s">
         <x:v>3243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3244</x:v>
       </x:c>
     </x:row>
     <x:row r="1637" spans="1:2">
       <x:c r="A1637" s="0" t="s">
+        <x:v>3244</x:v>
+      </x:c>
+      <x:c r="B1637" s="0" t="s">
         <x:v>3245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3246</x:v>
       </x:c>
     </x:row>
     <x:row r="1638" spans="1:2">
       <x:c r="A1638" s="0" t="s">
+        <x:v>3246</x:v>
+      </x:c>
+      <x:c r="B1638" s="0" t="s">
         <x:v>3247</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3248</x:v>
       </x:c>
     </x:row>
     <x:row r="1639" spans="1:2">
       <x:c r="A1639" s="0" t="s">
+        <x:v>3248</x:v>
+      </x:c>
+      <x:c r="B1639" s="0" t="s">
         <x:v>3249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3250</x:v>
       </x:c>
     </x:row>
     <x:row r="1640" spans="1:2">
       <x:c r="A1640" s="0" t="s">
+        <x:v>3250</x:v>
+      </x:c>
+      <x:c r="B1640" s="0" t="s">
         <x:v>3251</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3252</x:v>
       </x:c>
     </x:row>
     <x:row r="1641" spans="1:2">
       <x:c r="A1641" s="0" t="s">
+        <x:v>3252</x:v>
+      </x:c>
+      <x:c r="B1641" s="0" t="s">
         <x:v>3253</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3254</x:v>
       </x:c>
     </x:row>
     <x:row r="1642" spans="1:2">
       <x:c r="A1642" s="0" t="s">
+        <x:v>3254</x:v>
+      </x:c>
+      <x:c r="B1642" s="0" t="s">
         <x:v>3255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3256</x:v>
       </x:c>
     </x:row>
     <x:row r="1643" spans="1:2">
       <x:c r="A1643" s="0" t="s">
+        <x:v>3256</x:v>
+      </x:c>
+      <x:c r="B1643" s="0" t="s">
         <x:v>3257</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3258</x:v>
       </x:c>
     </x:row>
     <x:row r="1644" spans="1:2">
       <x:c r="A1644" s="0" t="s">
+        <x:v>3258</x:v>
+      </x:c>
+      <x:c r="B1644" s="0" t="s">
         <x:v>3259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3260</x:v>
       </x:c>
     </x:row>
     <x:row r="1645" spans="1:2">
       <x:c r="A1645" s="0" t="s">
+        <x:v>3260</x:v>
+      </x:c>
+      <x:c r="B1645" s="0" t="s">
         <x:v>3261</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3262</x:v>
       </x:c>
     </x:row>
     <x:row r="1646" spans="1:2">
       <x:c r="A1646" s="0" t="s">
+        <x:v>3262</x:v>
+      </x:c>
+      <x:c r="B1646" s="0" t="s">
         <x:v>3263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3264</x:v>
       </x:c>
     </x:row>
     <x:row r="1647" spans="1:2">
       <x:c r="A1647" s="0" t="s">
+        <x:v>3264</x:v>
+      </x:c>
+      <x:c r="B1647" s="0" t="s">
         <x:v>3265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3266</x:v>
       </x:c>
     </x:row>
     <x:row r="1648" spans="1:2">
       <x:c r="A1648" s="0" t="s">
+        <x:v>3266</x:v>
+      </x:c>
+      <x:c r="B1648" s="0" t="s">
         <x:v>3267</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3268</x:v>
       </x:c>
     </x:row>
     <x:row r="1649" spans="1:2">
       <x:c r="A1649" s="0" t="s">
+        <x:v>3268</x:v>
+      </x:c>
+      <x:c r="B1649" s="0" t="s">
         <x:v>3269</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3270</x:v>
       </x:c>
     </x:row>
     <x:row r="1650" spans="1:2">
       <x:c r="A1650" s="0" t="s">
+        <x:v>3270</x:v>
+      </x:c>
+      <x:c r="B1650" s="0" t="s">
         <x:v>3271</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3272</x:v>
       </x:c>
     </x:row>
     <x:row r="1651" spans="1:2">
       <x:c r="A1651" s="0" t="s">
+        <x:v>3272</x:v>
+      </x:c>
+      <x:c r="B1651" s="0" t="s">
         <x:v>3273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3274</x:v>
       </x:c>
     </x:row>
     <x:row r="1652" spans="1:2">
       <x:c r="A1652" s="0" t="s">
+        <x:v>3274</x:v>
+      </x:c>
+      <x:c r="B1652" s="0" t="s">
         <x:v>3275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3276</x:v>
       </x:c>
     </x:row>
     <x:row r="1653" spans="1:2">
       <x:c r="A1653" s="0" t="s">
+        <x:v>3276</x:v>
+      </x:c>
+      <x:c r="B1653" s="0" t="s">
         <x:v>3277</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3278</x:v>
       </x:c>
     </x:row>
     <x:row r="1654" spans="1:2">
       <x:c r="A1654" s="0" t="s">
+        <x:v>3278</x:v>
+      </x:c>
+      <x:c r="B1654" s="0" t="s">
         <x:v>3279</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3280</x:v>
       </x:c>
     </x:row>
     <x:row r="1655" spans="1:2">
       <x:c r="A1655" s="0" t="s">
+        <x:v>3280</x:v>
+      </x:c>
+      <x:c r="B1655" s="0" t="s">
         <x:v>3281</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3282</x:v>
       </x:c>
     </x:row>
     <x:row r="1656" spans="1:2">
       <x:c r="A1656" s="0" t="s">
+        <x:v>3282</x:v>
+      </x:c>
+      <x:c r="B1656" s="0" t="s">
         <x:v>3283</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3284</x:v>
       </x:c>
     </x:row>
     <x:row r="1657" spans="1:2">
       <x:c r="A1657" s="0" t="s">
+        <x:v>3284</x:v>
+      </x:c>
+      <x:c r="B1657" s="0" t="s">
         <x:v>3285</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3286</x:v>
       </x:c>
     </x:row>
     <x:row r="1658" spans="1:2">
       <x:c r="A1658" s="0" t="s">
+        <x:v>3286</x:v>
+      </x:c>
+      <x:c r="B1658" s="0" t="s">
         <x:v>3287</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3288</x:v>
       </x:c>
     </x:row>
     <x:row r="1659" spans="1:2">
       <x:c r="A1659" s="0" t="s">
+        <x:v>3288</x:v>
+      </x:c>
+      <x:c r="B1659" s="0" t="s">
         <x:v>3289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3290</x:v>
       </x:c>
     </x:row>
     <x:row r="1660" spans="1:2">
       <x:c r="A1660" s="0" t="s">
+        <x:v>3290</x:v>
+      </x:c>
+      <x:c r="B1660" s="0" t="s">
         <x:v>3291</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3292</x:v>
       </x:c>
     </x:row>
     <x:row r="1661" spans="1:2">
       <x:c r="A1661" s="0" t="s">
+        <x:v>3292</x:v>
+      </x:c>
+      <x:c r="B1661" s="0" t="s">
         <x:v>3293</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3294</x:v>
       </x:c>
     </x:row>
     <x:row r="1662" spans="1:2">
       <x:c r="A1662" s="0" t="s">
+        <x:v>3294</x:v>
+      </x:c>
+      <x:c r="B1662" s="0" t="s">
         <x:v>3295</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3296</x:v>
       </x:c>
     </x:row>
     <x:row r="1663" spans="1:2">
       <x:c r="A1663" s="0" t="s">
+        <x:v>3296</x:v>
+      </x:c>
+      <x:c r="B1663" s="0" t="s">
         <x:v>3297</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3298</x:v>
       </x:c>
     </x:row>
     <x:row r="1664" spans="1:2">
       <x:c r="A1664" s="0" t="s">
+        <x:v>3298</x:v>
+      </x:c>
+      <x:c r="B1664" s="0" t="s">
         <x:v>3299</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3300</x:v>
       </x:c>
     </x:row>
     <x:row r="1665" spans="1:2">
       <x:c r="A1665" s="0" t="s">
+        <x:v>3300</x:v>
+      </x:c>
+      <x:c r="B1665" s="0" t="s">
         <x:v>3301</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3302</x:v>
       </x:c>
     </x:row>
     <x:row r="1666" spans="1:2">
       <x:c r="A1666" s="0" t="s">
+        <x:v>3302</x:v>
+      </x:c>
+      <x:c r="B1666" s="0" t="s">
         <x:v>3303</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3304</x:v>
       </x:c>
     </x:row>
     <x:row r="1667" spans="1:2">
       <x:c r="A1667" s="0" t="s">
+        <x:v>3304</x:v>
+      </x:c>
+      <x:c r="B1667" s="0" t="s">
         <x:v>3305</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3306</x:v>
       </x:c>
     </x:row>
     <x:row r="1668" spans="1:2">
       <x:c r="A1668" s="0" t="s">
+        <x:v>3306</x:v>
+      </x:c>
+      <x:c r="B1668" s="0" t="s">
         <x:v>3307</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3308</x:v>
       </x:c>
     </x:row>
     <x:row r="1669" spans="1:2">
       <x:c r="A1669" s="0" t="s">
+        <x:v>3308</x:v>
+      </x:c>
+      <x:c r="B1669" s="0" t="s">
         <x:v>3309</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3310</x:v>
       </x:c>
     </x:row>
     <x:row r="1670" spans="1:2">
       <x:c r="A1670" s="0" t="s">
+        <x:v>3310</x:v>
+      </x:c>
+      <x:c r="B1670" s="0" t="s">
         <x:v>3311</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3312</x:v>
       </x:c>
     </x:row>
     <x:row r="1671" spans="1:2">
       <x:c r="A1671" s="0" t="s">
+        <x:v>3312</x:v>
+      </x:c>
+      <x:c r="B1671" s="0" t="s">
         <x:v>3313</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3314</x:v>
       </x:c>
     </x:row>
     <x:row r="1672" spans="1:2">
       <x:c r="A1672" s="0" t="s">
+        <x:v>3314</x:v>
+      </x:c>
+      <x:c r="B1672" s="0" t="s">
         <x:v>3315</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3316</x:v>
       </x:c>
     </x:row>
     <x:row r="1673" spans="1:2">
       <x:c r="A1673" s="0" t="s">
+        <x:v>3316</x:v>
+      </x:c>
+      <x:c r="B1673" s="0" t="s">
         <x:v>3317</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3318</x:v>
       </x:c>
     </x:row>
     <x:row r="1674" spans="1:2">
       <x:c r="A1674" s="0" t="s">
+        <x:v>3318</x:v>
+      </x:c>
+      <x:c r="B1674" s="0" t="s">
         <x:v>3319</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3320</x:v>
       </x:c>
     </x:row>
     <x:row r="1675" spans="1:2">
       <x:c r="A1675" s="0" t="s">
+        <x:v>3320</x:v>
+      </x:c>
+      <x:c r="B1675" s="0" t="s">
         <x:v>3321</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3322</x:v>
       </x:c>
     </x:row>
     <x:row r="1676" spans="1:2">
       <x:c r="A1676" s="0" t="s">
+        <x:v>3322</x:v>
+      </x:c>
+      <x:c r="B1676" s="0" t="s">
         <x:v>3323</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3324</x:v>
       </x:c>
     </x:row>
     <x:row r="1677" spans="1:2">
       <x:c r="A1677" s="0" t="s">
+        <x:v>3324</x:v>
+      </x:c>
+      <x:c r="B1677" s="0" t="s">
         <x:v>3325</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3326</x:v>
       </x:c>
     </x:row>
     <x:row r="1678" spans="1:2">
       <x:c r="A1678" s="0" t="s">
+        <x:v>3326</x:v>
+      </x:c>
+      <x:c r="B1678" s="0" t="s">
         <x:v>3327</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3328</x:v>
       </x:c>
     </x:row>
     <x:row r="1679" spans="1:2">
       <x:c r="A1679" s="0" t="s">
+        <x:v>3328</x:v>
+      </x:c>
+      <x:c r="B1679" s="0" t="s">
         <x:v>3329</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3330</x:v>
       </x:c>
     </x:row>
     <x:row r="1680" spans="1:2">
       <x:c r="A1680" s="0" t="s">
+        <x:v>3330</x:v>
+      </x:c>
+      <x:c r="B1680" s="0" t="s">
         <x:v>3331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3332</x:v>
       </x:c>
     </x:row>
     <x:row r="1681" spans="1:2">
       <x:c r="A1681" s="0" t="s">
+        <x:v>3332</x:v>
+      </x:c>
+      <x:c r="B1681" s="0" t="s">
         <x:v>3333</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3334</x:v>
       </x:c>
     </x:row>
     <x:row r="1682" spans="1:2">
       <x:c r="A1682" s="0" t="s">
+        <x:v>3334</x:v>
+      </x:c>
+      <x:c r="B1682" s="0" t="s">
         <x:v>3335</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3336</x:v>
       </x:c>
     </x:row>
     <x:row r="1683" spans="1:2">
       <x:c r="A1683" s="0" t="s">
+        <x:v>3336</x:v>
+      </x:c>
+      <x:c r="B1683" s="0" t="s">
         <x:v>3337</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3338</x:v>
       </x:c>
     </x:row>
     <x:row r="1684" spans="1:2">
       <x:c r="A1684" s="0" t="s">
+        <x:v>3338</x:v>
+      </x:c>
+      <x:c r="B1684" s="0" t="s">
         <x:v>3339</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3340</x:v>
       </x:c>
     </x:row>
     <x:row r="1685" spans="1:2">
       <x:c r="A1685" s="0" t="s">
+        <x:v>3340</x:v>
+      </x:c>
+      <x:c r="B1685" s="0" t="s">
         <x:v>3341</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3342</x:v>
       </x:c>
     </x:row>
     <x:row r="1686" spans="1:2">
       <x:c r="A1686" s="0" t="s">
+        <x:v>3342</x:v>
+      </x:c>
+      <x:c r="B1686" s="0" t="s">
         <x:v>3343</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3344</x:v>
       </x:c>
     </x:row>
     <x:row r="1687" spans="1:2">
       <x:c r="A1687" s="0" t="s">
+        <x:v>3344</x:v>
+      </x:c>
+      <x:c r="B1687" s="0" t="s">
         <x:v>3345</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3346</x:v>
       </x:c>
     </x:row>
     <x:row r="1688" spans="1:2">
       <x:c r="A1688" s="0" t="s">
+        <x:v>3346</x:v>
+      </x:c>
+      <x:c r="B1688" s="0" t="s">
         <x:v>3347</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3348</x:v>
       </x:c>
     </x:row>
     <x:row r="1689" spans="1:2">
       <x:c r="A1689" s="0" t="s">
+        <x:v>3348</x:v>
+      </x:c>
+      <x:c r="B1689" s="0" t="s">
         <x:v>3349</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3350</x:v>
       </x:c>
     </x:row>
     <x:row r="1690" spans="1:2">
       <x:c r="A1690" s="0" t="s">
+        <x:v>3350</x:v>
+      </x:c>
+      <x:c r="B1690" s="0" t="s">
         <x:v>3351</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3352</x:v>
       </x:c>
     </x:row>
     <x:row r="1691" spans="1:2">
       <x:c r="A1691" s="0" t="s">
+        <x:v>3352</x:v>
+      </x:c>
+      <x:c r="B1691" s="0" t="s">
         <x:v>3353</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3354</x:v>
       </x:c>
     </x:row>
     <x:row r="1692" spans="1:2">
       <x:c r="A1692" s="0" t="s">
+        <x:v>3354</x:v>
+      </x:c>
+      <x:c r="B1692" s="0" t="s">
         <x:v>3355</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3356</x:v>
       </x:c>
     </x:row>
     <x:row r="1693" spans="1:2">
       <x:c r="A1693" s="0" t="s">
+        <x:v>3356</x:v>
+      </x:c>
+      <x:c r="B1693" s="0" t="s">
         <x:v>3357</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3358</x:v>
       </x:c>
     </x:row>
     <x:row r="1694" spans="1:2">
       <x:c r="A1694" s="0" t="s">
+        <x:v>3358</x:v>
+      </x:c>
+      <x:c r="B1694" s="0" t="s">
         <x:v>3359</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3360</x:v>
       </x:c>
     </x:row>
     <x:row r="1695" spans="1:2">
       <x:c r="A1695" s="0" t="s">
+        <x:v>3360</x:v>
+      </x:c>
+      <x:c r="B1695" s="0" t="s">
         <x:v>3361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3362</x:v>
       </x:c>
     </x:row>
     <x:row r="1696" spans="1:2">
       <x:c r="A1696" s="0" t="s">
+        <x:v>3362</x:v>
+      </x:c>
+      <x:c r="B1696" s="0" t="s">
         <x:v>3363</x:v>
       </x:c>
-      <x:c r="B1696" s="0" t="s">
+    </x:row>
+    <x:row r="1697" spans="1:2">
+      <x:c r="A1697" s="0" t="s">
         <x:v>3364</x:v>
+      </x:c>
+      <x:c r="B1697" s="0" t="s">
+        <x:v>3365</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1698" spans="1:2">
+      <x:c r="A1698" s="0" t="s">
+        <x:v>3366</x:v>
+      </x:c>
+      <x:c r="B1698" s="0" t="s">
+        <x:v>3367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1699" spans="1:2">
+      <x:c r="A1699" s="0" t="s">
+        <x:v>3368</x:v>
+      </x:c>
+      <x:c r="B1699" s="0" t="s">
+        <x:v>3369</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1700" spans="1:2">
+      <x:c r="A1700" s="0" t="s">
+        <x:v>3370</x:v>
+      </x:c>
+      <x:c r="B1700" s="0" t="s">
+        <x:v>3371</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1701" spans="1:2">
+      <x:c r="A1701" s="0" t="s">
+        <x:v>3372</x:v>
+      </x:c>
+      <x:c r="B1701" s="0" t="s">
+        <x:v>3373</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1702" spans="1:2">
+      <x:c r="A1702" s="0" t="s">
+        <x:v>3374</x:v>
+      </x:c>
+      <x:c r="B1702" s="0" t="s">
+        <x:v>3375</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1703" spans="1:2">
+      <x:c r="A1703" s="0" t="s">
+        <x:v>3376</x:v>
+      </x:c>
+      <x:c r="B1703" s="0" t="s">
+        <x:v>3377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1704" spans="1:2">
+      <x:c r="A1704" s="0" t="s">
+        <x:v>3378</x:v>
+      </x:c>
+      <x:c r="B1704" s="0" t="s">
+        <x:v>3379</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1705" spans="1:2">
+      <x:c r="A1705" s="0" t="s">
+        <x:v>3380</x:v>
+      </x:c>
+      <x:c r="B1705" s="0" t="s">
+        <x:v>3381</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1706" spans="1:2">
+      <x:c r="A1706" s="0" t="s">
+        <x:v>3382</x:v>
+      </x:c>
+      <x:c r="B1706" s="0" t="s">
+        <x:v>3383</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1707" spans="1:2">
+      <x:c r="A1707" s="0" t="s">
+        <x:v>3384</x:v>
+      </x:c>
+      <x:c r="B1707" s="0" t="s">
+        <x:v>3385</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1708" spans="1:2">
+      <x:c r="A1708" s="0" t="s">
+        <x:v>3386</x:v>
+      </x:c>
+      <x:c r="B1708" s="0" t="s">
+        <x:v>3387</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1709" spans="1:2">
+      <x:c r="A1709" s="0" t="s">
+        <x:v>3388</x:v>
+      </x:c>
+      <x:c r="B1709" s="0" t="s">
+        <x:v>3389</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1710" spans="1:2">
+      <x:c r="A1710" s="0" t="s">
+        <x:v>3390</x:v>
+      </x:c>
+      <x:c r="B1710" s="0" t="s">
+        <x:v>3391</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>