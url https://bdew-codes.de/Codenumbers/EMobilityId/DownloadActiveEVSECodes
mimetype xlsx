--- v7 (2026-09-28)
+++ v8 (2026-10-20)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589bcf8606c44376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/525449992d3c49e4af3c93267764ed31.psmdcp" Id="Rd6b928ec26514cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra919e2c9c6034168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bb7c7ae54d147a59035fa4bb5a3cc4b.psmdcp" Id="R3d5de0a63d74491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Operatorlist" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3392" uniqueCount="3392">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3471" uniqueCount="3471">
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>DE NOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Northeimer Sport und Freizeit GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EPS</x:t>
   </x:si>
   <x:si>
     <x:t>"ISATT innovatives Steuerungs- und Automatisierungstechnik Team GmbH"</x:t>
   </x:si>
   <x:si>
     <x:t>DE CLA</x:t>
   </x:si>
   <x:si>
     <x:t>"Liebevoll!" in der Auermühle GmbH</x:t>
   </x:si>
   <x:si>
@@ -269,50 +269,62 @@
   <x:si>
     <x:t>DE AEW</x:t>
   </x:si>
   <x:si>
     <x:t>Albwerk Elektro- und Kommunikationstechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ALN</x:t>
   </x:si>
   <x:si>
     <x:t>ALDI Nord Deutschland Stiftung &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ALD</x:t>
   </x:si>
   <x:si>
     <x:t>ALDI SÜD Dienstleistungs-SE &amp; Co. oHG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ABF</x:t>
   </x:si>
   <x:si>
     <x:t>Alexander Bürkle GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE AME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alexander Meisel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE HAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alexander Scholz</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE ALK</x:t>
   </x:si>
   <x:si>
     <x:t>Alexianer Krefeld GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ALW</x:t>
   </x:si>
   <x:si>
     <x:t>Alfons Wittrock Öl GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AFO</x:t>
   </x:si>
   <x:si>
     <x:t>Alina und Fabian Oemig</x:t>
   </x:si>
   <x:si>
     <x:t>DE 946</x:t>
   </x:si>
   <x:si>
     <x:t>ALKON Handels GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE LPI</x:t>
@@ -377,50 +389,56 @@
   <x:si>
     <x:t>DE ALE</x:t>
   </x:si>
   <x:si>
     <x:t>Ammer-Loisach Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AAG</x:t>
   </x:si>
   <x:si>
     <x:t>Ampere Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE AMP</x:t>
   </x:si>
   <x:si>
     <x:t>amperio GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ASS</x:t>
   </x:si>
   <x:si>
     <x:t>Amt Scharmützelsee</x:t>
   </x:si>
   <x:si>
+    <x:t>DE AWI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andreas Witaschaß</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 468</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Andree Rischmüller </x:t>
   </x:si>
   <x:si>
     <x:t>DE ACO</x:t>
   </x:si>
   <x:si>
     <x:t>APCOA Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GEG</x:t>
   </x:si>
   <x:si>
     <x:t>Apleona GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ARA</x:t>
   </x:si>
   <x:si>
     <x:t>ARA Carbon Finance GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BPT</x:t>
@@ -581,50 +599,56 @@
   <x:si>
     <x:t>DE 369</x:t>
   </x:si>
   <x:si>
     <x:t>Autoforum Dojmi, Lackier- und KFZMeisterbetrieb, Inh. Dragan Dojmi e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE AHS</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Andreas Schröder GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Elstermann GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AHF</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Fiege GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE BSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autohaus Foerster GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE AFR</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Freitäger GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GAW</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Göthling am Wartenberg GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AUT</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Gotthard König GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GTZ</x:t>
   </x:si>
   <x:si>
     <x:t>Autohaus Götz Inh. Hildegard Held</x:t>
   </x:si>
   <x:si>
     <x:t>DE HAB</x:t>
@@ -791,50 +815,56 @@
   <x:si>
     <x:t>DE AVX</x:t>
   </x:si>
   <x:si>
     <x:t>AVEX Mineralölhandelsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE APS</x:t>
   </x:si>
   <x:si>
     <x:t>AVIA AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE AVP</x:t>
   </x:si>
   <x:si>
     <x:t>AVP Autoland GmbH &amp; Co KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE AWM</x:t>
   </x:si>
   <x:si>
     <x:t>AW Management GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE AOB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axel Oberbeck</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 689</x:t>
   </x:si>
   <x:si>
     <x:t>AXXTEQ Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BUB</x:t>
   </x:si>
   <x:si>
     <x:t>B. u. B. GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BOP</x:t>
   </x:si>
   <x:si>
     <x:t>B::Optronics GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BCK</x:t>
   </x:si>
   <x:si>
     <x:t>Backcharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 937</x:t>
@@ -887,56 +917,50 @@
   <x:si>
     <x:t>DE 012</x:t>
   </x:si>
   <x:si>
     <x:t>Bauer Elektroanlagen Süd GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEE</x:t>
   </x:si>
   <x:si>
     <x:t>Bauer Energietechnik e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE MB1</x:t>
   </x:si>
   <x:si>
     <x:t>Bauer Unternehmensgruppe GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE NST</x:t>
   </x:si>
   <x:si>
     <x:t>Bauernladen Dölger</x:t>
   </x:si>
   <x:si>
-    <x:t>DE BM1</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE BTV</x:t>
   </x:si>
   <x:si>
     <x:t>Bayerischer Tennis-Verband Betriebs-GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 122</x:t>
   </x:si>
   <x:si>
     <x:t>BayWa Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE 308</x:t>
   </x:si>
   <x:si>
     <x:t>BBM Baumarkt Barsinghausen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BWV</x:t>
   </x:si>
   <x:si>
     <x:t>Beamtenwohnungsverein eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BBE</x:t>
@@ -1013,50 +1037,56 @@
   <x:si>
     <x:t>DE BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Berliner Stadtwerke EnergiePartner GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BSW</x:t>
   </x:si>
   <x:si>
     <x:t>Berliner Stadtwerke GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BKP</x:t>
   </x:si>
   <x:si>
     <x:t>Berliner Stadtwerke KommunalPartner GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BVB</x:t>
   </x:si>
   <x:si>
     <x:t>Berliner Volksbank eG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bernd Jezierny</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE UBE</x:t>
   </x:si>
   <x:si>
     <x:t>Berner Elektrotechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 995</x:t>
   </x:si>
   <x:si>
     <x:t>Bertram GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BFW</x:t>
   </x:si>
   <x:si>
     <x:t>Berufsförderungswerk Hamm GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 555</x:t>
   </x:si>
   <x:si>
     <x:t>Berufsgenossenschaft Energie Textil Elektro Medienerzeugnisse</x:t>
   </x:si>
   <x:si>
     <x:t>DE BES</x:t>
@@ -1547,56 +1577,50 @@
   <x:si>
     <x:t>DE MUC</x:t>
   </x:si>
   <x:si>
     <x:t>Claus Heinemann Elektroanlagen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE COC</x:t>
   </x:si>
   <x:si>
     <x:t>cocharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CFH</x:t>
   </x:si>
   <x:si>
     <x:t>Coffee Fellows Hotel GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CCH</x:t>
   </x:si>
   <x:si>
     <x:t>Comfortcharge GmbH</x:t>
   </x:si>
   <x:si>
-    <x:t>DE CNT</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE V2G</x:t>
   </x:si>
   <x:si>
     <x:t>COUNTROL GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE COW</x:t>
   </x:si>
   <x:si>
     <x:t>cowelio GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 585</x:t>
   </x:si>
   <x:si>
     <x:t>Cramer-Mühle GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE CMP</x:t>
   </x:si>
   <x:si>
     <x:t>Cross Market Places GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE CTM</x:t>
@@ -2444,50 +2468,56 @@
   <x:si>
     <x:t>DE ESL</x:t>
   </x:si>
   <x:si>
     <x:t>Energie SaarLorLux AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 1ES</x:t>
   </x:si>
   <x:si>
     <x:t>energie schwaben gmbh</x:t>
   </x:si>
   <x:si>
     <x:t>DE BIB</x:t>
   </x:si>
   <x:si>
     <x:t>Energie Service Bietigheim-Bissingen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE ESB</x:t>
   </x:si>
   <x:si>
     <x:t>Energie Südbayern GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energie und Versorgung Butzbach GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE EWP</x:t>
   </x:si>
   <x:si>
     <x:t>Energie und Wasser Potsdam GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SEG</x:t>
   </x:si>
   <x:si>
     <x:t>Energie und Wasser Wahlstedt/Bad Segeberg GmbH &amp; Co. KG (ews)</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWG</x:t>
   </x:si>
   <x:si>
     <x:t>Energie- und Wassergesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE OPE</x:t>
   </x:si>
   <x:si>
     <x:t>Energie und Wasserversorgung Bonn/Rhein-Sieg GmbH (EnW Bonn/Rhein-Sieg)</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWB</x:t>
@@ -2885,50 +2915,56 @@
   <x:si>
     <x:t>DE EGB</x:t>
   </x:si>
   <x:si>
     <x:t>Euskirchener Baugesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE FRK</x:t>
   </x:si>
   <x:si>
     <x:t>EV Freaks GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EVD</x:t>
   </x:si>
   <x:si>
     <x:t>evd energieversorgung dormagen gmbh</x:t>
   </x:si>
   <x:si>
     <x:t>DE 295</x:t>
   </x:si>
   <x:si>
     <x:t>EVE Energieversorgung Elbtalaue GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE EOH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evert Otter</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE EVH</x:t>
   </x:si>
   <x:si>
     <x:t>EVH GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EHI</x:t>
   </x:si>
   <x:si>
     <x:t>EVI Energieversorgung Hildesheim GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE DRV</x:t>
   </x:si>
   <x:si>
     <x:t>EVN Drive GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DPC</x:t>
   </x:si>
   <x:si>
     <x:t>Evolve Energy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EYP</x:t>
@@ -3005,80 +3041,92 @@
   <x:si>
     <x:t>DE 888</x:t>
   </x:si>
   <x:si>
     <x:t>EWS Elektrizitätswerke Schönau eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE EWV</x:t>
   </x:si>
   <x:si>
     <x:t>EWV Energie- und Wasser-Versorgung GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EZE</x:t>
   </x:si>
   <x:si>
     <x:t>eze.network GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FM1</x:t>
   </x:si>
   <x:si>
     <x:t>F&amp;M Computer Systemhaus GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE FH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Fabian Hoffmann </x:t>
+  </x:si>
+  <x:si>
     <x:t>DE FCD</x:t>
   </x:si>
   <x:si>
     <x:t>Factory Campus GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE FSD</x:t>
   </x:si>
   <x:si>
     <x:t>Fahrschule Dovermann</x:t>
   </x:si>
   <x:si>
     <x:t>DE MCG</x:t>
   </x:si>
   <x:si>
     <x:t>Fahrschule Gödde MobilitätsCoaching GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FWR</x:t>
   </x:si>
   <x:si>
     <x:t>FAHRWerk statt stillstand</x:t>
   </x:si>
   <x:si>
     <x:t>DE FER</x:t>
   </x:si>
   <x:si>
     <x:t>FairEnergie GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE FGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FairGreenLiving Göbel eG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 202</x:t>
   </x:si>
   <x:si>
     <x:t>Familie Bressau</x:t>
   </x:si>
   <x:si>
     <x:t>DE TGG</x:t>
   </x:si>
   <x:si>
     <x:t>Family Hotel Oberhof GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FAM</x:t>
   </x:si>
   <x:si>
     <x:t>FAMIS GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KLO</x:t>
   </x:si>
   <x:si>
     <x:t>Färber Hotelbetriebs GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FAS</x:t>
@@ -3230,50 +3278,56 @@
   <x:si>
     <x:t>Flughafen Paderborn/Lippstadt Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE 951</x:t>
   </x:si>
   <x:si>
     <x:t>Flughafen Stuttgart Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE FSG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 814</x:t>
   </x:si>
   <x:si>
     <x:t>FLVW Marketing GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FOE</x:t>
   </x:si>
   <x:si>
     <x:t>Ford-Werke GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE FS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Förster Solar GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE V8K</x:t>
   </x:si>
   <x:si>
     <x:t>fortuna hospitality GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 112</x:t>
   </x:si>
   <x:si>
     <x:t>Frank Görlitz</x:t>
   </x:si>
   <x:si>
     <x:t>DE OEM</x:t>
   </x:si>
   <x:si>
     <x:t>Frank Oemig</x:t>
   </x:si>
   <x:si>
     <x:t>DE ACF</x:t>
   </x:si>
   <x:si>
     <x:t>Frank Wagner</x:t>
   </x:si>
   <x:si>
     <x:t>DE FUW</x:t>
@@ -3294,50 +3348,56 @@
     <x:t>Franz Davids, Loherhof GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE FKA</x:t>
   </x:si>
   <x:si>
     <x:t>Franz Kleine Automobile GmbH &amp; Co.KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE KE1</x:t>
   </x:si>
   <x:si>
     <x:t>Franz-Josef Küppers e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE FRA</x:t>
   </x:si>
   <x:si>
     <x:t>Fraport AG Frankfurt Airport Services Worldwide</x:t>
   </x:si>
   <x:si>
     <x:t>DE FHG</x:t>
   </x:si>
   <x:si>
     <x:t>Fraunhofer-Gesellschaft zur Förderung der angewandten Forschung eingetragener Verein</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE FSO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Friedrich Hoffmann</x:t>
   </x:si>
   <x:si>
     <x:t>DE FWP</x:t>
   </x:si>
   <x:si>
     <x:t>Friedrich Wohnen &amp; Pflegen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FR1</x:t>
   </x:si>
   <x:si>
     <x:t>frischli Milchwerke GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FR3</x:t>
   </x:si>
   <x:si>
     <x:t>frischli Milchwerke GmbH &amp; Co. Huber oHG</x:t>
   </x:si>
   <x:si>
     <x:t>DE FYT</x:t>
   </x:si>
   <x:si>
     <x:t>FRYTE Mobility GmbH</x:t>
   </x:si>
@@ -3747,51 +3807,51 @@
   <x:si>
     <x:t>DE GHO</x:t>
   </x:si>
   <x:si>
     <x:t>Golfclub Hösel</x:t>
   </x:si>
   <x:si>
     <x:t>DE GPA</x:t>
   </x:si>
   <x:si>
     <x:t>Golfplatz Altenstadt GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 345</x:t>
   </x:si>
   <x:si>
     <x:t>Golfplatz Eggeberg GmbH &amp; Co. Anlagen KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE GTH</x:t>
   </x:si>
   <x:si>
     <x:t>Gothaer Stadtwerke ENERGIE GmbH</x:t>
   </x:si>
   <x:si>
-    <x:t>DE CON</x:t>
+    <x:t>DE CNT</x:t>
   </x:si>
   <x:si>
     <x:t>GP JOULE Connect GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 212</x:t>
   </x:si>
   <x:si>
     <x:t>Graf Hardenberg GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE GEF</x:t>
   </x:si>
   <x:si>
     <x:t>GraphDefined GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 873</x:t>
   </x:si>
   <x:si>
     <x:t>Green Camping am Rhein</x:t>
   </x:si>
   <x:si>
     <x:t>DE GFC</x:t>
   </x:si>
@@ -4035,50 +4095,56 @@
   <x:si>
     <x:t>DE HMG</x:t>
   </x:si>
   <x:si>
     <x:t>Harald Gyo und Mirko Gyo GbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE DEP</x:t>
   </x:si>
   <x:si>
     <x:t>Harald Knaus Der Elektroprofi GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HEG</x:t>
   </x:si>
   <x:si>
     <x:t>Harz Energie GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HZK</x:t>
   </x:si>
   <x:si>
     <x:t>Hauptzollamt Koblenz</x:t>
   </x:si>
   <x:si>
+    <x:t>DE OLS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haus- und Wohnungsverwaltung Joachim Olschewski GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE HVL</x:t>
   </x:si>
   <x:si>
     <x:t>Havelland-Solar Immobilien GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HEC</x:t>
   </x:si>
   <x:si>
     <x:t>Hectronic GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HVS</x:t>
   </x:si>
   <x:si>
     <x:t>Hectronic Vertriebs- und Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TOR</x:t>
   </x:si>
   <x:si>
     <x:t>Hedin Automotive Services GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 19A</x:t>
@@ -4143,68 +4209,80 @@
   <x:si>
     <x:t>DE 965</x:t>
   </x:si>
   <x:si>
     <x:t>Helmer GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GIE</x:t>
   </x:si>
   <x:si>
     <x:t>Helmut Gieseke</x:t>
   </x:si>
   <x:si>
     <x:t>DE HEN</x:t>
   </x:si>
   <x:si>
     <x:t>Henkel AG &amp; Co. KGaA</x:t>
   </x:si>
   <x:si>
     <x:t>DE HEO</x:t>
   </x:si>
   <x:si>
     <x:t>HEOS Object GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE MHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Herberts Industrieglas GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 280</x:t>
   </x:si>
   <x:si>
     <x:t>Hermann Reckers GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE HGD</x:t>
   </x:si>
   <x:si>
     <x:t>Hermes Germany GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HTE</x:t>
   </x:si>
   <x:si>
     <x:t>hesotec electrify gmbh</x:t>
   </x:si>
   <x:si>
+    <x:t>DE ETH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heuschmid Elektrotechnik</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE HCO</x:t>
   </x:si>
   <x:si>
     <x:t>HeyCharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HIM</x:t>
   </x:si>
   <x:si>
     <x:t>HI Mainz City Operations GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AHO</x:t>
   </x:si>
   <x:si>
     <x:t>HM Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 1ST</x:t>
   </x:si>
   <x:si>
     <x:t>HOBA Green Energy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HE1</x:t>
@@ -4215,50 +4293,56 @@
   <x:si>
     <x:t>DE UCB</x:t>
   </x:si>
   <x:si>
     <x:t>Hochschule Trier</x:t>
   </x:si>
   <x:si>
     <x:t>DE HTL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOCHTIEF Ladepartner GmbH  </x:t>
   </x:si>
   <x:si>
     <x:t>DE HM0</x:t>
   </x:si>
   <x:si>
     <x:t>Hohe Mark Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HVR</x:t>
   </x:si>
   <x:si>
     <x:t>Holiday Vital Resort GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE HKM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hölkemeier Spedition GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE HOM</x:t>
   </x:si>
   <x:si>
     <x:t>HomE of Mobility GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HRE</x:t>
   </x:si>
   <x:si>
     <x:t>HONDA R&amp;D EUROPE (DEUTSCHLAND) GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 027</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Hoppmann &amp; Schneider GmbH </x:t>
   </x:si>
   <x:si>
     <x:t>DE HW1</x:t>
   </x:si>
   <x:si>
     <x:t>Horst Wagner GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HPA</x:t>
@@ -4509,50 +4593,56 @@
   <x:si>
     <x:t>DE ION</x:t>
   </x:si>
   <x:si>
     <x:t>IONITY GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE IOY</x:t>
   </x:si>
   <x:si>
     <x:t>IONITY Holding GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE IPG</x:t>
   </x:si>
   <x:si>
     <x:t>IP Innovative Power GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE IQE</x:t>
   </x:si>
   <x:si>
     <x:t>iQma Energy GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE HOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Irene Hoffmann</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 711</x:t>
   </x:si>
   <x:si>
     <x:t>Isabell De Saedeleer</x:t>
   </x:si>
   <x:si>
     <x:t>DE MHA</x:t>
   </x:si>
   <x:si>
     <x:t>Isabellenhütte Heusler GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ISO</x:t>
   </x:si>
   <x:si>
     <x:t>Isoblock Schaltanlagen GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE IEV</x:t>
   </x:si>
   <x:si>
     <x:t>ista Express Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE IST</x:t>
@@ -4581,50 +4671,56 @@
   <x:si>
     <x:t>DE JAS</x:t>
   </x:si>
   <x:si>
     <x:t>J.A. Schlüter Söhne Lastkraftwagen G.m.b.H.</x:t>
   </x:si>
   <x:si>
     <x:t>DE 110</x:t>
   </x:si>
   <x:si>
     <x:t>J.W. Zander GmbH &amp; Co. KG Freiburg i.Br.</x:t>
   </x:si>
   <x:si>
     <x:t>DE JAN</x:t>
   </x:si>
   <x:si>
     <x:t>Janssen Mineralöle GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 190</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JB Solarstrom </x:t>
   </x:si>
   <x:si>
+    <x:t>DE JEB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JEB Investment FFO1 GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE JEV</x:t>
   </x:si>
   <x:si>
     <x:t>Jenny AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE JES</x:t>
   </x:si>
   <x:si>
     <x:t>Jessen Verwaltung GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE JET</x:t>
   </x:si>
   <x:si>
     <x:t>JET Tankstellen Deutschland GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE JAI</x:t>
   </x:si>
   <x:si>
     <x:t>Joachim Buck</x:t>
   </x:si>
   <x:si>
     <x:t>DE JOB</x:t>
@@ -4659,50 +4755,56 @@
   <x:si>
     <x:t>DE EMM</x:t>
   </x:si>
   <x:si>
     <x:t>Jörg Schneider - emmili.de</x:t>
   </x:si>
   <x:si>
     <x:t>DE HRF</x:t>
   </x:si>
   <x:si>
     <x:t>Josefs-Gesellschaft gAG</x:t>
   </x:si>
   <x:si>
     <x:t>DE JHO</x:t>
   </x:si>
   <x:si>
     <x:t>Josefsheim gGmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE JRS</x:t>
   </x:si>
   <x:si>
     <x:t>JRS GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE HJG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jürgen Goschke</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 118</x:t>
   </x:si>
   <x:si>
     <x:t>Jutzy Energy GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KAT</x:t>
   </x:si>
   <x:si>
     <x:t>K.A.T. Entwicklungsgesellschaft für Abgasreinigung und Thermographie mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KHG</x:t>
   </x:si>
   <x:si>
     <x:t>KAHAGE Autozentrum GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 273</x:t>
   </x:si>
   <x:si>
     <x:t>Karin Hertel GmbH &amp; Co. Kommanditgesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE 172</x:t>
@@ -4905,50 +5007,56 @@
   <x:si>
     <x:t>DE KWN</x:t>
   </x:si>
   <x:si>
     <x:t>Kommunalwind Nord GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KES</x:t>
   </x:si>
   <x:si>
     <x:t>Kontron eSystems GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KOE</x:t>
   </x:si>
   <x:si>
     <x:t>Köthen Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KWF</x:t>
   </x:si>
   <x:si>
     <x:t>Kraftwerk Farchant A. Poettinger &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE MSU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraftwerk Software Systems GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE KWH</x:t>
   </x:si>
   <x:si>
     <x:t>Kraftwerke Haag GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE KRO</x:t>
   </x:si>
   <x:si>
     <x:t>Kramer Elektro-Anlagen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 772</x:t>
   </x:si>
   <x:si>
     <x:t>Kreissparkasse Freudenstadt</x:t>
   </x:si>
   <x:si>
     <x:t>DE 230</x:t>
   </x:si>
   <x:si>
     <x:t>Kreissparkasse Halle-Wiedenbrück</x:t>
   </x:si>
   <x:si>
     <x:t>DE SOK</x:t>
@@ -5358,86 +5466,104 @@
   <x:si>
     <x:t>DE 245</x:t>
   </x:si>
   <x:si>
     <x:t>Manke Wohnen III GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE MAN</x:t>
   </x:si>
   <x:si>
     <x:t>MANN Naturenergie GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 267</x:t>
   </x:si>
   <x:si>
     <x:t>Marc Robert</x:t>
   </x:si>
   <x:si>
     <x:t>DE MBG</x:t>
   </x:si>
   <x:si>
     <x:t>Marco Bungalski GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marco Hahn</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE MRO</x:t>
   </x:si>
   <x:si>
     <x:t>Marcus Rosen</x:t>
   </x:si>
   <x:si>
     <x:t>DE MHE</x:t>
   </x:si>
   <x:si>
     <x:t>Marion Heisterkamp</x:t>
   </x:si>
   <x:si>
     <x:t>DE 241</x:t>
   </x:si>
   <x:si>
     <x:t>Marita Robert</x:t>
   </x:si>
   <x:si>
     <x:t>DE MKE</x:t>
   </x:si>
   <x:si>
     <x:t>Mark-E Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
     <x:t>DE M80</x:t>
   </x:si>
   <x:si>
     <x:t>Markus Baumhögger</x:t>
   </x:si>
   <x:si>
     <x:t>DE KGE</x:t>
   </x:si>
   <x:si>
     <x:t>Markus Königsdorfer</x:t>
   </x:si>
   <x:si>
+    <x:t>DE MAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin Bauer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin Skrabak</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE EEE</x:t>
   </x:si>
   <x:si>
     <x:t>Marx International</x:t>
   </x:si>
   <x:si>
     <x:t>DE MRT</x:t>
   </x:si>
   <x:si>
     <x:t>Maschinenring Tuttlingen-Stockach GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MSM</x:t>
   </x:si>
   <x:si>
     <x:t>Mauri Bowling Münster GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MBE</x:t>
   </x:si>
   <x:si>
     <x:t>Max Bögl Stiftung &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 444</x:t>
@@ -5604,83 +5730,83 @@
   <x:si>
     <x:t>DE MPI</x:t>
   </x:si>
   <x:si>
     <x:t>Möbelhof Potsdam Immobilien GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MOD</x:t>
   </x:si>
   <x:si>
     <x:t>MODEE GmbH Design &amp; Fashion</x:t>
   </x:si>
   <x:si>
     <x:t>DE MOI</x:t>
   </x:si>
   <x:si>
     <x:t>MOIA Operations Germany GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MUF</x:t>
   </x:si>
   <x:si>
     <x:t>Möller &amp; Förster GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>m-on GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE MON</x:t>
   </x:si>
   <x:si>
     <x:t>MONTANA Energieversorgung GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE POW</x:t>
   </x:si>
   <x:si>
     <x:t>MOON POWER GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE GRE</x:t>
   </x:si>
   <x:si>
     <x:t>morgenEnergie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MOE</x:t>
   </x:si>
   <x:si>
     <x:t>DE MLL</x:t>
   </x:si>
   <x:si>
     <x:t>Mountain Lifestyle GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
-    <x:t>DE MSU</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DE EWT</x:t>
   </x:si>
   <x:si>
     <x:t>Müller-Mühle GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE MMX</x:t>
   </x:si>
   <x:si>
     <x:t>Mumme Energie GbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE MIV</x:t>
   </x:si>
   <x:si>
     <x:t>Münch Wohnungsverwaltung GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE M30</x:t>
   </x:si>
   <x:si>
     <x:t>Mundt GmbH Hannover</x:t>
   </x:si>
   <x:si>
     <x:t>DE 696</x:t>
@@ -5727,50 +5853,56 @@
   <x:si>
     <x:t>naturenergie holding AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE NAG</x:t>
   </x:si>
   <x:si>
     <x:t>NATURSTROM AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE OEK</x:t>
   </x:si>
   <x:si>
     <x:t>DE NAT</x:t>
   </x:si>
   <x:si>
     <x:t>NaturStromHandel GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE NEA</x:t>
   </x:si>
   <x:si>
     <x:t>Neander Energie GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE NFS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neptun Freight Services GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE NSR</x:t>
   </x:si>
   <x:si>
     <x:t>NetzService Ruhr GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE NA1</x:t>
   </x:si>
   <x:si>
     <x:t>NeuAmerika GbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE NWG</x:t>
   </x:si>
   <x:si>
     <x:t>Neubrandenburger Wohnungsgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FEL</x:t>
   </x:si>
   <x:si>
     <x:t>Neue Energie Fellbach GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VEL</x:t>
@@ -5811,50 +5943,56 @@
   <x:si>
     <x:t>DE EBS</x:t>
   </x:si>
   <x:si>
     <x:t>Nico Treffkorn</x:t>
   </x:si>
   <x:si>
     <x:t>DE ZSE</x:t>
   </x:si>
   <x:si>
     <x:t>Nicole und Michael von Klitzing GbR VuV</x:t>
   </x:si>
   <x:si>
     <x:t>DE NIC</x:t>
   </x:si>
   <x:si>
     <x:t>Nico's Fahrschule &amp; Bustouristik-GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE NCE</x:t>
   </x:si>
   <x:si>
     <x:t>NICRON ENERGY GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nils Thiedau</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE PWR</x:t>
   </x:si>
   <x:si>
     <x:t>nine to nine UG (haftungsbeschränkt)</x:t>
   </x:si>
   <x:si>
     <x:t>DE NNX</x:t>
   </x:si>
   <x:si>
     <x:t>nonoxx pro GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 011</x:t>
   </x:si>
   <x:si>
     <x:t>Nordgröön Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 956</x:t>
   </x:si>
   <x:si>
     <x:t>Nordseeheilbad Borkum GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 226</x:t>
@@ -6051,50 +6189,56 @@
   <x:si>
     <x:t>DE PSP</x:t>
   </x:si>
   <x:si>
     <x:t>PaderSprinter GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DRZ</x:t>
   </x:si>
   <x:si>
     <x:t>PamSun GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PAR</x:t>
   </x:si>
   <x:si>
     <x:t>Pariamus GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LSB</x:t>
   </x:si>
   <x:si>
     <x:t>Parkgaragengesellschaft Baden-Baden mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
+    <x:t>DE PSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patrick Stein</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 424</x:t>
   </x:si>
   <x:si>
     <x:t>Patt Elektrotechnik GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MLK</x:t>
   </x:si>
   <x:si>
     <x:t>Pattonville Energie und Wasser GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FPE</x:t>
   </x:si>
   <x:si>
     <x:t>Paul Fischer GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 495</x:t>
   </x:si>
   <x:si>
     <x:t>Paul Schockemöhle Logistics Damme GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PWG</x:t>
@@ -6156,50 +6300,56 @@
   <x:si>
     <x:t>DE PDM</x:t>
   </x:si>
   <x:si>
     <x:t>Pflege- und Betreuungsdienst Müller GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PUG</x:t>
   </x:si>
   <x:si>
     <x:t>Pflege- und Gesundheitsservice Cornelia Friedrich GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PHI</x:t>
   </x:si>
   <x:si>
     <x:t>PhiRoh GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE PIO</x:t>
   </x:si>
   <x:si>
     <x:t>PION Technology AG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE PLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Planungsbüro Jansen GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE PLN</x:t>
   </x:si>
   <x:si>
     <x:t>Plenitude On The Road S.r.l., Zweigniederlassung München</x:t>
   </x:si>
   <x:si>
     <x:t>DE PLQ</x:t>
   </x:si>
   <x:si>
     <x:t>Pluq Assets B.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE PMC</x:t>
   </x:si>
   <x:si>
     <x:t>PMC Personal Mobility Center Nordwest eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 038</x:t>
   </x:si>
   <x:si>
     <x:t>Pocher Service e.K.</x:t>
   </x:si>
   <x:si>
     <x:t>DE POS</x:t>
@@ -6711,92 +6861,104 @@
   <x:si>
     <x:t>DE 811</x:t>
   </x:si>
   <x:si>
     <x:t>Robert Bosch Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE RSB</x:t>
   </x:si>
   <x:si>
     <x:t>Robert Schmidt, Hoch-, Tief- u. Straßenbau Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE ROC</x:t>
   </x:si>
   <x:si>
     <x:t>ROCO Familien eGbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE NUS</x:t>
   </x:si>
   <x:si>
     <x:t>Rolf Nußbaumer GmbH Karosserie- Lackier- und Kraftfahrzeugtechnik</x:t>
   </x:si>
   <x:si>
+    <x:t>DE RYK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ronny Ristow</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE RRX</x:t>
   </x:si>
   <x:si>
     <x:t>Rossreiter GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE MPS</x:t>
   </x:si>
   <x:si>
     <x:t>Route220 S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>DE ROX</x:t>
   </x:si>
   <x:si>
     <x:t>RoxCharge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RPA</x:t>
   </x:si>
   <x:si>
     <x:t>RP Automobile GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RRB</x:t>
   </x:si>
   <x:si>
     <x:t>rrbone GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RTB</x:t>
   </x:si>
   <x:si>
     <x:t>RTB GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RUD</x:t>
   </x:si>
   <x:si>
     <x:t>Rüdinger Spedition GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE RHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rudolf Hartmuth Bodenbeläge</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 747</x:t>
   </x:si>
   <x:si>
     <x:t>Rudolf Winter</x:t>
   </x:si>
   <x:si>
     <x:t>DE RBN</x:t>
   </x:si>
   <x:si>
     <x:t>Ruhrbahn GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE RWE</x:t>
   </x:si>
   <x:si>
     <x:t>RWE Power AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SAE</x:t>
   </x:si>
   <x:si>
     <x:t>SachsenEnergie AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 184</x:t>
@@ -6885,50 +7047,56 @@
   <x:si>
     <x:t>DE JID</x:t>
   </x:si>
   <x:si>
     <x:t>Schratt GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 1SH</x:t>
   </x:si>
   <x:si>
     <x:t>Schreinerhof Betriebs GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 788</x:t>
   </x:si>
   <x:si>
     <x:t>Schroff GbR</x:t>
   </x:si>
   <x:si>
     <x:t>DE SST</x:t>
   </x:si>
   <x:si>
     <x:t>Schulz Systemtechnik GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE DSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schumacher Energie GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE SPG</x:t>
   </x:si>
   <x:si>
     <x:t>Schwabenpark GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE BCH</x:t>
   </x:si>
   <x:si>
     <x:t>Schwarz Campus Service GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SET</x:t>
   </x:si>
   <x:si>
     <x:t>Schwarz Energy Trading GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SH1</x:t>
   </x:si>
   <x:si>
     <x:t>Schwörer Haus KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 177</x:t>
@@ -7185,50 +7353,56 @@
   <x:si>
     <x:t>DE SKO</x:t>
   </x:si>
   <x:si>
     <x:t>Sonektro GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 229</x:t>
   </x:si>
   <x:si>
     <x:t>Sonne Tanken GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SAT</x:t>
   </x:si>
   <x:si>
     <x:t>Sonnen- und Alternativ-Technik GmbH u. Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SBC</x:t>
   </x:si>
   <x:si>
     <x:t>Sonnenbatterie Center Franken GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonnenhof Lautenbach Betriebs GmbH &amp; Co KG</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE SI6</x:t>
   </x:si>
   <x:si>
     <x:t>Sonneninitiative e.V.</x:t>
   </x:si>
   <x:si>
     <x:t>DE 408</x:t>
   </x:si>
   <x:si>
     <x:t>Sonnenpark Hotel GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SSP</x:t>
   </x:si>
   <x:si>
     <x:t>Sonnenstrom Saarpfalz OHG</x:t>
   </x:si>
   <x:si>
     <x:t>DE RON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Sonnenwende Weser GmbH &amp; Co. KG  </x:t>
   </x:si>
   <x:si>
     <x:t>DE SOP</x:t>
@@ -7419,51 +7593,51 @@
   <x:si>
     <x:t>DE S30</x:t>
   </x:si>
   <x:si>
     <x:t>StadtWatt eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SMP</x:t>
   </x:si>
   <x:si>
     <x:t>STADTWERK MOBILITY PLUS GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SEE</x:t>
   </x:si>
   <x:si>
     <x:t>DE SRW</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerk Rheda-Wiedenbrück GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE AAL</x:t>
   </x:si>
   <x:si>
-    <x:t>Stadtwerke Aalen GmbH</x:t>
+    <x:t>Stadtwerke Aalen GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE ACH</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Achim AG</x:t>
   </x:si>
   <x:si>
     <x:t>DE AHL</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Ahlen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AHB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Ahrensburg GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SAM</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Amberg Bäder und Park GmbH</x:t>
   </x:si>
@@ -7554,50 +7728,53 @@
   <x:si>
     <x:t>DE SKB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Baiersdorf Kommunalunternehmen, Anstalt des öffentlichen Rechts der Stadt Baiersdorf</x:t>
   </x:si>
   <x:si>
     <x:t>DE BAL</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Balingen</x:t>
   </x:si>
   <x:si>
     <x:t>DE BEB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bebra GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BIE</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bielefeld Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
+    <x:t>DE BI2</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE SBB</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bietigheim-Bissingen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BIN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bingen</x:t>
   </x:si>
   <x:si>
     <x:t>DE SBW</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bitterfeld-Wolfen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BOX</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Bochum GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SB1</x:t>
@@ -8208,50 +8385,53 @@
   <x:si>
     <x:t>DE SLG</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Lüdenscheid GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE LUE</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Lünen Infrastrukturbau GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SL3</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Lutherstadt Eisleben GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 221</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Malchow GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE SW9</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE SMR</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Marburg GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 789</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Meerane GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SMM</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Memmingen</x:t>
   </x:si>
   <x:si>
     <x:t>DE MEN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Menden GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE M3N</x:t>
@@ -8781,50 +8961,53 @@
   <x:si>
     <x:t>DE WES</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Wesel GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WNN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Winnenden GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WIN</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Winsen (Luhe) GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE HWI</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Wismar GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE MNL</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE SW2</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Wissen Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE WIT</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Witten GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WIZ</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Witzenhausen GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE MEW</x:t>
   </x:si>
   <x:si>
     <x:t>Stadtwerke Wunstorf GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SZE</x:t>
@@ -8886,50 +9069,56 @@
   <x:si>
     <x:t>DE SB5</x:t>
   </x:si>
   <x:si>
     <x:t>STEELWORK HARDT GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 986</x:t>
   </x:si>
   <x:si>
     <x:t>Stefan Heisterkamp</x:t>
   </x:si>
   <x:si>
     <x:t>DE SM1</x:t>
   </x:si>
   <x:si>
     <x:t>Stefani Maschinenbau GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE BAU</x:t>
   </x:si>
   <x:si>
     <x:t>Steffen Bauknecht</x:t>
   </x:si>
   <x:si>
+    <x:t>DE 684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steffen Galle</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE LGH</x:t>
   </x:si>
   <x:si>
     <x:t>Steidel Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE 545</x:t>
   </x:si>
   <x:si>
     <x:t>StEIn GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE EMK</x:t>
   </x:si>
   <x:si>
     <x:t>Stephan Kraus</x:t>
   </x:si>
   <x:si>
     <x:t>DE SHR</x:t>
   </x:si>
   <x:si>
     <x:t>Steuerberater Herbert Rosen</x:t>
   </x:si>
   <x:si>
     <x:t>DE 662</x:t>
@@ -9030,50 +9219,56 @@
   <x:si>
     <x:t>DE S2C</x:t>
   </x:si>
   <x:si>
     <x:t>sun2charge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SUE</x:t>
   </x:si>
   <x:si>
     <x:t>Süwag Vertrieb AG &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE SVG</x:t>
   </x:si>
   <x:si>
     <x:t>SVG Autohof Hessen Gesellschaft mit beschränkter Haftung</x:t>
   </x:si>
   <x:si>
     <x:t>DE SVO</x:t>
   </x:si>
   <x:si>
     <x:t>SVO Vertrieb GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE AIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWA InfoCom GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE STS</x:t>
   </x:si>
   <x:si>
     <x:t>SWARCO Traffic Systems GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 359</x:t>
   </x:si>
   <x:si>
     <x:t>swb Vertrieb Bremen GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SBV</x:t>
   </x:si>
   <x:si>
     <x:t>SWBV Versorgungs-GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE SWE</x:t>
   </x:si>
   <x:si>
     <x:t>SWE Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE NRW</x:t>
@@ -9318,74 +9513,98 @@
   <x:si>
     <x:t>DE TEN</x:t>
   </x:si>
   <x:si>
     <x:t>Teutoburger Energie Netzwerk eG (TEN eG)</x:t>
   </x:si>
   <x:si>
     <x:t>DE TEV</x:t>
   </x:si>
   <x:si>
     <x:t>Tevex Logistics GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TMH</x:t>
   </x:si>
   <x:si>
     <x:t>The Mobility House GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TPC</x:t>
   </x:si>
   <x:si>
     <x:t>Theißen Power &amp; Charge GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE SPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Thomas Spiegelmeier </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE 712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thorsten Rebelein</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE LMS</x:t>
   </x:si>
   <x:si>
     <x:t>Threeforce (Last Mile Solutions)</x:t>
   </x:si>
   <x:si>
     <x:t>DE 990</x:t>
   </x:si>
   <x:si>
     <x:t>Thüga Energie GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TS1</x:t>
   </x:si>
   <x:si>
     <x:t>Thüga SmartService GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TEP</x:t>
   </x:si>
   <x:si>
     <x:t>Tiger Energy Project GmbH</x:t>
   </x:si>
   <x:si>
+    <x:t>DE TIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Timo Falk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE TGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Timo Götzendörfer</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE 824</x:t>
   </x:si>
   <x:si>
     <x:t>timpla GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE WRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tinkerforge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TIK</x:t>
   </x:si>
   <x:si>
     <x:t>Tischlerei Kromp</x:t>
   </x:si>
   <x:si>
     <x:t>DE TND</x:t>
   </x:si>
   <x:si>
     <x:t>TND Service GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE TOA</x:t>
@@ -9654,50 +9873,56 @@
   <x:si>
     <x:t>DE VIN</x:t>
   </x:si>
   <x:si>
     <x:t>VinFast Germany GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VIO</x:t>
   </x:si>
   <x:si>
     <x:t>VIOCON GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VIR</x:t>
   </x:si>
   <x:si>
     <x:t>VIRTA International GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VIS</x:t>
   </x:si>
   <x:si>
     <x:t>VISPIRON ENERGY GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
+    <x:t>DE VTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VitaSol GmbH</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE VFD</x:t>
   </x:si>
   <x:si>
     <x:t>Vodafone GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VBL</x:t>
   </x:si>
   <x:si>
     <x:t>Volksbank Beckum-Lippstadt eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE VB2</x:t>
   </x:si>
   <x:si>
     <x:t>Volksbank Heiden eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE VBH</x:t>
   </x:si>
   <x:si>
     <x:t>Volksbank Hellweg eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE 593</x:t>
@@ -9744,66 +9969,78 @@
   <x:si>
     <x:t>DE VRV</x:t>
   </x:si>
   <x:si>
     <x:t>VR-Bank Vilshofen-Pocking eG</x:t>
   </x:si>
   <x:si>
     <x:t>DE VRY</x:t>
   </x:si>
   <x:si>
     <x:t>vryon GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE DDM</x:t>
   </x:si>
   <x:si>
     <x:t>VSB Integrated Energy Solutions GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE VSE</x:t>
   </x:si>
   <x:si>
     <x:t>VSE Aktiengesellschaft</x:t>
   </x:si>
   <x:si>
+    <x:t>DE DW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W&amp;K Asset Management GbR</x:t>
+  </x:si>
+  <x:si>
     <x:t>DE WMA</x:t>
   </x:si>
   <x:si>
     <x:t>W. Markgraf GmbH &amp; Co KG Bauunternehmung</x:t>
   </x:si>
   <x:si>
     <x:t>DE W3D</x:t>
   </x:si>
   <x:si>
     <x:t>w3 GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE AGL</x:t>
   </x:si>
   <x:si>
     <x:t>Wagner Haus- und Umwelttechnik GmbH &amp; Co. KG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE GSD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waldemar Schwabeland</x:t>
   </x:si>
   <x:si>
     <x:t>DE WLE</x:t>
   </x:si>
   <x:si>
     <x:t>WALL-E Fleet GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE 367</x:t>
   </x:si>
   <x:si>
     <x:t>Wäller e-charge GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>DE FLB</x:t>
   </x:si>
   <x:si>
     <x:t>Walter Schneider Fludersbach GmbH &amp; Co. KG</x:t>
   </x:si>
   <x:si>
     <x:t>DE WSF</x:t>
   </x:si>
   <x:si>
     <x:t>Walter Schneider GmbH &amp; Co KG</x:t>
   </x:si>
@@ -10259,52 +10496,52 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1710" totalsRowShown="0">
-  <x:autoFilter ref="A1:B1710"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B1751" totalsRowShown="0">
+  <x:autoFilter ref="A1:B1751"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Code"/>
     <x:tableColumn id="2" name="Company"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -10560,51 +10797,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B1710"/>
+  <x:dimension ref="A1:B1751"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.270625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.550625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -12431,139 +12668,139 @@
       <x:c r="B230" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:2">
       <x:c r="A231" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:2">
       <x:c r="A232" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:2">
       <x:c r="A233" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:2">
       <x:c r="A234" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:2">
       <x:c r="A235" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:2">
       <x:c r="A236" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:2">
       <x:c r="A237" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:2">
       <x:c r="A238" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="B238" s="0" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:2">
       <x:c r="A239" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:2">
       <x:c r="A240" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:2">
       <x:c r="A241" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:2">
       <x:c r="A242" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:2">
       <x:c r="A243" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:2">
       <x:c r="A244" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:2">
       <x:c r="A245" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:2">
       <x:c r="A246" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:2">
       <x:c r="A247" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
@@ -12599,91 +12836,91 @@
       <x:c r="B251" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:2">
       <x:c r="A252" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:2">
       <x:c r="A253" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:2">
       <x:c r="A254" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:2">
       <x:c r="A255" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:2">
       <x:c r="A256" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:2">
       <x:c r="A257" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:2">
       <x:c r="A258" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:2">
       <x:c r="A259" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="B259" s="0" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:2">
       <x:c r="A260" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:2">
       <x:c r="A261" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:2">
       <x:c r="A262" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
@@ -12695,163 +12932,163 @@
       <x:c r="B263" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:2">
       <x:c r="A264" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:2">
       <x:c r="A265" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:2">
       <x:c r="A266" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:2">
       <x:c r="A267" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:2">
       <x:c r="A268" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:2">
       <x:c r="A269" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:2">
       <x:c r="A270" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:2">
       <x:c r="A271" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:2">
       <x:c r="A272" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:2">
       <x:c r="A273" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:2">
       <x:c r="A274" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:2">
       <x:c r="A275" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:2">
       <x:c r="A276" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:2">
       <x:c r="A277" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:2">
       <x:c r="A278" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:2">
       <x:c r="A279" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:2">
       <x:c r="A280" s="0" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="B280" s="0" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:2">
       <x:c r="A281" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:2">
       <x:c r="A282" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:2">
       <x:c r="A283" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
@@ -13919,147 +14156,147 @@
       <x:c r="B416" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:2">
       <x:c r="A417" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:2">
       <x:c r="A418" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:2">
       <x:c r="A419" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:2">
       <x:c r="A420" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:2">
       <x:c r="A421" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:2">
       <x:c r="A422" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:2">
       <x:c r="A423" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:2">
       <x:c r="A424" s="0" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="B424" s="0" t="s">
         <x:v>838</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>839</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:2">
       <x:c r="A425" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:2">
       <x:c r="A426" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:2">
       <x:c r="A427" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:2">
       <x:c r="A428" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:2">
       <x:c r="A429" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:2">
       <x:c r="A430" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>851</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:2">
       <x:c r="A431" s="0" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="B431" s="0" t="s">
         <x:v>851</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:2">
       <x:c r="A432" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:2">
       <x:c r="A433" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:2">
       <x:c r="A434" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
@@ -14399,91 +14636,91 @@
       <x:c r="B476" s="0" t="s">
         <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:2">
       <x:c r="A477" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:2">
       <x:c r="A478" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:2">
       <x:c r="A479" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:2">
       <x:c r="A480" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:2">
       <x:c r="A481" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>952</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:2">
       <x:c r="A482" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:2">
       <x:c r="A483" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>956</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:2">
       <x:c r="A484" s="0" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="B484" s="0" t="s">
         <x:v>956</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:2">
       <x:c r="A485" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:2">
       <x:c r="A486" s="0" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>961</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:2">
       <x:c r="A487" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
@@ -14527,107 +14764,107 @@
       <x:c r="B492" s="0" t="s">
         <x:v>973</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:2">
       <x:c r="A493" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:2">
       <x:c r="A494" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:2">
       <x:c r="A495" s="0" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:2">
       <x:c r="A496" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>981</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:2">
       <x:c r="A497" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>983</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:2">
       <x:c r="A498" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:2">
       <x:c r="A499" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>987</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:2">
       <x:c r="A500" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>989</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:2">
       <x:c r="A501" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>989</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:2">
       <x:c r="A502" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>989</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:2">
       <x:c r="A503" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:2">
       <x:c r="A504" s="0" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:2">
       <x:c r="A505" s="0" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>997</x:v>
       </x:c>
@@ -14895,115 +15132,115 @@
       <x:c r="B538" s="0" t="s">
         <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:2">
       <x:c r="A539" s="0" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:2">
       <x:c r="A540" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
         <x:v>1067</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:2">
       <x:c r="A541" s="0" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:2">
       <x:c r="A542" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:2">
       <x:c r="A543" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1073</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:2">
       <x:c r="A544" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:2">
       <x:c r="A545" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:2">
       <x:c r="A546" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1079</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:2">
       <x:c r="A547" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:2">
       <x:c r="A548" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1083</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:2">
       <x:c r="A549" s="0" t="s">
+        <x:v>1084</x:v>
+      </x:c>
+      <x:c r="B549" s="0" t="s">
         <x:v>1083</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1084</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:2">
       <x:c r="A550" s="0" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:2">
       <x:c r="A551" s="0" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>1088</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:2">
       <x:c r="A552" s="0" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
@@ -15382,51 +15619,51 @@
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>1184</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:2">
       <x:c r="A600" s="0" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
         <x:v>1186</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:2">
       <x:c r="A601" s="0" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>1188</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:2">
       <x:c r="A602" s="0" t="s">
         <x:v>1189</x:v>
       </x:c>
-      <x:c r="B602" s="1" t="s">
+      <x:c r="B602" s="0" t="s">
         <x:v>1190</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:2">
       <x:c r="A603" s="0" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>1192</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:2">
       <x:c r="A604" s="0" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
         <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:2">
       <x:c r="A605" s="0" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>1196</x:v>
@@ -15462,51 +15699,51 @@
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>1204</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:2">
       <x:c r="A610" s="0" t="s">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
         <x:v>1206</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:2">
       <x:c r="A611" s="0" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>1208</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:2">
       <x:c r="A612" s="0" t="s">
         <x:v>1209</x:v>
       </x:c>
-      <x:c r="B612" s="0" t="s">
+      <x:c r="B612" s="1" t="s">
         <x:v>1210</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:2">
       <x:c r="A613" s="0" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:2">
       <x:c r="A614" s="0" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
         <x:v>1214</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:2">
       <x:c r="A615" s="0" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>1216</x:v>
@@ -17351,379 +17588,379 @@
       <x:c r="B845" s="0" t="s">
         <x:v>1676</x:v>
       </x:c>
     </x:row>
     <x:row r="846" spans="1:2">
       <x:c r="A846" s="0" t="s">
         <x:v>1677</x:v>
       </x:c>
       <x:c r="B846" s="0" t="s">
         <x:v>1678</x:v>
       </x:c>
     </x:row>
     <x:row r="847" spans="1:2">
       <x:c r="A847" s="0" t="s">
         <x:v>1679</x:v>
       </x:c>
       <x:c r="B847" s="0" t="s">
         <x:v>1680</x:v>
       </x:c>
     </x:row>
     <x:row r="848" spans="1:2">
       <x:c r="A848" s="0" t="s">
         <x:v>1681</x:v>
       </x:c>
       <x:c r="B848" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1682</x:v>
       </x:c>
     </x:row>
     <x:row r="849" spans="1:2">
       <x:c r="A849" s="0" t="s">
-        <x:v>1682</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="B849" s="0" t="s">
-        <x:v>1683</x:v>
+        <x:v>1684</x:v>
       </x:c>
     </x:row>
     <x:row r="850" spans="1:2">
       <x:c r="A850" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="B850" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1686</x:v>
       </x:c>
     </x:row>
     <x:row r="851" spans="1:2">
       <x:c r="A851" s="0" t="s">
-        <x:v>1686</x:v>
+        <x:v>1687</x:v>
       </x:c>
       <x:c r="B851" s="0" t="s">
-        <x:v>1687</x:v>
+        <x:v>1688</x:v>
       </x:c>
     </x:row>
     <x:row r="852" spans="1:2">
       <x:c r="A852" s="0" t="s">
-        <x:v>1688</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="B852" s="0" t="s">
-        <x:v>1689</x:v>
+        <x:v>1690</x:v>
       </x:c>
     </x:row>
     <x:row r="853" spans="1:2">
       <x:c r="A853" s="0" t="s">
-        <x:v>1690</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="B853" s="0" t="s">
-        <x:v>1691</x:v>
+        <x:v>1692</x:v>
       </x:c>
     </x:row>
     <x:row r="854" spans="1:2">
       <x:c r="A854" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="B854" s="0" t="s">
-        <x:v>1693</x:v>
+        <x:v>1694</x:v>
       </x:c>
     </x:row>
     <x:row r="855" spans="1:2">
       <x:c r="A855" s="0" t="s">
-        <x:v>1694</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="B855" s="0" t="s">
-        <x:v>1695</x:v>
+        <x:v>1696</x:v>
       </x:c>
     </x:row>
     <x:row r="856" spans="1:2">
       <x:c r="A856" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="B856" s="0" t="s">
-        <x:v>1697</x:v>
+        <x:v>1698</x:v>
       </x:c>
     </x:row>
     <x:row r="857" spans="1:2">
       <x:c r="A857" s="0" t="s">
-        <x:v>1698</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="B857" s="0" t="s">
-        <x:v>1699</x:v>
+        <x:v>1700</x:v>
       </x:c>
     </x:row>
     <x:row r="858" spans="1:2">
       <x:c r="A858" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="B858" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1702</x:v>
       </x:c>
     </x:row>
     <x:row r="859" spans="1:2">
       <x:c r="A859" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="B859" s="0" t="s">
-        <x:v>1703</x:v>
+        <x:v>1704</x:v>
       </x:c>
     </x:row>
     <x:row r="860" spans="1:2">
       <x:c r="A860" s="0" t="s">
-        <x:v>1704</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="B860" s="0" t="s">
-        <x:v>1705</x:v>
+        <x:v>1706</x:v>
       </x:c>
     </x:row>
     <x:row r="861" spans="1:2">
       <x:c r="A861" s="0" t="s">
-        <x:v>1706</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1708</x:v>
       </x:c>
     </x:row>
     <x:row r="862" spans="1:2">
       <x:c r="A862" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1710</x:v>
       </x:c>
     </x:row>
     <x:row r="863" spans="1:2">
       <x:c r="A863" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1712</x:v>
       </x:c>
     </x:row>
     <x:row r="864" spans="1:2">
       <x:c r="A864" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1714</x:v>
       </x:c>
     </x:row>
     <x:row r="865" spans="1:2">
       <x:c r="A865" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1716</x:v>
       </x:c>
     </x:row>
     <x:row r="866" spans="1:2">
       <x:c r="A866" s="0" t="s">
+        <x:v>1717</x:v>
+      </x:c>
+      <x:c r="B866" s="0" t="s">
         <x:v>1716</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="867" spans="1:2">
       <x:c r="A867" s="0" t="s">
         <x:v>1718</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
         <x:v>1719</x:v>
       </x:c>
     </x:row>
     <x:row r="868" spans="1:2">
       <x:c r="A868" s="0" t="s">
         <x:v>1720</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
         <x:v>1721</x:v>
       </x:c>
     </x:row>
     <x:row r="869" spans="1:2">
       <x:c r="A869" s="0" t="s">
         <x:v>1722</x:v>
       </x:c>
       <x:c r="B869" s="0" t="s">
         <x:v>1723</x:v>
       </x:c>
     </x:row>
     <x:row r="870" spans="1:2">
       <x:c r="A870" s="0" t="s">
         <x:v>1724</x:v>
       </x:c>
       <x:c r="B870" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1725</x:v>
       </x:c>
     </x:row>
     <x:row r="871" spans="1:2">
       <x:c r="A871" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="B871" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1727</x:v>
       </x:c>
     </x:row>
     <x:row r="872" spans="1:2">
       <x:c r="A872" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="B872" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1729</x:v>
       </x:c>
     </x:row>
     <x:row r="873" spans="1:2">
       <x:c r="A873" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="B873" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1731</x:v>
       </x:c>
     </x:row>
     <x:row r="874" spans="1:2">
       <x:c r="A874" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="B874" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1733</x:v>
       </x:c>
     </x:row>
     <x:row r="875" spans="1:2">
       <x:c r="A875" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B875" s="0" t="s">
-        <x:v>1733</x:v>
+        <x:v>1735</x:v>
       </x:c>
     </x:row>
     <x:row r="876" spans="1:2">
       <x:c r="A876" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B876" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1737</x:v>
       </x:c>
     </x:row>
     <x:row r="877" spans="1:2">
       <x:c r="A877" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="B877" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1739</x:v>
       </x:c>
     </x:row>
     <x:row r="878" spans="1:2">
       <x:c r="A878" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="B878" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1741</x:v>
       </x:c>
     </x:row>
     <x:row r="879" spans="1:2">
       <x:c r="A879" s="0" t="s">
-        <x:v>1740</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="B879" s="0" t="s">
-        <x:v>1741</x:v>
+        <x:v>1743</x:v>
       </x:c>
     </x:row>
     <x:row r="880" spans="1:2">
       <x:c r="A880" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="B880" s="0" t="s">
-        <x:v>1743</x:v>
+        <x:v>1745</x:v>
       </x:c>
     </x:row>
     <x:row r="881" spans="1:2">
       <x:c r="A881" s="0" t="s">
-        <x:v>1744</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="B881" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1747</x:v>
       </x:c>
     </x:row>
     <x:row r="882" spans="1:2">
       <x:c r="A882" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="B882" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1749</x:v>
       </x:c>
     </x:row>
     <x:row r="883" spans="1:2">
       <x:c r="A883" s="0" t="s">
-        <x:v>1748</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="B883" s="0" t="s">
-        <x:v>1749</x:v>
+        <x:v>1751</x:v>
       </x:c>
     </x:row>
     <x:row r="884" spans="1:2">
       <x:c r="A884" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="B884" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1753</x:v>
       </x:c>
     </x:row>
     <x:row r="885" spans="1:2">
       <x:c r="A885" s="0" t="s">
-        <x:v>1752</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="B885" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1755</x:v>
       </x:c>
     </x:row>
     <x:row r="886" spans="1:2">
       <x:c r="A886" s="0" t="s">
-        <x:v>1754</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="B886" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>1757</x:v>
       </x:c>
     </x:row>
     <x:row r="887" spans="1:2">
       <x:c r="A887" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="B887" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1759</x:v>
       </x:c>
     </x:row>
     <x:row r="888" spans="1:2">
       <x:c r="A888" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="B888" s="0" t="s">
         <x:v>1759</x:v>
       </x:c>
     </x:row>
     <x:row r="889" spans="1:2">
       <x:c r="A889" s="0" t="s">
-        <x:v>1760</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B889" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1759</x:v>
       </x:c>
     </x:row>
     <x:row r="890" spans="1:2">
       <x:c r="A890" s="0" t="s">
         <x:v>1762</x:v>
       </x:c>
       <x:c r="B890" s="0" t="s">
         <x:v>1763</x:v>
       </x:c>
     </x:row>
     <x:row r="891" spans="1:2">
       <x:c r="A891" s="0" t="s">
         <x:v>1764</x:v>
       </x:c>
       <x:c r="B891" s="0" t="s">
         <x:v>1765</x:v>
       </x:c>
     </x:row>
     <x:row r="892" spans="1:2">
       <x:c r="A892" s="0" t="s">
         <x:v>1766</x:v>
       </x:c>
       <x:c r="B892" s="0" t="s">
         <x:v>1767</x:v>
       </x:c>
@@ -18119,347 +18356,347 @@
       <x:c r="B941" s="0" t="s">
         <x:v>1865</x:v>
       </x:c>
     </x:row>
     <x:row r="942" spans="1:2">
       <x:c r="A942" s="0" t="s">
         <x:v>1866</x:v>
       </x:c>
       <x:c r="B942" s="0" t="s">
         <x:v>1867</x:v>
       </x:c>
     </x:row>
     <x:row r="943" spans="1:2">
       <x:c r="A943" s="0" t="s">
         <x:v>1868</x:v>
       </x:c>
       <x:c r="B943" s="0" t="s">
         <x:v>1869</x:v>
       </x:c>
     </x:row>
     <x:row r="944" spans="1:2">
       <x:c r="A944" s="0" t="s">
         <x:v>1870</x:v>
       </x:c>
       <x:c r="B944" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1871</x:v>
       </x:c>
     </x:row>
     <x:row r="945" spans="1:2">
       <x:c r="A945" s="0" t="s">
-        <x:v>1871</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="B945" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="946" spans="1:2">
       <x:c r="A946" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="B946" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1875</x:v>
       </x:c>
     </x:row>
     <x:row r="947" spans="1:2">
       <x:c r="A947" s="0" t="s">
-        <x:v>1875</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="B947" s="0" t="s">
-        <x:v>1876</x:v>
+        <x:v>1877</x:v>
       </x:c>
     </x:row>
     <x:row r="948" spans="1:2">
       <x:c r="A948" s="0" t="s">
-        <x:v>1877</x:v>
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="B948" s="0" t="s">
-        <x:v>1878</x:v>
+        <x:v>1879</x:v>
       </x:c>
     </x:row>
     <x:row r="949" spans="1:2">
       <x:c r="A949" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="B949" s="0" t="s">
-        <x:v>1880</x:v>
+        <x:v>1881</x:v>
       </x:c>
     </x:row>
     <x:row r="950" spans="1:2">
       <x:c r="A950" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="B950" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1883</x:v>
       </x:c>
     </x:row>
     <x:row r="951" spans="1:2">
       <x:c r="A951" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B951" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>1885</x:v>
       </x:c>
     </x:row>
     <x:row r="952" spans="1:2">
       <x:c r="A952" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B952" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1887</x:v>
       </x:c>
     </x:row>
     <x:row r="953" spans="1:2">
       <x:c r="A953" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="B953" s="0" t="s">
-        <x:v>1888</x:v>
+        <x:v>1889</x:v>
       </x:c>
     </x:row>
     <x:row r="954" spans="1:2">
       <x:c r="A954" s="0" t="s">
-        <x:v>1889</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="B954" s="0" t="s">
-        <x:v>1888</x:v>
+        <x:v>1891</x:v>
       </x:c>
     </x:row>
     <x:row r="955" spans="1:2">
       <x:c r="A955" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="B955" s="0" t="s">
-        <x:v>1891</x:v>
+        <x:v>1893</x:v>
       </x:c>
     </x:row>
     <x:row r="956" spans="1:2">
       <x:c r="A956" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="B956" s="0" t="s">
-        <x:v>1893</x:v>
+        <x:v>1895</x:v>
       </x:c>
     </x:row>
     <x:row r="957" spans="1:2">
       <x:c r="A957" s="0" t="s">
-        <x:v>1894</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="B957" s="0" t="s">
-        <x:v>1895</x:v>
+        <x:v>1897</x:v>
       </x:c>
     </x:row>
     <x:row r="958" spans="1:2">
       <x:c r="A958" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="B958" s="0" t="s">
-        <x:v>1897</x:v>
+        <x:v>1899</x:v>
       </x:c>
     </x:row>
     <x:row r="959" spans="1:2">
       <x:c r="A959" s="0" t="s">
-        <x:v>1898</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B959" s="0" t="s">
-        <x:v>1899</x:v>
+        <x:v>1901</x:v>
       </x:c>
     </x:row>
     <x:row r="960" spans="1:2">
       <x:c r="A960" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="B960" s="0" t="s">
-        <x:v>1899</x:v>
+        <x:v>1903</x:v>
       </x:c>
     </x:row>
     <x:row r="961" spans="1:2">
       <x:c r="A961" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="B961" s="0" t="s">
-        <x:v>1902</x:v>
+        <x:v>1905</x:v>
       </x:c>
     </x:row>
     <x:row r="962" spans="1:2">
       <x:c r="A962" s="0" t="s">
-        <x:v>1903</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="B962" s="0" t="s">
-        <x:v>1904</x:v>
+        <x:v>1907</x:v>
       </x:c>
     </x:row>
     <x:row r="963" spans="1:2">
       <x:c r="A963" s="0" t="s">
-        <x:v>1905</x:v>
+        <x:v>1908</x:v>
       </x:c>
       <x:c r="B963" s="0" t="s">
-        <x:v>1906</x:v>
+        <x:v>1909</x:v>
       </x:c>
     </x:row>
     <x:row r="964" spans="1:2">
       <x:c r="A964" s="0" t="s">
-        <x:v>1907</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="B964" s="0" t="s">
-        <x:v>1908</x:v>
+        <x:v>1911</x:v>
       </x:c>
     </x:row>
     <x:row r="965" spans="1:2">
       <x:c r="A965" s="0" t="s">
-        <x:v>1909</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="B965" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1913</x:v>
       </x:c>
     </x:row>
     <x:row r="966" spans="1:2">
       <x:c r="A966" s="0" t="s">
-        <x:v>1911</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="B966" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1913</x:v>
       </x:c>
     </x:row>
     <x:row r="967" spans="1:2">
       <x:c r="A967" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="B967" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1916</x:v>
       </x:c>
     </x:row>
     <x:row r="968" spans="1:2">
       <x:c r="A968" s="0" t="s">
-        <x:v>1915</x:v>
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="B968" s="0" t="s">
-        <x:v>1916</x:v>
+        <x:v>1918</x:v>
       </x:c>
     </x:row>
     <x:row r="969" spans="1:2">
       <x:c r="A969" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="B969" s="0" t="s">
-        <x:v>1918</x:v>
+        <x:v>1920</x:v>
       </x:c>
     </x:row>
     <x:row r="970" spans="1:2">
       <x:c r="A970" s="0" t="s">
-        <x:v>1919</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="B970" s="0" t="s">
-        <x:v>1920</x:v>
+        <x:v>1922</x:v>
       </x:c>
     </x:row>
     <x:row r="971" spans="1:2">
       <x:c r="A971" s="0" t="s">
-        <x:v>1921</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="B971" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>1924</x:v>
       </x:c>
     </x:row>
     <x:row r="972" spans="1:2">
       <x:c r="A972" s="0" t="s">
-        <x:v>1923</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="B972" s="0" t="s">
-        <x:v>1924</x:v>
+        <x:v>1926</x:v>
       </x:c>
     </x:row>
     <x:row r="973" spans="1:2">
       <x:c r="A973" s="0" t="s">
-        <x:v>1925</x:v>
+        <x:v>1927</x:v>
       </x:c>
       <x:c r="B973" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>1928</x:v>
       </x:c>
     </x:row>
     <x:row r="974" spans="1:2">
       <x:c r="A974" s="0" t="s">
-        <x:v>1927</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="B974" s="0" t="s">
-        <x:v>1928</x:v>
+        <x:v>1930</x:v>
       </x:c>
     </x:row>
     <x:row r="975" spans="1:2">
       <x:c r="A975" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="B975" s="0" t="s">
         <x:v>1930</x:v>
       </x:c>
     </x:row>
     <x:row r="976" spans="1:2">
       <x:c r="A976" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="B976" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1933</x:v>
       </x:c>
     </x:row>
     <x:row r="977" spans="1:2">
       <x:c r="A977" s="0" t="s">
-        <x:v>1933</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="B977" s="0" t="s">
-        <x:v>1934</x:v>
+        <x:v>1935</x:v>
       </x:c>
     </x:row>
     <x:row r="978" spans="1:2">
       <x:c r="A978" s="0" t="s">
-        <x:v>1935</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="B978" s="0" t="s">
-        <x:v>1936</x:v>
+        <x:v>1937</x:v>
       </x:c>
     </x:row>
     <x:row r="979" spans="1:2">
       <x:c r="A979" s="0" t="s">
-        <x:v>1937</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="B979" s="0" t="s">
-        <x:v>1938</x:v>
+        <x:v>1939</x:v>
       </x:c>
     </x:row>
     <x:row r="980" spans="1:2">
       <x:c r="A980" s="0" t="s">
-        <x:v>1939</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="B980" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1941</x:v>
       </x:c>
     </x:row>
     <x:row r="981" spans="1:2">
       <x:c r="A981" s="0" t="s">
+        <x:v>1942</x:v>
+      </x:c>
+      <x:c r="B981" s="0" t="s">
         <x:v>1941</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1942</x:v>
       </x:c>
     </x:row>
     <x:row r="982" spans="1:2">
       <x:c r="A982" s="0" t="s">
         <x:v>1943</x:v>
       </x:c>
       <x:c r="B982" s="0" t="s">
         <x:v>1944</x:v>
       </x:c>
     </x:row>
     <x:row r="983" spans="1:2">
       <x:c r="A983" s="0" t="s">
         <x:v>1945</x:v>
       </x:c>
       <x:c r="B983" s="0" t="s">
         <x:v>1946</x:v>
       </x:c>
     </x:row>
     <x:row r="984" spans="1:2">
       <x:c r="A984" s="0" t="s">
         <x:v>1947</x:v>
       </x:c>
       <x:c r="B984" s="0" t="s">
         <x:v>1948</x:v>
       </x:c>
@@ -18807,243 +19044,243 @@
       <x:c r="B1027" s="0" t="s">
         <x:v>2034</x:v>
       </x:c>
     </x:row>
     <x:row r="1028" spans="1:2">
       <x:c r="A1028" s="0" t="s">
         <x:v>2035</x:v>
       </x:c>
       <x:c r="B1028" s="0" t="s">
         <x:v>2036</x:v>
       </x:c>
     </x:row>
     <x:row r="1029" spans="1:2">
       <x:c r="A1029" s="0" t="s">
         <x:v>2037</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
         <x:v>2038</x:v>
       </x:c>
     </x:row>
     <x:row r="1030" spans="1:2">
       <x:c r="A1030" s="0" t="s">
         <x:v>2039</x:v>
       </x:c>
       <x:c r="B1030" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2040</x:v>
       </x:c>
     </x:row>
     <x:row r="1031" spans="1:2">
       <x:c r="A1031" s="0" t="s">
-        <x:v>2040</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="B1031" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2042</x:v>
       </x:c>
     </x:row>
     <x:row r="1032" spans="1:2">
       <x:c r="A1032" s="0" t="s">
-        <x:v>2042</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1032" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>2044</x:v>
       </x:c>
     </x:row>
     <x:row r="1033" spans="1:2">
       <x:c r="A1033" s="0" t="s">
-        <x:v>2044</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="B1033" s="0" t="s">
-        <x:v>2045</x:v>
+        <x:v>2046</x:v>
       </x:c>
     </x:row>
     <x:row r="1034" spans="1:2">
       <x:c r="A1034" s="0" t="s">
-        <x:v>2046</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="B1034" s="0" t="s">
-        <x:v>2047</x:v>
+        <x:v>2048</x:v>
       </x:c>
     </x:row>
     <x:row r="1035" spans="1:2">
       <x:c r="A1035" s="0" t="s">
-        <x:v>2048</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="B1035" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2050</x:v>
       </x:c>
     </x:row>
     <x:row r="1036" spans="1:2">
       <x:c r="A1036" s="0" t="s">
-        <x:v>2050</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="B1036" s="0" t="s">
-        <x:v>2051</x:v>
+        <x:v>2052</x:v>
       </x:c>
     </x:row>
     <x:row r="1037" spans="1:2">
       <x:c r="A1037" s="0" t="s">
-        <x:v>2052</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="B1037" s="0" t="s">
-        <x:v>2053</x:v>
+        <x:v>2054</x:v>
       </x:c>
     </x:row>
     <x:row r="1038" spans="1:2">
       <x:c r="A1038" s="0" t="s">
-        <x:v>2054</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="B1038" s="0" t="s">
-        <x:v>2055</x:v>
+        <x:v>2056</x:v>
       </x:c>
     </x:row>
     <x:row r="1039" spans="1:2">
       <x:c r="A1039" s="0" t="s">
-        <x:v>2056</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="B1039" s="0" t="s">
-        <x:v>2057</x:v>
+        <x:v>2058</x:v>
       </x:c>
     </x:row>
     <x:row r="1040" spans="1:2">
       <x:c r="A1040" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>2059</x:v>
       </x:c>
       <x:c r="B1040" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2060</x:v>
       </x:c>
     </x:row>
     <x:row r="1041" spans="1:2">
       <x:c r="A1041" s="0" t="s">
-        <x:v>2060</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="B1041" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>2062</x:v>
       </x:c>
     </x:row>
     <x:row r="1042" spans="1:2">
       <x:c r="A1042" s="0" t="s">
-        <x:v>2062</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="B1042" s="0" t="s">
-        <x:v>2063</x:v>
+        <x:v>2064</x:v>
       </x:c>
     </x:row>
     <x:row r="1043" spans="1:2">
       <x:c r="A1043" s="0" t="s">
-        <x:v>2064</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="B1043" s="0" t="s">
-        <x:v>2065</x:v>
+        <x:v>2066</x:v>
       </x:c>
     </x:row>
     <x:row r="1044" spans="1:2">
       <x:c r="A1044" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="B1044" s="0" t="s">
-        <x:v>2067</x:v>
+        <x:v>2068</x:v>
       </x:c>
     </x:row>
     <x:row r="1045" spans="1:2">
       <x:c r="A1045" s="0" t="s">
-        <x:v>2068</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="B1045" s="0" t="s">
-        <x:v>2069</x:v>
+        <x:v>2070</x:v>
       </x:c>
     </x:row>
     <x:row r="1046" spans="1:2">
       <x:c r="A1046" s="0" t="s">
-        <x:v>2070</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="B1046" s="0" t="s">
-        <x:v>2071</x:v>
+        <x:v>2072</x:v>
       </x:c>
     </x:row>
     <x:row r="1047" spans="1:2">
       <x:c r="A1047" s="0" t="s">
-        <x:v>2072</x:v>
+        <x:v>2073</x:v>
       </x:c>
       <x:c r="B1047" s="0" t="s">
-        <x:v>2073</x:v>
+        <x:v>2074</x:v>
       </x:c>
     </x:row>
     <x:row r="1048" spans="1:2">
       <x:c r="A1048" s="0" t="s">
-        <x:v>2074</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="B1048" s="0" t="s">
-        <x:v>2075</x:v>
+        <x:v>2076</x:v>
       </x:c>
     </x:row>
     <x:row r="1049" spans="1:2">
       <x:c r="A1049" s="0" t="s">
-        <x:v>2076</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="B1049" s="0" t="s">
-        <x:v>2077</x:v>
+        <x:v>2078</x:v>
       </x:c>
     </x:row>
     <x:row r="1050" spans="1:2">
       <x:c r="A1050" s="0" t="s">
-        <x:v>2078</x:v>
+        <x:v>2079</x:v>
       </x:c>
       <x:c r="B1050" s="0" t="s">
-        <x:v>2079</x:v>
+        <x:v>2080</x:v>
       </x:c>
     </x:row>
     <x:row r="1051" spans="1:2">
       <x:c r="A1051" s="0" t="s">
-        <x:v>2080</x:v>
+        <x:v>2081</x:v>
       </x:c>
       <x:c r="B1051" s="0" t="s">
-        <x:v>2081</x:v>
+        <x:v>2082</x:v>
       </x:c>
     </x:row>
     <x:row r="1052" spans="1:2">
       <x:c r="A1052" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="B1052" s="0" t="s">
-        <x:v>2083</x:v>
+        <x:v>2084</x:v>
       </x:c>
     </x:row>
     <x:row r="1053" spans="1:2">
       <x:c r="A1053" s="0" t="s">
-        <x:v>2084</x:v>
+        <x:v>2085</x:v>
       </x:c>
       <x:c r="B1053" s="0" t="s">
-        <x:v>2085</x:v>
+        <x:v>2086</x:v>
       </x:c>
     </x:row>
     <x:row r="1054" spans="1:2">
       <x:c r="A1054" s="0" t="s">
+        <x:v>2087</x:v>
+      </x:c>
+      <x:c r="B1054" s="0" t="s">
         <x:v>2086</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2087</x:v>
       </x:c>
     </x:row>
     <x:row r="1055" spans="1:2">
       <x:c r="A1055" s="0" t="s">
         <x:v>2088</x:v>
       </x:c>
       <x:c r="B1055" s="0" t="s">
         <x:v>2089</x:v>
       </x:c>
     </x:row>
     <x:row r="1056" spans="1:2">
       <x:c r="A1056" s="0" t="s">
         <x:v>2090</x:v>
       </x:c>
       <x:c r="B1056" s="0" t="s">
         <x:v>2091</x:v>
       </x:c>
     </x:row>
     <x:row r="1057" spans="1:2">
       <x:c r="A1057" s="0" t="s">
         <x:v>2092</x:v>
       </x:c>
       <x:c r="B1057" s="0" t="s">
         <x:v>2093</x:v>
       </x:c>
@@ -19063,251 +19300,251 @@
       <x:c r="B1059" s="0" t="s">
         <x:v>2097</x:v>
       </x:c>
     </x:row>
     <x:row r="1060" spans="1:2">
       <x:c r="A1060" s="0" t="s">
         <x:v>2098</x:v>
       </x:c>
       <x:c r="B1060" s="0" t="s">
         <x:v>2099</x:v>
       </x:c>
     </x:row>
     <x:row r="1061" spans="1:2">
       <x:c r="A1061" s="0" t="s">
         <x:v>2100</x:v>
       </x:c>
       <x:c r="B1061" s="0" t="s">
         <x:v>2101</x:v>
       </x:c>
     </x:row>
     <x:row r="1062" spans="1:2">
       <x:c r="A1062" s="0" t="s">
         <x:v>2102</x:v>
       </x:c>
       <x:c r="B1062" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2103</x:v>
       </x:c>
     </x:row>
     <x:row r="1063" spans="1:2">
       <x:c r="A1063" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="B1063" s="0" t="s">
-        <x:v>2104</x:v>
+        <x:v>2105</x:v>
       </x:c>
     </x:row>
     <x:row r="1064" spans="1:2">
       <x:c r="A1064" s="0" t="s">
-        <x:v>2105</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="B1064" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>2107</x:v>
       </x:c>
     </x:row>
     <x:row r="1065" spans="1:2">
       <x:c r="A1065" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="B1065" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>2109</x:v>
       </x:c>
     </x:row>
     <x:row r="1066" spans="1:2">
       <x:c r="A1066" s="0" t="s">
-        <x:v>2109</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="B1066" s="0" t="s">
-        <x:v>2110</x:v>
+        <x:v>2111</x:v>
       </x:c>
     </x:row>
     <x:row r="1067" spans="1:2">
       <x:c r="A1067" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="B1067" s="0" t="s">
-        <x:v>2112</x:v>
+        <x:v>2113</x:v>
       </x:c>
     </x:row>
     <x:row r="1068" spans="1:2">
       <x:c r="A1068" s="0" t="s">
-        <x:v>2113</x:v>
+        <x:v>2114</x:v>
       </x:c>
       <x:c r="B1068" s="0" t="s">
-        <x:v>2114</x:v>
+        <x:v>2115</x:v>
       </x:c>
     </x:row>
     <x:row r="1069" spans="1:2">
       <x:c r="A1069" s="0" t="s">
-        <x:v>2115</x:v>
+        <x:v>2116</x:v>
       </x:c>
       <x:c r="B1069" s="0" t="s">
-        <x:v>2116</x:v>
+        <x:v>2117</x:v>
       </x:c>
     </x:row>
     <x:row r="1070" spans="1:2">
       <x:c r="A1070" s="0" t="s">
-        <x:v>2117</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="B1070" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2119</x:v>
       </x:c>
     </x:row>
     <x:row r="1071" spans="1:2">
       <x:c r="A1071" s="0" t="s">
-        <x:v>2119</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1071" s="0" t="s">
-        <x:v>2120</x:v>
+        <x:v>2121</x:v>
       </x:c>
     </x:row>
     <x:row r="1072" spans="1:2">
       <x:c r="A1072" s="0" t="s">
-        <x:v>2121</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="B1072" s="0" t="s">
-        <x:v>2122</x:v>
+        <x:v>2123</x:v>
       </x:c>
     </x:row>
     <x:row r="1073" spans="1:2">
       <x:c r="A1073" s="0" t="s">
-        <x:v>2123</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="B1073" s="0" t="s">
-        <x:v>2124</x:v>
+        <x:v>2125</x:v>
       </x:c>
     </x:row>
     <x:row r="1074" spans="1:2">
       <x:c r="A1074" s="0" t="s">
-        <x:v>2125</x:v>
+        <x:v>2126</x:v>
       </x:c>
       <x:c r="B1074" s="0" t="s">
-        <x:v>2126</x:v>
+        <x:v>2127</x:v>
       </x:c>
     </x:row>
     <x:row r="1075" spans="1:2">
       <x:c r="A1075" s="0" t="s">
-        <x:v>2127</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="B1075" s="0" t="s">
-        <x:v>2128</x:v>
+        <x:v>2129</x:v>
       </x:c>
     </x:row>
     <x:row r="1076" spans="1:2">
       <x:c r="A1076" s="0" t="s">
-        <x:v>2129</x:v>
+        <x:v>2130</x:v>
       </x:c>
       <x:c r="B1076" s="0" t="s">
-        <x:v>2130</x:v>
+        <x:v>2131</x:v>
       </x:c>
     </x:row>
     <x:row r="1077" spans="1:2">
       <x:c r="A1077" s="0" t="s">
-        <x:v>2131</x:v>
+        <x:v>2132</x:v>
       </x:c>
       <x:c r="B1077" s="0" t="s">
-        <x:v>2132</x:v>
+        <x:v>2133</x:v>
       </x:c>
     </x:row>
     <x:row r="1078" spans="1:2">
       <x:c r="A1078" s="0" t="s">
-        <x:v>2133</x:v>
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="B1078" s="0" t="s">
-        <x:v>2134</x:v>
+        <x:v>2135</x:v>
       </x:c>
     </x:row>
     <x:row r="1079" spans="1:2">
       <x:c r="A1079" s="0" t="s">
-        <x:v>2135</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="B1079" s="0" t="s">
-        <x:v>2136</x:v>
+        <x:v>2137</x:v>
       </x:c>
     </x:row>
     <x:row r="1080" spans="1:2">
       <x:c r="A1080" s="0" t="s">
-        <x:v>2137</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="B1080" s="0" t="s">
-        <x:v>2138</x:v>
+        <x:v>2139</x:v>
       </x:c>
     </x:row>
     <x:row r="1081" spans="1:2">
       <x:c r="A1081" s="0" t="s">
-        <x:v>2139</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="B1081" s="0" t="s">
-        <x:v>2140</x:v>
+        <x:v>2141</x:v>
       </x:c>
     </x:row>
     <x:row r="1082" spans="1:2">
       <x:c r="A1082" s="0" t="s">
-        <x:v>2141</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="B1082" s="0" t="s">
-        <x:v>2142</x:v>
+        <x:v>2143</x:v>
       </x:c>
     </x:row>
     <x:row r="1083" spans="1:2">
       <x:c r="A1083" s="0" t="s">
-        <x:v>2143</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="B1083" s="0" t="s">
-        <x:v>2144</x:v>
+        <x:v>2145</x:v>
       </x:c>
     </x:row>
     <x:row r="1084" spans="1:2">
       <x:c r="A1084" s="0" t="s">
-        <x:v>2145</x:v>
+        <x:v>2146</x:v>
       </x:c>
       <x:c r="B1084" s="0" t="s">
-        <x:v>2146</x:v>
+        <x:v>2147</x:v>
       </x:c>
     </x:row>
     <x:row r="1085" spans="1:2">
       <x:c r="A1085" s="0" t="s">
-        <x:v>2147</x:v>
+        <x:v>2148</x:v>
       </x:c>
       <x:c r="B1085" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2149</x:v>
       </x:c>
     </x:row>
     <x:row r="1086" spans="1:2">
       <x:c r="A1086" s="0" t="s">
-        <x:v>2149</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="B1086" s="0" t="s">
-        <x:v>2150</x:v>
+        <x:v>2151</x:v>
       </x:c>
     </x:row>
     <x:row r="1087" spans="1:2">
       <x:c r="A1087" s="0" t="s">
+        <x:v>2152</x:v>
+      </x:c>
+      <x:c r="B1087" s="0" t="s">
         <x:v>2151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2152</x:v>
       </x:c>
     </x:row>
     <x:row r="1088" spans="1:2">
       <x:c r="A1088" s="0" t="s">
         <x:v>2153</x:v>
       </x:c>
       <x:c r="B1088" s="0" t="s">
         <x:v>2154</x:v>
       </x:c>
     </x:row>
     <x:row r="1089" spans="1:2">
       <x:c r="A1089" s="0" t="s">
         <x:v>2155</x:v>
       </x:c>
       <x:c r="B1089" s="0" t="s">
         <x:v>2156</x:v>
       </x:c>
     </x:row>
     <x:row r="1090" spans="1:2">
       <x:c r="A1090" s="0" t="s">
         <x:v>2157</x:v>
       </x:c>
       <x:c r="B1090" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
@@ -20519,283 +20756,283 @@
       <x:c r="B1241" s="0" t="s">
         <x:v>2460</x:v>
       </x:c>
     </x:row>
     <x:row r="1242" spans="1:2">
       <x:c r="A1242" s="0" t="s">
         <x:v>2461</x:v>
       </x:c>
       <x:c r="B1242" s="0" t="s">
         <x:v>2462</x:v>
       </x:c>
     </x:row>
     <x:row r="1243" spans="1:2">
       <x:c r="A1243" s="0" t="s">
         <x:v>2463</x:v>
       </x:c>
       <x:c r="B1243" s="0" t="s">
         <x:v>2464</x:v>
       </x:c>
     </x:row>
     <x:row r="1244" spans="1:2">
       <x:c r="A1244" s="0" t="s">
         <x:v>2465</x:v>
       </x:c>
       <x:c r="B1244" s="0" t="s">
-        <x:v>2464</x:v>
+        <x:v>2466</x:v>
       </x:c>
     </x:row>
     <x:row r="1245" spans="1:2">
       <x:c r="A1245" s="0" t="s">
-        <x:v>2466</x:v>
+        <x:v>2467</x:v>
       </x:c>
       <x:c r="B1245" s="0" t="s">
-        <x:v>2467</x:v>
+        <x:v>2468</x:v>
       </x:c>
     </x:row>
     <x:row r="1246" spans="1:2">
       <x:c r="A1246" s="0" t="s">
-        <x:v>2468</x:v>
+        <x:v>2469</x:v>
       </x:c>
       <x:c r="B1246" s="0" t="s">
-        <x:v>2469</x:v>
+        <x:v>2470</x:v>
       </x:c>
     </x:row>
     <x:row r="1247" spans="1:2">
       <x:c r="A1247" s="0" t="s">
-        <x:v>2470</x:v>
+        <x:v>2471</x:v>
       </x:c>
       <x:c r="B1247" s="0" t="s">
-        <x:v>2471</x:v>
+        <x:v>2472</x:v>
       </x:c>
     </x:row>
     <x:row r="1248" spans="1:2">
       <x:c r="A1248" s="0" t="s">
-        <x:v>2472</x:v>
+        <x:v>2473</x:v>
       </x:c>
       <x:c r="B1248" s="0" t="s">
-        <x:v>2473</x:v>
+        <x:v>2474</x:v>
       </x:c>
     </x:row>
     <x:row r="1249" spans="1:2">
       <x:c r="A1249" s="0" t="s">
-        <x:v>2474</x:v>
+        <x:v>2475</x:v>
       </x:c>
       <x:c r="B1249" s="0" t="s">
-        <x:v>2475</x:v>
+        <x:v>2476</x:v>
       </x:c>
     </x:row>
     <x:row r="1250" spans="1:2">
       <x:c r="A1250" s="0" t="s">
-        <x:v>2476</x:v>
+        <x:v>2477</x:v>
       </x:c>
       <x:c r="B1250" s="0" t="s">
-        <x:v>2477</x:v>
+        <x:v>2478</x:v>
       </x:c>
     </x:row>
     <x:row r="1251" spans="1:2">
       <x:c r="A1251" s="0" t="s">
-        <x:v>2478</x:v>
+        <x:v>2479</x:v>
       </x:c>
       <x:c r="B1251" s="0" t="s">
-        <x:v>2479</x:v>
+        <x:v>2480</x:v>
       </x:c>
     </x:row>
     <x:row r="1252" spans="1:2">
       <x:c r="A1252" s="0" t="s">
-        <x:v>2480</x:v>
+        <x:v>2481</x:v>
       </x:c>
       <x:c r="B1252" s="0" t="s">
-        <x:v>2481</x:v>
+        <x:v>2482</x:v>
       </x:c>
     </x:row>
     <x:row r="1253" spans="1:2">
       <x:c r="A1253" s="0" t="s">
-        <x:v>2482</x:v>
+        <x:v>2483</x:v>
       </x:c>
       <x:c r="B1253" s="0" t="s">
-        <x:v>2483</x:v>
+        <x:v>2484</x:v>
       </x:c>
     </x:row>
     <x:row r="1254" spans="1:2">
       <x:c r="A1254" s="0" t="s">
-        <x:v>2484</x:v>
+        <x:v>2485</x:v>
       </x:c>
       <x:c r="B1254" s="0" t="s">
-        <x:v>2485</x:v>
+        <x:v>2486</x:v>
       </x:c>
     </x:row>
     <x:row r="1255" spans="1:2">
       <x:c r="A1255" s="0" t="s">
-        <x:v>2486</x:v>
+        <x:v>2487</x:v>
       </x:c>
       <x:c r="B1255" s="0" t="s">
-        <x:v>2487</x:v>
+        <x:v>2488</x:v>
       </x:c>
     </x:row>
     <x:row r="1256" spans="1:2">
       <x:c r="A1256" s="0" t="s">
-        <x:v>2488</x:v>
+        <x:v>2489</x:v>
       </x:c>
       <x:c r="B1256" s="0" t="s">
-        <x:v>2489</x:v>
+        <x:v>2490</x:v>
       </x:c>
     </x:row>
     <x:row r="1257" spans="1:2">
       <x:c r="A1257" s="0" t="s">
-        <x:v>2490</x:v>
+        <x:v>2491</x:v>
       </x:c>
       <x:c r="B1257" s="0" t="s">
-        <x:v>2491</x:v>
+        <x:v>2492</x:v>
       </x:c>
     </x:row>
     <x:row r="1258" spans="1:2">
       <x:c r="A1258" s="0" t="s">
-        <x:v>2492</x:v>
+        <x:v>2493</x:v>
       </x:c>
       <x:c r="B1258" s="0" t="s">
-        <x:v>2493</x:v>
+        <x:v>2494</x:v>
       </x:c>
     </x:row>
     <x:row r="1259" spans="1:2">
       <x:c r="A1259" s="0" t="s">
-        <x:v>2494</x:v>
+        <x:v>2495</x:v>
       </x:c>
       <x:c r="B1259" s="0" t="s">
-        <x:v>2495</x:v>
+        <x:v>2496</x:v>
       </x:c>
     </x:row>
     <x:row r="1260" spans="1:2">
       <x:c r="A1260" s="0" t="s">
-        <x:v>2496</x:v>
+        <x:v>2497</x:v>
       </x:c>
       <x:c r="B1260" s="0" t="s">
-        <x:v>2497</x:v>
+        <x:v>2498</x:v>
       </x:c>
     </x:row>
     <x:row r="1261" spans="1:2">
       <x:c r="A1261" s="0" t="s">
-        <x:v>2498</x:v>
+        <x:v>2499</x:v>
       </x:c>
       <x:c r="B1261" s="0" t="s">
-        <x:v>2499</x:v>
+        <x:v>2500</x:v>
       </x:c>
     </x:row>
     <x:row r="1262" spans="1:2">
       <x:c r="A1262" s="0" t="s">
-        <x:v>2500</x:v>
+        <x:v>2501</x:v>
       </x:c>
       <x:c r="B1262" s="0" t="s">
-        <x:v>2501</x:v>
+        <x:v>2502</x:v>
       </x:c>
     </x:row>
     <x:row r="1263" spans="1:2">
       <x:c r="A1263" s="0" t="s">
-        <x:v>2502</x:v>
+        <x:v>2503</x:v>
       </x:c>
       <x:c r="B1263" s="0" t="s">
-        <x:v>2503</x:v>
+        <x:v>2504</x:v>
       </x:c>
     </x:row>
     <x:row r="1264" spans="1:2">
       <x:c r="A1264" s="0" t="s">
-        <x:v>2504</x:v>
+        <x:v>2505</x:v>
       </x:c>
       <x:c r="B1264" s="0" t="s">
-        <x:v>2505</x:v>
+        <x:v>2506</x:v>
       </x:c>
     </x:row>
     <x:row r="1265" spans="1:2">
       <x:c r="A1265" s="0" t="s">
-        <x:v>2506</x:v>
+        <x:v>2507</x:v>
       </x:c>
       <x:c r="B1265" s="0" t="s">
-        <x:v>2507</x:v>
+        <x:v>2508</x:v>
       </x:c>
     </x:row>
     <x:row r="1266" spans="1:2">
       <x:c r="A1266" s="0" t="s">
-        <x:v>2508</x:v>
+        <x:v>2509</x:v>
       </x:c>
       <x:c r="B1266" s="0" t="s">
-        <x:v>2509</x:v>
+        <x:v>2510</x:v>
       </x:c>
     </x:row>
     <x:row r="1267" spans="1:2">
       <x:c r="A1267" s="0" t="s">
-        <x:v>2510</x:v>
+        <x:v>2511</x:v>
       </x:c>
       <x:c r="B1267" s="0" t="s">
-        <x:v>2511</x:v>
+        <x:v>2512</x:v>
       </x:c>
     </x:row>
     <x:row r="1268" spans="1:2">
       <x:c r="A1268" s="0" t="s">
-        <x:v>2512</x:v>
+        <x:v>2513</x:v>
       </x:c>
       <x:c r="B1268" s="0" t="s">
-        <x:v>2513</x:v>
+        <x:v>2514</x:v>
       </x:c>
     </x:row>
     <x:row r="1269" spans="1:2">
       <x:c r="A1269" s="0" t="s">
-        <x:v>2514</x:v>
+        <x:v>2515</x:v>
       </x:c>
       <x:c r="B1269" s="0" t="s">
-        <x:v>2515</x:v>
+        <x:v>2516</x:v>
       </x:c>
     </x:row>
     <x:row r="1270" spans="1:2">
       <x:c r="A1270" s="0" t="s">
-        <x:v>2516</x:v>
+        <x:v>2517</x:v>
       </x:c>
       <x:c r="B1270" s="0" t="s">
-        <x:v>2517</x:v>
+        <x:v>2518</x:v>
       </x:c>
     </x:row>
     <x:row r="1271" spans="1:2">
       <x:c r="A1271" s="0" t="s">
-        <x:v>2518</x:v>
+        <x:v>2519</x:v>
       </x:c>
       <x:c r="B1271" s="0" t="s">
-        <x:v>2519</x:v>
+        <x:v>2520</x:v>
       </x:c>
     </x:row>
     <x:row r="1272" spans="1:2">
       <x:c r="A1272" s="0" t="s">
-        <x:v>2520</x:v>
+        <x:v>2521</x:v>
       </x:c>
       <x:c r="B1272" s="0" t="s">
-        <x:v>2521</x:v>
+        <x:v>2522</x:v>
       </x:c>
     </x:row>
     <x:row r="1273" spans="1:2">
       <x:c r="A1273" s="0" t="s">
+        <x:v>2523</x:v>
+      </x:c>
+      <x:c r="B1273" s="0" t="s">
         <x:v>2522</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2523</x:v>
       </x:c>
     </x:row>
     <x:row r="1274" spans="1:2">
       <x:c r="A1274" s="0" t="s">
         <x:v>2524</x:v>
       </x:c>
       <x:c r="B1274" s="0" t="s">
         <x:v>2525</x:v>
       </x:c>
     </x:row>
     <x:row r="1275" spans="1:2">
       <x:c r="A1275" s="0" t="s">
         <x:v>2526</x:v>
       </x:c>
       <x:c r="B1275" s="0" t="s">
         <x:v>2527</x:v>
       </x:c>
     </x:row>
     <x:row r="1276" spans="1:2">
       <x:c r="A1276" s="0" t="s">
         <x:v>2528</x:v>
       </x:c>
       <x:c r="B1276" s="0" t="s">
         <x:v>2529</x:v>
       </x:c>
@@ -20951,2227 +21188,2227 @@
       <x:c r="B1295" s="0" t="s">
         <x:v>2567</x:v>
       </x:c>
     </x:row>
     <x:row r="1296" spans="1:2">
       <x:c r="A1296" s="0" t="s">
         <x:v>2568</x:v>
       </x:c>
       <x:c r="B1296" s="0" t="s">
         <x:v>2569</x:v>
       </x:c>
     </x:row>
     <x:row r="1297" spans="1:2">
       <x:c r="A1297" s="0" t="s">
         <x:v>2570</x:v>
       </x:c>
       <x:c r="B1297" s="0" t="s">
         <x:v>2571</x:v>
       </x:c>
     </x:row>
     <x:row r="1298" spans="1:2">
       <x:c r="A1298" s="0" t="s">
         <x:v>2572</x:v>
       </x:c>
       <x:c r="B1298" s="0" t="s">
-        <x:v>2573</x:v>
+        <x:v>2571</x:v>
       </x:c>
     </x:row>
     <x:row r="1299" spans="1:2">
       <x:c r="A1299" s="0" t="s">
+        <x:v>2573</x:v>
+      </x:c>
+      <x:c r="B1299" s="0" t="s">
         <x:v>2574</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2575</x:v>
       </x:c>
     </x:row>
     <x:row r="1300" spans="1:2">
       <x:c r="A1300" s="0" t="s">
+        <x:v>2575</x:v>
+      </x:c>
+      <x:c r="B1300" s="0" t="s">
         <x:v>2576</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2577</x:v>
       </x:c>
     </x:row>
     <x:row r="1301" spans="1:2">
       <x:c r="A1301" s="0" t="s">
+        <x:v>2577</x:v>
+      </x:c>
+      <x:c r="B1301" s="0" t="s">
         <x:v>2578</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2579</x:v>
       </x:c>
     </x:row>
     <x:row r="1302" spans="1:2">
       <x:c r="A1302" s="0" t="s">
+        <x:v>2579</x:v>
+      </x:c>
+      <x:c r="B1302" s="0" t="s">
         <x:v>2580</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2581</x:v>
       </x:c>
     </x:row>
     <x:row r="1303" spans="1:2">
       <x:c r="A1303" s="0" t="s">
+        <x:v>2581</x:v>
+      </x:c>
+      <x:c r="B1303" s="0" t="s">
         <x:v>2582</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2583</x:v>
       </x:c>
     </x:row>
     <x:row r="1304" spans="1:2">
       <x:c r="A1304" s="0" t="s">
+        <x:v>2583</x:v>
+      </x:c>
+      <x:c r="B1304" s="0" t="s">
         <x:v>2584</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2585</x:v>
       </x:c>
     </x:row>
     <x:row r="1305" spans="1:2">
       <x:c r="A1305" s="0" t="s">
+        <x:v>2585</x:v>
+      </x:c>
+      <x:c r="B1305" s="0" t="s">
         <x:v>2586</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2587</x:v>
       </x:c>
     </x:row>
     <x:row r="1306" spans="1:2">
       <x:c r="A1306" s="0" t="s">
+        <x:v>2587</x:v>
+      </x:c>
+      <x:c r="B1306" s="0" t="s">
         <x:v>2588</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2589</x:v>
       </x:c>
     </x:row>
     <x:row r="1307" spans="1:2">
       <x:c r="A1307" s="0" t="s">
+        <x:v>2589</x:v>
+      </x:c>
+      <x:c r="B1307" s="0" t="s">
         <x:v>2590</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2591</x:v>
       </x:c>
     </x:row>
     <x:row r="1308" spans="1:2">
       <x:c r="A1308" s="0" t="s">
+        <x:v>2591</x:v>
+      </x:c>
+      <x:c r="B1308" s="0" t="s">
         <x:v>2592</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2593</x:v>
       </x:c>
     </x:row>
     <x:row r="1309" spans="1:2">
       <x:c r="A1309" s="0" t="s">
+        <x:v>2593</x:v>
+      </x:c>
+      <x:c r="B1309" s="0" t="s">
         <x:v>2594</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2595</x:v>
       </x:c>
     </x:row>
     <x:row r="1310" spans="1:2">
       <x:c r="A1310" s="0" t="s">
+        <x:v>2595</x:v>
+      </x:c>
+      <x:c r="B1310" s="0" t="s">
         <x:v>2596</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2597</x:v>
       </x:c>
     </x:row>
     <x:row r="1311" spans="1:2">
       <x:c r="A1311" s="0" t="s">
+        <x:v>2597</x:v>
+      </x:c>
+      <x:c r="B1311" s="0" t="s">
         <x:v>2598</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2599</x:v>
       </x:c>
     </x:row>
     <x:row r="1312" spans="1:2">
       <x:c r="A1312" s="0" t="s">
+        <x:v>2599</x:v>
+      </x:c>
+      <x:c r="B1312" s="0" t="s">
         <x:v>2600</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2601</x:v>
       </x:c>
     </x:row>
     <x:row r="1313" spans="1:2">
       <x:c r="A1313" s="0" t="s">
+        <x:v>2601</x:v>
+      </x:c>
+      <x:c r="B1313" s="0" t="s">
         <x:v>2602</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2603</x:v>
       </x:c>
     </x:row>
     <x:row r="1314" spans="1:2">
       <x:c r="A1314" s="0" t="s">
+        <x:v>2603</x:v>
+      </x:c>
+      <x:c r="B1314" s="0" t="s">
         <x:v>2604</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2605</x:v>
       </x:c>
     </x:row>
     <x:row r="1315" spans="1:2">
       <x:c r="A1315" s="0" t="s">
+        <x:v>2605</x:v>
+      </x:c>
+      <x:c r="B1315" s="0" t="s">
         <x:v>2606</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2607</x:v>
       </x:c>
     </x:row>
     <x:row r="1316" spans="1:2">
       <x:c r="A1316" s="0" t="s">
+        <x:v>2607</x:v>
+      </x:c>
+      <x:c r="B1316" s="0" t="s">
         <x:v>2608</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2609</x:v>
       </x:c>
     </x:row>
     <x:row r="1317" spans="1:2">
       <x:c r="A1317" s="0" t="s">
+        <x:v>2609</x:v>
+      </x:c>
+      <x:c r="B1317" s="0" t="s">
         <x:v>2610</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2611</x:v>
       </x:c>
     </x:row>
     <x:row r="1318" spans="1:2">
       <x:c r="A1318" s="0" t="s">
+        <x:v>2611</x:v>
+      </x:c>
+      <x:c r="B1318" s="0" t="s">
         <x:v>2612</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2613</x:v>
       </x:c>
     </x:row>
     <x:row r="1319" spans="1:2">
       <x:c r="A1319" s="0" t="s">
+        <x:v>2613</x:v>
+      </x:c>
+      <x:c r="B1319" s="0" t="s">
         <x:v>2614</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2615</x:v>
       </x:c>
     </x:row>
     <x:row r="1320" spans="1:2">
       <x:c r="A1320" s="0" t="s">
+        <x:v>2615</x:v>
+      </x:c>
+      <x:c r="B1320" s="0" t="s">
         <x:v>2616</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2617</x:v>
       </x:c>
     </x:row>
     <x:row r="1321" spans="1:2">
       <x:c r="A1321" s="0" t="s">
+        <x:v>2617</x:v>
+      </x:c>
+      <x:c r="B1321" s="0" t="s">
         <x:v>2618</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2619</x:v>
       </x:c>
     </x:row>
     <x:row r="1322" spans="1:2">
       <x:c r="A1322" s="0" t="s">
+        <x:v>2619</x:v>
+      </x:c>
+      <x:c r="B1322" s="0" t="s">
         <x:v>2620</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2621</x:v>
       </x:c>
     </x:row>
     <x:row r="1323" spans="1:2">
       <x:c r="A1323" s="0" t="s">
+        <x:v>2621</x:v>
+      </x:c>
+      <x:c r="B1323" s="0" t="s">
         <x:v>2622</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2623</x:v>
       </x:c>
     </x:row>
     <x:row r="1324" spans="1:2">
       <x:c r="A1324" s="0" t="s">
+        <x:v>2623</x:v>
+      </x:c>
+      <x:c r="B1324" s="0" t="s">
         <x:v>2624</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2625</x:v>
       </x:c>
     </x:row>
     <x:row r="1325" spans="1:2">
       <x:c r="A1325" s="0" t="s">
+        <x:v>2625</x:v>
+      </x:c>
+      <x:c r="B1325" s="0" t="s">
         <x:v>2626</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2627</x:v>
       </x:c>
     </x:row>
     <x:row r="1326" spans="1:2">
       <x:c r="A1326" s="0" t="s">
+        <x:v>2627</x:v>
+      </x:c>
+      <x:c r="B1326" s="0" t="s">
         <x:v>2628</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2629</x:v>
       </x:c>
     </x:row>
     <x:row r="1327" spans="1:2">
       <x:c r="A1327" s="0" t="s">
+        <x:v>2629</x:v>
+      </x:c>
+      <x:c r="B1327" s="0" t="s">
         <x:v>2630</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2631</x:v>
       </x:c>
     </x:row>
     <x:row r="1328" spans="1:2">
       <x:c r="A1328" s="0" t="s">
+        <x:v>2631</x:v>
+      </x:c>
+      <x:c r="B1328" s="0" t="s">
         <x:v>2632</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2633</x:v>
       </x:c>
     </x:row>
     <x:row r="1329" spans="1:2">
       <x:c r="A1329" s="0" t="s">
+        <x:v>2633</x:v>
+      </x:c>
+      <x:c r="B1329" s="0" t="s">
         <x:v>2634</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2635</x:v>
       </x:c>
     </x:row>
     <x:row r="1330" spans="1:2">
       <x:c r="A1330" s="0" t="s">
+        <x:v>2635</x:v>
+      </x:c>
+      <x:c r="B1330" s="0" t="s">
         <x:v>2636</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2637</x:v>
       </x:c>
     </x:row>
     <x:row r="1331" spans="1:2">
       <x:c r="A1331" s="0" t="s">
+        <x:v>2637</x:v>
+      </x:c>
+      <x:c r="B1331" s="0" t="s">
         <x:v>2638</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2639</x:v>
       </x:c>
     </x:row>
     <x:row r="1332" spans="1:2">
       <x:c r="A1332" s="0" t="s">
+        <x:v>2639</x:v>
+      </x:c>
+      <x:c r="B1332" s="0" t="s">
         <x:v>2640</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2641</x:v>
       </x:c>
     </x:row>
     <x:row r="1333" spans="1:2">
       <x:c r="A1333" s="0" t="s">
+        <x:v>2641</x:v>
+      </x:c>
+      <x:c r="B1333" s="0" t="s">
         <x:v>2642</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2643</x:v>
       </x:c>
     </x:row>
     <x:row r="1334" spans="1:2">
       <x:c r="A1334" s="0" t="s">
+        <x:v>2643</x:v>
+      </x:c>
+      <x:c r="B1334" s="0" t="s">
         <x:v>2644</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2645</x:v>
       </x:c>
     </x:row>
     <x:row r="1335" spans="1:2">
       <x:c r="A1335" s="0" t="s">
+        <x:v>2645</x:v>
+      </x:c>
+      <x:c r="B1335" s="0" t="s">
         <x:v>2646</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2647</x:v>
       </x:c>
     </x:row>
     <x:row r="1336" spans="1:2">
       <x:c r="A1336" s="0" t="s">
+        <x:v>2647</x:v>
+      </x:c>
+      <x:c r="B1336" s="0" t="s">
         <x:v>2648</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2649</x:v>
       </x:c>
     </x:row>
     <x:row r="1337" spans="1:2">
       <x:c r="A1337" s="0" t="s">
+        <x:v>2649</x:v>
+      </x:c>
+      <x:c r="B1337" s="0" t="s">
         <x:v>2650</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2651</x:v>
       </x:c>
     </x:row>
     <x:row r="1338" spans="1:2">
       <x:c r="A1338" s="0" t="s">
+        <x:v>2651</x:v>
+      </x:c>
+      <x:c r="B1338" s="0" t="s">
         <x:v>2652</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2653</x:v>
       </x:c>
     </x:row>
     <x:row r="1339" spans="1:2">
       <x:c r="A1339" s="0" t="s">
+        <x:v>2653</x:v>
+      </x:c>
+      <x:c r="B1339" s="0" t="s">
         <x:v>2654</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2655</x:v>
       </x:c>
     </x:row>
     <x:row r="1340" spans="1:2">
       <x:c r="A1340" s="0" t="s">
+        <x:v>2655</x:v>
+      </x:c>
+      <x:c r="B1340" s="0" t="s">
         <x:v>2656</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2657</x:v>
       </x:c>
     </x:row>
     <x:row r="1341" spans="1:2">
       <x:c r="A1341" s="0" t="s">
+        <x:v>2657</x:v>
+      </x:c>
+      <x:c r="B1341" s="0" t="s">
         <x:v>2658</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2659</x:v>
       </x:c>
     </x:row>
     <x:row r="1342" spans="1:2">
       <x:c r="A1342" s="0" t="s">
+        <x:v>2659</x:v>
+      </x:c>
+      <x:c r="B1342" s="0" t="s">
         <x:v>2660</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2661</x:v>
       </x:c>
     </x:row>
     <x:row r="1343" spans="1:2">
       <x:c r="A1343" s="0" t="s">
+        <x:v>2661</x:v>
+      </x:c>
+      <x:c r="B1343" s="0" t="s">
         <x:v>2662</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2663</x:v>
       </x:c>
     </x:row>
     <x:row r="1344" spans="1:2">
       <x:c r="A1344" s="0" t="s">
+        <x:v>2663</x:v>
+      </x:c>
+      <x:c r="B1344" s="0" t="s">
         <x:v>2664</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2665</x:v>
       </x:c>
     </x:row>
     <x:row r="1345" spans="1:2">
       <x:c r="A1345" s="0" t="s">
+        <x:v>2665</x:v>
+      </x:c>
+      <x:c r="B1345" s="0" t="s">
         <x:v>2666</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2667</x:v>
       </x:c>
     </x:row>
     <x:row r="1346" spans="1:2">
       <x:c r="A1346" s="0" t="s">
+        <x:v>2667</x:v>
+      </x:c>
+      <x:c r="B1346" s="0" t="s">
         <x:v>2668</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2669</x:v>
       </x:c>
     </x:row>
     <x:row r="1347" spans="1:2">
       <x:c r="A1347" s="0" t="s">
+        <x:v>2669</x:v>
+      </x:c>
+      <x:c r="B1347" s="0" t="s">
         <x:v>2670</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2671</x:v>
       </x:c>
     </x:row>
     <x:row r="1348" spans="1:2">
       <x:c r="A1348" s="0" t="s">
+        <x:v>2671</x:v>
+      </x:c>
+      <x:c r="B1348" s="0" t="s">
         <x:v>2672</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2673</x:v>
       </x:c>
     </x:row>
     <x:row r="1349" spans="1:2">
       <x:c r="A1349" s="0" t="s">
+        <x:v>2673</x:v>
+      </x:c>
+      <x:c r="B1349" s="0" t="s">
         <x:v>2674</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2675</x:v>
       </x:c>
     </x:row>
     <x:row r="1350" spans="1:2">
       <x:c r="A1350" s="0" t="s">
+        <x:v>2675</x:v>
+      </x:c>
+      <x:c r="B1350" s="0" t="s">
         <x:v>2676</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2677</x:v>
       </x:c>
     </x:row>
     <x:row r="1351" spans="1:2">
       <x:c r="A1351" s="0" t="s">
+        <x:v>2677</x:v>
+      </x:c>
+      <x:c r="B1351" s="0" t="s">
         <x:v>2678</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2679</x:v>
       </x:c>
     </x:row>
     <x:row r="1352" spans="1:2">
       <x:c r="A1352" s="0" t="s">
+        <x:v>2679</x:v>
+      </x:c>
+      <x:c r="B1352" s="0" t="s">
         <x:v>2680</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2681</x:v>
       </x:c>
     </x:row>
     <x:row r="1353" spans="1:2">
       <x:c r="A1353" s="0" t="s">
+        <x:v>2681</x:v>
+      </x:c>
+      <x:c r="B1353" s="0" t="s">
         <x:v>2682</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2683</x:v>
       </x:c>
     </x:row>
     <x:row r="1354" spans="1:2">
       <x:c r="A1354" s="0" t="s">
+        <x:v>2683</x:v>
+      </x:c>
+      <x:c r="B1354" s="0" t="s">
         <x:v>2684</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2685</x:v>
       </x:c>
     </x:row>
     <x:row r="1355" spans="1:2">
       <x:c r="A1355" s="0" t="s">
+        <x:v>2685</x:v>
+      </x:c>
+      <x:c r="B1355" s="0" t="s">
         <x:v>2686</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2687</x:v>
       </x:c>
     </x:row>
     <x:row r="1356" spans="1:2">
       <x:c r="A1356" s="0" t="s">
+        <x:v>2687</x:v>
+      </x:c>
+      <x:c r="B1356" s="0" t="s">
         <x:v>2688</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2689</x:v>
       </x:c>
     </x:row>
     <x:row r="1357" spans="1:2">
       <x:c r="A1357" s="0" t="s">
+        <x:v>2689</x:v>
+      </x:c>
+      <x:c r="B1357" s="0" t="s">
         <x:v>2690</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2691</x:v>
       </x:c>
     </x:row>
     <x:row r="1358" spans="1:2">
       <x:c r="A1358" s="0" t="s">
+        <x:v>2691</x:v>
+      </x:c>
+      <x:c r="B1358" s="0" t="s">
         <x:v>2692</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2693</x:v>
       </x:c>
     </x:row>
     <x:row r="1359" spans="1:2">
       <x:c r="A1359" s="0" t="s">
+        <x:v>2693</x:v>
+      </x:c>
+      <x:c r="B1359" s="0" t="s">
         <x:v>2694</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2695</x:v>
       </x:c>
     </x:row>
     <x:row r="1360" spans="1:2">
       <x:c r="A1360" s="0" t="s">
+        <x:v>2695</x:v>
+      </x:c>
+      <x:c r="B1360" s="0" t="s">
         <x:v>2696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2697</x:v>
       </x:c>
     </x:row>
     <x:row r="1361" spans="1:2">
       <x:c r="A1361" s="0" t="s">
+        <x:v>2697</x:v>
+      </x:c>
+      <x:c r="B1361" s="0" t="s">
         <x:v>2698</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2699</x:v>
       </x:c>
     </x:row>
     <x:row r="1362" spans="1:2">
       <x:c r="A1362" s="0" t="s">
+        <x:v>2699</x:v>
+      </x:c>
+      <x:c r="B1362" s="0" t="s">
         <x:v>2700</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2701</x:v>
       </x:c>
     </x:row>
     <x:row r="1363" spans="1:2">
       <x:c r="A1363" s="0" t="s">
+        <x:v>2701</x:v>
+      </x:c>
+      <x:c r="B1363" s="0" t="s">
         <x:v>2702</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2703</x:v>
       </x:c>
     </x:row>
     <x:row r="1364" spans="1:2">
       <x:c r="A1364" s="0" t="s">
+        <x:v>2703</x:v>
+      </x:c>
+      <x:c r="B1364" s="0" t="s">
         <x:v>2704</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2705</x:v>
       </x:c>
     </x:row>
     <x:row r="1365" spans="1:2">
       <x:c r="A1365" s="0" t="s">
+        <x:v>2705</x:v>
+      </x:c>
+      <x:c r="B1365" s="0" t="s">
         <x:v>2706</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2707</x:v>
       </x:c>
     </x:row>
     <x:row r="1366" spans="1:2">
       <x:c r="A1366" s="0" t="s">
+        <x:v>2707</x:v>
+      </x:c>
+      <x:c r="B1366" s="0" t="s">
         <x:v>2708</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2709</x:v>
       </x:c>
     </x:row>
     <x:row r="1367" spans="1:2">
       <x:c r="A1367" s="0" t="s">
+        <x:v>2709</x:v>
+      </x:c>
+      <x:c r="B1367" s="0" t="s">
         <x:v>2710</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2711</x:v>
       </x:c>
     </x:row>
     <x:row r="1368" spans="1:2">
       <x:c r="A1368" s="0" t="s">
+        <x:v>2711</x:v>
+      </x:c>
+      <x:c r="B1368" s="0" t="s">
         <x:v>2712</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2713</x:v>
       </x:c>
     </x:row>
     <x:row r="1369" spans="1:2">
       <x:c r="A1369" s="0" t="s">
+        <x:v>2713</x:v>
+      </x:c>
+      <x:c r="B1369" s="0" t="s">
         <x:v>2714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2715</x:v>
       </x:c>
     </x:row>
     <x:row r="1370" spans="1:2">
       <x:c r="A1370" s="0" t="s">
+        <x:v>2715</x:v>
+      </x:c>
+      <x:c r="B1370" s="0" t="s">
         <x:v>2716</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2717</x:v>
       </x:c>
     </x:row>
     <x:row r="1371" spans="1:2">
       <x:c r="A1371" s="0" t="s">
+        <x:v>2717</x:v>
+      </x:c>
+      <x:c r="B1371" s="0" t="s">
         <x:v>2718</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2719</x:v>
       </x:c>
     </x:row>
     <x:row r="1372" spans="1:2">
       <x:c r="A1372" s="0" t="s">
+        <x:v>2719</x:v>
+      </x:c>
+      <x:c r="B1372" s="0" t="s">
         <x:v>2720</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2721</x:v>
       </x:c>
     </x:row>
     <x:row r="1373" spans="1:2">
       <x:c r="A1373" s="0" t="s">
+        <x:v>2721</x:v>
+      </x:c>
+      <x:c r="B1373" s="0" t="s">
         <x:v>2722</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2723</x:v>
       </x:c>
     </x:row>
     <x:row r="1374" spans="1:2">
       <x:c r="A1374" s="0" t="s">
+        <x:v>2723</x:v>
+      </x:c>
+      <x:c r="B1374" s="0" t="s">
         <x:v>2724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2725</x:v>
       </x:c>
     </x:row>
     <x:row r="1375" spans="1:2">
       <x:c r="A1375" s="0" t="s">
+        <x:v>2725</x:v>
+      </x:c>
+      <x:c r="B1375" s="0" t="s">
         <x:v>2726</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2727</x:v>
       </x:c>
     </x:row>
     <x:row r="1376" spans="1:2">
       <x:c r="A1376" s="0" t="s">
+        <x:v>2727</x:v>
+      </x:c>
+      <x:c r="B1376" s="0" t="s">
         <x:v>2728</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2729</x:v>
       </x:c>
     </x:row>
     <x:row r="1377" spans="1:2">
       <x:c r="A1377" s="0" t="s">
+        <x:v>2729</x:v>
+      </x:c>
+      <x:c r="B1377" s="0" t="s">
         <x:v>2730</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2731</x:v>
       </x:c>
     </x:row>
     <x:row r="1378" spans="1:2">
       <x:c r="A1378" s="0" t="s">
+        <x:v>2731</x:v>
+      </x:c>
+      <x:c r="B1378" s="0" t="s">
         <x:v>2732</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2733</x:v>
       </x:c>
     </x:row>
     <x:row r="1379" spans="1:2">
       <x:c r="A1379" s="0" t="s">
+        <x:v>2733</x:v>
+      </x:c>
+      <x:c r="B1379" s="0" t="s">
         <x:v>2734</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2735</x:v>
       </x:c>
     </x:row>
     <x:row r="1380" spans="1:2">
       <x:c r="A1380" s="0" t="s">
+        <x:v>2735</x:v>
+      </x:c>
+      <x:c r="B1380" s="0" t="s">
         <x:v>2736</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2737</x:v>
       </x:c>
     </x:row>
     <x:row r="1381" spans="1:2">
       <x:c r="A1381" s="0" t="s">
+        <x:v>2737</x:v>
+      </x:c>
+      <x:c r="B1381" s="0" t="s">
         <x:v>2738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2739</x:v>
       </x:c>
     </x:row>
     <x:row r="1382" spans="1:2">
       <x:c r="A1382" s="0" t="s">
+        <x:v>2739</x:v>
+      </x:c>
+      <x:c r="B1382" s="0" t="s">
         <x:v>2740</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2741</x:v>
       </x:c>
     </x:row>
     <x:row r="1383" spans="1:2">
       <x:c r="A1383" s="0" t="s">
+        <x:v>2741</x:v>
+      </x:c>
+      <x:c r="B1383" s="0" t="s">
         <x:v>2742</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2743</x:v>
       </x:c>
     </x:row>
     <x:row r="1384" spans="1:2">
       <x:c r="A1384" s="0" t="s">
+        <x:v>2743</x:v>
+      </x:c>
+      <x:c r="B1384" s="0" t="s">
         <x:v>2744</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2745</x:v>
       </x:c>
     </x:row>
     <x:row r="1385" spans="1:2">
       <x:c r="A1385" s="0" t="s">
+        <x:v>2745</x:v>
+      </x:c>
+      <x:c r="B1385" s="0" t="s">
         <x:v>2746</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2747</x:v>
       </x:c>
     </x:row>
     <x:row r="1386" spans="1:2">
       <x:c r="A1386" s="0" t="s">
+        <x:v>2747</x:v>
+      </x:c>
+      <x:c r="B1386" s="0" t="s">
         <x:v>2748</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2749</x:v>
       </x:c>
     </x:row>
     <x:row r="1387" spans="1:2">
       <x:c r="A1387" s="0" t="s">
+        <x:v>2749</x:v>
+      </x:c>
+      <x:c r="B1387" s="0" t="s">
         <x:v>2750</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2751</x:v>
       </x:c>
     </x:row>
     <x:row r="1388" spans="1:2">
       <x:c r="A1388" s="0" t="s">
+        <x:v>2751</x:v>
+      </x:c>
+      <x:c r="B1388" s="0" t="s">
         <x:v>2752</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2753</x:v>
       </x:c>
     </x:row>
     <x:row r="1389" spans="1:2">
       <x:c r="A1389" s="0" t="s">
+        <x:v>2753</x:v>
+      </x:c>
+      <x:c r="B1389" s="0" t="s">
         <x:v>2754</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2755</x:v>
       </x:c>
     </x:row>
     <x:row r="1390" spans="1:2">
       <x:c r="A1390" s="0" t="s">
+        <x:v>2755</x:v>
+      </x:c>
+      <x:c r="B1390" s="0" t="s">
         <x:v>2756</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2757</x:v>
       </x:c>
     </x:row>
     <x:row r="1391" spans="1:2">
       <x:c r="A1391" s="0" t="s">
+        <x:v>2757</x:v>
+      </x:c>
+      <x:c r="B1391" s="0" t="s">
         <x:v>2758</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2759</x:v>
       </x:c>
     </x:row>
     <x:row r="1392" spans="1:2">
       <x:c r="A1392" s="0" t="s">
+        <x:v>2759</x:v>
+      </x:c>
+      <x:c r="B1392" s="0" t="s">
         <x:v>2760</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2761</x:v>
       </x:c>
     </x:row>
     <x:row r="1393" spans="1:2">
       <x:c r="A1393" s="0" t="s">
+        <x:v>2761</x:v>
+      </x:c>
+      <x:c r="B1393" s="0" t="s">
         <x:v>2762</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2763</x:v>
       </x:c>
     </x:row>
     <x:row r="1394" spans="1:2">
       <x:c r="A1394" s="0" t="s">
+        <x:v>2763</x:v>
+      </x:c>
+      <x:c r="B1394" s="0" t="s">
         <x:v>2764</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2765</x:v>
       </x:c>
     </x:row>
     <x:row r="1395" spans="1:2">
       <x:c r="A1395" s="0" t="s">
+        <x:v>2765</x:v>
+      </x:c>
+      <x:c r="B1395" s="0" t="s">
         <x:v>2766</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2767</x:v>
       </x:c>
     </x:row>
     <x:row r="1396" spans="1:2">
       <x:c r="A1396" s="0" t="s">
+        <x:v>2767</x:v>
+      </x:c>
+      <x:c r="B1396" s="0" t="s">
         <x:v>2768</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2769</x:v>
       </x:c>
     </x:row>
     <x:row r="1397" spans="1:2">
       <x:c r="A1397" s="0" t="s">
+        <x:v>2769</x:v>
+      </x:c>
+      <x:c r="B1397" s="0" t="s">
         <x:v>2770</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2771</x:v>
       </x:c>
     </x:row>
     <x:row r="1398" spans="1:2">
       <x:c r="A1398" s="0" t="s">
+        <x:v>2771</x:v>
+      </x:c>
+      <x:c r="B1398" s="0" t="s">
         <x:v>2772</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2773</x:v>
       </x:c>
     </x:row>
     <x:row r="1399" spans="1:2">
       <x:c r="A1399" s="0" t="s">
+        <x:v>2773</x:v>
+      </x:c>
+      <x:c r="B1399" s="0" t="s">
         <x:v>2774</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2775</x:v>
       </x:c>
     </x:row>
     <x:row r="1400" spans="1:2">
       <x:c r="A1400" s="0" t="s">
+        <x:v>2775</x:v>
+      </x:c>
+      <x:c r="B1400" s="0" t="s">
         <x:v>2776</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2777</x:v>
       </x:c>
     </x:row>
     <x:row r="1401" spans="1:2">
       <x:c r="A1401" s="0" t="s">
+        <x:v>2777</x:v>
+      </x:c>
+      <x:c r="B1401" s="0" t="s">
         <x:v>2778</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2779</x:v>
       </x:c>
     </x:row>
     <x:row r="1402" spans="1:2">
       <x:c r="A1402" s="0" t="s">
+        <x:v>2779</x:v>
+      </x:c>
+      <x:c r="B1402" s="0" t="s">
         <x:v>2780</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2781</x:v>
       </x:c>
     </x:row>
     <x:row r="1403" spans="1:2">
       <x:c r="A1403" s="0" t="s">
+        <x:v>2781</x:v>
+      </x:c>
+      <x:c r="B1403" s="0" t="s">
         <x:v>2782</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2783</x:v>
       </x:c>
     </x:row>
     <x:row r="1404" spans="1:2">
       <x:c r="A1404" s="0" t="s">
+        <x:v>2783</x:v>
+      </x:c>
+      <x:c r="B1404" s="0" t="s">
         <x:v>2784</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2785</x:v>
       </x:c>
     </x:row>
     <x:row r="1405" spans="1:2">
       <x:c r="A1405" s="0" t="s">
+        <x:v>2785</x:v>
+      </x:c>
+      <x:c r="B1405" s="0" t="s">
         <x:v>2786</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2787</x:v>
       </x:c>
     </x:row>
     <x:row r="1406" spans="1:2">
       <x:c r="A1406" s="0" t="s">
+        <x:v>2787</x:v>
+      </x:c>
+      <x:c r="B1406" s="0" t="s">
         <x:v>2788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2789</x:v>
       </x:c>
     </x:row>
     <x:row r="1407" spans="1:2">
       <x:c r="A1407" s="0" t="s">
+        <x:v>2789</x:v>
+      </x:c>
+      <x:c r="B1407" s="0" t="s">
         <x:v>2790</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2791</x:v>
       </x:c>
     </x:row>
     <x:row r="1408" spans="1:2">
       <x:c r="A1408" s="0" t="s">
-        <x:v>2792</x:v>
+        <x:v>2791</x:v>
       </x:c>
       <x:c r="B1408" s="0" t="s">
-        <x:v>2793</x:v>
+        <x:v>2790</x:v>
       </x:c>
     </x:row>
     <x:row r="1409" spans="1:2">
       <x:c r="A1409" s="0" t="s">
-        <x:v>2794</x:v>
+        <x:v>2792</x:v>
       </x:c>
       <x:c r="B1409" s="0" t="s">
-        <x:v>2795</x:v>
+        <x:v>2793</x:v>
       </x:c>
     </x:row>
     <x:row r="1410" spans="1:2">
       <x:c r="A1410" s="0" t="s">
-        <x:v>2796</x:v>
+        <x:v>2794</x:v>
       </x:c>
       <x:c r="B1410" s="0" t="s">
-        <x:v>2797</x:v>
+        <x:v>2795</x:v>
       </x:c>
     </x:row>
     <x:row r="1411" spans="1:2">
       <x:c r="A1411" s="0" t="s">
-        <x:v>2798</x:v>
+        <x:v>2796</x:v>
       </x:c>
       <x:c r="B1411" s="0" t="s">
-        <x:v>2799</x:v>
+        <x:v>2797</x:v>
       </x:c>
     </x:row>
     <x:row r="1412" spans="1:2">
       <x:c r="A1412" s="0" t="s">
-        <x:v>2800</x:v>
+        <x:v>2798</x:v>
       </x:c>
       <x:c r="B1412" s="0" t="s">
-        <x:v>2801</x:v>
+        <x:v>2799</x:v>
       </x:c>
     </x:row>
     <x:row r="1413" spans="1:2">
       <x:c r="A1413" s="0" t="s">
-        <x:v>2802</x:v>
+        <x:v>2800</x:v>
       </x:c>
       <x:c r="B1413" s="0" t="s">
-        <x:v>2803</x:v>
+        <x:v>2801</x:v>
       </x:c>
     </x:row>
     <x:row r="1414" spans="1:2">
       <x:c r="A1414" s="0" t="s">
-        <x:v>2804</x:v>
+        <x:v>2802</x:v>
       </x:c>
       <x:c r="B1414" s="0" t="s">
-        <x:v>2805</x:v>
+        <x:v>2803</x:v>
       </x:c>
     </x:row>
     <x:row r="1415" spans="1:2">
       <x:c r="A1415" s="0" t="s">
-        <x:v>2806</x:v>
+        <x:v>2804</x:v>
       </x:c>
       <x:c r="B1415" s="0" t="s">
-        <x:v>2807</x:v>
+        <x:v>2805</x:v>
       </x:c>
     </x:row>
     <x:row r="1416" spans="1:2">
       <x:c r="A1416" s="0" t="s">
-        <x:v>2808</x:v>
+        <x:v>2806</x:v>
       </x:c>
       <x:c r="B1416" s="0" t="s">
-        <x:v>2809</x:v>
+        <x:v>2807</x:v>
       </x:c>
     </x:row>
     <x:row r="1417" spans="1:2">
       <x:c r="A1417" s="0" t="s">
-        <x:v>2810</x:v>
+        <x:v>2808</x:v>
       </x:c>
       <x:c r="B1417" s="0" t="s">
-        <x:v>2811</x:v>
+        <x:v>2809</x:v>
       </x:c>
     </x:row>
     <x:row r="1418" spans="1:2">
       <x:c r="A1418" s="0" t="s">
-        <x:v>2812</x:v>
+        <x:v>2810</x:v>
       </x:c>
       <x:c r="B1418" s="0" t="s">
-        <x:v>2813</x:v>
+        <x:v>2811</x:v>
       </x:c>
     </x:row>
     <x:row r="1419" spans="1:2">
       <x:c r="A1419" s="0" t="s">
-        <x:v>2814</x:v>
+        <x:v>2812</x:v>
       </x:c>
       <x:c r="B1419" s="0" t="s">
-        <x:v>2815</x:v>
+        <x:v>2813</x:v>
       </x:c>
     </x:row>
     <x:row r="1420" spans="1:2">
       <x:c r="A1420" s="0" t="s">
-        <x:v>2816</x:v>
+        <x:v>2814</x:v>
       </x:c>
       <x:c r="B1420" s="0" t="s">
-        <x:v>2817</x:v>
+        <x:v>2815</x:v>
       </x:c>
     </x:row>
     <x:row r="1421" spans="1:2">
       <x:c r="A1421" s="0" t="s">
-        <x:v>2818</x:v>
+        <x:v>2816</x:v>
       </x:c>
       <x:c r="B1421" s="0" t="s">
-        <x:v>2819</x:v>
+        <x:v>2817</x:v>
       </x:c>
     </x:row>
     <x:row r="1422" spans="1:2">
       <x:c r="A1422" s="0" t="s">
-        <x:v>2820</x:v>
+        <x:v>2818</x:v>
       </x:c>
       <x:c r="B1422" s="0" t="s">
-        <x:v>2821</x:v>
+        <x:v>2819</x:v>
       </x:c>
     </x:row>
     <x:row r="1423" spans="1:2">
       <x:c r="A1423" s="0" t="s">
-        <x:v>2822</x:v>
+        <x:v>2820</x:v>
       </x:c>
       <x:c r="B1423" s="0" t="s">
-        <x:v>2823</x:v>
+        <x:v>2821</x:v>
       </x:c>
     </x:row>
     <x:row r="1424" spans="1:2">
       <x:c r="A1424" s="0" t="s">
-        <x:v>2824</x:v>
+        <x:v>2822</x:v>
       </x:c>
       <x:c r="B1424" s="0" t="s">
-        <x:v>2825</x:v>
+        <x:v>2823</x:v>
       </x:c>
     </x:row>
     <x:row r="1425" spans="1:2">
       <x:c r="A1425" s="0" t="s">
-        <x:v>2826</x:v>
+        <x:v>2824</x:v>
       </x:c>
       <x:c r="B1425" s="0" t="s">
-        <x:v>2827</x:v>
+        <x:v>2825</x:v>
       </x:c>
     </x:row>
     <x:row r="1426" spans="1:2">
       <x:c r="A1426" s="0" t="s">
-        <x:v>2828</x:v>
+        <x:v>2826</x:v>
       </x:c>
       <x:c r="B1426" s="0" t="s">
-        <x:v>2829</x:v>
+        <x:v>2827</x:v>
       </x:c>
     </x:row>
     <x:row r="1427" spans="1:2">
       <x:c r="A1427" s="0" t="s">
-        <x:v>2830</x:v>
+        <x:v>2828</x:v>
       </x:c>
       <x:c r="B1427" s="0" t="s">
-        <x:v>2831</x:v>
+        <x:v>2829</x:v>
       </x:c>
     </x:row>
     <x:row r="1428" spans="1:2">
       <x:c r="A1428" s="0" t="s">
-        <x:v>2832</x:v>
+        <x:v>2830</x:v>
       </x:c>
       <x:c r="B1428" s="0" t="s">
-        <x:v>2833</x:v>
+        <x:v>2831</x:v>
       </x:c>
     </x:row>
     <x:row r="1429" spans="1:2">
       <x:c r="A1429" s="0" t="s">
-        <x:v>2834</x:v>
+        <x:v>2832</x:v>
       </x:c>
       <x:c r="B1429" s="0" t="s">
-        <x:v>2835</x:v>
+        <x:v>2833</x:v>
       </x:c>
     </x:row>
     <x:row r="1430" spans="1:2">
       <x:c r="A1430" s="0" t="s">
-        <x:v>2836</x:v>
+        <x:v>2834</x:v>
       </x:c>
       <x:c r="B1430" s="0" t="s">
-        <x:v>2837</x:v>
+        <x:v>2835</x:v>
       </x:c>
     </x:row>
     <x:row r="1431" spans="1:2">
       <x:c r="A1431" s="0" t="s">
-        <x:v>2838</x:v>
+        <x:v>2836</x:v>
       </x:c>
       <x:c r="B1431" s="0" t="s">
-        <x:v>2839</x:v>
+        <x:v>2837</x:v>
       </x:c>
     </x:row>
     <x:row r="1432" spans="1:2">
       <x:c r="A1432" s="0" t="s">
-        <x:v>2840</x:v>
+        <x:v>2838</x:v>
       </x:c>
       <x:c r="B1432" s="0" t="s">
-        <x:v>2841</x:v>
+        <x:v>2839</x:v>
       </x:c>
     </x:row>
     <x:row r="1433" spans="1:2">
       <x:c r="A1433" s="0" t="s">
-        <x:v>2842</x:v>
+        <x:v>2840</x:v>
       </x:c>
       <x:c r="B1433" s="0" t="s">
-        <x:v>2843</x:v>
+        <x:v>2841</x:v>
       </x:c>
     </x:row>
     <x:row r="1434" spans="1:2">
       <x:c r="A1434" s="0" t="s">
-        <x:v>2844</x:v>
+        <x:v>2842</x:v>
       </x:c>
       <x:c r="B1434" s="0" t="s">
-        <x:v>2845</x:v>
+        <x:v>2843</x:v>
       </x:c>
     </x:row>
     <x:row r="1435" spans="1:2">
       <x:c r="A1435" s="0" t="s">
-        <x:v>2846</x:v>
+        <x:v>2844</x:v>
       </x:c>
       <x:c r="B1435" s="0" t="s">
-        <x:v>2847</x:v>
+        <x:v>2845</x:v>
       </x:c>
     </x:row>
     <x:row r="1436" spans="1:2">
       <x:c r="A1436" s="0" t="s">
-        <x:v>2848</x:v>
+        <x:v>2846</x:v>
       </x:c>
       <x:c r="B1436" s="0" t="s">
-        <x:v>2849</x:v>
+        <x:v>2847</x:v>
       </x:c>
     </x:row>
     <x:row r="1437" spans="1:2">
       <x:c r="A1437" s="0" t="s">
-        <x:v>2850</x:v>
+        <x:v>2848</x:v>
       </x:c>
       <x:c r="B1437" s="0" t="s">
-        <x:v>2851</x:v>
+        <x:v>2849</x:v>
       </x:c>
     </x:row>
     <x:row r="1438" spans="1:2">
       <x:c r="A1438" s="0" t="s">
-        <x:v>2852</x:v>
+        <x:v>2850</x:v>
       </x:c>
       <x:c r="B1438" s="0" t="s">
-        <x:v>2853</x:v>
+        <x:v>2851</x:v>
       </x:c>
     </x:row>
     <x:row r="1439" spans="1:2">
       <x:c r="A1439" s="0" t="s">
-        <x:v>2854</x:v>
+        <x:v>2852</x:v>
       </x:c>
       <x:c r="B1439" s="0" t="s">
-        <x:v>2855</x:v>
+        <x:v>2853</x:v>
       </x:c>
     </x:row>
     <x:row r="1440" spans="1:2">
       <x:c r="A1440" s="0" t="s">
-        <x:v>2856</x:v>
+        <x:v>2854</x:v>
       </x:c>
       <x:c r="B1440" s="0" t="s">
-        <x:v>2857</x:v>
+        <x:v>2855</x:v>
       </x:c>
     </x:row>
     <x:row r="1441" spans="1:2">
       <x:c r="A1441" s="0" t="s">
-        <x:v>2858</x:v>
+        <x:v>2856</x:v>
       </x:c>
       <x:c r="B1441" s="0" t="s">
-        <x:v>2859</x:v>
+        <x:v>2857</x:v>
       </x:c>
     </x:row>
     <x:row r="1442" spans="1:2">
       <x:c r="A1442" s="0" t="s">
-        <x:v>2860</x:v>
+        <x:v>2858</x:v>
       </x:c>
       <x:c r="B1442" s="0" t="s">
-        <x:v>2861</x:v>
+        <x:v>2859</x:v>
       </x:c>
     </x:row>
     <x:row r="1443" spans="1:2">
       <x:c r="A1443" s="0" t="s">
-        <x:v>2862</x:v>
+        <x:v>2860</x:v>
       </x:c>
       <x:c r="B1443" s="0" t="s">
-        <x:v>2863</x:v>
+        <x:v>2861</x:v>
       </x:c>
     </x:row>
     <x:row r="1444" spans="1:2">
       <x:c r="A1444" s="0" t="s">
-        <x:v>2864</x:v>
+        <x:v>2862</x:v>
       </x:c>
       <x:c r="B1444" s="0" t="s">
-        <x:v>2865</x:v>
+        <x:v>2863</x:v>
       </x:c>
     </x:row>
     <x:row r="1445" spans="1:2">
       <x:c r="A1445" s="0" t="s">
-        <x:v>2866</x:v>
+        <x:v>2864</x:v>
       </x:c>
       <x:c r="B1445" s="0" t="s">
         <x:v>2865</x:v>
       </x:c>
     </x:row>
     <x:row r="1446" spans="1:2">
       <x:c r="A1446" s="0" t="s">
+        <x:v>2866</x:v>
+      </x:c>
+      <x:c r="B1446" s="0" t="s">
         <x:v>2867</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2868</x:v>
       </x:c>
     </x:row>
     <x:row r="1447" spans="1:2">
       <x:c r="A1447" s="0" t="s">
+        <x:v>2868</x:v>
+      </x:c>
+      <x:c r="B1447" s="0" t="s">
         <x:v>2869</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2870</x:v>
       </x:c>
     </x:row>
     <x:row r="1448" spans="1:2">
       <x:c r="A1448" s="0" t="s">
+        <x:v>2870</x:v>
+      </x:c>
+      <x:c r="B1448" s="0" t="s">
         <x:v>2871</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2872</x:v>
       </x:c>
     </x:row>
     <x:row r="1449" spans="1:2">
       <x:c r="A1449" s="0" t="s">
+        <x:v>2872</x:v>
+      </x:c>
+      <x:c r="B1449" s="0" t="s">
         <x:v>2873</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2874</x:v>
       </x:c>
     </x:row>
     <x:row r="1450" spans="1:2">
       <x:c r="A1450" s="0" t="s">
+        <x:v>2874</x:v>
+      </x:c>
+      <x:c r="B1450" s="0" t="s">
         <x:v>2875</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2876</x:v>
       </x:c>
     </x:row>
     <x:row r="1451" spans="1:2">
       <x:c r="A1451" s="0" t="s">
+        <x:v>2876</x:v>
+      </x:c>
+      <x:c r="B1451" s="0" t="s">
         <x:v>2877</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2878</x:v>
       </x:c>
     </x:row>
     <x:row r="1452" spans="1:2">
       <x:c r="A1452" s="0" t="s">
+        <x:v>2878</x:v>
+      </x:c>
+      <x:c r="B1452" s="0" t="s">
         <x:v>2879</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2880</x:v>
       </x:c>
     </x:row>
     <x:row r="1453" spans="1:2">
       <x:c r="A1453" s="0" t="s">
+        <x:v>2880</x:v>
+      </x:c>
+      <x:c r="B1453" s="0" t="s">
         <x:v>2881</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2882</x:v>
       </x:c>
     </x:row>
     <x:row r="1454" spans="1:2">
       <x:c r="A1454" s="0" t="s">
+        <x:v>2882</x:v>
+      </x:c>
+      <x:c r="B1454" s="0" t="s">
         <x:v>2883</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2884</x:v>
       </x:c>
     </x:row>
     <x:row r="1455" spans="1:2">
       <x:c r="A1455" s="0" t="s">
+        <x:v>2884</x:v>
+      </x:c>
+      <x:c r="B1455" s="0" t="s">
         <x:v>2885</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2886</x:v>
       </x:c>
     </x:row>
     <x:row r="1456" spans="1:2">
       <x:c r="A1456" s="0" t="s">
+        <x:v>2886</x:v>
+      </x:c>
+      <x:c r="B1456" s="0" t="s">
         <x:v>2887</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2888</x:v>
       </x:c>
     </x:row>
     <x:row r="1457" spans="1:2">
       <x:c r="A1457" s="0" t="s">
+        <x:v>2888</x:v>
+      </x:c>
+      <x:c r="B1457" s="0" t="s">
         <x:v>2889</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2890</x:v>
       </x:c>
     </x:row>
     <x:row r="1458" spans="1:2">
       <x:c r="A1458" s="0" t="s">
+        <x:v>2890</x:v>
+      </x:c>
+      <x:c r="B1458" s="0" t="s">
         <x:v>2891</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2892</x:v>
       </x:c>
     </x:row>
     <x:row r="1459" spans="1:2">
       <x:c r="A1459" s="0" t="s">
+        <x:v>2892</x:v>
+      </x:c>
+      <x:c r="B1459" s="0" t="s">
         <x:v>2893</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2894</x:v>
       </x:c>
     </x:row>
     <x:row r="1460" spans="1:2">
       <x:c r="A1460" s="0" t="s">
+        <x:v>2894</x:v>
+      </x:c>
+      <x:c r="B1460" s="0" t="s">
         <x:v>2895</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2896</x:v>
       </x:c>
     </x:row>
     <x:row r="1461" spans="1:2">
       <x:c r="A1461" s="0" t="s">
+        <x:v>2896</x:v>
+      </x:c>
+      <x:c r="B1461" s="0" t="s">
         <x:v>2897</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2898</x:v>
       </x:c>
     </x:row>
     <x:row r="1462" spans="1:2">
       <x:c r="A1462" s="0" t="s">
+        <x:v>2898</x:v>
+      </x:c>
+      <x:c r="B1462" s="0" t="s">
         <x:v>2899</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2900</x:v>
       </x:c>
     </x:row>
     <x:row r="1463" spans="1:2">
       <x:c r="A1463" s="0" t="s">
+        <x:v>2900</x:v>
+      </x:c>
+      <x:c r="B1463" s="0" t="s">
         <x:v>2901</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2902</x:v>
       </x:c>
     </x:row>
     <x:row r="1464" spans="1:2">
       <x:c r="A1464" s="0" t="s">
+        <x:v>2902</x:v>
+      </x:c>
+      <x:c r="B1464" s="0" t="s">
         <x:v>2903</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2904</x:v>
       </x:c>
     </x:row>
     <x:row r="1465" spans="1:2">
       <x:c r="A1465" s="0" t="s">
+        <x:v>2904</x:v>
+      </x:c>
+      <x:c r="B1465" s="0" t="s">
         <x:v>2905</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2906</x:v>
       </x:c>
     </x:row>
     <x:row r="1466" spans="1:2">
       <x:c r="A1466" s="0" t="s">
+        <x:v>2906</x:v>
+      </x:c>
+      <x:c r="B1466" s="0" t="s">
         <x:v>2907</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2908</x:v>
       </x:c>
     </x:row>
     <x:row r="1467" spans="1:2">
       <x:c r="A1467" s="0" t="s">
+        <x:v>2908</x:v>
+      </x:c>
+      <x:c r="B1467" s="0" t="s">
         <x:v>2909</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2910</x:v>
       </x:c>
     </x:row>
     <x:row r="1468" spans="1:2">
       <x:c r="A1468" s="0" t="s">
+        <x:v>2910</x:v>
+      </x:c>
+      <x:c r="B1468" s="0" t="s">
         <x:v>2911</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2912</x:v>
       </x:c>
     </x:row>
     <x:row r="1469" spans="1:2">
       <x:c r="A1469" s="0" t="s">
+        <x:v>2912</x:v>
+      </x:c>
+      <x:c r="B1469" s="0" t="s">
         <x:v>2913</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2914</x:v>
       </x:c>
     </x:row>
     <x:row r="1470" spans="1:2">
       <x:c r="A1470" s="0" t="s">
+        <x:v>2914</x:v>
+      </x:c>
+      <x:c r="B1470" s="0" t="s">
         <x:v>2915</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2916</x:v>
       </x:c>
     </x:row>
     <x:row r="1471" spans="1:2">
       <x:c r="A1471" s="0" t="s">
+        <x:v>2916</x:v>
+      </x:c>
+      <x:c r="B1471" s="0" t="s">
         <x:v>2917</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2918</x:v>
       </x:c>
     </x:row>
     <x:row r="1472" spans="1:2">
       <x:c r="A1472" s="0" t="s">
+        <x:v>2918</x:v>
+      </x:c>
+      <x:c r="B1472" s="0" t="s">
         <x:v>2919</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2920</x:v>
       </x:c>
     </x:row>
     <x:row r="1473" spans="1:2">
       <x:c r="A1473" s="0" t="s">
+        <x:v>2920</x:v>
+      </x:c>
+      <x:c r="B1473" s="0" t="s">
         <x:v>2921</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2922</x:v>
       </x:c>
     </x:row>
     <x:row r="1474" spans="1:2">
       <x:c r="A1474" s="0" t="s">
+        <x:v>2922</x:v>
+      </x:c>
+      <x:c r="B1474" s="0" t="s">
         <x:v>2923</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2924</x:v>
       </x:c>
     </x:row>
     <x:row r="1475" spans="1:2">
       <x:c r="A1475" s="0" t="s">
+        <x:v>2924</x:v>
+      </x:c>
+      <x:c r="B1475" s="0" t="s">
         <x:v>2925</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2926</x:v>
       </x:c>
     </x:row>
     <x:row r="1476" spans="1:2">
       <x:c r="A1476" s="0" t="s">
-        <x:v>2927</x:v>
+        <x:v>2926</x:v>
       </x:c>
       <x:c r="B1476" s="0" t="s">
-        <x:v>2928</x:v>
+        <x:v>2925</x:v>
       </x:c>
     </x:row>
     <x:row r="1477" spans="1:2">
       <x:c r="A1477" s="0" t="s">
-        <x:v>2929</x:v>
+        <x:v>2927</x:v>
       </x:c>
       <x:c r="B1477" s="0" t="s">
-        <x:v>2930</x:v>
+        <x:v>2928</x:v>
       </x:c>
     </x:row>
     <x:row r="1478" spans="1:2">
       <x:c r="A1478" s="0" t="s">
-        <x:v>2931</x:v>
+        <x:v>2929</x:v>
       </x:c>
       <x:c r="B1478" s="0" t="s">
-        <x:v>2932</x:v>
+        <x:v>2930</x:v>
       </x:c>
     </x:row>
     <x:row r="1479" spans="1:2">
       <x:c r="A1479" s="0" t="s">
-        <x:v>2933</x:v>
+        <x:v>2931</x:v>
       </x:c>
       <x:c r="B1479" s="0" t="s">
-        <x:v>2934</x:v>
+        <x:v>2932</x:v>
       </x:c>
     </x:row>
     <x:row r="1480" spans="1:2">
       <x:c r="A1480" s="0" t="s">
-        <x:v>2935</x:v>
+        <x:v>2933</x:v>
       </x:c>
       <x:c r="B1480" s="0" t="s">
-        <x:v>2936</x:v>
+        <x:v>2934</x:v>
       </x:c>
     </x:row>
     <x:row r="1481" spans="1:2">
       <x:c r="A1481" s="0" t="s">
-        <x:v>2937</x:v>
+        <x:v>2935</x:v>
       </x:c>
       <x:c r="B1481" s="0" t="s">
-        <x:v>2938</x:v>
+        <x:v>2936</x:v>
       </x:c>
     </x:row>
     <x:row r="1482" spans="1:2">
       <x:c r="A1482" s="0" t="s">
-        <x:v>2939</x:v>
+        <x:v>2937</x:v>
       </x:c>
       <x:c r="B1482" s="0" t="s">
-        <x:v>2940</x:v>
+        <x:v>2938</x:v>
       </x:c>
     </x:row>
     <x:row r="1483" spans="1:2">
       <x:c r="A1483" s="0" t="s">
-        <x:v>2941</x:v>
+        <x:v>2939</x:v>
       </x:c>
       <x:c r="B1483" s="0" t="s">
-        <x:v>2942</x:v>
+        <x:v>2940</x:v>
       </x:c>
     </x:row>
     <x:row r="1484" spans="1:2">
       <x:c r="A1484" s="0" t="s">
-        <x:v>2943</x:v>
+        <x:v>2941</x:v>
       </x:c>
       <x:c r="B1484" s="0" t="s">
-        <x:v>2944</x:v>
+        <x:v>2942</x:v>
       </x:c>
     </x:row>
     <x:row r="1485" spans="1:2">
       <x:c r="A1485" s="0" t="s">
-        <x:v>2945</x:v>
+        <x:v>2943</x:v>
       </x:c>
       <x:c r="B1485" s="0" t="s">
-        <x:v>2946</x:v>
+        <x:v>2944</x:v>
       </x:c>
     </x:row>
     <x:row r="1486" spans="1:2">
       <x:c r="A1486" s="0" t="s">
-        <x:v>2947</x:v>
+        <x:v>2945</x:v>
       </x:c>
       <x:c r="B1486" s="0" t="s">
-        <x:v>2948</x:v>
+        <x:v>2946</x:v>
       </x:c>
     </x:row>
     <x:row r="1487" spans="1:2">
       <x:c r="A1487" s="0" t="s">
-        <x:v>2949</x:v>
+        <x:v>2947</x:v>
       </x:c>
       <x:c r="B1487" s="0" t="s">
         <x:v>2948</x:v>
       </x:c>
     </x:row>
     <x:row r="1488" spans="1:2">
       <x:c r="A1488" s="0" t="s">
+        <x:v>2949</x:v>
+      </x:c>
+      <x:c r="B1488" s="0" t="s">
         <x:v>2950</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2951</x:v>
       </x:c>
     </x:row>
     <x:row r="1489" spans="1:2">
       <x:c r="A1489" s="0" t="s">
+        <x:v>2951</x:v>
+      </x:c>
+      <x:c r="B1489" s="0" t="s">
         <x:v>2952</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2953</x:v>
       </x:c>
     </x:row>
     <x:row r="1490" spans="1:2">
       <x:c r="A1490" s="0" t="s">
+        <x:v>2953</x:v>
+      </x:c>
+      <x:c r="B1490" s="0" t="s">
         <x:v>2954</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2955</x:v>
       </x:c>
     </x:row>
     <x:row r="1491" spans="1:2">
       <x:c r="A1491" s="0" t="s">
+        <x:v>2955</x:v>
+      </x:c>
+      <x:c r="B1491" s="0" t="s">
         <x:v>2956</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2957</x:v>
       </x:c>
     </x:row>
     <x:row r="1492" spans="1:2">
       <x:c r="A1492" s="0" t="s">
+        <x:v>2957</x:v>
+      </x:c>
+      <x:c r="B1492" s="0" t="s">
         <x:v>2958</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2959</x:v>
       </x:c>
     </x:row>
     <x:row r="1493" spans="1:2">
       <x:c r="A1493" s="0" t="s">
+        <x:v>2959</x:v>
+      </x:c>
+      <x:c r="B1493" s="0" t="s">
         <x:v>2960</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2961</x:v>
       </x:c>
     </x:row>
     <x:row r="1494" spans="1:2">
       <x:c r="A1494" s="0" t="s">
+        <x:v>2961</x:v>
+      </x:c>
+      <x:c r="B1494" s="0" t="s">
         <x:v>2962</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2963</x:v>
       </x:c>
     </x:row>
     <x:row r="1495" spans="1:2">
       <x:c r="A1495" s="0" t="s">
+        <x:v>2963</x:v>
+      </x:c>
+      <x:c r="B1495" s="0" t="s">
         <x:v>2964</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2965</x:v>
       </x:c>
     </x:row>
     <x:row r="1496" spans="1:2">
       <x:c r="A1496" s="0" t="s">
+        <x:v>2965</x:v>
+      </x:c>
+      <x:c r="B1496" s="0" t="s">
         <x:v>2966</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2967</x:v>
       </x:c>
     </x:row>
     <x:row r="1497" spans="1:2">
       <x:c r="A1497" s="0" t="s">
+        <x:v>2967</x:v>
+      </x:c>
+      <x:c r="B1497" s="0" t="s">
         <x:v>2968</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2969</x:v>
       </x:c>
     </x:row>
     <x:row r="1498" spans="1:2">
       <x:c r="A1498" s="0" t="s">
+        <x:v>2969</x:v>
+      </x:c>
+      <x:c r="B1498" s="0" t="s">
         <x:v>2970</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2971</x:v>
       </x:c>
     </x:row>
     <x:row r="1499" spans="1:2">
       <x:c r="A1499" s="0" t="s">
+        <x:v>2971</x:v>
+      </x:c>
+      <x:c r="B1499" s="0" t="s">
         <x:v>2972</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2973</x:v>
       </x:c>
     </x:row>
     <x:row r="1500" spans="1:2">
       <x:c r="A1500" s="0" t="s">
+        <x:v>2973</x:v>
+      </x:c>
+      <x:c r="B1500" s="0" t="s">
         <x:v>2974</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2975</x:v>
       </x:c>
     </x:row>
     <x:row r="1501" spans="1:2">
       <x:c r="A1501" s="0" t="s">
+        <x:v>2975</x:v>
+      </x:c>
+      <x:c r="B1501" s="0" t="s">
         <x:v>2976</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2977</x:v>
       </x:c>
     </x:row>
     <x:row r="1502" spans="1:2">
       <x:c r="A1502" s="0" t="s">
+        <x:v>2977</x:v>
+      </x:c>
+      <x:c r="B1502" s="0" t="s">
         <x:v>2978</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2979</x:v>
       </x:c>
     </x:row>
     <x:row r="1503" spans="1:2">
       <x:c r="A1503" s="0" t="s">
+        <x:v>2979</x:v>
+      </x:c>
+      <x:c r="B1503" s="0" t="s">
         <x:v>2980</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2981</x:v>
       </x:c>
     </x:row>
     <x:row r="1504" spans="1:2">
       <x:c r="A1504" s="0" t="s">
+        <x:v>2981</x:v>
+      </x:c>
+      <x:c r="B1504" s="0" t="s">
         <x:v>2982</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2983</x:v>
       </x:c>
     </x:row>
     <x:row r="1505" spans="1:2">
       <x:c r="A1505" s="0" t="s">
-        <x:v>2984</x:v>
+        <x:v>2983</x:v>
       </x:c>
       <x:c r="B1505" s="0" t="s">
-        <x:v>2985</x:v>
+        <x:v>2982</x:v>
       </x:c>
     </x:row>
     <x:row r="1506" spans="1:2">
       <x:c r="A1506" s="0" t="s">
-        <x:v>2986</x:v>
+        <x:v>2984</x:v>
       </x:c>
       <x:c r="B1506" s="0" t="s">
-        <x:v>2987</x:v>
+        <x:v>2985</x:v>
       </x:c>
     </x:row>
     <x:row r="1507" spans="1:2">
       <x:c r="A1507" s="0" t="s">
-        <x:v>2988</x:v>
+        <x:v>2986</x:v>
       </x:c>
       <x:c r="B1507" s="0" t="s">
-        <x:v>2989</x:v>
+        <x:v>2987</x:v>
       </x:c>
     </x:row>
     <x:row r="1508" spans="1:2">
       <x:c r="A1508" s="0" t="s">
-        <x:v>2990</x:v>
+        <x:v>2988</x:v>
       </x:c>
       <x:c r="B1508" s="0" t="s">
-        <x:v>2991</x:v>
+        <x:v>2989</x:v>
       </x:c>
     </x:row>
     <x:row r="1509" spans="1:2">
       <x:c r="A1509" s="0" t="s">
-        <x:v>2992</x:v>
+        <x:v>2990</x:v>
       </x:c>
       <x:c r="B1509" s="0" t="s">
-        <x:v>2993</x:v>
+        <x:v>2991</x:v>
       </x:c>
     </x:row>
     <x:row r="1510" spans="1:2">
       <x:c r="A1510" s="0" t="s">
-        <x:v>2994</x:v>
+        <x:v>2992</x:v>
       </x:c>
       <x:c r="B1510" s="0" t="s">
-        <x:v>2995</x:v>
+        <x:v>2993</x:v>
       </x:c>
     </x:row>
     <x:row r="1511" spans="1:2">
       <x:c r="A1511" s="0" t="s">
-        <x:v>2996</x:v>
+        <x:v>2994</x:v>
       </x:c>
       <x:c r="B1511" s="0" t="s">
-        <x:v>2997</x:v>
+        <x:v>2995</x:v>
       </x:c>
     </x:row>
     <x:row r="1512" spans="1:2">
       <x:c r="A1512" s="0" t="s">
-        <x:v>2998</x:v>
+        <x:v>2996</x:v>
       </x:c>
       <x:c r="B1512" s="0" t="s">
-        <x:v>2999</x:v>
+        <x:v>2997</x:v>
       </x:c>
     </x:row>
     <x:row r="1513" spans="1:2">
       <x:c r="A1513" s="0" t="s">
-        <x:v>3000</x:v>
+        <x:v>2998</x:v>
       </x:c>
       <x:c r="B1513" s="0" t="s">
-        <x:v>3001</x:v>
+        <x:v>2999</x:v>
       </x:c>
     </x:row>
     <x:row r="1514" spans="1:2">
       <x:c r="A1514" s="0" t="s">
-        <x:v>3002</x:v>
+        <x:v>3000</x:v>
       </x:c>
       <x:c r="B1514" s="0" t="s">
-        <x:v>3003</x:v>
+        <x:v>3001</x:v>
       </x:c>
     </x:row>
     <x:row r="1515" spans="1:2">
       <x:c r="A1515" s="0" t="s">
-        <x:v>3004</x:v>
+        <x:v>3002</x:v>
       </x:c>
       <x:c r="B1515" s="0" t="s">
-        <x:v>3005</x:v>
+        <x:v>3003</x:v>
       </x:c>
     </x:row>
     <x:row r="1516" spans="1:2">
       <x:c r="A1516" s="0" t="s">
-        <x:v>3006</x:v>
+        <x:v>3004</x:v>
       </x:c>
       <x:c r="B1516" s="0" t="s">
-        <x:v>3007</x:v>
+        <x:v>3005</x:v>
       </x:c>
     </x:row>
     <x:row r="1517" spans="1:2">
       <x:c r="A1517" s="0" t="s">
-        <x:v>3008</x:v>
+        <x:v>3006</x:v>
       </x:c>
       <x:c r="B1517" s="0" t="s">
-        <x:v>3009</x:v>
+        <x:v>3007</x:v>
       </x:c>
     </x:row>
     <x:row r="1518" spans="1:2">
       <x:c r="A1518" s="0" t="s">
-        <x:v>3010</x:v>
+        <x:v>3008</x:v>
       </x:c>
       <x:c r="B1518" s="0" t="s">
-        <x:v>3011</x:v>
+        <x:v>3009</x:v>
       </x:c>
     </x:row>
     <x:row r="1519" spans="1:2">
       <x:c r="A1519" s="0" t="s">
-        <x:v>3012</x:v>
+        <x:v>3010</x:v>
       </x:c>
       <x:c r="B1519" s="0" t="s">
-        <x:v>3013</x:v>
+        <x:v>3009</x:v>
       </x:c>
     </x:row>
     <x:row r="1520" spans="1:2">
       <x:c r="A1520" s="0" t="s">
-        <x:v>3014</x:v>
+        <x:v>3011</x:v>
       </x:c>
       <x:c r="B1520" s="0" t="s">
-        <x:v>3015</x:v>
+        <x:v>3012</x:v>
       </x:c>
     </x:row>
     <x:row r="1521" spans="1:2">
       <x:c r="A1521" s="0" t="s">
-        <x:v>3016</x:v>
+        <x:v>3013</x:v>
       </x:c>
       <x:c r="B1521" s="0" t="s">
-        <x:v>3017</x:v>
+        <x:v>3014</x:v>
       </x:c>
     </x:row>
     <x:row r="1522" spans="1:2">
       <x:c r="A1522" s="0" t="s">
-        <x:v>3018</x:v>
+        <x:v>3015</x:v>
       </x:c>
       <x:c r="B1522" s="0" t="s">
-        <x:v>3019</x:v>
+        <x:v>3016</x:v>
       </x:c>
     </x:row>
     <x:row r="1523" spans="1:2">
       <x:c r="A1523" s="0" t="s">
-        <x:v>3020</x:v>
+        <x:v>3017</x:v>
       </x:c>
       <x:c r="B1523" s="0" t="s">
-        <x:v>3021</x:v>
+        <x:v>3018</x:v>
       </x:c>
     </x:row>
     <x:row r="1524" spans="1:2">
       <x:c r="A1524" s="0" t="s">
-        <x:v>3022</x:v>
+        <x:v>3019</x:v>
       </x:c>
       <x:c r="B1524" s="0" t="s">
-        <x:v>3023</x:v>
+        <x:v>3020</x:v>
       </x:c>
     </x:row>
     <x:row r="1525" spans="1:2">
       <x:c r="A1525" s="0" t="s">
-        <x:v>3024</x:v>
+        <x:v>3021</x:v>
       </x:c>
       <x:c r="B1525" s="0" t="s">
-        <x:v>3025</x:v>
+        <x:v>3022</x:v>
       </x:c>
     </x:row>
     <x:row r="1526" spans="1:2">
       <x:c r="A1526" s="0" t="s">
-        <x:v>3026</x:v>
+        <x:v>3023</x:v>
       </x:c>
       <x:c r="B1526" s="0" t="s">
-        <x:v>3027</x:v>
+        <x:v>3024</x:v>
       </x:c>
     </x:row>
     <x:row r="1527" spans="1:2">
       <x:c r="A1527" s="0" t="s">
-        <x:v>3028</x:v>
+        <x:v>3025</x:v>
       </x:c>
       <x:c r="B1527" s="0" t="s">
-        <x:v>3029</x:v>
+        <x:v>3026</x:v>
       </x:c>
     </x:row>
     <x:row r="1528" spans="1:2">
       <x:c r="A1528" s="0" t="s">
-        <x:v>3030</x:v>
+        <x:v>3027</x:v>
       </x:c>
       <x:c r="B1528" s="0" t="s">
-        <x:v>3031</x:v>
+        <x:v>3028</x:v>
       </x:c>
     </x:row>
     <x:row r="1529" spans="1:2">
       <x:c r="A1529" s="0" t="s">
-        <x:v>3032</x:v>
+        <x:v>3029</x:v>
       </x:c>
       <x:c r="B1529" s="0" t="s">
-        <x:v>3033</x:v>
+        <x:v>3030</x:v>
       </x:c>
     </x:row>
     <x:row r="1530" spans="1:2">
       <x:c r="A1530" s="0" t="s">
-        <x:v>3034</x:v>
+        <x:v>3031</x:v>
       </x:c>
       <x:c r="B1530" s="0" t="s">
-        <x:v>3035</x:v>
+        <x:v>3032</x:v>
       </x:c>
     </x:row>
     <x:row r="1531" spans="1:2">
       <x:c r="A1531" s="0" t="s">
-        <x:v>3036</x:v>
+        <x:v>3033</x:v>
       </x:c>
       <x:c r="B1531" s="0" t="s">
-        <x:v>3037</x:v>
+        <x:v>3034</x:v>
       </x:c>
     </x:row>
     <x:row r="1532" spans="1:2">
       <x:c r="A1532" s="0" t="s">
-        <x:v>3038</x:v>
+        <x:v>3035</x:v>
       </x:c>
       <x:c r="B1532" s="0" t="s">
-        <x:v>3039</x:v>
+        <x:v>3036</x:v>
       </x:c>
     </x:row>
     <x:row r="1533" spans="1:2">
       <x:c r="A1533" s="0" t="s">
-        <x:v>3040</x:v>
+        <x:v>3037</x:v>
       </x:c>
       <x:c r="B1533" s="0" t="s">
-        <x:v>3041</x:v>
+        <x:v>3038</x:v>
       </x:c>
     </x:row>
     <x:row r="1534" spans="1:2">
       <x:c r="A1534" s="0" t="s">
-        <x:v>3042</x:v>
+        <x:v>3039</x:v>
       </x:c>
       <x:c r="B1534" s="0" t="s">
-        <x:v>3043</x:v>
+        <x:v>3040</x:v>
       </x:c>
     </x:row>
     <x:row r="1535" spans="1:2">
       <x:c r="A1535" s="0" t="s">
-        <x:v>3044</x:v>
+        <x:v>3041</x:v>
       </x:c>
       <x:c r="B1535" s="0" t="s">
-        <x:v>3045</x:v>
+        <x:v>3042</x:v>
       </x:c>
     </x:row>
     <x:row r="1536" spans="1:2">
       <x:c r="A1536" s="0" t="s">
-        <x:v>3046</x:v>
+        <x:v>3043</x:v>
       </x:c>
       <x:c r="B1536" s="0" t="s">
-        <x:v>3045</x:v>
+        <x:v>3044</x:v>
       </x:c>
     </x:row>
     <x:row r="1537" spans="1:2">
       <x:c r="A1537" s="0" t="s">
-        <x:v>3047</x:v>
+        <x:v>3045</x:v>
       </x:c>
       <x:c r="B1537" s="0" t="s">
-        <x:v>3048</x:v>
+        <x:v>3046</x:v>
       </x:c>
     </x:row>
     <x:row r="1538" spans="1:2">
       <x:c r="A1538" s="0" t="s">
-        <x:v>3049</x:v>
+        <x:v>3047</x:v>
       </x:c>
       <x:c r="B1538" s="0" t="s">
-        <x:v>3050</x:v>
+        <x:v>3048</x:v>
       </x:c>
     </x:row>
     <x:row r="1539" spans="1:2">
       <x:c r="A1539" s="0" t="s">
-        <x:v>3051</x:v>
+        <x:v>3049</x:v>
       </x:c>
       <x:c r="B1539" s="0" t="s">
-        <x:v>3052</x:v>
+        <x:v>3050</x:v>
       </x:c>
     </x:row>
     <x:row r="1540" spans="1:2">
       <x:c r="A1540" s="0" t="s">
-        <x:v>3053</x:v>
+        <x:v>3051</x:v>
       </x:c>
       <x:c r="B1540" s="0" t="s">
-        <x:v>3054</x:v>
+        <x:v>3052</x:v>
       </x:c>
     </x:row>
     <x:row r="1541" spans="1:2">
       <x:c r="A1541" s="0" t="s">
-        <x:v>3055</x:v>
+        <x:v>3053</x:v>
       </x:c>
       <x:c r="B1541" s="0" t="s">
-        <x:v>3056</x:v>
+        <x:v>3054</x:v>
       </x:c>
     </x:row>
     <x:row r="1542" spans="1:2">
       <x:c r="A1542" s="0" t="s">
-        <x:v>3057</x:v>
+        <x:v>3055</x:v>
       </x:c>
       <x:c r="B1542" s="0" t="s">
-        <x:v>3058</x:v>
+        <x:v>3056</x:v>
       </x:c>
     </x:row>
     <x:row r="1543" spans="1:2">
       <x:c r="A1543" s="0" t="s">
-        <x:v>3059</x:v>
+        <x:v>3057</x:v>
       </x:c>
       <x:c r="B1543" s="0" t="s">
         <x:v>3058</x:v>
       </x:c>
     </x:row>
     <x:row r="1544" spans="1:2">
       <x:c r="A1544" s="0" t="s">
+        <x:v>3059</x:v>
+      </x:c>
+      <x:c r="B1544" s="0" t="s">
         <x:v>3060</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3061</x:v>
       </x:c>
     </x:row>
     <x:row r="1545" spans="1:2">
       <x:c r="A1545" s="0" t="s">
+        <x:v>3061</x:v>
+      </x:c>
+      <x:c r="B1545" s="0" t="s">
         <x:v>3062</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3061</x:v>
       </x:c>
     </x:row>
     <x:row r="1546" spans="1:2">
       <x:c r="A1546" s="0" t="s">
         <x:v>3063</x:v>
       </x:c>
       <x:c r="B1546" s="0" t="s">
         <x:v>3064</x:v>
       </x:c>
     </x:row>
     <x:row r="1547" spans="1:2">
       <x:c r="A1547" s="0" t="s">
         <x:v>3065</x:v>
       </x:c>
       <x:c r="B1547" s="0" t="s">
-        <x:v>3064</x:v>
+        <x:v>3066</x:v>
       </x:c>
     </x:row>
     <x:row r="1548" spans="1:2">
       <x:c r="A1548" s="0" t="s">
-        <x:v>3066</x:v>
+        <x:v>3067</x:v>
       </x:c>
       <x:c r="B1548" s="0" t="s">
-        <x:v>3067</x:v>
+        <x:v>3068</x:v>
       </x:c>
     </x:row>
     <x:row r="1549" spans="1:2">
       <x:c r="A1549" s="0" t="s">
-        <x:v>3068</x:v>
+        <x:v>3069</x:v>
       </x:c>
       <x:c r="B1549" s="0" t="s">
-        <x:v>3069</x:v>
+        <x:v>3070</x:v>
       </x:c>
     </x:row>
     <x:row r="1550" spans="1:2">
       <x:c r="A1550" s="0" t="s">
-        <x:v>3070</x:v>
+        <x:v>3071</x:v>
       </x:c>
       <x:c r="B1550" s="0" t="s">
-        <x:v>3071</x:v>
+        <x:v>3072</x:v>
       </x:c>
     </x:row>
     <x:row r="1551" spans="1:2">
       <x:c r="A1551" s="0" t="s">
-        <x:v>3072</x:v>
+        <x:v>3073</x:v>
       </x:c>
       <x:c r="B1551" s="0" t="s">
-        <x:v>3073</x:v>
+        <x:v>3074</x:v>
       </x:c>
     </x:row>
     <x:row r="1552" spans="1:2">
       <x:c r="A1552" s="0" t="s">
-        <x:v>3074</x:v>
+        <x:v>3075</x:v>
       </x:c>
       <x:c r="B1552" s="0" t="s">
-        <x:v>3075</x:v>
+        <x:v>3076</x:v>
       </x:c>
     </x:row>
     <x:row r="1553" spans="1:2">
       <x:c r="A1553" s="0" t="s">
-        <x:v>3076</x:v>
+        <x:v>3077</x:v>
       </x:c>
       <x:c r="B1553" s="0" t="s">
-        <x:v>3077</x:v>
+        <x:v>3078</x:v>
       </x:c>
     </x:row>
     <x:row r="1554" spans="1:2">
       <x:c r="A1554" s="0" t="s">
-        <x:v>3078</x:v>
+        <x:v>3079</x:v>
       </x:c>
       <x:c r="B1554" s="0" t="s">
-        <x:v>3079</x:v>
+        <x:v>3080</x:v>
       </x:c>
     </x:row>
     <x:row r="1555" spans="1:2">
       <x:c r="A1555" s="0" t="s">
-        <x:v>3080</x:v>
+        <x:v>3081</x:v>
       </x:c>
       <x:c r="B1555" s="0" t="s">
-        <x:v>3081</x:v>
+        <x:v>3082</x:v>
       </x:c>
     </x:row>
     <x:row r="1556" spans="1:2">
       <x:c r="A1556" s="0" t="s">
-        <x:v>3082</x:v>
+        <x:v>3083</x:v>
       </x:c>
       <x:c r="B1556" s="0" t="s">
-        <x:v>3083</x:v>
+        <x:v>3084</x:v>
       </x:c>
     </x:row>
     <x:row r="1557" spans="1:2">
       <x:c r="A1557" s="0" t="s">
-        <x:v>3084</x:v>
+        <x:v>3085</x:v>
       </x:c>
       <x:c r="B1557" s="0" t="s">
-        <x:v>3085</x:v>
+        <x:v>3086</x:v>
       </x:c>
     </x:row>
     <x:row r="1558" spans="1:2">
       <x:c r="A1558" s="0" t="s">
-        <x:v>3086</x:v>
+        <x:v>3087</x:v>
       </x:c>
       <x:c r="B1558" s="0" t="s">
-        <x:v>3087</x:v>
+        <x:v>3088</x:v>
       </x:c>
     </x:row>
     <x:row r="1559" spans="1:2">
       <x:c r="A1559" s="0" t="s">
-        <x:v>3088</x:v>
+        <x:v>3089</x:v>
       </x:c>
       <x:c r="B1559" s="0" t="s">
-        <x:v>3089</x:v>
+        <x:v>3090</x:v>
       </x:c>
     </x:row>
     <x:row r="1560" spans="1:2">
       <x:c r="A1560" s="0" t="s">
-        <x:v>3090</x:v>
+        <x:v>3091</x:v>
       </x:c>
       <x:c r="B1560" s="0" t="s">
-        <x:v>3091</x:v>
+        <x:v>3092</x:v>
       </x:c>
     </x:row>
     <x:row r="1561" spans="1:2">
       <x:c r="A1561" s="0" t="s">
-        <x:v>3092</x:v>
+        <x:v>3093</x:v>
       </x:c>
       <x:c r="B1561" s="0" t="s">
-        <x:v>3093</x:v>
+        <x:v>3094</x:v>
       </x:c>
     </x:row>
     <x:row r="1562" spans="1:2">
       <x:c r="A1562" s="0" t="s">
-        <x:v>3094</x:v>
+        <x:v>3095</x:v>
       </x:c>
       <x:c r="B1562" s="0" t="s">
-        <x:v>3095</x:v>
+        <x:v>3096</x:v>
       </x:c>
     </x:row>
     <x:row r="1563" spans="1:2">
       <x:c r="A1563" s="0" t="s">
-        <x:v>3096</x:v>
+        <x:v>3097</x:v>
       </x:c>
       <x:c r="B1563" s="0" t="s">
-        <x:v>3097</x:v>
+        <x:v>3098</x:v>
       </x:c>
     </x:row>
     <x:row r="1564" spans="1:2">
       <x:c r="A1564" s="0" t="s">
-        <x:v>3098</x:v>
+        <x:v>3099</x:v>
       </x:c>
       <x:c r="B1564" s="0" t="s">
-        <x:v>3099</x:v>
+        <x:v>3100</x:v>
       </x:c>
     </x:row>
     <x:row r="1565" spans="1:2">
       <x:c r="A1565" s="0" t="s">
-        <x:v>3100</x:v>
+        <x:v>3101</x:v>
       </x:c>
       <x:c r="B1565" s="0" t="s">
-        <x:v>3101</x:v>
+        <x:v>3102</x:v>
       </x:c>
     </x:row>
     <x:row r="1566" spans="1:2">
       <x:c r="A1566" s="0" t="s">
-        <x:v>3102</x:v>
+        <x:v>3103</x:v>
       </x:c>
       <x:c r="B1566" s="0" t="s">
-        <x:v>3103</x:v>
+        <x:v>3104</x:v>
       </x:c>
     </x:row>
     <x:row r="1567" spans="1:2">
       <x:c r="A1567" s="0" t="s">
-        <x:v>3104</x:v>
+        <x:v>3105</x:v>
       </x:c>
       <x:c r="B1567" s="0" t="s">
-        <x:v>3105</x:v>
+        <x:v>3106</x:v>
       </x:c>
     </x:row>
     <x:row r="1568" spans="1:2">
       <x:c r="A1568" s="0" t="s">
-        <x:v>3106</x:v>
+        <x:v>3107</x:v>
       </x:c>
       <x:c r="B1568" s="0" t="s">
-        <x:v>3107</x:v>
+        <x:v>3108</x:v>
       </x:c>
     </x:row>
     <x:row r="1569" spans="1:2">
       <x:c r="A1569" s="0" t="s">
-        <x:v>3108</x:v>
+        <x:v>3109</x:v>
       </x:c>
       <x:c r="B1569" s="0" t="s">
-        <x:v>3109</x:v>
+        <x:v>3110</x:v>
       </x:c>
     </x:row>
     <x:row r="1570" spans="1:2">
       <x:c r="A1570" s="0" t="s">
+        <x:v>3111</x:v>
+      </x:c>
+      <x:c r="B1570" s="0" t="s">
         <x:v>3110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3111</x:v>
       </x:c>
     </x:row>
     <x:row r="1571" spans="1:2">
       <x:c r="A1571" s="0" t="s">
         <x:v>3112</x:v>
       </x:c>
       <x:c r="B1571" s="0" t="s">
         <x:v>3113</x:v>
       </x:c>
     </x:row>
     <x:row r="1572" spans="1:2">
       <x:c r="A1572" s="0" t="s">
         <x:v>3114</x:v>
       </x:c>
       <x:c r="B1572" s="0" t="s">
         <x:v>3115</x:v>
       </x:c>
     </x:row>
     <x:row r="1573" spans="1:2">
       <x:c r="A1573" s="0" t="s">
         <x:v>3116</x:v>
       </x:c>
       <x:c r="B1573" s="0" t="s">
         <x:v>3117</x:v>
       </x:c>
@@ -23183,1115 +23420,1443 @@
       <x:c r="B1574" s="0" t="s">
         <x:v>3119</x:v>
       </x:c>
     </x:row>
     <x:row r="1575" spans="1:2">
       <x:c r="A1575" s="0" t="s">
         <x:v>3120</x:v>
       </x:c>
       <x:c r="B1575" s="0" t="s">
         <x:v>3121</x:v>
       </x:c>
     </x:row>
     <x:row r="1576" spans="1:2">
       <x:c r="A1576" s="0" t="s">
         <x:v>3122</x:v>
       </x:c>
       <x:c r="B1576" s="0" t="s">
         <x:v>3123</x:v>
       </x:c>
     </x:row>
     <x:row r="1577" spans="1:2">
       <x:c r="A1577" s="0" t="s">
         <x:v>3124</x:v>
       </x:c>
       <x:c r="B1577" s="0" t="s">
-        <x:v>3125</x:v>
+        <x:v>3123</x:v>
       </x:c>
     </x:row>
     <x:row r="1578" spans="1:2">
       <x:c r="A1578" s="0" t="s">
+        <x:v>3125</x:v>
+      </x:c>
+      <x:c r="B1578" s="0" t="s">
         <x:v>3126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3127</x:v>
       </x:c>
     </x:row>
     <x:row r="1579" spans="1:2">
       <x:c r="A1579" s="0" t="s">
-        <x:v>3128</x:v>
+        <x:v>3127</x:v>
       </x:c>
       <x:c r="B1579" s="0" t="s">
-        <x:v>3129</x:v>
+        <x:v>3126</x:v>
       </x:c>
     </x:row>
     <x:row r="1580" spans="1:2">
       <x:c r="A1580" s="0" t="s">
-        <x:v>3130</x:v>
+        <x:v>3128</x:v>
       </x:c>
       <x:c r="B1580" s="0" t="s">
-        <x:v>3131</x:v>
+        <x:v>3129</x:v>
       </x:c>
     </x:row>
     <x:row r="1581" spans="1:2">
       <x:c r="A1581" s="0" t="s">
-        <x:v>3132</x:v>
+        <x:v>3130</x:v>
       </x:c>
       <x:c r="B1581" s="0" t="s">
-        <x:v>3133</x:v>
+        <x:v>3129</x:v>
       </x:c>
     </x:row>
     <x:row r="1582" spans="1:2">
       <x:c r="A1582" s="0" t="s">
-        <x:v>3134</x:v>
+        <x:v>3131</x:v>
       </x:c>
       <x:c r="B1582" s="0" t="s">
-        <x:v>3135</x:v>
+        <x:v>3132</x:v>
       </x:c>
     </x:row>
     <x:row r="1583" spans="1:2">
       <x:c r="A1583" s="0" t="s">
-        <x:v>3136</x:v>
+        <x:v>3133</x:v>
       </x:c>
       <x:c r="B1583" s="0" t="s">
-        <x:v>3137</x:v>
+        <x:v>3134</x:v>
       </x:c>
     </x:row>
     <x:row r="1584" spans="1:2">
       <x:c r="A1584" s="0" t="s">
-        <x:v>3138</x:v>
+        <x:v>3135</x:v>
       </x:c>
       <x:c r="B1584" s="0" t="s">
-        <x:v>3139</x:v>
+        <x:v>3136</x:v>
       </x:c>
     </x:row>
     <x:row r="1585" spans="1:2">
       <x:c r="A1585" s="0" t="s">
-        <x:v>3140</x:v>
+        <x:v>3137</x:v>
       </x:c>
       <x:c r="B1585" s="0" t="s">
-        <x:v>3141</x:v>
+        <x:v>3138</x:v>
       </x:c>
     </x:row>
     <x:row r="1586" spans="1:2">
       <x:c r="A1586" s="0" t="s">
-        <x:v>3142</x:v>
+        <x:v>3139</x:v>
       </x:c>
       <x:c r="B1586" s="0" t="s">
-        <x:v>3143</x:v>
+        <x:v>3140</x:v>
       </x:c>
     </x:row>
     <x:row r="1587" spans="1:2">
       <x:c r="A1587" s="0" t="s">
-        <x:v>3144</x:v>
+        <x:v>3141</x:v>
       </x:c>
       <x:c r="B1587" s="0" t="s">
-        <x:v>3145</x:v>
+        <x:v>3142</x:v>
       </x:c>
     </x:row>
     <x:row r="1588" spans="1:2">
       <x:c r="A1588" s="0" t="s">
-        <x:v>3146</x:v>
+        <x:v>3143</x:v>
       </x:c>
       <x:c r="B1588" s="0" t="s">
-        <x:v>3147</x:v>
+        <x:v>3144</x:v>
       </x:c>
     </x:row>
     <x:row r="1589" spans="1:2">
       <x:c r="A1589" s="0" t="s">
-        <x:v>3148</x:v>
+        <x:v>3145</x:v>
       </x:c>
       <x:c r="B1589" s="0" t="s">
-        <x:v>3149</x:v>
+        <x:v>3146</x:v>
       </x:c>
     </x:row>
     <x:row r="1590" spans="1:2">
       <x:c r="A1590" s="0" t="s">
-        <x:v>3150</x:v>
+        <x:v>3147</x:v>
       </x:c>
       <x:c r="B1590" s="0" t="s">
-        <x:v>3151</x:v>
+        <x:v>3148</x:v>
       </x:c>
     </x:row>
     <x:row r="1591" spans="1:2">
       <x:c r="A1591" s="0" t="s">
-        <x:v>3152</x:v>
+        <x:v>3149</x:v>
       </x:c>
       <x:c r="B1591" s="0" t="s">
-        <x:v>3153</x:v>
+        <x:v>3150</x:v>
       </x:c>
     </x:row>
     <x:row r="1592" spans="1:2">
       <x:c r="A1592" s="0" t="s">
-        <x:v>3154</x:v>
+        <x:v>3151</x:v>
       </x:c>
       <x:c r="B1592" s="0" t="s">
-        <x:v>3155</x:v>
+        <x:v>3152</x:v>
       </x:c>
     </x:row>
     <x:row r="1593" spans="1:2">
       <x:c r="A1593" s="0" t="s">
-        <x:v>3156</x:v>
+        <x:v>3153</x:v>
       </x:c>
       <x:c r="B1593" s="0" t="s">
-        <x:v>3157</x:v>
+        <x:v>3154</x:v>
       </x:c>
     </x:row>
     <x:row r="1594" spans="1:2">
       <x:c r="A1594" s="0" t="s">
-        <x:v>3158</x:v>
+        <x:v>3155</x:v>
       </x:c>
       <x:c r="B1594" s="0" t="s">
-        <x:v>3159</x:v>
+        <x:v>3156</x:v>
       </x:c>
     </x:row>
     <x:row r="1595" spans="1:2">
       <x:c r="A1595" s="0" t="s">
-        <x:v>3160</x:v>
+        <x:v>3157</x:v>
       </x:c>
       <x:c r="B1595" s="0" t="s">
-        <x:v>3161</x:v>
+        <x:v>3158</x:v>
       </x:c>
     </x:row>
     <x:row r="1596" spans="1:2">
       <x:c r="A1596" s="0" t="s">
-        <x:v>3162</x:v>
+        <x:v>3159</x:v>
       </x:c>
       <x:c r="B1596" s="0" t="s">
-        <x:v>3163</x:v>
+        <x:v>3160</x:v>
       </x:c>
     </x:row>
     <x:row r="1597" spans="1:2">
       <x:c r="A1597" s="0" t="s">
-        <x:v>3164</x:v>
+        <x:v>3161</x:v>
       </x:c>
       <x:c r="B1597" s="0" t="s">
-        <x:v>3165</x:v>
+        <x:v>3162</x:v>
       </x:c>
     </x:row>
     <x:row r="1598" spans="1:2">
       <x:c r="A1598" s="0" t="s">
-        <x:v>3166</x:v>
+        <x:v>3163</x:v>
       </x:c>
       <x:c r="B1598" s="0" t="s">
-        <x:v>3167</x:v>
+        <x:v>3164</x:v>
       </x:c>
     </x:row>
     <x:row r="1599" spans="1:2">
       <x:c r="A1599" s="0" t="s">
-        <x:v>3168</x:v>
+        <x:v>3165</x:v>
       </x:c>
       <x:c r="B1599" s="0" t="s">
-        <x:v>3169</x:v>
+        <x:v>3166</x:v>
       </x:c>
     </x:row>
     <x:row r="1600" spans="1:2">
       <x:c r="A1600" s="0" t="s">
-        <x:v>3170</x:v>
+        <x:v>3167</x:v>
       </x:c>
       <x:c r="B1600" s="0" t="s">
-        <x:v>3171</x:v>
+        <x:v>3168</x:v>
       </x:c>
     </x:row>
     <x:row r="1601" spans="1:2">
       <x:c r="A1601" s="0" t="s">
-        <x:v>3172</x:v>
+        <x:v>3169</x:v>
       </x:c>
       <x:c r="B1601" s="0" t="s">
-        <x:v>3173</x:v>
+        <x:v>3170</x:v>
       </x:c>
     </x:row>
     <x:row r="1602" spans="1:2">
       <x:c r="A1602" s="0" t="s">
-        <x:v>3174</x:v>
+        <x:v>3171</x:v>
       </x:c>
       <x:c r="B1602" s="0" t="s">
-        <x:v>3175</x:v>
+        <x:v>3172</x:v>
       </x:c>
     </x:row>
     <x:row r="1603" spans="1:2">
       <x:c r="A1603" s="0" t="s">
-        <x:v>3176</x:v>
+        <x:v>3173</x:v>
       </x:c>
       <x:c r="B1603" s="0" t="s">
-        <x:v>3177</x:v>
+        <x:v>3174</x:v>
       </x:c>
     </x:row>
     <x:row r="1604" spans="1:2">
       <x:c r="A1604" s="0" t="s">
-        <x:v>3178</x:v>
+        <x:v>3175</x:v>
       </x:c>
       <x:c r="B1604" s="0" t="s">
-        <x:v>3179</x:v>
+        <x:v>3176</x:v>
       </x:c>
     </x:row>
     <x:row r="1605" spans="1:2">
       <x:c r="A1605" s="0" t="s">
-        <x:v>3180</x:v>
+        <x:v>3177</x:v>
       </x:c>
       <x:c r="B1605" s="0" t="s">
-        <x:v>3181</x:v>
+        <x:v>3178</x:v>
       </x:c>
     </x:row>
     <x:row r="1606" spans="1:2">
       <x:c r="A1606" s="0" t="s">
-        <x:v>3182</x:v>
+        <x:v>3179</x:v>
       </x:c>
       <x:c r="B1606" s="0" t="s">
-        <x:v>3183</x:v>
+        <x:v>3180</x:v>
       </x:c>
     </x:row>
     <x:row r="1607" spans="1:2">
       <x:c r="A1607" s="0" t="s">
-        <x:v>3184</x:v>
+        <x:v>3181</x:v>
       </x:c>
       <x:c r="B1607" s="0" t="s">
-        <x:v>3185</x:v>
+        <x:v>3182</x:v>
       </x:c>
     </x:row>
     <x:row r="1608" spans="1:2">
       <x:c r="A1608" s="0" t="s">
-        <x:v>3186</x:v>
+        <x:v>3183</x:v>
       </x:c>
       <x:c r="B1608" s="0" t="s">
-        <x:v>3187</x:v>
+        <x:v>3184</x:v>
       </x:c>
     </x:row>
     <x:row r="1609" spans="1:2">
       <x:c r="A1609" s="0" t="s">
-        <x:v>3188</x:v>
+        <x:v>3185</x:v>
       </x:c>
       <x:c r="B1609" s="0" t="s">
-        <x:v>3189</x:v>
+        <x:v>3186</x:v>
       </x:c>
     </x:row>
     <x:row r="1610" spans="1:2">
       <x:c r="A1610" s="0" t="s">
-        <x:v>3190</x:v>
+        <x:v>3187</x:v>
       </x:c>
       <x:c r="B1610" s="0" t="s">
-        <x:v>3191</x:v>
+        <x:v>3188</x:v>
       </x:c>
     </x:row>
     <x:row r="1611" spans="1:2">
       <x:c r="A1611" s="0" t="s">
-        <x:v>3192</x:v>
+        <x:v>3189</x:v>
       </x:c>
       <x:c r="B1611" s="0" t="s">
-        <x:v>3193</x:v>
+        <x:v>3190</x:v>
       </x:c>
     </x:row>
     <x:row r="1612" spans="1:2">
       <x:c r="A1612" s="0" t="s">
-        <x:v>3194</x:v>
+        <x:v>3191</x:v>
       </x:c>
       <x:c r="B1612" s="0" t="s">
-        <x:v>3195</x:v>
+        <x:v>3192</x:v>
       </x:c>
     </x:row>
     <x:row r="1613" spans="1:2">
       <x:c r="A1613" s="0" t="s">
-        <x:v>3196</x:v>
+        <x:v>3193</x:v>
       </x:c>
       <x:c r="B1613" s="0" t="s">
-        <x:v>3197</x:v>
+        <x:v>3194</x:v>
       </x:c>
     </x:row>
     <x:row r="1614" spans="1:2">
       <x:c r="A1614" s="0" t="s">
-        <x:v>3198</x:v>
+        <x:v>3195</x:v>
       </x:c>
       <x:c r="B1614" s="0" t="s">
-        <x:v>3199</x:v>
+        <x:v>3196</x:v>
       </x:c>
     </x:row>
     <x:row r="1615" spans="1:2">
       <x:c r="A1615" s="0" t="s">
-        <x:v>3200</x:v>
+        <x:v>3197</x:v>
       </x:c>
       <x:c r="B1615" s="0" t="s">
-        <x:v>3201</x:v>
+        <x:v>3198</x:v>
       </x:c>
     </x:row>
     <x:row r="1616" spans="1:2">
       <x:c r="A1616" s="0" t="s">
-        <x:v>3202</x:v>
+        <x:v>3199</x:v>
       </x:c>
       <x:c r="B1616" s="0" t="s">
-        <x:v>3203</x:v>
+        <x:v>3200</x:v>
       </x:c>
     </x:row>
     <x:row r="1617" spans="1:2">
       <x:c r="A1617" s="0" t="s">
-        <x:v>3204</x:v>
+        <x:v>3201</x:v>
       </x:c>
       <x:c r="B1617" s="0" t="s">
-        <x:v>3205</x:v>
+        <x:v>3202</x:v>
       </x:c>
     </x:row>
     <x:row r="1618" spans="1:2">
       <x:c r="A1618" s="0" t="s">
-        <x:v>3206</x:v>
+        <x:v>3203</x:v>
       </x:c>
       <x:c r="B1618" s="0" t="s">
-        <x:v>3207</x:v>
+        <x:v>3204</x:v>
       </x:c>
     </x:row>
     <x:row r="1619" spans="1:2">
       <x:c r="A1619" s="0" t="s">
-        <x:v>3208</x:v>
+        <x:v>3205</x:v>
       </x:c>
       <x:c r="B1619" s="0" t="s">
-        <x:v>3209</x:v>
+        <x:v>3206</x:v>
       </x:c>
     </x:row>
     <x:row r="1620" spans="1:2">
       <x:c r="A1620" s="0" t="s">
-        <x:v>3210</x:v>
+        <x:v>3207</x:v>
       </x:c>
       <x:c r="B1620" s="0" t="s">
-        <x:v>3211</x:v>
+        <x:v>3208</x:v>
       </x:c>
     </x:row>
     <x:row r="1621" spans="1:2">
       <x:c r="A1621" s="0" t="s">
-        <x:v>3212</x:v>
+        <x:v>3209</x:v>
       </x:c>
       <x:c r="B1621" s="0" t="s">
-        <x:v>3213</x:v>
+        <x:v>3210</x:v>
       </x:c>
     </x:row>
     <x:row r="1622" spans="1:2">
       <x:c r="A1622" s="0" t="s">
-        <x:v>3214</x:v>
+        <x:v>3211</x:v>
       </x:c>
       <x:c r="B1622" s="0" t="s">
-        <x:v>3215</x:v>
+        <x:v>3212</x:v>
       </x:c>
     </x:row>
     <x:row r="1623" spans="1:2">
       <x:c r="A1623" s="0" t="s">
-        <x:v>3216</x:v>
+        <x:v>3213</x:v>
       </x:c>
       <x:c r="B1623" s="0" t="s">
-        <x:v>3217</x:v>
+        <x:v>3214</x:v>
       </x:c>
     </x:row>
     <x:row r="1624" spans="1:2">
       <x:c r="A1624" s="0" t="s">
-        <x:v>3218</x:v>
+        <x:v>3215</x:v>
       </x:c>
       <x:c r="B1624" s="0" t="s">
-        <x:v>3219</x:v>
+        <x:v>3216</x:v>
       </x:c>
     </x:row>
     <x:row r="1625" spans="1:2">
       <x:c r="A1625" s="0" t="s">
-        <x:v>3220</x:v>
+        <x:v>3217</x:v>
       </x:c>
       <x:c r="B1625" s="0" t="s">
-        <x:v>3221</x:v>
+        <x:v>3218</x:v>
       </x:c>
     </x:row>
     <x:row r="1626" spans="1:2">
       <x:c r="A1626" s="0" t="s">
-        <x:v>3222</x:v>
+        <x:v>3219</x:v>
       </x:c>
       <x:c r="B1626" s="0" t="s">
-        <x:v>3223</x:v>
+        <x:v>3220</x:v>
       </x:c>
     </x:row>
     <x:row r="1627" spans="1:2">
       <x:c r="A1627" s="0" t="s">
-        <x:v>3224</x:v>
+        <x:v>3221</x:v>
       </x:c>
       <x:c r="B1627" s="0" t="s">
-        <x:v>3225</x:v>
+        <x:v>3222</x:v>
       </x:c>
     </x:row>
     <x:row r="1628" spans="1:2">
       <x:c r="A1628" s="0" t="s">
-        <x:v>3226</x:v>
+        <x:v>3223</x:v>
       </x:c>
       <x:c r="B1628" s="0" t="s">
-        <x:v>3227</x:v>
+        <x:v>3224</x:v>
       </x:c>
     </x:row>
     <x:row r="1629" spans="1:2">
       <x:c r="A1629" s="0" t="s">
-        <x:v>3228</x:v>
+        <x:v>3225</x:v>
       </x:c>
       <x:c r="B1629" s="0" t="s">
-        <x:v>3229</x:v>
+        <x:v>3226</x:v>
       </x:c>
     </x:row>
     <x:row r="1630" spans="1:2">
       <x:c r="A1630" s="0" t="s">
-        <x:v>3230</x:v>
+        <x:v>3227</x:v>
       </x:c>
       <x:c r="B1630" s="0" t="s">
-        <x:v>3231</x:v>
+        <x:v>3228</x:v>
       </x:c>
     </x:row>
     <x:row r="1631" spans="1:2">
       <x:c r="A1631" s="0" t="s">
-        <x:v>3232</x:v>
+        <x:v>3229</x:v>
       </x:c>
       <x:c r="B1631" s="0" t="s">
-        <x:v>3233</x:v>
+        <x:v>3230</x:v>
       </x:c>
     </x:row>
     <x:row r="1632" spans="1:2">
       <x:c r="A1632" s="0" t="s">
-        <x:v>3234</x:v>
+        <x:v>3231</x:v>
       </x:c>
       <x:c r="B1632" s="0" t="s">
-        <x:v>3235</x:v>
+        <x:v>3232</x:v>
       </x:c>
     </x:row>
     <x:row r="1633" spans="1:2">
       <x:c r="A1633" s="0" t="s">
-        <x:v>3236</x:v>
+        <x:v>3233</x:v>
       </x:c>
       <x:c r="B1633" s="0" t="s">
-        <x:v>3237</x:v>
+        <x:v>3234</x:v>
       </x:c>
     </x:row>
     <x:row r="1634" spans="1:2">
       <x:c r="A1634" s="0" t="s">
-        <x:v>3238</x:v>
+        <x:v>3235</x:v>
       </x:c>
       <x:c r="B1634" s="0" t="s">
-        <x:v>3239</x:v>
+        <x:v>3236</x:v>
       </x:c>
     </x:row>
     <x:row r="1635" spans="1:2">
       <x:c r="A1635" s="0" t="s">
-        <x:v>3240</x:v>
+        <x:v>3237</x:v>
       </x:c>
       <x:c r="B1635" s="0" t="s">
-        <x:v>3241</x:v>
+        <x:v>3238</x:v>
       </x:c>
     </x:row>
     <x:row r="1636" spans="1:2">
       <x:c r="A1636" s="0" t="s">
-        <x:v>3242</x:v>
+        <x:v>3239</x:v>
       </x:c>
       <x:c r="B1636" s="0" t="s">
-        <x:v>3243</x:v>
+        <x:v>3240</x:v>
       </x:c>
     </x:row>
     <x:row r="1637" spans="1:2">
       <x:c r="A1637" s="0" t="s">
-        <x:v>3244</x:v>
+        <x:v>3241</x:v>
       </x:c>
       <x:c r="B1637" s="0" t="s">
-        <x:v>3245</x:v>
+        <x:v>3242</x:v>
       </x:c>
     </x:row>
     <x:row r="1638" spans="1:2">
       <x:c r="A1638" s="0" t="s">
-        <x:v>3246</x:v>
+        <x:v>3243</x:v>
       </x:c>
       <x:c r="B1638" s="0" t="s">
-        <x:v>3247</x:v>
+        <x:v>3244</x:v>
       </x:c>
     </x:row>
     <x:row r="1639" spans="1:2">
       <x:c r="A1639" s="0" t="s">
-        <x:v>3248</x:v>
+        <x:v>3245</x:v>
       </x:c>
       <x:c r="B1639" s="0" t="s">
-        <x:v>3249</x:v>
+        <x:v>3246</x:v>
       </x:c>
     </x:row>
     <x:row r="1640" spans="1:2">
       <x:c r="A1640" s="0" t="s">
-        <x:v>3250</x:v>
+        <x:v>3247</x:v>
       </x:c>
       <x:c r="B1640" s="0" t="s">
-        <x:v>3251</x:v>
+        <x:v>3248</x:v>
       </x:c>
     </x:row>
     <x:row r="1641" spans="1:2">
       <x:c r="A1641" s="0" t="s">
-        <x:v>3252</x:v>
+        <x:v>3249</x:v>
       </x:c>
       <x:c r="B1641" s="0" t="s">
-        <x:v>3253</x:v>
+        <x:v>3250</x:v>
       </x:c>
     </x:row>
     <x:row r="1642" spans="1:2">
       <x:c r="A1642" s="0" t="s">
-        <x:v>3254</x:v>
+        <x:v>3251</x:v>
       </x:c>
       <x:c r="B1642" s="0" t="s">
-        <x:v>3255</x:v>
+        <x:v>3252</x:v>
       </x:c>
     </x:row>
     <x:row r="1643" spans="1:2">
       <x:c r="A1643" s="0" t="s">
-        <x:v>3256</x:v>
+        <x:v>3253</x:v>
       </x:c>
       <x:c r="B1643" s="0" t="s">
-        <x:v>3257</x:v>
+        <x:v>3254</x:v>
       </x:c>
     </x:row>
     <x:row r="1644" spans="1:2">
       <x:c r="A1644" s="0" t="s">
-        <x:v>3258</x:v>
+        <x:v>3255</x:v>
       </x:c>
       <x:c r="B1644" s="0" t="s">
-        <x:v>3259</x:v>
+        <x:v>3256</x:v>
       </x:c>
     </x:row>
     <x:row r="1645" spans="1:2">
       <x:c r="A1645" s="0" t="s">
-        <x:v>3260</x:v>
+        <x:v>3257</x:v>
       </x:c>
       <x:c r="B1645" s="0" t="s">
-        <x:v>3261</x:v>
+        <x:v>3258</x:v>
       </x:c>
     </x:row>
     <x:row r="1646" spans="1:2">
       <x:c r="A1646" s="0" t="s">
-        <x:v>3262</x:v>
+        <x:v>3259</x:v>
       </x:c>
       <x:c r="B1646" s="0" t="s">
-        <x:v>3263</x:v>
+        <x:v>3260</x:v>
       </x:c>
     </x:row>
     <x:row r="1647" spans="1:2">
       <x:c r="A1647" s="0" t="s">
-        <x:v>3264</x:v>
+        <x:v>3261</x:v>
       </x:c>
       <x:c r="B1647" s="0" t="s">
-        <x:v>3265</x:v>
+        <x:v>3262</x:v>
       </x:c>
     </x:row>
     <x:row r="1648" spans="1:2">
       <x:c r="A1648" s="0" t="s">
-        <x:v>3266</x:v>
+        <x:v>3263</x:v>
       </x:c>
       <x:c r="B1648" s="0" t="s">
-        <x:v>3267</x:v>
+        <x:v>3264</x:v>
       </x:c>
     </x:row>
     <x:row r="1649" spans="1:2">
       <x:c r="A1649" s="0" t="s">
-        <x:v>3268</x:v>
+        <x:v>3265</x:v>
       </x:c>
       <x:c r="B1649" s="0" t="s">
-        <x:v>3269</x:v>
+        <x:v>3266</x:v>
       </x:c>
     </x:row>
     <x:row r="1650" spans="1:2">
       <x:c r="A1650" s="0" t="s">
-        <x:v>3270</x:v>
+        <x:v>3267</x:v>
       </x:c>
       <x:c r="B1650" s="0" t="s">
-        <x:v>3271</x:v>
+        <x:v>3268</x:v>
       </x:c>
     </x:row>
     <x:row r="1651" spans="1:2">
       <x:c r="A1651" s="0" t="s">
-        <x:v>3272</x:v>
+        <x:v>3269</x:v>
       </x:c>
       <x:c r="B1651" s="0" t="s">
-        <x:v>3273</x:v>
+        <x:v>3270</x:v>
       </x:c>
     </x:row>
     <x:row r="1652" spans="1:2">
       <x:c r="A1652" s="0" t="s">
-        <x:v>3274</x:v>
+        <x:v>3271</x:v>
       </x:c>
       <x:c r="B1652" s="0" t="s">
-        <x:v>3275</x:v>
+        <x:v>3272</x:v>
       </x:c>
     </x:row>
     <x:row r="1653" spans="1:2">
       <x:c r="A1653" s="0" t="s">
-        <x:v>3276</x:v>
+        <x:v>3273</x:v>
       </x:c>
       <x:c r="B1653" s="0" t="s">
-        <x:v>3277</x:v>
+        <x:v>3274</x:v>
       </x:c>
     </x:row>
     <x:row r="1654" spans="1:2">
       <x:c r="A1654" s="0" t="s">
-        <x:v>3278</x:v>
+        <x:v>3275</x:v>
       </x:c>
       <x:c r="B1654" s="0" t="s">
-        <x:v>3279</x:v>
+        <x:v>3276</x:v>
       </x:c>
     </x:row>
     <x:row r="1655" spans="1:2">
       <x:c r="A1655" s="0" t="s">
-        <x:v>3280</x:v>
+        <x:v>3277</x:v>
       </x:c>
       <x:c r="B1655" s="0" t="s">
-        <x:v>3281</x:v>
+        <x:v>3278</x:v>
       </x:c>
     </x:row>
     <x:row r="1656" spans="1:2">
       <x:c r="A1656" s="0" t="s">
-        <x:v>3282</x:v>
+        <x:v>3279</x:v>
       </x:c>
       <x:c r="B1656" s="0" t="s">
-        <x:v>3283</x:v>
+        <x:v>3280</x:v>
       </x:c>
     </x:row>
     <x:row r="1657" spans="1:2">
       <x:c r="A1657" s="0" t="s">
-        <x:v>3284</x:v>
+        <x:v>3281</x:v>
       </x:c>
       <x:c r="B1657" s="0" t="s">
-        <x:v>3285</x:v>
+        <x:v>3282</x:v>
       </x:c>
     </x:row>
     <x:row r="1658" spans="1:2">
       <x:c r="A1658" s="0" t="s">
-        <x:v>3286</x:v>
+        <x:v>3283</x:v>
       </x:c>
       <x:c r="B1658" s="0" t="s">
-        <x:v>3287</x:v>
+        <x:v>3284</x:v>
       </x:c>
     </x:row>
     <x:row r="1659" spans="1:2">
       <x:c r="A1659" s="0" t="s">
-        <x:v>3288</x:v>
+        <x:v>3285</x:v>
       </x:c>
       <x:c r="B1659" s="0" t="s">
-        <x:v>3289</x:v>
+        <x:v>3286</x:v>
       </x:c>
     </x:row>
     <x:row r="1660" spans="1:2">
       <x:c r="A1660" s="0" t="s">
-        <x:v>3290</x:v>
+        <x:v>3287</x:v>
       </x:c>
       <x:c r="B1660" s="0" t="s">
-        <x:v>3291</x:v>
+        <x:v>3288</x:v>
       </x:c>
     </x:row>
     <x:row r="1661" spans="1:2">
       <x:c r="A1661" s="0" t="s">
-        <x:v>3292</x:v>
+        <x:v>3289</x:v>
       </x:c>
       <x:c r="B1661" s="0" t="s">
-        <x:v>3293</x:v>
+        <x:v>3290</x:v>
       </x:c>
     </x:row>
     <x:row r="1662" spans="1:2">
       <x:c r="A1662" s="0" t="s">
-        <x:v>3294</x:v>
+        <x:v>3291</x:v>
       </x:c>
       <x:c r="B1662" s="0" t="s">
-        <x:v>3295</x:v>
+        <x:v>3292</x:v>
       </x:c>
     </x:row>
     <x:row r="1663" spans="1:2">
       <x:c r="A1663" s="0" t="s">
-        <x:v>3296</x:v>
+        <x:v>3293</x:v>
       </x:c>
       <x:c r="B1663" s="0" t="s">
-        <x:v>3297</x:v>
+        <x:v>3294</x:v>
       </x:c>
     </x:row>
     <x:row r="1664" spans="1:2">
       <x:c r="A1664" s="0" t="s">
-        <x:v>3298</x:v>
+        <x:v>3295</x:v>
       </x:c>
       <x:c r="B1664" s="0" t="s">
-        <x:v>3299</x:v>
+        <x:v>3296</x:v>
       </x:c>
     </x:row>
     <x:row r="1665" spans="1:2">
       <x:c r="A1665" s="0" t="s">
-        <x:v>3300</x:v>
+        <x:v>3297</x:v>
       </x:c>
       <x:c r="B1665" s="0" t="s">
-        <x:v>3301</x:v>
+        <x:v>3298</x:v>
       </x:c>
     </x:row>
     <x:row r="1666" spans="1:2">
       <x:c r="A1666" s="0" t="s">
-        <x:v>3302</x:v>
+        <x:v>3299</x:v>
       </x:c>
       <x:c r="B1666" s="0" t="s">
-        <x:v>3303</x:v>
+        <x:v>3300</x:v>
       </x:c>
     </x:row>
     <x:row r="1667" spans="1:2">
       <x:c r="A1667" s="0" t="s">
-        <x:v>3304</x:v>
+        <x:v>3301</x:v>
       </x:c>
       <x:c r="B1667" s="0" t="s">
-        <x:v>3305</x:v>
+        <x:v>3302</x:v>
       </x:c>
     </x:row>
     <x:row r="1668" spans="1:2">
       <x:c r="A1668" s="0" t="s">
-        <x:v>3306</x:v>
+        <x:v>3303</x:v>
       </x:c>
       <x:c r="B1668" s="0" t="s">
-        <x:v>3307</x:v>
+        <x:v>3304</x:v>
       </x:c>
     </x:row>
     <x:row r="1669" spans="1:2">
       <x:c r="A1669" s="0" t="s">
-        <x:v>3308</x:v>
+        <x:v>3305</x:v>
       </x:c>
       <x:c r="B1669" s="0" t="s">
-        <x:v>3309</x:v>
+        <x:v>3306</x:v>
       </x:c>
     </x:row>
     <x:row r="1670" spans="1:2">
       <x:c r="A1670" s="0" t="s">
-        <x:v>3310</x:v>
+        <x:v>3307</x:v>
       </x:c>
       <x:c r="B1670" s="0" t="s">
-        <x:v>3311</x:v>
+        <x:v>3308</x:v>
       </x:c>
     </x:row>
     <x:row r="1671" spans="1:2">
       <x:c r="A1671" s="0" t="s">
-        <x:v>3312</x:v>
+        <x:v>3309</x:v>
       </x:c>
       <x:c r="B1671" s="0" t="s">
-        <x:v>3313</x:v>
+        <x:v>3310</x:v>
       </x:c>
     </x:row>
     <x:row r="1672" spans="1:2">
       <x:c r="A1672" s="0" t="s">
-        <x:v>3314</x:v>
+        <x:v>3311</x:v>
       </x:c>
       <x:c r="B1672" s="0" t="s">
-        <x:v>3315</x:v>
+        <x:v>3312</x:v>
       </x:c>
     </x:row>
     <x:row r="1673" spans="1:2">
       <x:c r="A1673" s="0" t="s">
-        <x:v>3316</x:v>
+        <x:v>3313</x:v>
       </x:c>
       <x:c r="B1673" s="0" t="s">
-        <x:v>3317</x:v>
+        <x:v>3314</x:v>
       </x:c>
     </x:row>
     <x:row r="1674" spans="1:2">
       <x:c r="A1674" s="0" t="s">
-        <x:v>3318</x:v>
+        <x:v>3315</x:v>
       </x:c>
       <x:c r="B1674" s="0" t="s">
-        <x:v>3319</x:v>
+        <x:v>3316</x:v>
       </x:c>
     </x:row>
     <x:row r="1675" spans="1:2">
       <x:c r="A1675" s="0" t="s">
-        <x:v>3320</x:v>
+        <x:v>3317</x:v>
       </x:c>
       <x:c r="B1675" s="0" t="s">
-        <x:v>3321</x:v>
+        <x:v>3318</x:v>
       </x:c>
     </x:row>
     <x:row r="1676" spans="1:2">
       <x:c r="A1676" s="0" t="s">
-        <x:v>3322</x:v>
+        <x:v>3319</x:v>
       </x:c>
       <x:c r="B1676" s="0" t="s">
-        <x:v>3323</x:v>
+        <x:v>3320</x:v>
       </x:c>
     </x:row>
     <x:row r="1677" spans="1:2">
       <x:c r="A1677" s="0" t="s">
-        <x:v>3324</x:v>
+        <x:v>3321</x:v>
       </x:c>
       <x:c r="B1677" s="0" t="s">
-        <x:v>3325</x:v>
+        <x:v>3322</x:v>
       </x:c>
     </x:row>
     <x:row r="1678" spans="1:2">
       <x:c r="A1678" s="0" t="s">
-        <x:v>3326</x:v>
+        <x:v>3323</x:v>
       </x:c>
       <x:c r="B1678" s="0" t="s">
-        <x:v>3327</x:v>
+        <x:v>3324</x:v>
       </x:c>
     </x:row>
     <x:row r="1679" spans="1:2">
       <x:c r="A1679" s="0" t="s">
-        <x:v>3328</x:v>
+        <x:v>3325</x:v>
       </x:c>
       <x:c r="B1679" s="0" t="s">
-        <x:v>3329</x:v>
+        <x:v>3326</x:v>
       </x:c>
     </x:row>
     <x:row r="1680" spans="1:2">
       <x:c r="A1680" s="0" t="s">
-        <x:v>3330</x:v>
+        <x:v>3327</x:v>
       </x:c>
       <x:c r="B1680" s="0" t="s">
-        <x:v>3331</x:v>
+        <x:v>3328</x:v>
       </x:c>
     </x:row>
     <x:row r="1681" spans="1:2">
       <x:c r="A1681" s="0" t="s">
-        <x:v>3332</x:v>
+        <x:v>3329</x:v>
       </x:c>
       <x:c r="B1681" s="0" t="s">
-        <x:v>3333</x:v>
+        <x:v>3330</x:v>
       </x:c>
     </x:row>
     <x:row r="1682" spans="1:2">
       <x:c r="A1682" s="0" t="s">
-        <x:v>3334</x:v>
+        <x:v>3331</x:v>
       </x:c>
       <x:c r="B1682" s="0" t="s">
-        <x:v>3335</x:v>
+        <x:v>3332</x:v>
       </x:c>
     </x:row>
     <x:row r="1683" spans="1:2">
       <x:c r="A1683" s="0" t="s">
-        <x:v>3336</x:v>
+        <x:v>3333</x:v>
       </x:c>
       <x:c r="B1683" s="0" t="s">
-        <x:v>3337</x:v>
+        <x:v>3334</x:v>
       </x:c>
     </x:row>
     <x:row r="1684" spans="1:2">
       <x:c r="A1684" s="0" t="s">
-        <x:v>3338</x:v>
+        <x:v>3335</x:v>
       </x:c>
       <x:c r="B1684" s="0" t="s">
-        <x:v>3339</x:v>
+        <x:v>3336</x:v>
       </x:c>
     </x:row>
     <x:row r="1685" spans="1:2">
       <x:c r="A1685" s="0" t="s">
-        <x:v>3340</x:v>
+        <x:v>3337</x:v>
       </x:c>
       <x:c r="B1685" s="0" t="s">
-        <x:v>3341</x:v>
+        <x:v>3338</x:v>
       </x:c>
     </x:row>
     <x:row r="1686" spans="1:2">
       <x:c r="A1686" s="0" t="s">
-        <x:v>3342</x:v>
+        <x:v>3339</x:v>
       </x:c>
       <x:c r="B1686" s="0" t="s">
-        <x:v>3343</x:v>
+        <x:v>3340</x:v>
       </x:c>
     </x:row>
     <x:row r="1687" spans="1:2">
       <x:c r="A1687" s="0" t="s">
-        <x:v>3344</x:v>
+        <x:v>3341</x:v>
       </x:c>
       <x:c r="B1687" s="0" t="s">
-        <x:v>3345</x:v>
+        <x:v>3342</x:v>
       </x:c>
     </x:row>
     <x:row r="1688" spans="1:2">
       <x:c r="A1688" s="0" t="s">
-        <x:v>3346</x:v>
+        <x:v>3343</x:v>
       </x:c>
       <x:c r="B1688" s="0" t="s">
-        <x:v>3347</x:v>
+        <x:v>3344</x:v>
       </x:c>
     </x:row>
     <x:row r="1689" spans="1:2">
       <x:c r="A1689" s="0" t="s">
-        <x:v>3348</x:v>
+        <x:v>3345</x:v>
       </x:c>
       <x:c r="B1689" s="0" t="s">
-        <x:v>3349</x:v>
+        <x:v>3346</x:v>
       </x:c>
     </x:row>
     <x:row r="1690" spans="1:2">
       <x:c r="A1690" s="0" t="s">
-        <x:v>3350</x:v>
+        <x:v>3347</x:v>
       </x:c>
       <x:c r="B1690" s="0" t="s">
-        <x:v>3351</x:v>
+        <x:v>3348</x:v>
       </x:c>
     </x:row>
     <x:row r="1691" spans="1:2">
       <x:c r="A1691" s="0" t="s">
-        <x:v>3352</x:v>
+        <x:v>3349</x:v>
       </x:c>
       <x:c r="B1691" s="0" t="s">
-        <x:v>3353</x:v>
+        <x:v>3350</x:v>
       </x:c>
     </x:row>
     <x:row r="1692" spans="1:2">
       <x:c r="A1692" s="0" t="s">
-        <x:v>3354</x:v>
+        <x:v>3351</x:v>
       </x:c>
       <x:c r="B1692" s="0" t="s">
-        <x:v>3355</x:v>
+        <x:v>3352</x:v>
       </x:c>
     </x:row>
     <x:row r="1693" spans="1:2">
       <x:c r="A1693" s="0" t="s">
-        <x:v>3356</x:v>
+        <x:v>3353</x:v>
       </x:c>
       <x:c r="B1693" s="0" t="s">
-        <x:v>3357</x:v>
+        <x:v>3354</x:v>
       </x:c>
     </x:row>
     <x:row r="1694" spans="1:2">
       <x:c r="A1694" s="0" t="s">
-        <x:v>3358</x:v>
+        <x:v>3355</x:v>
       </x:c>
       <x:c r="B1694" s="0" t="s">
-        <x:v>3359</x:v>
+        <x:v>3356</x:v>
       </x:c>
     </x:row>
     <x:row r="1695" spans="1:2">
       <x:c r="A1695" s="0" t="s">
-        <x:v>3360</x:v>
+        <x:v>3357</x:v>
       </x:c>
       <x:c r="B1695" s="0" t="s">
-        <x:v>3361</x:v>
+        <x:v>3358</x:v>
       </x:c>
     </x:row>
     <x:row r="1696" spans="1:2">
       <x:c r="A1696" s="0" t="s">
-        <x:v>3362</x:v>
+        <x:v>3359</x:v>
       </x:c>
       <x:c r="B1696" s="0" t="s">
-        <x:v>3363</x:v>
+        <x:v>3360</x:v>
       </x:c>
     </x:row>
     <x:row r="1697" spans="1:2">
       <x:c r="A1697" s="0" t="s">
-        <x:v>3364</x:v>
+        <x:v>3361</x:v>
       </x:c>
       <x:c r="B1697" s="0" t="s">
-        <x:v>3365</x:v>
+        <x:v>3362</x:v>
       </x:c>
     </x:row>
     <x:row r="1698" spans="1:2">
       <x:c r="A1698" s="0" t="s">
-        <x:v>3366</x:v>
+        <x:v>3363</x:v>
       </x:c>
       <x:c r="B1698" s="0" t="s">
-        <x:v>3367</x:v>
+        <x:v>3364</x:v>
       </x:c>
     </x:row>
     <x:row r="1699" spans="1:2">
       <x:c r="A1699" s="0" t="s">
-        <x:v>3368</x:v>
+        <x:v>3365</x:v>
       </x:c>
       <x:c r="B1699" s="0" t="s">
-        <x:v>3369</x:v>
+        <x:v>3366</x:v>
       </x:c>
     </x:row>
     <x:row r="1700" spans="1:2">
       <x:c r="A1700" s="0" t="s">
-        <x:v>3370</x:v>
+        <x:v>3367</x:v>
       </x:c>
       <x:c r="B1700" s="0" t="s">
-        <x:v>3371</x:v>
+        <x:v>3368</x:v>
       </x:c>
     </x:row>
     <x:row r="1701" spans="1:2">
       <x:c r="A1701" s="0" t="s">
-        <x:v>3372</x:v>
+        <x:v>3369</x:v>
       </x:c>
       <x:c r="B1701" s="0" t="s">
-        <x:v>3373</x:v>
+        <x:v>3370</x:v>
       </x:c>
     </x:row>
     <x:row r="1702" spans="1:2">
       <x:c r="A1702" s="0" t="s">
-        <x:v>3374</x:v>
+        <x:v>3371</x:v>
       </x:c>
       <x:c r="B1702" s="0" t="s">
-        <x:v>3375</x:v>
+        <x:v>3372</x:v>
       </x:c>
     </x:row>
     <x:row r="1703" spans="1:2">
       <x:c r="A1703" s="0" t="s">
-        <x:v>3376</x:v>
+        <x:v>3373</x:v>
       </x:c>
       <x:c r="B1703" s="0" t="s">
-        <x:v>3377</x:v>
+        <x:v>3374</x:v>
       </x:c>
     </x:row>
     <x:row r="1704" spans="1:2">
       <x:c r="A1704" s="0" t="s">
-        <x:v>3378</x:v>
+        <x:v>3375</x:v>
       </x:c>
       <x:c r="B1704" s="0" t="s">
-        <x:v>3379</x:v>
+        <x:v>3376</x:v>
       </x:c>
     </x:row>
     <x:row r="1705" spans="1:2">
       <x:c r="A1705" s="0" t="s">
-        <x:v>3380</x:v>
+        <x:v>3377</x:v>
       </x:c>
       <x:c r="B1705" s="0" t="s">
-        <x:v>3381</x:v>
+        <x:v>3378</x:v>
       </x:c>
     </x:row>
     <x:row r="1706" spans="1:2">
       <x:c r="A1706" s="0" t="s">
-        <x:v>3382</x:v>
+        <x:v>3379</x:v>
       </x:c>
       <x:c r="B1706" s="0" t="s">
-        <x:v>3383</x:v>
+        <x:v>3380</x:v>
       </x:c>
     </x:row>
     <x:row r="1707" spans="1:2">
       <x:c r="A1707" s="0" t="s">
-        <x:v>3384</x:v>
+        <x:v>3381</x:v>
       </x:c>
       <x:c r="B1707" s="0" t="s">
-        <x:v>3385</x:v>
+        <x:v>3382</x:v>
       </x:c>
     </x:row>
     <x:row r="1708" spans="1:2">
       <x:c r="A1708" s="0" t="s">
-        <x:v>3386</x:v>
+        <x:v>3383</x:v>
       </x:c>
       <x:c r="B1708" s="0" t="s">
-        <x:v>3387</x:v>
+        <x:v>3384</x:v>
       </x:c>
     </x:row>
     <x:row r="1709" spans="1:2">
       <x:c r="A1709" s="0" t="s">
-        <x:v>3388</x:v>
+        <x:v>3385</x:v>
       </x:c>
       <x:c r="B1709" s="0" t="s">
-        <x:v>3389</x:v>
+        <x:v>3386</x:v>
       </x:c>
     </x:row>
     <x:row r="1710" spans="1:2">
       <x:c r="A1710" s="0" t="s">
+        <x:v>3387</x:v>
+      </x:c>
+      <x:c r="B1710" s="0" t="s">
+        <x:v>3388</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1711" spans="1:2">
+      <x:c r="A1711" s="0" t="s">
+        <x:v>3389</x:v>
+      </x:c>
+      <x:c r="B1711" s="0" t="s">
         <x:v>3390</x:v>
       </x:c>
-      <x:c r="B1710" s="0" t="s">
+    </x:row>
+    <x:row r="1712" spans="1:2">
+      <x:c r="A1712" s="0" t="s">
         <x:v>3391</x:v>
+      </x:c>
+      <x:c r="B1712" s="0" t="s">
+        <x:v>3392</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1713" spans="1:2">
+      <x:c r="A1713" s="0" t="s">
+        <x:v>3393</x:v>
+      </x:c>
+      <x:c r="B1713" s="0" t="s">
+        <x:v>3394</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1714" spans="1:2">
+      <x:c r="A1714" s="0" t="s">
+        <x:v>3395</x:v>
+      </x:c>
+      <x:c r="B1714" s="0" t="s">
+        <x:v>3396</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1715" spans="1:2">
+      <x:c r="A1715" s="0" t="s">
+        <x:v>3397</x:v>
+      </x:c>
+      <x:c r="B1715" s="0" t="s">
+        <x:v>3398</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1716" spans="1:2">
+      <x:c r="A1716" s="0" t="s">
+        <x:v>3399</x:v>
+      </x:c>
+      <x:c r="B1716" s="0" t="s">
+        <x:v>3400</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1717" spans="1:2">
+      <x:c r="A1717" s="0" t="s">
+        <x:v>3401</x:v>
+      </x:c>
+      <x:c r="B1717" s="0" t="s">
+        <x:v>3402</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1718" spans="1:2">
+      <x:c r="A1718" s="0" t="s">
+        <x:v>3403</x:v>
+      </x:c>
+      <x:c r="B1718" s="0" t="s">
+        <x:v>3404</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1719" spans="1:2">
+      <x:c r="A1719" s="0" t="s">
+        <x:v>3405</x:v>
+      </x:c>
+      <x:c r="B1719" s="0" t="s">
+        <x:v>3406</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1720" spans="1:2">
+      <x:c r="A1720" s="0" t="s">
+        <x:v>3407</x:v>
+      </x:c>
+      <x:c r="B1720" s="0" t="s">
+        <x:v>3408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1721" spans="1:2">
+      <x:c r="A1721" s="0" t="s">
+        <x:v>3409</x:v>
+      </x:c>
+      <x:c r="B1721" s="0" t="s">
+        <x:v>3410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1722" spans="1:2">
+      <x:c r="A1722" s="0" t="s">
+        <x:v>3411</x:v>
+      </x:c>
+      <x:c r="B1722" s="0" t="s">
+        <x:v>3412</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1723" spans="1:2">
+      <x:c r="A1723" s="0" t="s">
+        <x:v>3413</x:v>
+      </x:c>
+      <x:c r="B1723" s="0" t="s">
+        <x:v>3414</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1724" spans="1:2">
+      <x:c r="A1724" s="0" t="s">
+        <x:v>3415</x:v>
+      </x:c>
+      <x:c r="B1724" s="0" t="s">
+        <x:v>3416</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1725" spans="1:2">
+      <x:c r="A1725" s="0" t="s">
+        <x:v>3417</x:v>
+      </x:c>
+      <x:c r="B1725" s="0" t="s">
+        <x:v>3418</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1726" spans="1:2">
+      <x:c r="A1726" s="0" t="s">
+        <x:v>3419</x:v>
+      </x:c>
+      <x:c r="B1726" s="0" t="s">
+        <x:v>3420</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1727" spans="1:2">
+      <x:c r="A1727" s="0" t="s">
+        <x:v>3421</x:v>
+      </x:c>
+      <x:c r="B1727" s="0" t="s">
+        <x:v>3422</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1728" spans="1:2">
+      <x:c r="A1728" s="0" t="s">
+        <x:v>3423</x:v>
+      </x:c>
+      <x:c r="B1728" s="0" t="s">
+        <x:v>3424</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1729" spans="1:2">
+      <x:c r="A1729" s="0" t="s">
+        <x:v>3425</x:v>
+      </x:c>
+      <x:c r="B1729" s="0" t="s">
+        <x:v>3426</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1730" spans="1:2">
+      <x:c r="A1730" s="0" t="s">
+        <x:v>3427</x:v>
+      </x:c>
+      <x:c r="B1730" s="0" t="s">
+        <x:v>3428</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1731" spans="1:2">
+      <x:c r="A1731" s="0" t="s">
+        <x:v>3429</x:v>
+      </x:c>
+      <x:c r="B1731" s="0" t="s">
+        <x:v>3430</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1732" spans="1:2">
+      <x:c r="A1732" s="0" t="s">
+        <x:v>3431</x:v>
+      </x:c>
+      <x:c r="B1732" s="0" t="s">
+        <x:v>3432</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1733" spans="1:2">
+      <x:c r="A1733" s="0" t="s">
+        <x:v>3433</x:v>
+      </x:c>
+      <x:c r="B1733" s="0" t="s">
+        <x:v>3434</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1734" spans="1:2">
+      <x:c r="A1734" s="0" t="s">
+        <x:v>3435</x:v>
+      </x:c>
+      <x:c r="B1734" s="0" t="s">
+        <x:v>3436</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1735" spans="1:2">
+      <x:c r="A1735" s="0" t="s">
+        <x:v>3437</x:v>
+      </x:c>
+      <x:c r="B1735" s="0" t="s">
+        <x:v>3438</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1736" spans="1:2">
+      <x:c r="A1736" s="0" t="s">
+        <x:v>3439</x:v>
+      </x:c>
+      <x:c r="B1736" s="0" t="s">
+        <x:v>3440</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1737" spans="1:2">
+      <x:c r="A1737" s="0" t="s">
+        <x:v>3441</x:v>
+      </x:c>
+      <x:c r="B1737" s="0" t="s">
+        <x:v>3442</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1738" spans="1:2">
+      <x:c r="A1738" s="0" t="s">
+        <x:v>3443</x:v>
+      </x:c>
+      <x:c r="B1738" s="0" t="s">
+        <x:v>3444</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1739" spans="1:2">
+      <x:c r="A1739" s="0" t="s">
+        <x:v>3445</x:v>
+      </x:c>
+      <x:c r="B1739" s="0" t="s">
+        <x:v>3446</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1740" spans="1:2">
+      <x:c r="A1740" s="0" t="s">
+        <x:v>3447</x:v>
+      </x:c>
+      <x:c r="B1740" s="0" t="s">
+        <x:v>3448</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1741" spans="1:2">
+      <x:c r="A1741" s="0" t="s">
+        <x:v>3449</x:v>
+      </x:c>
+      <x:c r="B1741" s="0" t="s">
+        <x:v>3450</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1742" spans="1:2">
+      <x:c r="A1742" s="0" t="s">
+        <x:v>3451</x:v>
+      </x:c>
+      <x:c r="B1742" s="0" t="s">
+        <x:v>3452</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1743" spans="1:2">
+      <x:c r="A1743" s="0" t="s">
+        <x:v>3453</x:v>
+      </x:c>
+      <x:c r="B1743" s="0" t="s">
+        <x:v>3454</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1744" spans="1:2">
+      <x:c r="A1744" s="0" t="s">
+        <x:v>3455</x:v>
+      </x:c>
+      <x:c r="B1744" s="0" t="s">
+        <x:v>3456</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1745" spans="1:2">
+      <x:c r="A1745" s="0" t="s">
+        <x:v>3457</x:v>
+      </x:c>
+      <x:c r="B1745" s="0" t="s">
+        <x:v>3458</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1746" spans="1:2">
+      <x:c r="A1746" s="0" t="s">
+        <x:v>3459</x:v>
+      </x:c>
+      <x:c r="B1746" s="0" t="s">
+        <x:v>3460</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1747" spans="1:2">
+      <x:c r="A1747" s="0" t="s">
+        <x:v>3461</x:v>
+      </x:c>
+      <x:c r="B1747" s="0" t="s">
+        <x:v>3462</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1748" spans="1:2">
+      <x:c r="A1748" s="0" t="s">
+        <x:v>3463</x:v>
+      </x:c>
+      <x:c r="B1748" s="0" t="s">
+        <x:v>3464</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1749" spans="1:2">
+      <x:c r="A1749" s="0" t="s">
+        <x:v>3465</x:v>
+      </x:c>
+      <x:c r="B1749" s="0" t="s">
+        <x:v>3466</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1750" spans="1:2">
+      <x:c r="A1750" s="0" t="s">
+        <x:v>3467</x:v>
+      </x:c>
+      <x:c r="B1750" s="0" t="s">
+        <x:v>3468</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1751" spans="1:2">
+      <x:c r="A1751" s="0" t="s">
+        <x:v>3469</x:v>
+      </x:c>
+      <x:c r="B1751" s="0" t="s">
+        <x:v>3470</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>