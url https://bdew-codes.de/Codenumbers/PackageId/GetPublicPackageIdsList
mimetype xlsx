--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a44792e28142f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f62a739c4a264acaa78d47ed23f22528.psmdcp" Id="R2666f8acca664e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc263ef91c8854aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05c082423a2d40ba9aa83651fb488f72.psmdcp" Id="Rf38e54c26b9c413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Paket-Ids" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="169">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="176">
   <x:si>
     <x:t>Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>Bezeichnung Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>bisheriger Netzbetreiber (Netzbetreiber alt)</x:t>
   </x:si>
   <x:si>
     <x:t>zukünftiger Netzbetreiber (Netzbetreiber neu)</x:t>
   </x:si>
   <x:si>
     <x:t>geplanter Änderungszeitpunkt</x:t>
   </x:si>
   <x:si>
     <x:t>Änderungszeitpunkt</x:t>
   </x:si>
   <x:si>
     <x:t>NB-Wechsel findet nicht statt</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000019</x:t>
   </x:si>
   <x:si>
@@ -516,50 +516,71 @@
     <x:t>01.01.2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000564</x:t>
   </x:si>
   <x:si>
     <x:t>Übergabe Netzbetrieb von gKU Oberes Egertal an SWW Wunsiedel</x:t>
   </x:si>
   <x:si>
     <x:t>9907204000003</x:t>
   </x:si>
   <x:si>
     <x:t>9900704000002</x:t>
   </x:si>
   <x:si>
     <x:t>01.01.2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000572</x:t>
   </x:si>
   <x:si>
     <x:t>Netzabgabe Enro Industriepark-Ludwigsfelde</x:t>
   </x:si>
   <x:si>
     <x:t>9907318000006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fusion SWW - Übertragung Netz Deidesheim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9900136000000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9900033000004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fusion SWW - Netzübertragung Wachenheim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9907168000008</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -582,52 +603,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:G58" totalsRowShown="0">
-  <x:autoFilter ref="A1:G58"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:G60" totalsRowShown="0">
+  <x:autoFilter ref="A1:G60"/>
   <x:tableColumns count="7">
     <x:tableColumn id="1" name="Paket-ID"/>
     <x:tableColumn id="2" name="Bezeichnung Paket-ID"/>
     <x:tableColumn id="3" name="bisheriger Netzbetreiber (Netzbetreiber alt)"/>
     <x:tableColumn id="4" name="zukünftiger Netzbetreiber (Netzbetreiber neu)"/>
     <x:tableColumn id="5" name="geplanter Änderungszeitpunkt"/>
     <x:tableColumn id="6" name="Änderungszeitpunkt"/>
     <x:tableColumn id="7" name="NB-Wechsel findet nicht statt"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -888,51 +909,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G58"/>
+  <x:dimension ref="A1:G60"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="14.130625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="61.410625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="42.130625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="53.840625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="29.980625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="20.980625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="28.700625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
@@ -1980,50 +2001,88 @@
       </x:c>
       <x:c r="E57" s="0" t="s"/>
       <x:c r="F57" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s"/>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s"/>
       <x:c r="F58" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s"/>
+    </x:row>
+    <x:row r="59" spans="1:7">
+      <x:c r="A59" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s"/>
+      <x:c r="F59" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G59" s="0" t="s"/>
+    </x:row>
+    <x:row r="60" spans="1:7">
+      <x:c r="A60" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s"/>
+      <x:c r="F60" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G60" s="0" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>