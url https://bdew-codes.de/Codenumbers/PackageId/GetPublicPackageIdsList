--- v1 (2026-05-30)
+++ v2 (2026-06-19)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc263ef91c8854aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05c082423a2d40ba9aa83651fb488f72.psmdcp" Id="Rf38e54c26b9c413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d679138dabc4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0236c5f0b0f40599727daf3c4c76416.psmdcp" Id="R6d24bbff75d84879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Paket-Ids" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="176">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
   <x:si>
     <x:t>Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>Bezeichnung Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>bisheriger Netzbetreiber (Netzbetreiber alt)</x:t>
   </x:si>
   <x:si>
     <x:t>zukünftiger Netzbetreiber (Netzbetreiber neu)</x:t>
   </x:si>
   <x:si>
     <x:t>geplanter Änderungszeitpunkt</x:t>
   </x:si>
   <x:si>
     <x:t>Änderungszeitpunkt</x:t>
   </x:si>
   <x:si>
     <x:t>NB-Wechsel findet nicht statt</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000019</x:t>
   </x:si>
   <x:si>
@@ -537,50 +537,83 @@
     <x:t>Netzabgabe Enro Industriepark-Ludwigsfelde</x:t>
   </x:si>
   <x:si>
     <x:t>9907318000006</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000580</x:t>
   </x:si>
   <x:si>
     <x:t>Fusion SWW - Übertragung Netz Deidesheim</x:t>
   </x:si>
   <x:si>
     <x:t>9900136000000</x:t>
   </x:si>
   <x:si>
     <x:t>9900033000004</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000598</x:t>
   </x:si>
   <x:si>
     <x:t>Fusion SWW - Netzübertragung Wachenheim</x:t>
   </x:si>
   <x:si>
     <x:t>9907168000008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teilnetzabgabe Bereich Mettenheim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9907081000002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9901068000001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stromnetzverkauf der Gemeindewerke Waging am See an die Bayernwerk Netz GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9907115000001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marktprozesse Netzbetreiberwechsel Strom von stadtwerker Versorgungs GmbH auf stadtwerker GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9900540000000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9900091000004</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -603,52 +636,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:G60" totalsRowShown="0">
-  <x:autoFilter ref="A1:G60"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:G63" totalsRowShown="0">
+  <x:autoFilter ref="A1:G63"/>
   <x:tableColumns count="7">
     <x:tableColumn id="1" name="Paket-ID"/>
     <x:tableColumn id="2" name="Bezeichnung Paket-ID"/>
     <x:tableColumn id="3" name="bisheriger Netzbetreiber (Netzbetreiber alt)"/>
     <x:tableColumn id="4" name="zukünftiger Netzbetreiber (Netzbetreiber neu)"/>
     <x:tableColumn id="5" name="geplanter Änderungszeitpunkt"/>
     <x:tableColumn id="6" name="Änderungszeitpunkt"/>
     <x:tableColumn id="7" name="NB-Wechsel findet nicht statt"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -909,58 +942,58 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G60"/>
+  <x:dimension ref="A1:G63"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="14.130625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="61.410625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="94.270625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="42.130625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="53.840625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="29.980625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="20.980625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="28.700625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
@@ -2039,50 +2072,107 @@
       </x:c>
       <x:c r="E59" s="0" t="s"/>
       <x:c r="F59" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s"/>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s"/>
       <x:c r="F60" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s"/>
+    </x:row>
+    <x:row r="61" spans="1:7">
+      <x:c r="A61" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s"/>
+      <x:c r="F61" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G61" s="0" t="s"/>
+    </x:row>
+    <x:row r="62" spans="1:7">
+      <x:c r="A62" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s"/>
+      <x:c r="F62" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G62" s="0" t="s"/>
+    </x:row>
+    <x:row r="63" spans="1:7">
+      <x:c r="A63" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s"/>
+      <x:c r="F63" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G63" s="0" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>