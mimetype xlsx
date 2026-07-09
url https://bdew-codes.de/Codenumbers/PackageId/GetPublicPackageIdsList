--- v2 (2026-06-19)
+++ v3 (2026-07-09)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d679138dabc4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0236c5f0b0f40599727daf3c4c76416.psmdcp" Id="R6d24bbff75d84879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f6dccf87ec483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88619fd92c4942a0b49b6ed2a0916f0a.psmdcp" Id="R93ebb6ee20c54b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Paket-Ids" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="198">
   <x:si>
     <x:t>Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>Bezeichnung Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>bisheriger Netzbetreiber (Netzbetreiber alt)</x:t>
   </x:si>
   <x:si>
     <x:t>zukünftiger Netzbetreiber (Netzbetreiber neu)</x:t>
   </x:si>
   <x:si>
     <x:t>geplanter Änderungszeitpunkt</x:t>
   </x:si>
   <x:si>
     <x:t>Änderungszeitpunkt</x:t>
   </x:si>
   <x:si>
     <x:t>NB-Wechsel findet nicht statt</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000019</x:t>
   </x:si>
   <x:si>
@@ -570,50 +570,83 @@
     <x:t>9907081000002</x:t>
   </x:si>
   <x:si>
     <x:t>9901068000001</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000613</x:t>
   </x:si>
   <x:si>
     <x:t>Stromnetzverkauf der Gemeindewerke Waging am See an die Bayernwerk Netz GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>9907115000001</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000621</x:t>
   </x:si>
   <x:si>
     <x:t>Marktprozesse Netzbetreiberwechsel Strom von stadtwerker Versorgungs GmbH auf stadtwerker GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>9900540000000</x:t>
   </x:si>
   <x:si>
     <x:t>9900091000004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9900646000003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9907842000001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.10.2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abgabe_Netz_EG_Oesterweg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9907286000005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netzabgabe Trendelburg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9900357000003</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -636,52 +669,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:G63" totalsRowShown="0">
-  <x:autoFilter ref="A1:G63"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:G66" totalsRowShown="0">
+  <x:autoFilter ref="A1:G66"/>
   <x:tableColumns count="7">
     <x:tableColumn id="1" name="Paket-ID"/>
     <x:tableColumn id="2" name="Bezeichnung Paket-ID"/>
     <x:tableColumn id="3" name="bisheriger Netzbetreiber (Netzbetreiber alt)"/>
     <x:tableColumn id="4" name="zukünftiger Netzbetreiber (Netzbetreiber neu)"/>
     <x:tableColumn id="5" name="geplanter Änderungszeitpunkt"/>
     <x:tableColumn id="6" name="Änderungszeitpunkt"/>
     <x:tableColumn id="7" name="NB-Wechsel findet nicht statt"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -942,51 +975,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G63"/>
+  <x:dimension ref="A1:G66"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="14.130625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="94.270625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="42.130625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="53.840625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="29.980625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="20.980625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="28.700625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
@@ -2129,50 +2162,107 @@
       </x:c>
       <x:c r="E62" s="0" t="s"/>
       <x:c r="F62" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s"/>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s"/>
       <x:c r="F63" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s"/>
+    </x:row>
+    <x:row r="64" spans="1:7">
+      <x:c r="A64" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s"/>
+      <x:c r="F64" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="G64" s="0" t="s"/>
+    </x:row>
+    <x:row r="65" spans="1:7">
+      <x:c r="A65" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s"/>
+      <x:c r="F65" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G65" s="0" t="s"/>
+    </x:row>
+    <x:row r="66" spans="1:7">
+      <x:c r="A66" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s"/>
+      <x:c r="F66" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G66" s="0" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>