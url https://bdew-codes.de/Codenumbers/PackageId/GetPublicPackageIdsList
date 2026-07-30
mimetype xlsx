--- v3 (2026-07-09)
+++ v4 (2026-07-30)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f6dccf87ec483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88619fd92c4942a0b49b6ed2a0916f0a.psmdcp" Id="R93ebb6ee20c54b9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc56d6409ea49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34dae058eaed4a42a9d2fe2fd998a981.psmdcp" Id="R74492f2da64649b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Paket-Ids" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="198">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="207">
   <x:si>
     <x:t>Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>Bezeichnung Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>bisheriger Netzbetreiber (Netzbetreiber alt)</x:t>
   </x:si>
   <x:si>
     <x:t>zukünftiger Netzbetreiber (Netzbetreiber neu)</x:t>
   </x:si>
   <x:si>
     <x:t>geplanter Änderungszeitpunkt</x:t>
   </x:si>
   <x:si>
     <x:t>Änderungszeitpunkt</x:t>
   </x:si>
   <x:si>
     <x:t>NB-Wechsel findet nicht statt</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000019</x:t>
   </x:si>
   <x:si>
@@ -603,50 +603,77 @@
     <x:t>9900646000003</x:t>
   </x:si>
   <x:si>
     <x:t>9907842000001</x:t>
   </x:si>
   <x:si>
     <x:t>01.10.2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000647</x:t>
   </x:si>
   <x:si>
     <x:t>Abgabe_Netz_EG_Oesterweg</x:t>
   </x:si>
   <x:si>
     <x:t>9907286000005</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000655</x:t>
   </x:si>
   <x:si>
     <x:t>Netzabgabe Trendelburg</x:t>
   </x:si>
   <x:si>
     <x:t>9900357000003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000671</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Netzbetreiberwechsel </x:t>
+  </x:si>
+  <x:si>
+    <x:t>9900766000008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netzbetreiberwechsel Strom von Stadtwerke Sulzbach/Saar GmbH zu energis-Netzgesellschaft mbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9900620000003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9907211000004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9907048000003</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -669,52 +696,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:G66" totalsRowShown="0">
-  <x:autoFilter ref="A1:G66"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:G69" totalsRowShown="0">
+  <x:autoFilter ref="A1:G69"/>
   <x:tableColumns count="7">
     <x:tableColumn id="1" name="Paket-ID"/>
     <x:tableColumn id="2" name="Bezeichnung Paket-ID"/>
     <x:tableColumn id="3" name="bisheriger Netzbetreiber (Netzbetreiber alt)"/>
     <x:tableColumn id="4" name="zukünftiger Netzbetreiber (Netzbetreiber neu)"/>
     <x:tableColumn id="5" name="geplanter Änderungszeitpunkt"/>
     <x:tableColumn id="6" name="Änderungszeitpunkt"/>
     <x:tableColumn id="7" name="NB-Wechsel findet nicht statt"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -975,51 +1002,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G66"/>
+  <x:dimension ref="A1:G69"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="14.130625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="94.270625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="42.130625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="53.840625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="29.980625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="20.980625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="28.700625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
@@ -2219,50 +2246,103 @@
       </x:c>
       <x:c r="E65" s="0" t="s"/>
       <x:c r="F65" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s"/>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s"/>
       <x:c r="F66" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s"/>
+    </x:row>
+    <x:row r="67" spans="1:7">
+      <x:c r="A67" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s"/>
+      <x:c r="E67" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s"/>
+      <x:c r="G67" s="0" t="s"/>
+    </x:row>
+    <x:row r="68" spans="1:7">
+      <x:c r="A68" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s"/>
+      <x:c r="F68" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s"/>
+    </x:row>
+    <x:row r="69" spans="1:7">
+      <x:c r="A69" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s"/>
+      <x:c r="C69" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s"/>
+      <x:c r="F69" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G69" s="0" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>