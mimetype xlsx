--- v4 (2026-07-30)
+++ v5 (2026-08-20)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc56d6409ea49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34dae058eaed4a42a9d2fe2fd998a981.psmdcp" Id="R74492f2da64649b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a19680da8f94646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75e0f54276c74d2ba0a67f43972a40f3.psmdcp" Id="Rb5a007cf85b4423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Paket-Ids" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="207">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="214">
   <x:si>
     <x:t>Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>Bezeichnung Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>bisheriger Netzbetreiber (Netzbetreiber alt)</x:t>
   </x:si>
   <x:si>
     <x:t>zukünftiger Netzbetreiber (Netzbetreiber neu)</x:t>
   </x:si>
   <x:si>
     <x:t>geplanter Änderungszeitpunkt</x:t>
   </x:si>
   <x:si>
     <x:t>Änderungszeitpunkt</x:t>
   </x:si>
   <x:si>
     <x:t>NB-Wechsel findet nicht statt</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000019</x:t>
   </x:si>
   <x:si>
@@ -630,50 +630,71 @@
     <x:t>P9100000671</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Netzbetreiberwechsel </x:t>
   </x:si>
   <x:si>
     <x:t>9900766000008</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000689</x:t>
   </x:si>
   <x:si>
     <x:t>Netzbetreiberwechsel Strom von Stadtwerke Sulzbach/Saar GmbH zu energis-Netzgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>9900620000003</x:t>
   </x:si>
   <x:si>
     <x:t>9907211000004</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000697</x:t>
   </x:si>
   <x:si>
     <x:t>9907048000003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemeindewerke Langenpreising</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9907307000009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9900143000001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBW Kusel-NBN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9900365000003</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -696,52 +717,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:G69" totalsRowShown="0">
-  <x:autoFilter ref="A1:G69"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:G71" totalsRowShown="0">
+  <x:autoFilter ref="A1:G71"/>
   <x:tableColumns count="7">
     <x:tableColumn id="1" name="Paket-ID"/>
     <x:tableColumn id="2" name="Bezeichnung Paket-ID"/>
     <x:tableColumn id="3" name="bisheriger Netzbetreiber (Netzbetreiber alt)"/>
     <x:tableColumn id="4" name="zukünftiger Netzbetreiber (Netzbetreiber neu)"/>
     <x:tableColumn id="5" name="geplanter Änderungszeitpunkt"/>
     <x:tableColumn id="6" name="Änderungszeitpunkt"/>
     <x:tableColumn id="7" name="NB-Wechsel findet nicht statt"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1002,51 +1023,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G69"/>
+  <x:dimension ref="A1:G71"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="14.130625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="94.270625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="42.130625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="53.840625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="29.980625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="20.980625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="28.700625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
@@ -2299,50 +2320,86 @@
       <x:c r="D68" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s"/>
       <x:c r="F68" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s"/>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s"/>
       <x:c r="C69" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s"/>
       <x:c r="F69" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s"/>
+    </x:row>
+    <x:row r="70" spans="1:7">
+      <x:c r="A70" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s"/>
+      <x:c r="F70" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s"/>
+    </x:row>
+    <x:row r="71" spans="1:7">
+      <x:c r="A71" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s"/>
+      <x:c r="E71" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s"/>
+      <x:c r="G71" s="0" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>