--- v5 (2026-08-20)
+++ v6 (2026-09-10)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a19680da8f94646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75e0f54276c74d2ba0a67f43972a40f3.psmdcp" Id="Rb5a007cf85b4423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddda44dfd91246e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9f9a1ea6108472fa6f1484379eea7ce.psmdcp" Id="R7522c6a07c724c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Paket-Ids" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="214">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="230">
   <x:si>
     <x:t>Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>Bezeichnung Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>bisheriger Netzbetreiber (Netzbetreiber alt)</x:t>
   </x:si>
   <x:si>
     <x:t>zukünftiger Netzbetreiber (Netzbetreiber neu)</x:t>
   </x:si>
   <x:si>
     <x:t>geplanter Änderungszeitpunkt</x:t>
   </x:si>
   <x:si>
     <x:t>Änderungszeitpunkt</x:t>
   </x:si>
   <x:si>
     <x:t>NB-Wechsel findet nicht statt</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000019</x:t>
   </x:si>
   <x:si>
@@ -605,96 +605,144 @@
   <x:si>
     <x:t>9907842000001</x:t>
   </x:si>
   <x:si>
     <x:t>01.10.2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000647</x:t>
   </x:si>
   <x:si>
     <x:t>Abgabe_Netz_EG_Oesterweg</x:t>
   </x:si>
   <x:si>
     <x:t>9907286000005</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000655</x:t>
   </x:si>
   <x:si>
     <x:t>Netzabgabe Trendelburg</x:t>
   </x:si>
   <x:si>
     <x:t>9900357000003</x:t>
   </x:si>
   <x:si>
+    <x:t>P9100000663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9907497000000</x:t>
+  </x:si>
+  <x:si>
     <x:t>P9100000671</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Netzbetreiberwechsel </x:t>
   </x:si>
   <x:si>
     <x:t>9900766000008</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000689</x:t>
   </x:si>
   <x:si>
     <x:t>Netzbetreiberwechsel Strom von Stadtwerke Sulzbach/Saar GmbH zu energis-Netzgesellschaft mbH</x:t>
   </x:si>
   <x:si>
     <x:t>9900620000003</x:t>
   </x:si>
   <x:si>
     <x:t>9907211000004</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000697</x:t>
   </x:si>
   <x:si>
+    <x:t>Netzbetreiberwechsel Gemeindewerke Münchweiler AöR</x:t>
+  </x:si>
+  <x:si>
     <x:t>9907048000003</x:t>
   </x:si>
   <x:si>
+    <x:t>9900396000006</x:t>
+  </x:si>
+  <x:si>
     <x:t>P9100000704</x:t>
   </x:si>
   <x:si>
     <x:t>Gemeindewerke Langenpreising</x:t>
   </x:si>
   <x:si>
     <x:t>9907307000009</x:t>
   </x:si>
   <x:si>
     <x:t>9900143000001</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000712</x:t>
   </x:si>
   <x:si>
     <x:t>NBW Kusel-NBN</x:t>
   </x:si>
   <x:si>
     <x:t>9900365000003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integration QNB in SWMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9907810000009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9907248000001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schönau, Aitern, Böllen, Fröhnd, Wembach, Schönenberg, Tunau, Utzenfeld, Wieden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9907190000000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netzgebiet Kraftwerk Köhlgartenwiese GmbH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9900875000006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.12.2026 00:00:00</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -717,52 +765,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:G71" totalsRowShown="0">
-  <x:autoFilter ref="A1:G71"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:G76" totalsRowShown="0">
+  <x:autoFilter ref="A1:G76"/>
   <x:tableColumns count="7">
     <x:tableColumn id="1" name="Paket-ID"/>
     <x:tableColumn id="2" name="Bezeichnung Paket-ID"/>
     <x:tableColumn id="3" name="bisheriger Netzbetreiber (Netzbetreiber alt)"/>
     <x:tableColumn id="4" name="zukünftiger Netzbetreiber (Netzbetreiber neu)"/>
     <x:tableColumn id="5" name="geplanter Änderungszeitpunkt"/>
     <x:tableColumn id="6" name="Änderungszeitpunkt"/>
     <x:tableColumn id="7" name="NB-Wechsel findet nicht statt"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1023,51 +1071,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G71"/>
+  <x:dimension ref="A1:G76"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="14.130625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="94.270625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="42.130625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="53.840625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="29.980625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="20.980625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="28.700625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
@@ -2272,134 +2320,227 @@
       <x:c r="G65" s="0" t="s"/>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s"/>
       <x:c r="F66" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s"/>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="B67" s="0" t="s">
+      <x:c r="B67" s="0" t="s"/>
+      <x:c r="C67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C67" s="0" t="s">
-[...3 lines deleted...]
-      <x:c r="E67" s="0" t="s">
+      <x:c r="D67" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s"/>
+      <x:c r="F67" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F67" s="0" t="s"/>
       <x:c r="G67" s="0" t="s"/>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="B68" s="0" t="s">
+      <x:c r="C68" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C68" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s"/>
       <x:c r="F68" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s"/>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...2 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s"/>
       <x:c r="F69" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s"/>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s"/>
       <x:c r="F70" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s"/>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D71" s="0" t="s"/>
-      <x:c r="E71" s="0" t="s">
+      <x:c r="D71" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s"/>
+      <x:c r="F71" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F71" s="0" t="s"/>
       <x:c r="G71" s="0" t="s"/>
+    </x:row>
+    <x:row r="72" spans="1:7">
+      <x:c r="A72" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s"/>
+      <x:c r="E72" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s"/>
+      <x:c r="G72" s="0" t="s"/>
+    </x:row>
+    <x:row r="73" spans="1:7">
+      <x:c r="A73" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s"/>
+      <x:c r="F73" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G73" s="0" t="s"/>
+    </x:row>
+    <x:row r="74" spans="1:7">
+      <x:c r="A74" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s"/>
+      <x:c r="F74" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G74" s="0" t="s"/>
+    </x:row>
+    <x:row r="75" spans="1:7">
+      <x:c r="A75" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s"/>
+      <x:c r="F75" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G75" s="0" t="s"/>
+    </x:row>
+    <x:row r="76" spans="1:7">
+      <x:c r="A76" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s"/>
+      <x:c r="C76" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s"/>
+      <x:c r="E76" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s"/>
+      <x:c r="G76" s="0" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>