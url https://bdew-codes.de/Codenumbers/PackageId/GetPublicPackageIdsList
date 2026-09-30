--- v6 (2026-09-10)
+++ v7 (2026-09-30)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddda44dfd91246e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9f9a1ea6108472fa6f1484379eea7ce.psmdcp" Id="R7522c6a07c724c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4880e6c3a1094f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5270cf565e784bb6a544c655422712a6.psmdcp" Id="R33c5f39a15c24013" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Paket-Ids" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="230">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="236">
   <x:si>
     <x:t>Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>Bezeichnung Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>bisheriger Netzbetreiber (Netzbetreiber alt)</x:t>
   </x:si>
   <x:si>
     <x:t>zukünftiger Netzbetreiber (Netzbetreiber neu)</x:t>
   </x:si>
   <x:si>
     <x:t>geplanter Änderungszeitpunkt</x:t>
   </x:si>
   <x:si>
     <x:t>Änderungszeitpunkt</x:t>
   </x:si>
   <x:si>
     <x:t>NB-Wechsel findet nicht statt</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000019</x:t>
   </x:si>
   <x:si>
@@ -686,63 +686,81 @@
   <x:si>
     <x:t>9900365000003</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000720</x:t>
   </x:si>
   <x:si>
     <x:t>Integration QNB in SWMI</x:t>
   </x:si>
   <x:si>
     <x:t>9907810000009</x:t>
   </x:si>
   <x:si>
     <x:t>9907248000001</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000738</x:t>
   </x:si>
   <x:si>
     <x:t>Schönau, Aitern, Böllen, Fröhnd, Wembach, Schönenberg, Tunau, Utzenfeld, Wieden</x:t>
   </x:si>
   <x:si>
     <x:t>9907190000000</x:t>
   </x:si>
   <x:si>
+    <x:t>P9100000746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netzabgabe Bad Saulgau an Thüga Netze</x:t>
+  </x:si>
+  <x:si>
     <x:t>P9100000754</x:t>
   </x:si>
   <x:si>
     <x:t>Netzgebiet Kraftwerk Köhlgartenwiese GmbH</x:t>
   </x:si>
   <x:si>
     <x:t>9900875000006</x:t>
   </x:si>
   <x:si>
     <x:t>P9100000762</x:t>
   </x:si>
   <x:si>
     <x:t>31.12.2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>P9100000770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netzabgabe Arealnetz "Am Klostergarten" in Passau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9900510000006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.04.2027 00:00:00</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -765,52 +783,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:G76" totalsRowShown="0">
-  <x:autoFilter ref="A1:G76"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:G78" totalsRowShown="0">
+  <x:autoFilter ref="A1:G78"/>
   <x:tableColumns count="7">
     <x:tableColumn id="1" name="Paket-ID"/>
     <x:tableColumn id="2" name="Bezeichnung Paket-ID"/>
     <x:tableColumn id="3" name="bisheriger Netzbetreiber (Netzbetreiber alt)"/>
     <x:tableColumn id="4" name="zukünftiger Netzbetreiber (Netzbetreiber neu)"/>
     <x:tableColumn id="5" name="geplanter Änderungszeitpunkt"/>
     <x:tableColumn id="6" name="Änderungszeitpunkt"/>
     <x:tableColumn id="7" name="NB-Wechsel findet nicht statt"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1071,51 +1089,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G76"/>
+  <x:dimension ref="A1:G78"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="14.130625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="94.270625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="42.130625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="53.840625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="29.980625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="20.980625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="28.700625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
@@ -2472,75 +2490,113 @@
         <x:v>222</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s"/>
       <x:c r="F74" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s"/>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s"/>
       <x:c r="F75" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s"/>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="B76" s="0" t="s"/>
       <x:c r="C76" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s"/>
+      <x:c r="F76" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G76" s="0" t="s"/>
+    </x:row>
+    <x:row r="77" spans="1:7">
+      <x:c r="A77" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s"/>
+      <x:c r="C77" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D76" s="0" t="s"/>
-[...4 lines deleted...]
-      <x:c r="G76" s="0" t="s"/>
+      <x:c r="D77" s="0" t="s"/>
+      <x:c r="E77" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s"/>
+      <x:c r="G77" s="0" t="s"/>
+    </x:row>
+    <x:row r="78" spans="1:7">
+      <x:c r="A78" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s"/>
+      <x:c r="F78" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="G78" s="0" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>