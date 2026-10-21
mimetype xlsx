--- v7 (2026-09-30)
+++ v8 (2026-10-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4880e6c3a1094f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5270cf565e784bb6a544c655422712a6.psmdcp" Id="R33c5f39a15c24013" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaeaac28fa204543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/531991875a2044889cdb25257dfb26e6.psmdcp" Id="R65f3ee88f9114946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Paket-Ids" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="236">
   <x:si>
     <x:t>Paket-ID</x:t>
   </x:si>
   <x:si>
     <x:t>Bezeichnung Paket-ID</x:t>
   </x:si>
   <x:si>